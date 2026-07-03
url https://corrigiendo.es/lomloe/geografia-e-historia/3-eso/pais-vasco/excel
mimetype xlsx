--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="464">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="524">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Geografía e Historia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:36</t>
+    <t>03/07/2026 19:35</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -361,69 +361,69 @@
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Buscar, seleccionar, organizar y comunicar información relativa a procesos y acontecimientos históricos, geográficos y sociales relevantes del presente y del pasado, presentándola en distintos soportes y teniendo en cuenta los objetivos de la tarea.</t>
   </si>
   <si>
     <t>Investigar y organizar información histórica o geográfica relevante para crear productos propios como esquemas o tablas, demostrando capacidad de síntesis y selección de fuentes.</t>
   </si>
   <si>
     <t>Elaborar</t>
   </si>
   <si>
     <t>El alumnado entrega esquemas, mapas conceptuales o tablas comparativas que sintetizan procesos históricos o geográficos a partir de una búsqueda guiada y crítica de información.</t>
   </si>
   <si>
     <t>Rubrica produccion</t>
   </si>
   <si>
     <t>Realización de un dossier de síntesis sobre los cambios sociales de la Revolución Industrial utilizando diversas fuentes documentales y digitales proporcionadas.</t>
   </si>
   <si>
     <t>Calificar la estética del soporte o la limpieza en lugar de evaluar la capacidad de jerarquizar ideas y procesar críticamente la información obtenida.</t>
   </si>
   <si>
-    <t>Argumentar de forma crítica sobre asuntos geográficos e históricos relativos a la Edad Contemporánea, tanto de forma individual como colectiva, contrastando y valorando - fuentes diversas y fiables e incorporando y utilizando ade cuadamente términos y conceptos propios de la materia.</t>
+    <t>Argumentar de forma crítica sobre asuntos geográficos e históricos relativos a la Edad Contemporánea, tanto de forma individual como colectiva, contrastando y valorando - fuentes diversas y fiables e incorporando y utilizando adecuadamente términos y conceptos propios de la materia.</t>
   </si>
   <si>
     <t>Analizar y comparar fuentes históricas primarias y secundarias para construir argumentos razonados sobre hechos ocurridos desde la Prehistoria hasta la Edad Moderna.</t>
   </si>
   <si>
     <t>Argumentar</t>
   </si>
   <si>
     <t>El alumnado entrega un comentario crítico o informe comparativo donde identifica el origen de las fuentes y justifica una postura sobre un hecho histórico.</t>
   </si>
   <si>
     <t>Análisis guiado en clase de dos visiones distintas sobre un mismo proceso histórico, como la conquista de un territorio o un cambio social.</t>
   </si>
   <si>
     <t>Confundir la capacidad de análisis crítico de fuentes con la simple descripción del contenido de un texto histórico o mapa.</t>
   </si>
   <si>
-    <t>Conocer el impacto de las actividades económicas y de los movimientos demográficos sobre el territorio y el paisaje a escala global, identificando los comportamientos y accio nes que contribuyen a la conservación y mejora del entorno natural, rural y urbano.</t>
+    <t>Conocer el impacto de las actividades económicas y de los movimientos demográficos sobre el territorio y el paisaje a escala global, identificando los comportamientos y acciones que contribuyen a la conservación y mejora del entorno natural, rural y urbano.</t>
   </si>
   <si>
     <t>Investigar y analizar problemas sociales actuales de forma crítica, reconociendo su impacto en la sociedad y proponiendo soluciones o compromisos ciudadanos concretos.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe de investigación o una presentación digital sobre un conflicto social actual, detallando sus causas, consecuencias y una propuesta de acción proactiva.</t>
   </si>
   <si>
     <t>Análisis de noticias de prensa o dilemas sociales contemporáneos para debatir en grupo y plantear alternativas de mejora desde la ética civil.</t>
   </si>
   <si>
     <t>Evaluar el 'interés' o la 'actitud' de forma subjetiva en lugar de calificar la solidez de los argumentos y la viabilidad de las propuestas presentadas.</t>
   </si>
   <si>
     <t>Analizar el impacto de las actividades económicas y de los movimientos demográficos en las sociedades, identifican do los comportamientos y acciones que contribuyen al acceso universal, justo y equitativo a los recursos, teniendo en cuenta los retos demográficos actuales. -</t>
   </si>
   <si>
     <t>Analizar problemas actuales utilizando datos geográficos e históricos, comparando diferentes fuentes de información para construir una opinión crítica y fundamentada.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe escrito o ensayo donde defiende una postura sobre un conflicto actual, citando y contrastando al menos dos fuentes de información distintas.</t>
   </si>
@@ -481,51 +481,51 @@
   <si>
     <t>El alumnado realiza un comentario de paisaje, visual o de campo, donde clasifica elementos bióticos, abióticos y antrópicos, explicando las relaciones de dependencia entre ellos.</t>
   </si>
   <si>
     <t>Análisis guiado de fotografías de paisajes diversos o salidas al entorno próximo para identificar la huella humana sobre el medio natural.</t>
   </si>
   <si>
     <t>Limitarse a realizar un inventario o enumeración de elementos visibles sin establecer las conexiones causales o funcionales que definen al sistema paisajístico.</t>
   </si>
   <si>
     <t>Analizar los procesos de cambio histórico de relevancia durante la Edad Contemporánea y los principales desafíos a - los que se enfrentaron y se enfrentan las sociedades, iden- - tificando sus causas y consecuencias, utilizando los términos y conceptos técnicos de la materia y secuencias cronológicas que relacionen hechos.</t>
   </si>
   <si>
     <t>Analizar cómo la acción humana y el crecimiento demográfico transforman el paisaje, evaluando la sostenibilidad del uso de recursos y los conflictos territoriales generados.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe de estudio de caso sobre un espacio degradado, identificando causas históricas, demográficas y proponiendo soluciones sostenibles para su recuperación.</t>
   </si>
   <si>
     <t>Comparación de fotografías aéreas históricas y actuales de un entorno local para identificar el impacto del urbanismo o la explotación de recursos naturales.</t>
   </si>
   <si>
     <t>Evaluar únicamente la descripción física del paisaje (relieve, clima) sin vincularlo a la explotación de recursos o a la sostenibilidad de la acción humana.</t>
   </si>
   <si>
-    <t>Conocer e interpretar los comportamientos demográfi - cos, su evolución, los cambios que han experimentado y sus ciclos a lo largo de la Edad Contemporánea, utilizando los conceptos técnicos precisos y relacionándolos con los prin cipales problemas y retos a los que nos enfrentamos hoy en el mundo.</t>
+    <t>Conocer e interpretar los comportamientos demográfi - cos, su evolución, los cambios que han experimentado y sus ciclos a lo largo de la Edad Contemporánea, utilizando los conceptos técnicos precisos y relacionándolos con los principales problemas y retos a los que nos enfrentamos hoy en el mundo.</t>
   </si>
   <si>
     <t>Explicar la evolución de las formas de organización social y política a lo largo de la historia, analizando cómo se ha regulado la convivencia humana.</t>
   </si>
   <si>
     <t>El alumnado realiza un cuadro comparativo o un informe que describe y diferencia los modelos de organización política y social de distintas etapas históricas.</t>
   </si>
   <si>
     <t>Estudio comparativo de las estructuras de poder y sociedad desde la Antigüedad hasta el inicio de la Edad Moderna mediante fuentes históricas.</t>
   </si>
   <si>
     <t>Limitarse a la descripción cronológica de hechos bélicos o dinásticos sin analizar las estructuras socioeconómicas o los mecanismos de regulación de la convivencia.</t>
   </si>
   <si>
     <t>Identificar las características de las etapas vitales y de los modos de vida conocidos durante la Edad Contemporánea, valorando la riqueza que aporta su conocimiento para, contrastándolos con los actuales, distinguir las semejanzas y divergencias entre ambos, apreciando la distancia entre lo saludable y sostenible en nuestro entorno y en aquél.</t>
   </si>
   <si>
     <t>Identificar y explicar sistemas políticos anteriores a la Edad Contemporánea, como la democracia ateniense, que sirvieron de base para los derechos y libertades actuales.</t>
   </si>
   <si>
     <t>Explicar</t>
   </si>
   <si>
     <t>El alumnado realiza un cuadro comparativo o un informe escrito que identifica las características de la democracia clásica y las instituciones romanas como precedentes de la ciudadanía moderna.</t>
   </si>
@@ -547,261 +547,423 @@
   <si>
     <t>Elaboración de un mural digital o físico sobre una civilización histórica, destacando su ubicación, organización social y su influencia en el mundo contemporáneo.</t>
   </si>
   <si>
     <t>Limitar la evaluación a la memorización de fechas y datos geográficos aislados sin vincularlos con la herencia cultural o la diversidad actual.</t>
   </si>
   <si>
     <t>Analizar y explicar los distintos sistemas económicos y sus procesos de desarrollo durante la Edad Contemporánea y compararlos entre sí, identificando sus interrelaciones y los conflictos que han generado y generan en el ámbito interna cional y relacionándolo todo con la importancia de los derechos sociales y la necesidad del acceso universal a recursos básicos.</t>
   </si>
   <si>
     <t>Analizar las estructuras de poder y desigualdad histórica que marginaron a mujeres y minorías, identificando los mecanismos de control social y sus consecuencias.</t>
   </si>
   <si>
     <t>Reconocer</t>
   </si>
   <si>
     <t>El alumnado realiza un informe de investigación o una presentación digital que visibiliza colectivos silenciados y explica los mecanismos de discriminación sufridos en contextos históricos específicos.</t>
   </si>
   <si>
     <t>Análisis de fuentes primarias y secundarias para identificar la marginación de grupos sociales en los relatos históricos tradicionales durante las unidades de historia moderna o contemporánea.</t>
   </si>
   <si>
     <t>Limitarse a elaborar una lista de mujeres ilustres (biografismo) sin analizar los mecanismos estructurales de dominación y silencio que el criterio exige explícitamente.</t>
   </si>
   <si>
-    <t>Relacionar entre sí los distintos procesos culturales y políticos que se han desarrollado durante la Historia Contem poránea con las diversas identidades colectivas que se han ido construyendo hasta la actualidad, reconociendo y respe tando los rasgos que han ido conformando la identidad propia y las de los demás, y analizando sus múltiples significados y las aportaciones de cada una de ellas a la cultura universal.</t>
+    <t>Relacionar entre sí los distintos procesos culturales y políticos que se han desarrollado durante la Historia Contemporánea con las diversas identidades colectivas que se han ido construyendo hasta la actualidad, reconociendo y respetando los rasgos que han ido conformando la identidad propia y las de los demás, y analizando sus múltiples significados y las aportaciones de cada una de ellas a la cultura universal.</t>
   </si>
   <si>
     <t>Analizar los elementos geográficos, históricos y culturales que conforman las identidades individuales y colectivas en diferentes escalas, valorando la diversidad y las expresiones culturales compartidas.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe de investigación o presentación digital que desglosa los componentes geográficos, históricos y lingüísticos de una manifestación cultural específica a distintas escalas.</t>
   </si>
   <si>
     <t>Investigación grupal sobre el patrimonio inmaterial de su región y su conexión con corrientes culturales europeas o globales.</t>
   </si>
   <si>
     <t>Evaluar la memorización de inventarios de monumentos o folclore en lugar de analizar cómo esos elementos configuran la identidad y la cohesión territorial.</t>
   </si>
   <si>
     <t>Identificar y explicar las aportaciones de la Edad Con temporánea, reconociendo y valorando el legado histórico, institucional, artístico y cultural como patrimonio común de la ciudadanía mundial, considerándolo como fundamento de identidad colectiva local, autonómica, nacional, europea y universal. N.º 109 Cursos tercero y cuarto</t>
   </si>
   <si>
     <t>Explicar el origen histórico de las identidades en España y analizar su uso actual para fomentar el respeto a la diversidad y la convivencia.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o presentación digital que vincula hitos históricos con las identidades actuales de España, proponiendo acciones para la cohesión social.</t>
   </si>
   <si>
     <t>Investigación sobre la evolución histórica de las comunidades autónomas, analizando sus símbolos y su integración en el marco constitucional y europeo.</t>
   </si>
   <si>
     <t>Reducir la evaluación a la memorización de fechas de estatutos de autonomía sin abordar el análisis del uso político de las identidades.</t>
   </si>
   <si>
+    <t>Argumentar la necesidad de proteger y conservar el pa trimonio artístico, histórico y cultural, considerándolo como fundamento de identidad colectiva local, autonómica, nacional, europea y universal.</t>
+  </si>
+  <si>
+    <t>Explicar el origen de la identidad europea analizando su legado histórico, artístico e institucional como un patrimonio compartido que fomenta la ciudadanía común.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un mapa conceptual o eje cronológico que vincula hitos históricos y manifestaciones artísticas con los valores actuales de la ciudadanía europea.</t>
+  </si>
+  <si>
+    <t>Investigación en grupos sobre elementos del patrimonio material e inmaterial europeo para exponer cómo estos configuran una identidad cultural y política común.</t>
+  </si>
+  <si>
+    <t>Reducir el concepto de 'idea de Europa' únicamente a la historia institucional de la Unión Europea, omitiendo las raíces clásicas, medievales e ilustradas.</t>
+  </si>
+  <si>
     <t>Conocer la formación y desarrollo de los distintos estados y hegemonías contemporáneos, incluyendo la formación del Estado español y de la Comunidad Autónoma Vasca, y si tuarlos en el espacio y en el tiempo, integrando los elementos - históricos, culturales, institucionales y religiosos que las han conformado, explicando la realidad multicultural generada e identificando sus aportaciones más relevantes.</t>
   </si>
   <si>
     <t>Analizar las tendencias y ciclos demográficos actuales en España y el mundo para identificar retos sociales como el envejecimiento, la despoblación y los movimientos migratorios.</t>
   </si>
   <si>
     <t>El alumnado realiza un comentario escrito de pirámides de población y mapas de densidad, identificando problemas demográficos específicos y proponiendo posibles soluciones o retos de futuro.</t>
   </si>
   <si>
     <t>Estudio comparativo de la evolución demográfica española frente a otros modelos regionales, utilizando datos del INE y organismos internacionales en el aula.</t>
   </si>
   <si>
     <t>Confundir la simple descripción de datos estadísticos con la interpretación crítica de los factores multicausales que originan los desequilibrios territoriales y demográficos.</t>
   </si>
   <si>
     <t>Mostrar actitudes no discriminatorias y reconocer la di versidad social y multicultural, valorando la inclusión, el re- - conocimiento de las minorías étnico-culturales y la colabora ción como valores que favorecen la cohesión social.</t>
   </si>
   <si>
     <t>Analizar la evolución histórica del ciclo vital y el reparto de tareas domésticas por género, asumiendo responsabilidades sociales y valorando el intercambio entre generaciones.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe comparativo o línea del tiempo que explica los cambios en las etapas vitales y la división sexual del trabajo doméstico a través de la historia.</t>
   </si>
   <si>
     <t>Estudio de casos sobre la vida cotidiana en diferentes épocas y análisis de encuestas actuales sobre el uso del tiempo y tareas del hogar.</t>
   </si>
   <si>
     <t>Calificar únicamente la actitud o predisposición del alumno hacia las tareas domésticas sin evaluar el análisis histórico y sociológico de la evolución de los roles.</t>
   </si>
   <si>
     <t>Argumentar la igualdad real de hombres y mujeres, destacando y valorando la aportación de personajes relevantes femeninos de la Edad Contemporánea en distintos ámbitos y actuando en contra de cualquier actitud y comportamiento discriminatorio por razón de género en cualquier situación.</t>
   </si>
   <si>
-    <t>Comentario de fuente, mapa o texto</t>
+    <t>Comparar estilos de vida tradicionales y saludables/sostenibles, analizando comportamientos respetuosos.</t>
+  </si>
+  <si>
+    <t>comparar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe comparativo entre un estilo de vida tradicional y otro saludable y sostenible, justificando su postura.</t>
+  </si>
+  <si>
+    <t>Análisis de casos históricos y actuales en grupo, seguido de puesta en común.</t>
+  </si>
+  <si>
+    <t>La comparación se queda en lo descriptivo sin vincular críticamente con la salud personal y el entorno.</t>
   </si>
   <si>
     <t>Conocer y explicar las grandes aportaciones culturales, artísticas, científicas y de pensamiento de las civilizaciones durante la Historia Contemporánea, y la conexión de lo que ahora conforman las culturas vasca y española con las co rrientes culturales de la época, señalando las raíces de las culturas actuales y respetando cualquier otra expresión cultural. -</t>
   </si>
   <si>
     <t>Analizar la vinculación de la historia de España con procesos globales desde la Edad Antigua hasta la Moderna, destacando su legado y evolución histórica.</t>
   </si>
   <si>
     <t>El alumnado realiza un eje cronológico comentado o un informe escrito donde vincula hitos de la historia de España con contextos internacionales y aportaciones culturales relevantes.</t>
   </si>
   <si>
     <t>Estudio de fuentes históricas y cartografía para explicar cómo eventos como la romanización o la expansión atlántica integraron a España en dinámicas globales.</t>
   </si>
   <si>
     <t>Limitarse a una enumeración memorística de reyes o batallas sin explicar la conexión con los procesos históricos generales o la evolución de la sociedad.</t>
   </si>
   <si>
+    <t>Identificar y contextualizar la conexión de lo que ahora conforman las culturas vasca y española con los grandes procesos históricos desde la Prehistoria hasta la Edad Mo derna, valorando lo que han supuesto para su evolución.</t>
+  </si>
+  <si>
+    <t>Analizar los desafíos globales actuales y el papel de las instituciones y la sociedad civil en la paz y cooperación, proponiendo acciones de compromiso personal.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación analizando un conflicto actual o misión de paz, destacando la labor institucional y proponiendo medidas concretas de acción ciudadana.</t>
+  </si>
+  <si>
+    <t>Estudio de casos sobre misiones internacionales de paz o crisis humanitarias, debatiendo el papel de la ONU y las ONGs en la seguridad global.</t>
+  </si>
+  <si>
+    <t>Centrar la evaluación exclusivamente en la memorización de organismos internacionales y sus siglas, omitiendo la valoración crítica de su impacto real en la seguridad y convivencia.</t>
+  </si>
+  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>1- Introducción a la sistemática de la Geografía Física y de la Historia: procedimientos, términos y conceptos.* 2- Ubicación espacial. Lectura y representación del espacio geográfico: mapas, orientación y escalas.* 3- Estudio y comentario de mapas, esquemas, imágenes y representaciones gráficas, desde el ámbito local al global.</t>
-[...5 lines deleted...]
-    <t>3- Uso específico del léxico relativo a los ámbitos histórico, artístico y geográfico.* 4- Técnicas y métodos de estudio de la Geografía: análisis de textos, interpretación y elaboración de mapas, esquemas y síntesis, gráficos e imágenes, en cualquier soporte. Tecnologías de la Información Geográfica y acercamiento al análisis e interpretación de conceptos espaciales, como localización, escala, conexión y proximidad espacial, etc.*</t>
+    <t>1Introducción a la sistemática de la Geografía Física y de la Historia: procedimientos, términos y conceptos</t>
+  </si>
+  <si>
+    <t>2Ubicación espacial. Lectura y representación del espacio geográfico: mapas, orientación y escalas</t>
+  </si>
+  <si>
+    <t>3Estudio y comentario de mapas, esquemas, imágenes y representaciones gráficas, desde el ámbito local al global</t>
+  </si>
+  <si>
+    <t>1Búsqueda y tratamiento de información aportada por textos historiográficos, datos estadísticos, etc., en ámbitos digitales y analógicos. Lectura y valoración crítica de la información, contrastando la fiabilidad de las fuentes y conociendo el pro blema de la desinformación en redes. Creación de diferentes productos en distintos formatos como vía de elaboración de conocimiento</t>
+  </si>
+  <si>
+    <t>2Ciudadanía ética digital: los asuntos de la privacidad, protección de datos, Netiqueta y propiedad intelectual aplicados al trabajo de la materia</t>
+  </si>
+  <si>
+    <t>3Uso específico del léxico relativo a los ámbitos histórico, artístico y geográfico</t>
+  </si>
+  <si>
+    <t>4Técnicas y métodos de estudio de la Geografía: análisis de textos, interpretación y elaboración de mapas, esquemas y síntesis, gráficos e imágenes, en cualquier soporte. Tecnologías de la Información Geográfica y acercamiento al análisis e interpretación de conceptos espaciales, como localización, escala, conexión y proximidad espacial, etc</t>
   </si>
   <si>
     <t>Guerras, terrorismo y otras formas de violencia política.</t>
   </si>
   <si>
-    <t>7- Estructuras económicas en el mundo actual: la economía globalizada. Agentes económicos, cambios en los sectores productivos y el funcionamiento de los mercados. Lo público y lo privado. Recursos, desigualdad e injusticia en el contexto local y global. Migraciones, multiculturalidad y mestizaje en las sociedades actuales.* 8- Las mujeres en las sociedades actuales: educación, acceso al trabajo y al poder frente a todas las formas de discrimi nación o violencia contra las mujeres. El movimiento feminista. Identificación de actitudes y comportamientos sexistas en</t>
+    <t>7Estructuras económicas en el mundo actual: la economía globalizada. Agentes económicos, cambios en los sectores productivos y el funcionamiento de los mercados. Lo público y lo privado. Recursos, desigualdad e injusticia en el contexto local y global. Migraciones, multiculturalidad y mestizaje en las sociedades actuales</t>
+  </si>
+  <si>
+    <t>8Las mujeres en las sociedades actuales: educación, acceso al trabajo y al poder frente a todas las formas de discrimi nación o violencia contra las mujeres. El movimiento feminista. Identificación de actitudes y comportamientos sexistas en</t>
   </si>
   <si>
     <t>4- Manejo y utilización de dispositivos, aplicaciones informáticas y plataformas digitales aplicadas al estudio de la Geografía y de la Historia. Uso seguro de las redes de comunicación.</t>
   </si>
   <si>
     <t>5- Búsqueda de información en ámbitos digitales y analógicos, lectura y valoración crítica de ella y creación de diferentes productos en distintos formatos como vía de elaboración de conocimiento.</t>
   </si>
   <si>
-    <t>6- Formas y procesos de modificación de la superficie terrestre: los paisajes geográficos. Formación y transformación del relieve. La hidrosfera: ciclo, clasificación e influencia sobre las actividades humanas. Los movimientos de la Tierra y su relación con el tiempo y el clima. Métodos de recogida de datos meteorológicos e interpretación de gráficos.* 7- Los paisajes naturales locales, regionales y a nivel mundial: tipos y características.* 8- Las características naturales del País Vasco (situación geográfica, formas de relieve, hidrografía, clima y vegetación) dentro del contexto peninsular y continental.*</t>
+    <t>6Formas y procesos de modificación de la superficie terrestre: los paisajes geográficos. Formación y transformación del relieve. La hidrosfera: ciclo, clasificación e influencia sobre las actividades humanas. Los movimientos de la Tierra y su relación con el tiempo y el clima. Métodos de recogida de datos meteorológicos e interpretación de gráficos</t>
+  </si>
+  <si>
+    <t>7Los paisajes naturales locales, regionales y a nivel mundial: tipos y características</t>
+  </si>
+  <si>
+    <t>8Las características naturales del País Vasco (situación geográfica, formas de relieve, hidrografía, clima y vegetación) dentro del contexto peninsular y continental</t>
   </si>
   <si>
     <t>10- Riqueza y valor del patrimonio natural. La influencia humana en la alteración de los ecosistemas en el pasado y la ac tualidad. Conservación y mejora del entorno local y global.</t>
   </si>
   <si>
-    <t>11- Conceptos básicos de demografía. Recopilación, representación e interpretación de datos. Los movimientos migratorios pasados y actuales. Desafíos demográficos en el mundo actual.* 12- El paisaje humanizado. Aglomeraciones urbanas y ruralidad. Los retos de la vida en la ciudad y el sostenimiento del mundo rural. El problema de la despoblación en el mundo rural y de la superpoblación urbana.</t>
-[...20 lines deleted...]
-    <t>3- Tiempo histórico: construcción e interpretación de líneas del tiempo para comprender los procesos históricos a través del punto de vista de la linealidad, cronología, simultaneidad y duración.* 4- Elaboración de juicios propios y argumentados ante problemas de actualidad relacionados y contextualizados histórica mente. Defensa y exposición crítica de los mismos a través de presentaciones y debates.* 5- La transformación política durante la Edad Contemporánea: de súbditos a ciudadanos. La ley como contrato social: la conquista de los derechos individuales y colectivos. Las Revoluciones Liberales. Origen, evolución y adaptación de los sistemas liberales en el mundo. Las nuevas ideologías políticas nacionalistas. La construcción de la democracia.* 6- Origen, evolución, resistencias y adaptación de los sistemas liberales en la Historia Contemporánea de España. Los fundamentos del proceso de transformación, contextualización y explicación de los aspectos políticos, económicos, sociales y culturales desde la Guerra de Independencia hasta 1931.* 7- Los territorios vascos de la Guerra de Independencia a las Guerras Carlistas: el proceso de extinción del Sistema Foral y la creación de los Conciertos Económicos.* 8- El sistema capitalista desde sus orígenes hasta la actualidad. La economía desde las Revoluciones Industriales: colo nialismo, imperialismo y nuevas subordinaciones económicas y culturales. La Revolución Rusa de 1917 y sus consecuencias.* 9- La industrialización en el País Vasco, las transformaciones económicas y sociales y el surgimiento del nacionalismo.* 10- Evolución de los ciclos demográficos, de los modos de vida y de los modelos de organización social en la Edad Con temporánea. De los movimientos obreros al estado del bienestar.* 11- Los retos demográficos de España y del País Vasco en la Edad Contemporánea: del éxodo rural a la concentración urbana.</t>
+    <t>11Conceptos básicos de demografía. Recopilación, representación e interpretación de datos. Los movimientos migratorios pasados y actuales. Desafíos demográficos en el mundo actual</t>
+  </si>
+  <si>
+    <t>12El paisaje humanizado. Aglomeraciones urbanas y ruralidad. Los retos de la vida en la ciudad y el sostenimiento del mundo rural. El problema de la despoblación en el mundo rural y de la superpoblación urbana</t>
+  </si>
+  <si>
+    <t>13El paisaje rural y urbano en el País Vasco. Situación demográfica y económica y principales problemas y retos de fu turo</t>
+  </si>
+  <si>
+    <t>14La organización económica: descripción de los recursos, de los sectores, los mercados regionales y las políticas co merciales. Relaciones, colaboración y tensiones internacionales entre potencias político-económicas</t>
+  </si>
+  <si>
+    <t>15Concentración y distribución de la riqueza. La función de los impuestos. La cuestión del mínimo vital</t>
+  </si>
+  <si>
+    <t>16El papel de la mujer en las sociedades actuales: educación, acceso al trabajo y al poder y situaciones discriminatorias de las niñas y de las mujeres en el mundo. Roles de género y su manifestación en todos los ámbitos de la sociedad y la cultura</t>
+  </si>
+  <si>
+    <t>17La Organización de Naciones Unidas y los Objetivos de Desarrollo Sostenible, los dilemas y contradicciones del mundo actual y las diferentes opciones para afrontarlos a nivel personal, local, nacional y global, como punto de partida para el pensamiento crítico y el desarrollo de juicios propios</t>
+  </si>
+  <si>
+    <t>1Introducción a las metodologías y técnicas de trabajo de investigación para la construcción del conocimiento de la Historia: las fuentes históricas escritas y la cultura material. El significado y la importancia de los archivos, bibliotecas y museos y del legado histórico y cultural como patrimonio colectivo</t>
+  </si>
+  <si>
+    <t>2El método científico y la investigación histórica. Introducción a la existencia de diferentes escuelas historiográficas y geográficas y de las consiguientes metodologías del pensamiento histórico</t>
+  </si>
+  <si>
+    <t>3Construcción e interpretación de líneas del tiempo para comprender los procesos históricos a través de los puntos de vista de linealidad, cronología, simultaneidad y duración</t>
+  </si>
+  <si>
+    <t>4El origen del ser humano, las primeras grandes migraciones y el nacimiento de las primeras sociedades y culturas pa leolíticas</t>
+  </si>
+  <si>
+    <t>5Del Paleolítico al Neolítico: la producción de alimentos, la sedentarización y el aumento de la complejidad social. La Edad de los Metales. La huella prehistórica en el País Vasco</t>
+  </si>
+  <si>
+    <t>6El surgimiento de las civilizaciones: de las ciudades estado a los primeros reinos e imperios en Mesopotamia y Egipto</t>
+  </si>
+  <si>
+    <t>7El desarrollo del comercio en la Antigüedad. Las grandes rutas comerciales. Diferencias entre conquista y colonización</t>
+  </si>
+  <si>
+    <t>8Evolución de las estructuras sociales en Mesopotamia, Egipto, Grecia y Roma. Los integrantes más desfavorecidos de las sociedades de la Edad Antigua. La vida cotidiana y el papel conocido de las mujeres</t>
+  </si>
+  <si>
+    <t>9Los distintos tipos de organización política en el Mundo Antiguo: oligarquía, reino, imperio, república y democracia,</t>
+  </si>
+  <si>
+    <t>1Introducción a las técnicas de trabajo de investigación para la construcción del conocimiento de la Historia: las diferentes fuentes históricas, base para la construcción del conocimiento sobre el pasado. El porqué del contraste entre las teorías y métodos de las distintas escuelas historiográficas para abordar el estudio de la Historia como ciencia y de las consiguien tes visiones de los historiadores seguidores de estas</t>
+  </si>
+  <si>
+    <t>2El carácter multicausal de la explicación histórica. Identificación de los componentes económicos, sociales, políticos y culturales que intervienen en los procesos históricos, según las distintas corrientes historiográficas</t>
+  </si>
+  <si>
+    <t>3Tiempo histórico: construcción e interpretación de líneas del tiempo para comprender los procesos históricos a través del punto de vista de la linealidad, cronología, simultaneidad y duración</t>
+  </si>
+  <si>
+    <t>4Elaboración de juicios propios y argumentados ante problemas de actualidad relacionados y contextualizados histórica mente. Defensa y exposición crítica de los mismos a través de presentaciones y debates</t>
+  </si>
+  <si>
+    <t>5La transformación política durante la Edad Contemporánea: de súbditos a ciudadanos. La ley como contrato social: la conquista de los derechos individuales y colectivos. Las Revoluciones Liberales. Origen, evolución y adaptación de los sistemas liberales en el mundo. Las nuevas ideologías políticas nacionalistas. La construcción de la democracia</t>
+  </si>
+  <si>
+    <t>6Origen, evolución, resistencias y adaptación de los sistemas liberales en la Historia Contemporánea de España. Los fundamentos del proceso de transformación, contextualización y explicación de los aspectos políticos, económicos, sociales y culturales desde la Guerra de Independencia hasta 1931</t>
+  </si>
+  <si>
+    <t>7Los territorios vascos de la Guerra de Independencia a las Guerras Carlistas: el proceso de extinción del Sistema Foral y la creación de los Conciertos Económicos</t>
+  </si>
+  <si>
+    <t>8El sistema capitalista desde sus orígenes hasta la actualidad. La economía desde las Revoluciones Industriales: colo nialismo, imperialismo y nuevas subordinaciones económicas y culturales. La Revolución Rusa de 1917 y sus consecuencias</t>
+  </si>
+  <si>
+    <t>9La industrialización en el País Vasco, las transformaciones económicas y sociales y el surgimiento del nacionalismo</t>
+  </si>
+  <si>
+    <t>10Evolución de los ciclos demográficos, de los modos de vida y de los modelos de organización social en la Edad Con temporánea. De los movimientos obreros al estado del bienestar</t>
+  </si>
+  <si>
+    <t>11Los retos demográficos de España y del País Vasco en la Edad Contemporánea: del éxodo rural a la concentración urbana</t>
   </si>
   <si>
     <t>12- La crisis de las democracias y los orígenes de los totalitarismos: fascismos y estalinismo. Los movimientos sociales por la libertad, la igualdad y los derechos humanos en el Mundo Contemporáneo. La Declaración Universal de los Derechos</t>
   </si>
   <si>
-    <t>desde Mesopotamia a Roma.*</t>
-[...11 lines deleted...]
-    <t>C. Compro miso cívico</t>
+    <t>desde Mesopotamia a Roma</t>
+  </si>
+  <si>
+    <t>10La evolución de los sistemas económicos y su impacto sobre la transformación humana del territorio y la distribución desigual de los recursos y del trabajo desde la Prehistoria hasta la Edad Moderna. Los ciclos demográficos</t>
+  </si>
+  <si>
+    <t>11La religión en la organización política y social de la Antigüedad: politeísmo, monoteísmo y el surgimiento de las grandes religiones. La legitimación del poder desde Mesopotamia a Roma</t>
+  </si>
+  <si>
+    <t>12Evolución de las comunidades humanas: de la vida nómada y cavernícola a las polis y urbes</t>
+  </si>
+  <si>
+    <t>13La Península Ibérica y el País Vasco hasta el final de la Edad Antigua. El caso de la romanización en el País Vasco</t>
+  </si>
+  <si>
+    <t>14Significado y función de las expresiones artísticas y culturales en las distintas civilizaciones: desde el Arte Paleolítico al Arte Romano. Respeto, protección y conservación del patrimonio material e inmaterial</t>
+  </si>
+  <si>
+    <t>15Las raíces clásicas de la cultura occidental. Los inicios conocidos de la construcción de las identidades culturales a través del pensamiento, desde las culturas paleolíticas hasta la romanización</t>
+  </si>
+  <si>
+    <t>villas y aldeasa la vuelta a las ciudades: 20Las grandes rutas comerciales de la Edad Media y la Edad Moderna y las estrategias para el control de las personas y los recursos: factores ambientales, políticos, económicos y geográficos. Grandes descubrimientos, viajes, colonización y comercio. Hegemonía y la geopolítica en el nacimiento y evolución de la Edad Moderna. Las civilizaciones aborígenes</t>
+  </si>
+  <si>
+    <t>villas y aldeasa la vuelta a las ciudades: 21La Península Ibérica en la Edad Media y Edad Moderna</t>
+  </si>
+  <si>
+    <t>villas y aldeasa la vuelta a las ciudades: 22El País Vasco en la Edad Media y Moderna: de la formación del reino de Pamplona a la conquista del reino de Navarra</t>
+  </si>
+  <si>
+    <t>Integración de los territorios históricos en la corona de Castilla. Creación y consolidación del sistema foral. Transformacio nes sociales, económicas y culturales. Los primeros textos escritos en Euskara. La situación de las minorías y las mujeres: agotes, judíos, caza de brujas, etc</t>
+  </si>
+  <si>
+    <t>23Las raíces medievales de la cultura occidental. Humanismo y Cristiandad. La influencia de la civilización islámica en la cultura europea: de Al-Ándalus a los otomanos. El pensamiento en las culturas medievales y modernas. Del arte prerromá nico al arte barroco</t>
+  </si>
+  <si>
+    <t>24Ciencia, medicina y avances científicos y tecnológicos en la Edad Media y Moderna: nuevas respuestas a las grandes preguntas de la humanidad acerca del mundo. Racionalismo y empirismo</t>
+  </si>
+  <si>
+    <t>C. Compromiso cívico</t>
   </si>
   <si>
     <t>1- Dignidad humana y derechos universales. La Convención sobre los Derechos del Niño.</t>
   </si>
   <si>
     <t>2- Igualdad de género. Manifestaciones y conductas no sexistas y uso no sexista del lenguaje.</t>
   </si>
   <si>
     <t>3- Interés ante los retos y problemas de actualidad en el entorno local y global.</t>
   </si>
   <si>
     <t>4- Convivencia cívica y cultura democrática. Incorporación e implicación en la sociedad civil. Participación en proyectos comunitarios.</t>
   </si>
   <si>
     <t>5- Conciencia ambiental. Respeto, protección y cuidado de los seres vivos y del planeta.</t>
   </si>
   <si>
-    <t>6- Conservación y defensa del patrimonio natural, histórico, artístico y cultural. Las leyes de protección del patrimonio na tural y cultural en el País Vasco y en España.* 7- Ciclos vitales, uso del tiempo libre y hábitos de consumo: diferencias y cambios en las formas de vida en sociedades actuales y del pasado.</t>
-[...20 lines deleted...]
-    <t>20- Nuevas expresiones artísticas y culturales en la Edad Contemporánea a nivel mundial, de España y del País Vasco: ruptura con los modelos tradicionales desde un nuevo carácter crítico y experimental. Del Neoclasicismo a las tendencias artísticas del siglo XXI. Respeto y conservación del patrimonio material e inmaterial.* 21- Las transformaciones científicas y tecnológicas en el mundo, España y el País Vasco durante la Edad Contemporánea.</t>
+    <t>6Conservación y defensa del patrimonio natural, histórico, artístico y cultural. Las leyes de protección del patrimonio na tural y cultural en el País Vasco y en España</t>
+  </si>
+  <si>
+    <t>7Ciclos vitales, uso del tiempo libre y hábitos de consumo: diferencias y cambios en las formas de vida en sociedades actuales y del pasado</t>
+  </si>
+  <si>
+    <t>Humanos</t>
+  </si>
+  <si>
+    <t>13Relaciones internacionales durante la Edad Contemporánea: la Primera Guerra Mundial, el período de entreguerras, la Crisis de 1929 y la Segunda Guerra Mundial, sus causas y consecuencias</t>
+  </si>
+  <si>
+    <t>14La Segunda República Española: las reformas, sus consecuencias y la polarización de la sociedad. La creación del ordenamiento normativo autonómico: El Estatuto Vasco de Autonomía de 1936. La Guerra Civil de 1936 y la Dictadura</t>
+  </si>
+  <si>
+    <t>Franquista, repercusiones en el País Vasco</t>
+  </si>
+  <si>
+    <t>15Evolución de las Constituciones españolas: de la Constitución de 1812 a la Constitución de 1978</t>
+  </si>
+  <si>
+    <t>16Fundamentos geoestratégicos desde la segunda mitad del siglo XX hasta la actualidad: la política de bloques y la Guerra Fría. De la hegemonía de los Estados Unidos de América a un mundo multipolar. El papel de los organismos inter nacionales: el surgimiento de la ONU y la Declaración Universal de Derechos Humanos</t>
+  </si>
+  <si>
+    <t>18Elementos básicos de la organización y administración del País Vasco en el contexto del Estado español: las fuentes del autogobierno y el Estatuto de Autonomía de 1979</t>
+  </si>
+  <si>
+    <t>19La conquista de los derechos civiles y políticos por parte de las mujeres; y la lucha por la igualdad real de mujeres y</t>
+  </si>
+  <si>
+    <t>hombres. Mujeres relevantes de la Historia Contemporánea</t>
+  </si>
+  <si>
+    <t>20Nuevas expresiones artísticas y culturales en la Edad Contemporánea a nivel mundial, de España y del País Vasco: ruptura con los modelos tradicionales desde un nuevo carácter crítico y experimental. Del Neoclasicismo a las tendencias artísticas del siglo XXI. Respeto y conservación del patrimonio material e inmaterial</t>
+  </si>
+  <si>
+    <t>21Las transformaciones científicas y tecnológicas en el mundo, España y el País Vasco durante la Edad Contemporánea</t>
   </si>
   <si>
     <t>22- Cambios culturales y movimientos sociales en el mundo contemporáneo. La conquista de derechos en las sociedades democráticas contemporáneas. La Memoria democrática. El papel de los medios de comunicación y de las redes sociales.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
@@ -1198,294 +1360,312 @@
   <si>
     <t xml:space="preserve">
 • Simulación de una sesión del Consejo de Seguridad de la ONU donde el alumnado elija defender su postura mediante un discurso escrito, una presentación visual de datos o un mapa de resolución de conflictos.
 • Diseño de una 'Guía de Ciudadanía Global' para el centro educativo, permitiendo formatos diversos como un podcast informativo, una infografía digital o un mural colaborativo sobre instituciones de seguridad integral.
 • Creación de un itinerario cartográfico digital (StoryMaps) que identifique y explique la labor de instituciones locales e internacionales en la consecución de un mundo más justo y sostenible.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Aprendizaje Basado en Retos: Plantear un escenario de crisis humanitaria ficticia donde los alumnos deban gestionar recursos estatales y de ONGs, ajustando el nivel de complejidad según sus intereses geopolíticos.
 • Debates de 'Ética y Seguridad' sobre dilemas reales (ej. intervención humanitaria vs. soberanía nacional), permitiendo que el alumnado elija el rol institucional con el que se siente más identificado.
 • Conexión con el entorno inmediato mediante el análisis de la presencia de instituciones de seguridad y cooperación en su propia comunidad, vinculando la realidad local con la cultura de paz global.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL3, CD1, CD2</t>
-[...77 lines deleted...]
-    <t>Valora la seguridad ciudadana, la convivencia y el papel de las instituciones nacionales e internacionales.</t>
+    <t>CE1</t>
+  </si>
+  <si>
+    <t>CCL, CD, STEM</t>
+  </si>
+  <si>
+    <t>CPSAA</t>
+  </si>
+  <si>
+    <t>Buscar, seleccionar, tratar y organizar información usando críticamente fuentes implica comunicación (CCL), tratamiento digital (CD) y razonamiento crítico (STEM).</t>
+  </si>
+  <si>
+    <t>CE2</t>
+  </si>
+  <si>
+    <t>CCL, STEM, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CC</t>
+  </si>
+  <si>
+    <t>Indagar, argumentar y elaborar productos propios requiere comunicación (CCL), pensamiento crítico (STEM), autorregulación (CPSAA), iniciativa (CE) y reflexión sobre problemas sociales (CC).</t>
+  </si>
+  <si>
+    <t>CE3</t>
+  </si>
+  <si>
+    <t>STEM, CC, CPSAA</t>
+  </si>
+  <si>
+    <t>CCL</t>
+  </si>
+  <si>
+    <t>Identificar causas y consecuencias de cambios implica razonamiento causal (STEM), comprensión de desafíos sociales (CC) y conciencia personal (CPSAA); comunicar resultados requiere CCL.</t>
+  </si>
+  <si>
+    <t>CE4</t>
+  </si>
+  <si>
+    <t>STEM, CC</t>
+  </si>
+  <si>
+    <t>CPSAA, CCEC</t>
+  </si>
+  <si>
+    <t>Analizar elementos del paisaje y su evolución implica análisis científico (STEM) y comprensión del entorno (CC); requiere reflexión (CPSAA) y apreciación patrimonial (CCEC).</t>
+  </si>
+  <si>
+    <t>CE5</t>
+  </si>
+  <si>
+    <t>CC, CCL, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CCEC</t>
+  </si>
+  <si>
+    <t>Analizar críticamente sistemas democráticos y principios constitucionales implica competencia cívica (CC), comunicación crítica (CCL), responsabilidad (CPSAA), iniciativa (CE) y valoración del patrimonio (CCEC).</t>
+  </si>
+  <si>
+    <t>CE6</t>
+  </si>
+  <si>
+    <t>CC, CCEC, CPSAA</t>
+  </si>
+  <si>
+    <t>Comprender procesos multiculturales y difundir la historia de minorías requiere competencia intercultural (CC), cultural (CCEC), empatía (CPSAA) y comunicación (CCL).</t>
+  </si>
+  <si>
+    <t>CE7</t>
+  </si>
+  <si>
+    <t>CCEC, CPSAA, CC</t>
+  </si>
+  <si>
+    <t>Identificar fundamentos de identidades y poner en valor el patrimonio implica competencia cultural (CCEC), autoconocimiento (CPSAA), civismo (CC) y expresión (CCL).</t>
+  </si>
+  <si>
+    <t>CE8</t>
+  </si>
+  <si>
+    <t>CC, CPSAA</t>
+  </si>
+  <si>
+    <t>STEM, CCL</t>
+  </si>
+  <si>
+    <t>Tomar conciencia de ciclos demográficos y relaciones intergeneracionales implica conocimiento social (CC) y habilidades para la vida (CPSAA); puede involucrar análisis estadístico (STEM) y comunicación (CCL).</t>
+  </si>
+  <si>
+    <t>CE9</t>
+  </si>
+  <si>
+    <t>Valorar la seguridad integral ciudadana y el papel del Estado requiere competencia cívica (CC), responsabilidad social (CPSAA) y posible iniciativa (CE).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica la relación entre las 9 Competencias Específicas y los descriptores del Perfil de Salida. No te detengas en los saberes aún; comprende qué capacidades se esperan del alumno al finalizar el ciclo.</t>
-[...2 lines deleted...]
-    <t>Busca la tabla de conexiones entre descriptores operativos y competencias específicas; si un descriptor aparece en muchas CE, esa es la habilidad que la inspección buscará con lupa en tus actividades.</t>
+    <t>Localiza y estudia el Decreto 65/2022, de 20 de julio, del Consejo de Gobierno, por el que se establecen para la Comunidad de Madrid la ordenación y el currículo de la Educación Secundaria Obligatoria. Extrae las competencias específicas (9), criterios de evaluación (51) y saberes básicos (84) para Geografía e Historia de 3.º ESO.</t>
+  </si>
+  <si>
+    <t>Anota los códigos alfanuméricos exactos de cada criterio (ej. 2.1, 3.2) porque los usarás en la programación y en las rúbricas; la inspección revisa que coincidan.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los 51 criterios por 'afinidad procedimental'. Verás que muchos piden 'analizar fuentes' o 'identificar causas'; evaluarlos juntos te ahorrará diseñar 51 instrumentos distintos.</t>
+    <t>En una hoja de cálculo o procesador, transcribe las 9 competencias específicas y sus 51 criterios de evaluación. Agrupa los criterios bajo cada CE para visualizar relaciones.</t>
+  </si>
+  <si>
+    <t>Usa columnas: CE, criterio, peso tentativo, instrumento. Así tendrás una base para ponderar después y no olvidarás ningún criterio.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada criterio a un instrumento de evaluación (rúbricas de proyectos, pruebas escritas competenciales, diarios de aprendizaje). Dado que hay 51 criterios, no todos pueden tener el mismo peso en el cálculo final.</t>
-[...2 lines deleted...]
-    <t>Para Geografía Humana (Bloque 1), prioriza el análisis de paisajes y pirámides de población mediante productos visuales; para Historia (Bloque 2), prioriza el comentario de fuentes primarias sobre la memorización de fechas.</t>
+    <t>Selecciona los criterios esenciales (unos 20-25) que evaluarás de forma explícita. Decide qué instrumentos usarás (pruebas escritas, trabajos de investigación, exposiciones orales, cuaderno de clase) y asígnalos a criterios concretos.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar los 51 criterios cada trimestre; distribúyelos a lo largo del curso. Por ejemplo, criterios de análisis de fuentes históricas en la SDA de Historia, y criterios de localización geográfica en la de Geografía.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 84 saberes básicos en las 33-35 semanas lectivas. En 3.º ESO, el currículo suele dividirse en Geografía Económica/Humana (Trimesters 1 y 2) e Historia Moderna (Trimester 3), o viceversa según el centro.</t>
-[...2 lines deleted...]
-    <t>No intentes dar los 84 saberes de forma lineal. Agrupa saberes de 'Sociedad y Territorio' con 'Compromiso Cívico' para crear unidades temáticas más potentes y menos fragmentadas.</t>
+    <t>Reparte los 84 saberes básicos en tres trimestres, equilibrando los dos bloques (Geografía e Historia) y la carga lectiva (3 horas semanales). Por ejemplo: 1er trimestre: geografía física y prehistoria; 2º: geografía humana e Historia Antigua; 3º: geografía económica y Edad Media.</t>
+  </si>
+  <si>
+    <t>Alterna bloques para mantener la motivación: cada unidad didáctica puede combinar un saber geográfico y otro histórico relacionados (ej. climas y paisajes agrarios medievales).</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) que actúe como eje vertebrador. Debe partir de un reto (ej. '¿Cómo afecta la globalización a nuestra comarca?') y desembocar en un producto final evaluable.</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO funciona muy bien el aprendizaje basado en problemas (ABP) relacionado con los ODS. Diseña una SDA de 'Geografía de la Desigualdad' donde el producto sea un mapa interactivo; cubrirás 4 CE de golpe.</t>
+    <t>Crea una Situación de Aprendizaje (SDA) integradora para cada trimestre, con un producto final relevante (informe, maqueta, exposición). Asegura que movilice varios saberes y criterios, y que sea evaluable con rúbrica.</t>
+  </si>
+  <si>
+    <t>Inspírate en el entorno local: por ejemplo, una SDA sobre el paisaje de la Sierra de Guadarrama que combine geografía, historia (vías pecuarias) y uso de TIC (Google Earth). Así conectas con la realidad del alumno.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto vale cada Competencia Específica en la nota final. Al ser 9, una distribución equitativa (aprox. 11% cada una) es lo más sencillo, pero asegúrate de que los criterios más complejos pesen más dentro de cada CE.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la suma de los pesos de los criterios vinculados a una CE sea siempre el 100% de esa competencia para evitar errores de cálculo en el software de gestión de notas (iPasen, Additio, etc.).</t>
+    <t>Con el departamento, consensúa los porcentajes de cada criterio e instrumento en la calificación final. Por ejemplo: pruebas escritas 40%, trabajos 30%, exposición oral 15%, cuaderno 10%, actitud 5%. Asegura que cada CE tenga al menos un criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Haz una tabla donde sumes el peso de los criterios vinculados a cada CE; debe quedar equilibrado. La inspección valora que no haya CE sin evaluar.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no alcanzados. La LOMLOE exige una evaluación continua y formativa.</t>
-[...2 lines deleted...]
-    <t>No diseñes 'exámenes de recuperación' al uso. Crea 'tareas de refuerzo de criterios' donde el alumno demuestre la competencia que falló en la SDA original usando un soporte distinto (ej. un vídeo en vez de un texto).</t>
+    <t>Redacta las medidas de adaptación para alumnado con necesidades específicas (ACNEAE) y el plan de recuperación para quienes no superen criterios. Incluye actividades de refuerzo y pruebas específicas por criterio.</t>
+  </si>
+  <si>
+    <t>Detalla cómo recuperarás cada criterio no superado. Por ejemplo: si falla en 'analizar fuentes históricas', ofrecer un trabajo guiado sobre una fuente concreta. No hagas una recuperación global del trimestre, sino por criterios.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Buscar, seleccionar, organizar y comunicar información relativa a procesos y acontecimientos históricos, geográficos y sociales relevantes del presente y del pasado, presentándola </t>
   </si>
   <si>
     <t>Argumentar de forma crítica sobre asuntos geográficos e históricos relativos a la Edad Contemporánea, tanto de forma individual como colectiva, contrastando y valorando - fuentes d</t>
   </si>
   <si>
-    <t>Conocer el impacto de las actividades económicas y de los movimientos demográficos sobre el territorio y el paisaje a escala global, identificando los comportamientos y accio nes q</t>
+    <t>Conocer el impacto de las actividades económicas y de los movimientos demográficos sobre el territorio y el paisaje a escala global, identificando los comportamientos y acciones qu</t>
   </si>
   <si>
     <t>Analizar el impacto de las actividades económicas y de los movimientos demográficos en las sociedades, identifican do los comportamientos y acciones que contribuyen al acceso unive</t>
   </si>
   <si>
     <t>Señalar y explicar, a través de productos que reflejen la comprensión de la cuestión, los principales modelos de organización política de la Edad Contemporánea a nivel global, esta</t>
   </si>
   <si>
     <t>Reconocer movimientos y causas que durante la Edad Contemporánea, generaron una conciencia solidaria, promovieron la participación ciudadana y la cohesión social, y tra bajaron par</t>
   </si>
   <si>
     <t xml:space="preserve">Adquirir y construir conocimiento relevante de la Historia Contemporánea y la organización política y económica ac- - tual, a través de procesos deductivos y del trabajo por pro - </t>
   </si>
   <si>
     <t>Analizar los procesos de cambio histórico de relevancia durante la Edad Contemporánea y los principales desafíos a - los que se enfrentaron y se enfrentan las sociedades, iden- - t</t>
   </si>
   <si>
     <t>Conocer e interpretar los comportamientos demográfi - cos, su evolución, los cambios que han experimentado y sus ciclos a lo largo de la Edad Contemporánea, utilizando los concepto</t>
   </si>
   <si>
     <t>Identificar las características de las etapas vitales y de los modos de vida conocidos durante la Edad Contemporánea, valorando la riqueza que aporta su conocimiento para, contrast</t>
   </si>
   <si>
     <t>Aplicar el conocimiento del significado histórico, a nivel - internacional, estatal y local, de la idea de desarrollo económico y sus consecuencias sociales, territoriales y ambien</t>
   </si>
   <si>
     <t>Analizar y explicar los distintos sistemas económicos y sus procesos de desarrollo durante la Edad Contemporánea y compararlos entre sí, identificando sus interrelaciones y los con</t>
   </si>
   <si>
-    <t xml:space="preserve">Relacionar entre sí los distintos procesos culturales y políticos que se han desarrollado durante la Historia Contem poránea con las diversas identidades colectivas que se han ido </t>
+    <t>Relacionar entre sí los distintos procesos culturales y políticos que se han desarrollado durante la Historia Contemporánea con las diversas identidades colectivas que se han ido c</t>
   </si>
   <si>
     <t>Identificar y explicar las aportaciones de la Edad Con temporánea, reconociendo y valorando el legado histórico, institucional, artístico y cultural como patrimonio común de la ciu</t>
   </si>
   <si>
+    <t>Argumentar la necesidad de proteger y conservar el pa trimonio artístico, histórico y cultural, considerándolo como fundamento de identidad colectiva local, autonómica, nacional, e</t>
+  </si>
+  <si>
     <t>Conocer la formación y desarrollo de los distintos estados y hegemonías contemporáneos, incluyendo la formación del Estado español y de la Comunidad Autónoma Vasca, y si tuarlos en</t>
   </si>
   <si>
     <t>Mostrar actitudes no discriminatorias y reconocer la di versidad social y multicultural, valorando la inclusión, el re- - conocimiento de las minorías étnico-culturales y la colabo</t>
   </si>
   <si>
     <t>Argumentar la igualdad real de hombres y mujeres, destacando y valorando la aportación de personajes relevantes femeninos de la Edad Contemporánea en distintos ámbitos y actuando e</t>
   </si>
   <si>
     <t>Conocer y explicar las grandes aportaciones culturales, artísticas, científicas y de pensamiento de las civilizaciones durante la Historia Contemporánea, y la conexión de lo que ah</t>
+  </si>
+  <si>
+    <t>Identificar y contextualizar la conexión de lo que ahora conforman las culturas vasca y española con los grandes procesos históricos desde la Prehistoria hasta la Edad Mo derna, va</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -2102,59 +2282,59 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>37</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -2196,1788 +2376,1890 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>343</v>
+        <v>397</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>242</v>
+        <v>296</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>344</v>
+        <v>398</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>345</v>
+        <v>399</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>346</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
-        <v>35</v>
+        <v>401</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>347</v>
+        <v>402</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>348</v>
+        <v>403</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>349</v>
+        <v>404</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
-        <v>42</v>
+        <v>405</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>350</v>
+        <v>406</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>351</v>
+        <v>407</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>352</v>
+        <v>408</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
-        <v>49</v>
+        <v>409</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>353</v>
+        <v>410</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>354</v>
+        <v>411</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>355</v>
+        <v>412</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
-        <v>56</v>
+        <v>413</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>356</v>
+        <v>414</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>357</v>
+        <v>415</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>358</v>
+        <v>416</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
-        <v>62</v>
+        <v>417</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>359</v>
+        <v>418</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>360</v>
+        <v>419</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>361</v>
+        <v>420</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
-        <v>68</v>
+        <v>421</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>362</v>
+        <v>422</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>363</v>
+        <v>411</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>364</v>
+        <v>423</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
-        <v>75</v>
+        <v>424</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>365</v>
+        <v>425</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>366</v>
+        <v>411</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>367</v>
+        <v>426</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
-        <v>81</v>
+        <v>427</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>368</v>
+        <v>428</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>369</v>
+        <v>429</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>370</v>
+        <v>430</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
-        <v>87</v>
+        <v>431</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>371</v>
+        <v>428</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>372</v>
+        <v>296</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>373</v>
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>374</v>
+        <v>433</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>375</v>
+        <v>434</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>376</v>
+        <v>435</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>377</v>
+        <v>436</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>378</v>
+        <v>437</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>379</v>
+        <v>438</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>380</v>
+        <v>439</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>381</v>
+        <v>440</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>382</v>
+        <v>441</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>383</v>
+        <v>442</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>384</v>
+        <v>443</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>385</v>
+        <v>444</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>386</v>
+        <v>441</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>387</v>
+        <v>445</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>388</v>
+        <v>446</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>389</v>
+        <v>447</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>390</v>
+        <v>448</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>391</v>
+        <v>449</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>392</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>393</v>
+        <v>451</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>386</v>
+        <v>448</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>394</v>
+        <v>452</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>395</v>
+        <v>453</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>396</v>
+        <v>454</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>397</v>
+        <v>455</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>398</v>
+        <v>456</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>399</v>
+        <v>457</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>400</v>
+        <v>458</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>382</v>
+        <v>441</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>401</v>
+        <v>459</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>402</v>
+        <v>460</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>403</v>
+        <v>461</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>386</v>
+        <v>441</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>404</v>
+        <v>462</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>405</v>
+        <v>463</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F21"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E21"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>406</v>
+        <v>464</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>407</v>
+        <v>465</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>408</v>
+        <v>466</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>409</v>
+        <v>467</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>410</v>
+        <v>468</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>411</v>
+        <v>469</v>
       </c>
       <c r="D3" s="7">
         <v>10.0</v>
       </c>
       <c r="E3" s="7">
         <v>10.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>412</v>
+        <v>470</v>
       </c>
       <c r="D4" s="7">
         <v>10.0</v>
       </c>
       <c r="E4" s="7">
         <v>10.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>413</v>
+        <v>471</v>
       </c>
       <c r="D5" s="7">
         <v>10.0</v>
       </c>
       <c r="E5" s="7">
         <v>10.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>414</v>
+        <v>472</v>
       </c>
       <c r="D6" s="7">
         <v>10.0</v>
       </c>
       <c r="E6" s="7">
         <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>415</v>
+        <v>473</v>
       </c>
       <c r="D7" s="7">
         <v>10.0</v>
       </c>
       <c r="E7" s="7">
         <v>10.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>416</v>
+        <v>474</v>
       </c>
       <c r="D8" s="7">
         <v>10.0</v>
       </c>
       <c r="E8" s="7">
         <v>10.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>4.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>417</v>
+        <v>475</v>
       </c>
       <c r="D9" s="7">
         <v>10.0</v>
       </c>
       <c r="E9" s="7">
         <v>10.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>418</v>
+        <v>476</v>
       </c>
       <c r="D10" s="7">
         <v>10.0</v>
       </c>
       <c r="E10" s="7">
         <v>10.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>5.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>419</v>
+        <v>477</v>
       </c>
       <c r="D11" s="7">
         <v>10.0</v>
       </c>
       <c r="E11" s="7">
         <v>10.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>5.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>420</v>
+        <v>478</v>
       </c>
       <c r="D12" s="7">
         <v>10.0</v>
       </c>
       <c r="E12" s="7">
         <v>10.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>6.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>421</v>
+        <v>479</v>
       </c>
       <c r="D13" s="7">
         <v>7.5</v>
       </c>
       <c r="E13" s="7">
         <v>7.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>6.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>422</v>
+        <v>480</v>
       </c>
       <c r="D14" s="7">
         <v>7.5</v>
       </c>
       <c r="E14" s="7">
         <v>7.5</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>7.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>423</v>
+        <v>481</v>
       </c>
       <c r="D15" s="7">
-        <v>7.5</v>
+        <v>5.0</v>
       </c>
       <c r="E15" s="7">
-        <v>7.5</v>
+        <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>7.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>424</v>
+        <v>482</v>
       </c>
       <c r="D16" s="7">
-        <v>7.5</v>
+        <v>5.0</v>
       </c>
       <c r="E16" s="7">
-        <v>7.5</v>
+        <v>5.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
-        <v>8.1</v>
+        <v>7.3</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>425</v>
+        <v>483</v>
       </c>
       <c r="D17" s="7">
         <v>5.0</v>
       </c>
       <c r="E17" s="7">
         <v>5.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
-        <v>8.2</v>
+        <v>8.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>426</v>
+        <v>484</v>
       </c>
       <c r="D18" s="7">
         <v>5.0</v>
       </c>
       <c r="E18" s="7">
         <v>5.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
-        <v>8.3</v>
+        <v>8.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>427</v>
+        <v>485</v>
       </c>
       <c r="D19" s="7">
         <v>5.0</v>
       </c>
       <c r="E19" s="7">
         <v>5.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
+        <v>8.3</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="D20" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E20" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F20" s="5"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="5">
         <v>9.1</v>
       </c>
-      <c r="B20" s="5" t="s">
+      <c r="B21" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="C20" s="5" t="s">
-[...16 lines deleted...]
-      <c r="D21" s="7"/>
+      <c r="C21" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="D21" s="7">
+        <v>7.5</v>
+      </c>
       <c r="E21" s="7">
-        <f>SUM(E3:E20)</f>
+        <v>7.5</v>
+      </c>
+      <c r="F21" s="5"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="D22" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E22" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F22" s="5"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B23" s="5"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7">
+        <f>SUM(E3:E22)</f>
         <v>160</v>
       </c>
-      <c r="F21" s="5" t="s">
-        <v>430</v>
+      <c r="F23" s="5" t="s">
+        <v>490</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V31"/>
+  <dimension ref="A1:X31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:V31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:X31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:24">
       <c r="A1" s="6" t="s">
-        <v>431</v>
+        <v>491</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>432</v>
+        <v>492</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>4.1</v>
       </c>
       <c r="J1" s="6">
         <v>4.2</v>
       </c>
       <c r="K1" s="6">
         <v>5.1</v>
       </c>
       <c r="L1" s="6">
         <v>5.2</v>
       </c>
       <c r="M1" s="6">
         <v>6.1</v>
       </c>
       <c r="N1" s="6">
         <v>6.2</v>
       </c>
       <c r="O1" s="6">
         <v>7.1</v>
       </c>
       <c r="P1" s="6">
         <v>7.2</v>
       </c>
       <c r="Q1" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="R1" s="6">
         <v>8.1</v>
       </c>
-      <c r="R1" s="6">
+      <c r="S1" s="6">
         <v>8.2</v>
       </c>
-      <c r="S1" s="6">
+      <c r="T1" s="6">
         <v>8.3</v>
       </c>
-      <c r="T1" s="6">
+      <c r="U1" s="6">
         <v>9.1</v>
       </c>
-      <c r="U1" s="6" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:22">
+      <c r="V1" s="6">
+        <v>9.2</v>
+      </c>
+      <c r="W1" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="X1" s="6" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" s="5" t="s">
-        <v>434</v>
+        <v>494</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
-      <c r="U2" s="5" t="str">
-        <f>IFERROR(AVERAGE(C2:T2),"")</f>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:V2),"")</f>
         <v/>
       </c>
-      <c r="V2" s="5"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:22">
+      <c r="X2" s="5"/>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3" s="5" t="s">
-        <v>435</v>
+        <v>495</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
-      <c r="U3" s="5" t="str">
-        <f>IFERROR(AVERAGE(C3:T3),"")</f>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:V3),"")</f>
         <v/>
       </c>
-      <c r="V3" s="5"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:22">
+      <c r="X3" s="5"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" s="5" t="s">
-        <v>436</v>
+        <v>496</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
-      <c r="U4" s="5" t="str">
-        <f>IFERROR(AVERAGE(C4:T4),"")</f>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:V4),"")</f>
         <v/>
       </c>
-      <c r="V4" s="5"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:22">
+      <c r="X4" s="5"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" s="5" t="s">
-        <v>437</v>
+        <v>497</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
-      <c r="U5" s="5" t="str">
-        <f>IFERROR(AVERAGE(C5:T5),"")</f>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:V5),"")</f>
         <v/>
       </c>
-      <c r="V5" s="5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:22">
+      <c r="X5" s="5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" s="5" t="s">
-        <v>438</v>
+        <v>498</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
-      <c r="U6" s="5" t="str">
-        <f>IFERROR(AVERAGE(C6:T6),"")</f>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:V6),"")</f>
         <v/>
       </c>
-      <c r="V6" s="5"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:22">
+      <c r="X6" s="5"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" s="5" t="s">
-        <v>439</v>
+        <v>499</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
-      <c r="U7" s="5" t="str">
-        <f>IFERROR(AVERAGE(C7:T7),"")</f>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:V7),"")</f>
         <v/>
       </c>
-      <c r="V7" s="5"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:22">
+      <c r="X7" s="5"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" s="5" t="s">
-        <v>440</v>
+        <v>500</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
-      <c r="U8" s="5" t="str">
-        <f>IFERROR(AVERAGE(C8:T8),"")</f>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:V8),"")</f>
         <v/>
       </c>
-      <c r="V8" s="5"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:22">
+      <c r="X8" s="5"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" s="5" t="s">
-        <v>441</v>
+        <v>501</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
-      <c r="U9" s="5" t="str">
-        <f>IFERROR(AVERAGE(C9:T9),"")</f>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:V9),"")</f>
         <v/>
       </c>
-      <c r="V9" s="5"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:22">
+      <c r="X9" s="5"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" s="5" t="s">
-        <v>442</v>
+        <v>502</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
-      <c r="U10" s="5" t="str">
-        <f>IFERROR(AVERAGE(C10:T10),"")</f>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:V10),"")</f>
         <v/>
       </c>
-      <c r="V10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:22">
+      <c r="X10" s="5"/>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" s="5" t="s">
-        <v>443</v>
+        <v>503</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
-      <c r="U11" s="5" t="str">
-        <f>IFERROR(AVERAGE(C11:T11),"")</f>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:V11),"")</f>
         <v/>
       </c>
-      <c r="V11" s="5"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:22">
+      <c r="X11" s="5"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" s="5" t="s">
-        <v>444</v>
+        <v>504</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
-      <c r="U12" s="5" t="str">
-        <f>IFERROR(AVERAGE(C12:T12),"")</f>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:V12),"")</f>
         <v/>
       </c>
-      <c r="V12" s="5"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:22">
+      <c r="X12" s="5"/>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" s="5" t="s">
-        <v>445</v>
+        <v>505</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
-      <c r="U13" s="5" t="str">
-        <f>IFERROR(AVERAGE(C13:T13),"")</f>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:V13),"")</f>
         <v/>
       </c>
-      <c r="V13" s="5"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:22">
+      <c r="X13" s="5"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" s="5" t="s">
-        <v>446</v>
+        <v>506</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
-      <c r="U14" s="5" t="str">
-        <f>IFERROR(AVERAGE(C14:T14),"")</f>
+      <c r="U14" s="5"/>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:V14),"")</f>
         <v/>
       </c>
-      <c r="V14" s="5"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:22">
+      <c r="X14" s="5"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" s="5" t="s">
-        <v>447</v>
+        <v>507</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
-      <c r="U15" s="5" t="str">
-        <f>IFERROR(AVERAGE(C15:T15),"")</f>
+      <c r="U15" s="5"/>
+      <c r="V15" s="5"/>
+      <c r="W15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:V15),"")</f>
         <v/>
       </c>
-      <c r="V15" s="5"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:22">
+      <c r="X15" s="5"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" s="5" t="s">
-        <v>448</v>
+        <v>508</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
-      <c r="U16" s="5" t="str">
-        <f>IFERROR(AVERAGE(C16:T16),"")</f>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:V16),"")</f>
         <v/>
       </c>
-      <c r="V16" s="5"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:22">
+      <c r="X16" s="5"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" s="5" t="s">
-        <v>449</v>
+        <v>509</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
-      <c r="U17" s="5" t="str">
-        <f>IFERROR(AVERAGE(C17:T17),"")</f>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:V17),"")</f>
         <v/>
       </c>
-      <c r="V17" s="5"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:22">
+      <c r="X17" s="5"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" s="5" t="s">
-        <v>450</v>
+        <v>510</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
-      <c r="U18" s="5" t="str">
-        <f>IFERROR(AVERAGE(C18:T18),"")</f>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:V18),"")</f>
         <v/>
       </c>
-      <c r="V18" s="5"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:22">
+      <c r="X18" s="5"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" s="5" t="s">
-        <v>451</v>
+        <v>511</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
-      <c r="U19" s="5" t="str">
-        <f>IFERROR(AVERAGE(C19:T19),"")</f>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:V19),"")</f>
         <v/>
       </c>
-      <c r="V19" s="5"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:22">
+      <c r="X19" s="5"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" s="5" t="s">
-        <v>452</v>
+        <v>512</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
-      <c r="U20" s="5" t="str">
-        <f>IFERROR(AVERAGE(C20:T20),"")</f>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:V20),"")</f>
         <v/>
       </c>
-      <c r="V20" s="5"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:22">
+      <c r="X20" s="5"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" s="5" t="s">
-        <v>453</v>
+        <v>513</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
-      <c r="U21" s="5" t="str">
-        <f>IFERROR(AVERAGE(C21:T21),"")</f>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:V21),"")</f>
         <v/>
       </c>
-      <c r="V21" s="5"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:22">
+      <c r="X21" s="5"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="5" t="s">
-        <v>454</v>
+        <v>514</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
-      <c r="U22" s="5" t="str">
-        <f>IFERROR(AVERAGE(C22:T22),"")</f>
+      <c r="U22" s="5"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:V22),"")</f>
         <v/>
       </c>
-      <c r="V22" s="5"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:22">
+      <c r="X22" s="5"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" s="5" t="s">
-        <v>455</v>
+        <v>515</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
-      <c r="U23" s="5" t="str">
-        <f>IFERROR(AVERAGE(C23:T23),"")</f>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:V23),"")</f>
         <v/>
       </c>
-      <c r="V23" s="5"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:22">
+      <c r="X23" s="5"/>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" s="5" t="s">
-        <v>456</v>
+        <v>516</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
-      <c r="U24" s="5" t="str">
-        <f>IFERROR(AVERAGE(C24:T24),"")</f>
+      <c r="U24" s="5"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:V24),"")</f>
         <v/>
       </c>
-      <c r="V24" s="5"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:22">
+      <c r="X24" s="5"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" s="5" t="s">
-        <v>457</v>
+        <v>517</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
-      <c r="U25" s="5" t="str">
-        <f>IFERROR(AVERAGE(C25:T25),"")</f>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:V25),"")</f>
         <v/>
       </c>
-      <c r="V25" s="5"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:22">
+      <c r="X25" s="5"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" s="5" t="s">
-        <v>458</v>
+        <v>518</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
-      <c r="U26" s="5" t="str">
-        <f>IFERROR(AVERAGE(C26:T26),"")</f>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:V26),"")</f>
         <v/>
       </c>
-      <c r="V26" s="5"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:22">
+      <c r="X26" s="5"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" s="5" t="s">
-        <v>459</v>
+        <v>519</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
-      <c r="U27" s="5" t="str">
-        <f>IFERROR(AVERAGE(C27:T27),"")</f>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:V27),"")</f>
         <v/>
       </c>
-      <c r="V27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:22">
+      <c r="X27" s="5"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" s="5" t="s">
-        <v>460</v>
+        <v>520</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
-      <c r="U28" s="5" t="str">
-        <f>IFERROR(AVERAGE(C28:T28),"")</f>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:V28),"")</f>
         <v/>
       </c>
-      <c r="V28" s="5"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:22">
+      <c r="X28" s="5"/>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" s="5" t="s">
-        <v>461</v>
+        <v>521</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
-      <c r="U29" s="5" t="str">
-        <f>IFERROR(AVERAGE(C29:T29),"")</f>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:V29),"")</f>
         <v/>
       </c>
-      <c r="V29" s="5"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:22">
+      <c r="X29" s="5"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" s="5" t="s">
-        <v>462</v>
+        <v>522</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
-      <c r="U30" s="5" t="str">
-        <f>IFERROR(AVERAGE(C30:T30),"")</f>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:V30),"")</f>
         <v/>
       </c>
-      <c r="V30" s="5"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:22">
+      <c r="X30" s="5"/>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" s="5" t="s">
-        <v>463</v>
+        <v>523</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
-      <c r="U31" s="5" t="str">
-        <f>IFERROR(AVERAGE(C31:T31),"")</f>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:V31),"")</f>
         <v/>
       </c>
-      <c r="V31" s="5"/>
+      <c r="X31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="540">
+  <dataValidations count="600">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -5552,50 +5834,230 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
@@ -5890,55 +6352,55 @@
       <c r="E10" s="5" t="s">
         <v>90</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>92</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K19"/>
+  <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K19"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
@@ -5979,2620 +6441,3460 @@
       <c r="C2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>101</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>103</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>105</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>106</v>
       </c>
       <c r="K2" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>108</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>109</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>110</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>111</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>112</v>
       </c>
       <c r="K3" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5">
         <v>2.1</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>115</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>116</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>117</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>118</v>
       </c>
       <c r="K4" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5">
         <v>2.2</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>109</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>121</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>122</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>123</v>
       </c>
       <c r="K5" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>3.1</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>125</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>126</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>127</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>128</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>129</v>
       </c>
       <c r="K6" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>3.2</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>131</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>132</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>133</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>134</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>135</v>
       </c>
       <c r="K7" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>4.1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>139</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>140</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>141</v>
       </c>
       <c r="K8" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>4.2</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>143</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>115</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>144</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>145</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>146</v>
       </c>
       <c r="K9" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>5.1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>147</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>148</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>115</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>149</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>150</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>151</v>
       </c>
       <c r="K10" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>5.2</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>152</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>153</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>155</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>156</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>157</v>
       </c>
       <c r="K11" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>6.1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>158</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>159</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>154</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>160</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>161</v>
       </c>
       <c r="J12" s="5" t="s">
         <v>162</v>
       </c>
       <c r="K12" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>6.2</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>163</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>164</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>165</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>166</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>167</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>168</v>
       </c>
       <c r="K13" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>7.1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>170</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>115</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>171</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>172</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>173</v>
       </c>
       <c r="K14" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>7.2</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>174</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>175</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>132</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>176</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>177</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>178</v>
       </c>
       <c r="K15" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
-        <v>8.1</v>
+        <v>7.3</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>179</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>180</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>181</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>182</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>183</v>
       </c>
       <c r="K16" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
-        <v>8.2</v>
+        <v>8.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>185</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>115</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>186</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>187</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>188</v>
       </c>
       <c r="K17" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
-        <v>8.3</v>
+        <v>8.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="E18" s="5"/>
-[...1 lines deleted...]
-      <c r="G18" s="5"/>
+      <c r="E18" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>191</v>
+      </c>
       <c r="H18" s="5" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+        <v>104</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>193</v>
+      </c>
       <c r="K18" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
-        <v>9.1</v>
+        <v>8.3</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>115</v>
+        <v>196</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>104</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="K19" s="7">
-        <v>5.56</v>
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="K20" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="K21" s="7">
+        <v>5.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I38"/>
+  <dimension ref="A1:I78"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I38"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C7" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C8" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C9" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C10" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C11" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C12" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C13" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C14" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C15" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C16" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C17" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C18" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C19" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C20" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C21" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C22" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C23" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C24" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C25" s="5">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C26" s="5">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C27" s="5">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C28" s="5">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C29" s="5">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C30" s="5">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C31" s="5">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C32" s="5">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C33" s="5">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C34" s="5">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C35" s="5">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C36" s="5">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C37" s="5">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C38" s="5">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C39" s="5">
+        <v>15</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C40" s="5">
+        <v>16</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C41" s="5">
+        <v>17</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C42" s="5">
+        <v>18</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C43" s="5">
+        <v>19</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C44" s="5">
+        <v>20</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C45" s="5">
+        <v>21</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C46" s="5">
+        <v>22</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C47" s="5">
+        <v>23</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="5"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C48" s="5">
+        <v>24</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="5"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C49" s="5">
+        <v>25</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="5"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C50" s="5">
+        <v>26</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5"/>
+      <c r="I50" s="5"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C51" s="5">
+        <v>27</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5"/>
+      <c r="I51" s="5"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C52" s="5">
+        <v>28</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="E52" s="5"/>
+      <c r="F52" s="5"/>
+      <c r="G52" s="5"/>
+      <c r="H52" s="5"/>
+      <c r="I52" s="5"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C53" s="5">
+        <v>29</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="E53" s="5"/>
+      <c r="F53" s="5"/>
+      <c r="G53" s="5"/>
+      <c r="H53" s="5"/>
+      <c r="I53" s="5"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C54" s="5">
+        <v>30</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="E54" s="5"/>
+      <c r="F54" s="5"/>
+      <c r="G54" s="5"/>
+      <c r="H54" s="5"/>
+      <c r="I54" s="5"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C55" s="5">
+        <v>31</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="E55" s="5"/>
+      <c r="F55" s="5"/>
+      <c r="G55" s="5"/>
+      <c r="H55" s="5"/>
+      <c r="I55" s="5"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C56" s="5">
+        <v>32</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" s="5"/>
+      <c r="G56" s="5"/>
+      <c r="H56" s="5"/>
+      <c r="I56" s="5"/>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C57" s="5">
+        <v>33</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5"/>
+      <c r="G57" s="5"/>
+      <c r="H57" s="5"/>
+      <c r="I57" s="5"/>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C58" s="5">
+        <v>34</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5"/>
+      <c r="I58" s="5"/>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C59" s="5">
+        <v>35</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5"/>
+      <c r="G59" s="5"/>
+      <c r="H59" s="5"/>
+      <c r="I59" s="5"/>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C60" s="5">
+        <v>36</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="E60" s="5"/>
+      <c r="F60" s="5"/>
+      <c r="G60" s="5"/>
+      <c r="H60" s="5"/>
+      <c r="I60" s="5"/>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C61" s="5">
+        <v>37</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="5"/>
+      <c r="G61" s="5"/>
+      <c r="H61" s="5"/>
+      <c r="I61" s="5"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C62" s="5">
+        <v>38</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="E62" s="5"/>
+      <c r="F62" s="5"/>
+      <c r="G62" s="5"/>
+      <c r="H62" s="5"/>
+      <c r="I62" s="5"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C63" s="5">
+        <v>39</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5"/>
+      <c r="I63" s="5"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C64" s="5">
+        <v>40</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5"/>
+      <c r="I64" s="5"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C65" s="5">
+        <v>41</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="5"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C66" s="5">
+        <v>42</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5"/>
+      <c r="I66" s="5"/>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C67" s="5">
+        <v>43</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="E67" s="5"/>
+      <c r="F67" s="5"/>
+      <c r="G67" s="5"/>
+      <c r="H67" s="5"/>
+      <c r="I67" s="5"/>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C68" s="5">
+        <v>44</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="E68" s="5"/>
+      <c r="F68" s="5"/>
+      <c r="G68" s="5"/>
+      <c r="H68" s="5"/>
+      <c r="I68" s="5"/>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C69" s="5">
+        <v>45</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="5"/>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C70" s="5">
+        <v>46</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="E70" s="5"/>
+      <c r="F70" s="5"/>
+      <c r="G70" s="5"/>
+      <c r="H70" s="5"/>
+      <c r="I70" s="5"/>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C71" s="5">
+        <v>47</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="E71" s="5"/>
+      <c r="F71" s="5"/>
+      <c r="G71" s="5"/>
+      <c r="H71" s="5"/>
+      <c r="I71" s="5"/>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C72" s="5">
+        <v>48</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" s="5"/>
+      <c r="G72" s="5"/>
+      <c r="H72" s="5"/>
+      <c r="I72" s="5"/>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C73" s="5">
+        <v>49</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E73" s="5"/>
+      <c r="F73" s="5"/>
+      <c r="G73" s="5"/>
+      <c r="H73" s="5"/>
+      <c r="I73" s="5"/>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C74" s="5">
+        <v>50</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="E74" s="5"/>
+      <c r="F74" s="5"/>
+      <c r="G74" s="5"/>
+      <c r="H74" s="5"/>
+      <c r="I74" s="5"/>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C75" s="5">
+        <v>51</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="E75" s="5"/>
+      <c r="F75" s="5"/>
+      <c r="G75" s="5"/>
+      <c r="H75" s="5"/>
+      <c r="I75" s="5"/>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C76" s="5">
+        <v>52</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="E76" s="5"/>
+      <c r="F76" s="5"/>
+      <c r="G76" s="5"/>
+      <c r="H76" s="5"/>
+      <c r="I76" s="5"/>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C77" s="5">
+        <v>53</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="E77" s="5"/>
+      <c r="F77" s="5"/>
+      <c r="G77" s="5"/>
+      <c r="H77" s="5"/>
+      <c r="I77" s="5"/>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C78" s="5">
+        <v>54</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="E78" s="5"/>
+      <c r="F78" s="5"/>
+      <c r="G78" s="5"/>
+      <c r="H78" s="5"/>
+      <c r="I78" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>241</v>
+        <v>295</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>242</v>
+        <v>296</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>243</v>
+        <v>297</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>244</v>
+        <v>298</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>245</v>
+        <v>299</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>246</v>
+        <v>300</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>247</v>
+        <v>301</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>248</v>
+        <v>302</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>249</v>
+        <v>303</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>252</v>
+        <v>306</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>255</v>
+        <v>309</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>258</v>
+        <v>312</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>261</v>
+        <v>315</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>249</v>
+        <v>303</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>262</v>
+        <v>316</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>263</v>
+        <v>317</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>264</v>
+        <v>318</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>265</v>
+        <v>319</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>266</v>
+        <v>320</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>267</v>
+        <v>321</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>268</v>
+        <v>322</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>269</v>
+        <v>323</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>270</v>
+        <v>324</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>249</v>
+        <v>303</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>271</v>
+        <v>325</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>272</v>
+        <v>326</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>273</v>
+        <v>327</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>274</v>
+        <v>328</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>275</v>
+        <v>329</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>276</v>
+        <v>330</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>277</v>
+        <v>331</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>278</v>
+        <v>332</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>279</v>
+        <v>333</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>275</v>
+        <v>329</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>280</v>
+        <v>334</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>281</v>
+        <v>335</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>282</v>
+        <v>336</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>283</v>
+        <v>337</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="5">
         <v>15</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>249</v>
+        <v>303</v>
       </c>
       <c r="D27" s="5">
         <v>1</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>284</v>
+        <v>338</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5">
         <v>2</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>285</v>
+        <v>339</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5">
         <v>3</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>286</v>
+        <v>340</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>287</v>
+        <v>341</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B31" s="5">
         <v>15</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>266</v>
+        <v>320</v>
       </c>
       <c r="D31" s="5">
         <v>1</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>288</v>
+        <v>342</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5">
         <v>2</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>289</v>
+        <v>343</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5">
         <v>3</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>290</v>
+        <v>344</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5">
         <v>4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>291</v>
+        <v>345</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="5">
         <v>15</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>266</v>
+        <v>320</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>250</v>
+        <v>304</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>292</v>
+        <v>346</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
         <v>2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>253</v>
+        <v>307</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>254</v>
+        <v>308</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>293</v>
+        <v>347</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5">
         <v>3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>294</v>
+        <v>348</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5">
         <v>4</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>295</v>
+        <v>349</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>296</v>
+        <v>350</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>297</v>
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>298</v>
+        <v>352</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>299</v>
+        <v>353</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>300</v>
+        <v>354</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>242</v>
+        <v>296</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>301</v>
+        <v>355</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>302</v>
+        <v>356</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>303</v>
+        <v>357</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>305</v>
+        <v>359</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>306</v>
+        <v>360</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>308</v>
+        <v>362</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>309</v>
+        <v>363</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>311</v>
+        <v>365</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>312</v>
+        <v>366</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>313</v>
+        <v>367</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>314</v>
+        <v>368</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>315</v>
+        <v>369</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>316</v>
+        <v>370</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>317</v>
+        <v>371</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>318</v>
+        <v>372</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>313</v>
+        <v>367</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>319</v>
+        <v>373</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>315</v>
+        <v>369</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>317</v>
+        <v>371</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>321</v>
+        <v>375</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>313</v>
+        <v>367</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>322</v>
+        <v>376</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>315</v>
+        <v>369</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>323</v>
+        <v>377</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>317</v>
+        <v>371</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>324</v>
+        <v>378</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>313</v>
+        <v>367</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>325</v>
+        <v>379</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>315</v>
+        <v>369</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>326</v>
+        <v>380</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>317</v>
+        <v>371</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>327</v>
+        <v>381</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>313</v>
+        <v>367</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>328</v>
+        <v>382</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>315</v>
+        <v>369</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>329</v>
+        <v>383</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>317</v>
+        <v>371</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>330</v>
+        <v>384</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>313</v>
+        <v>367</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>331</v>
+        <v>385</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>315</v>
+        <v>369</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>332</v>
+        <v>386</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>317</v>
+        <v>371</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>333</v>
+        <v>387</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>334</v>
+        <v>388</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>335</v>
+        <v>389</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>336</v>
+        <v>390</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>337</v>
+        <v>391</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>338</v>
+        <v>392</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>339</v>
+        <v>393</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>304</v>
+        <v>358</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>313</v>
+        <v>367</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>340</v>
+        <v>394</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>315</v>
+        <v>369</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>341</v>
+        <v>395</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>310</v>
+        <v>364</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>317</v>
+        <v>371</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>342</v>
+        <v>396</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>