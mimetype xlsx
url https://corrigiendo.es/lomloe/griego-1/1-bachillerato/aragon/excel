--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="522">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Griego 1</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:35</t>
+    <t>10/07/2026 20:22</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Griego I, aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Griego 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene completo el currículo del BOE.</t>
   </si>
@@ -912,264 +912,265 @@
   <si>
     <t>Identifica y explica, con guía, el legado material e inmaterial de la civilización griega, reconociendo algunas fuentes de inspiración en manifestaciones modernas. Realiza un análisis parcial del patrimonio local con ayuda.
 → Explica que el Partenón ha influido en edificios neoclásicos, pero no relaciona otras manifestaciones culturales.</t>
   </si>
   <si>
     <t>Identifica y explica de manera autónoma el legado material e inmaterial griego como fuente de inspiración en creaciones modernas y contemporáneas. Analiza críticamente el patrimonio histórico y cultural, reconociendo su valor como transmisor de conocimiento. Aplica criterios dados para explorar el legado en su entorno.
 → Analiza cómo la tragedia griega influye en una obra teatral actual, valorando su aportación a la literatura universal.</t>
   </si>
   <si>
     <t>Valora críticamente el patrimonio griego integrando perspectivas de sostenibilidad y proponiendo acciones para su conservación. Transfiere sus conocimientos a contextos nuevos, relacionando el legado griego con problemáticas actuales (identidad, medioambiente, democracia). Investiga de forma autónoma y presenta conclusiones originales.
 → Diseña una ruta turística sostenible por vestigios griegos de su localidad, explicando su impacto cultural y proponiendo medidas de preservación.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Desvela las huellas de Grecia en Aragón</t>
+    <t>Descifra el mito: el legado griego en Aragón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un blog divulgativo sobre el legado griego en nuestra comunidad</t>
+    <t>Un blog para contar las historias que dejaron huella</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Esta Situación de Aprendizaje se desarrolla en el primer trimestre de Griego I en 1.º de Bachillerato. El centro se encuentra en Zaragoza, ciudad con vestigios romanos y presencia de elementos culturales griegos (museos, mitología en el arte público). Se busca que el alumnado investigue y comunique el legado griego en Aragón mediante un producto digital.</t>
+    <t>El alumnado descubre que en el Museo de Zaragoza se conserva un mosaico romano con escenas mitológicas griegas (el Mosaico de los Amores). El reto: traducir un breve texto griego que narre una de esas historias, comentarlo y presentarlo en un blog divulgativo para que otros estudiantes lo conozcan.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos mostrar a otros estudiantes que el legado griego sigue presente en Aragón?</t>
+    <t>Crear un blog en grupo donde cada entrada incluya: a) la traducción directa de un texto griego de dificultad adaptada (5-10 líneas) sobre un mito representado en el mosaico; b) un comentario sobre el género y los valores del mito; c) una explicación de cómo ese mito ha llegado hasta Aragón (a través del mosaico) y su significado patrimonial.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Antología de textos griegos adaptados (Homero, Safo)
-[...4 lines deleted...]
-• Rúbrica de evaluación del blog</t>
+• Fichas de mitología griega (textos adaptados de 5-10 líneas)
+• Diccionario griego-español
+• Imágenes del Mosaico de los Amores (Museo de Zaragoza) bajo licencia libre
+• Plataforma Blogger o WordPress con plantilla predefinida
+• Rúbrica de evaluación de seis criterios</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Comprensión lectora y expresión escrita (entradas del blog), competencia digital (uso de TIC para crear y publicar el blog), conciencia y expresiones culturales (valoración del patrimonio griego), aprender a aprender (autoevaluación y reflexión).</t>
+    <t>Educación patrimonial, competencia digital y conciencia cultural.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un blog sobre el legado griego en Aragón. Se realiza una lluvia de ideas con preguntas como '¿Qué sabes de Grecia en Aragón?' y se visiona un vídeo sobre la presencia griega en la península. Se forman grupos de 4 personas y se entrega un guion inicial con las secciones del blog.</t>
-[...2 lines deleted...]
-    <t>Participación oral, mapa conceptual grupal inicial.</t>
+    <t>Presentación del Mosaico de los Amores (imagen y breve historia). Lluvia de ideas sobre mitos griegos conocidos. Formulación de la pregunta guía y organización de equipos.</t>
+  </si>
+  <si>
+    <t>Lista de mitos candidatos en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Los grupos analizan fragmentos de Homero (Ilíada, canto VI) y Safo (poema 31) con ayuda de una guía de lectura. Identifican étimos griegos en el léxico cotidiano (democracia, filosofía, teatro). Investigan en fuentes digitales sobre el legado griego en Aragón (Museo de Zaragoza, toponimia griega, mitología en el arte público).</t>
-[...2 lines deleted...]
-    <t>Fichas de análisis literario y léxico, respuestas a preguntas de investigación.</t>
+    <t>Repaso de declinaciones y presente de indicativo. Lectura guiada de un texto griego breve sobre un mito (p.ej., el rapto de Europa). Traducción colectiva con ayuda del profesor. Introducción al comentario literario (géneros y tópicos).</t>
+  </si>
+  <si>
+    <t>Ejercicios de morfología y traducción parcial.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada grupo planifica las entradas del blog: una sobre el texto literario y su interpretación, otra sobre étimos y su presencia en el castellano actual, y otra sobre un elemento del patrimonio griego en Aragón. Redactan borradores y los revisan siguiendo una rúbrica de calidad.</t>
-[...2 lines deleted...]
-    <t>Planificación escrita, borradores de las entradas.</t>
+    <t>Cada equipo recibe un texto diferente (mito representado en el mosaico: Eros y Psique, Perseo, etc.). Traducen el texto usando diccionario, anotan justificaciones de palabras polisémicas. Coevaluan la traducción de otro equipo y proponen mejoras.</t>
+  </si>
+  <si>
+    <t>Borrador de traducción con anotaciones; hoja de coevaluación.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Los grupos crean el blog en una plataforma (Blogger, WordPress). Suben las entradas finales con imágenes, enlaces y referencias. Preparan una presentación oral de 5 minutos para defender su blog ante la clase.</t>
-[...2 lines deleted...]
-    <t>Blog publicado, presentación oral, preguntas del público.</t>
+    <t>Redactan la entrada del blog: traducción final, comentario literario, explicación del legado (cómo llegó el mito al mosaico aragonés). Maquetan la entrada con imágenes del mosaico. Publican en la plataforma elegida.</t>
+  </si>
+  <si>
+    <t>Entrada completa del blog lista para publicar.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Se realiza coevaluación entre grupos mediante una rúbrica que valora contenido, expresión y originalidad. Cada alumno completa un diario de aprendizaje reflexionando sobre lo aprendido y las dificultades. Se cierra con una puesta en común de conclusiones.</t>
-[...2 lines deleted...]
-    <t>Rúbricas cumplimentadas, diarios de aprendizaje.</t>
+    <t>Presentación del blog a la clase y a 2º ESO (si es posible). Autoevaluación con rúbrica y coevaluación entre equipos. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por cada alumno y por el profesor.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Del griego a la ciencia: una investigación léxica en Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo el griego antiguo sigue vivo en el lenguaje científico actual? ¿Qué palabras de la ciencia se originan en Grecia y cómo han llegado hasta Aragón?</t>
+    <t>Helénicos en la calle: el griego que hablas sin saberlo</t>
+  </si>
+  <si>
+    <t>Investigación etimológica a partir de datos del entorno</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que muchas palabras cotidianas (médicas, científicas, comerciales) provienen del griego. Se propone un estudio de campo lingüístico: recoger ejemplos reales de su entorno (carteles, productos, marcas, nombres de calles) para analizar su origen y comunicarlo.</t>
+  </si>
+  <si>
+    <t>Recopilar al menos 20 palabras de uso cotidiano en el entorno del instituto que contengan étimos griegos, clasificarlas por ámbito (medicina, ciencia, comercio, cultura), analizar su significado etimológico y elaborar un diccionario visual o exposición para el resto del centro.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Diccionario etimológico español en línea (etimologias.dechile.net)
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación, diana de autoevaluación, reflexión escrita individual</t>
+• Plantilla de registro de datos
+• Diccionario etimológico online (etimologias.dechile.net o RAE)
+• Listado de formantes griegos (ficha del profesor)
+• Dispositivos con cámara (móviles o tablets)
+• Canva o material de papelería para el diccionario</t>
+  </si>
+  <si>
+    <t>Educación patrimonial (valoración del legado lingüístico) y competencia digital (uso de herramientas de diseño y diccionarios online).</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y el reto. El alumnado realiza una lluvia de ideas sobre palabras que creen que vienen del griego. Se forman equipos de 3-4 y se planifica la recogida de datos (dónde buscar, cómo registrar). Se entrega una hoja de ruta con criterios de búsqueda.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Sesiones teórico-prácticas sobre: el alfabeto griego y su trascripción; principales prefijos y sufijos griegos (anti-, bio-, geo-, -logía, -metría, etc.); historia de los préstamos del griego al español (cultismos, helenismos). Se analizan ejemplos modelo de palabras cotidianas.</t>
+  </si>
+  <si>
+    <t>Ficha de ejercicios de identificación de étimos.</t>
+  </si>
+  <si>
+    <t>El alumnado sale al entorno del centro (o busca en casa/online) para fotografiar palabras con posible raíz griega: carteles de farmacias, nombres de productos, marcas, señales. Llevan una plantilla para registrar: palabra, contexto, foto. De vuelta, clasifican las palabras y consultan diccionarios etimológicos para confirmar el origen.</t>
+  </si>
+  <si>
+    <t>Registro de datos con fotos y fuentes consultadas.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora su diccionario visual: por cada palabra incluyen foto o imagen, la palabra en español, su escritura en alfabeto griego (si procede), étimo, significado original y un breve comentario sobre su uso actual. Pueden usar Canva, PowerPoint o cartulina. Preparan una breve exposición oral.</t>
+  </si>
+  <si>
+    <t>Diccionario terminado.</t>
+  </si>
+  <si>
+    <t>Exposición de los diccionarios en clase (o en el hall del centro si se programa). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual sobre el proceso de aprendizaje. El profesor asigna niveles de logro a cada criterio a partir de las evidencias recogidas en las fases.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Rescata el mito: una dramatización en tu instituto</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos reinterpretar un mito griego clásico mediante una breve obra teatral que conecte con nuestra realidad actual y la haga accesible a un público no especializado?</t>
+    <t>El coro de la plaza: voces griegas en tu barrio</t>
+  </si>
+  <si>
+    <t>Una performance trágica para la comunidad</t>
+  </si>
+  <si>
+    <t>El barrio del instituto tiene una plaza céntrica donde se celebran eventos vecinales. El ayuntamiento local ha solicitado al instituto una actividad cultural que ponga en valor el legado clásico y fomente la participación ciudadana.</t>
+  </si>
+  <si>
+    <t>Seleccionar, adaptar y representar un fragmento de una tragedia griega (Edipo Rey o Antígona) en una plaza del barrio, incluyendo cartelería explicativa bilingüe y un folleto para el público sobre la pervivencia del legado heleno en la actualidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Antología de textos griegos adaptados (fragmentos de mitos clásicos)
-[...37 lines deleted...]
-    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas, diario de aprendizaje.</t>
+• Texto bilingüe (griego-español) de Antígona o Edipo Rey (fragmento)
+• Fotocopias de fichas de análisis y ejercicios morfológicos
+• Cartulinas, rotuladores, pegamento para carteles
+• Reproductor de vídeo para ensayos y grabación
+• Permiso municipal para el uso de la plaza (solicitado previamente por el profesor)
+• Plantilla de rúbrica para cada criterio</t>
+  </si>
+  <si>
+    <t>Educación en valores (empatía, ciudadanía activa, patrimonio cultural), competencia en comunicación lingüística, sentido de iniciativa y emprendimiento (planificación y gestión del proyecto).</t>
+  </si>
+  <si>
+    <t>El ayuntamiento lanza el encargo mediante un vídeo o carta. Se visionan fragmentos de representaciones trágicas y se debate la pregunta guía. Se forman grupos y se asignan roles (director, guionista, actor, cartelista).</t>
+  </si>
+  <si>
+    <t>Diario de equipo con primeras ideas y reparto de roles.</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Lectura guiada de un fragmento de Antígona o Edipo Rey (en traducción y original con apoyos). Análisis del contenido: mito, conflictos, valores. Taller de gramática: declinaciones y presente de indicativo necesarios para entender el texto. Estudio del contexto histórico (Atenas s. V a.C.).</t>
+  </si>
+  <si>
+    <t>Ficha de análisis del fragmento (argumento, personajes, ideas clave) y ejercicios de morfología.</t>
+  </si>
+  <si>
+    <t>Cada grupo adapta el fragmento a un guion breve (5 min) manteniendo la esencia trágica pero con lenguaje accesible. Seleccionan citas en griego para los carteles. Diseñan la cartelería bilingüe y redactan el folleto divulgativo. Ensayan la performance en clase.</t>
+  </si>
+  <si>
+    <t>Guion adaptado, borradores de carteles y folleto, ensayo grabado.</t>
+  </si>
+  <si>
+    <t>Montaje de carteles en la plaza la víspera; representación en horario de tarde ante la comunidad. Distribución del folleto. Se graba la performance para su posterior análisis.</t>
+  </si>
+  <si>
+    <t>Registro audiovisual de la representación, fotos de los carteles colocados y folletos repartidos.</t>
+  </si>
+  <si>
+    <t>Visionado de la grabación, coevaluación entre grupos y autoevaluación mediante diana. Asignación de niveles de logro (1-4) a cada criterio basándose en las rúbricas. Debate final sobre el impacto y el legado griego en el barrio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación, acta del debate.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Distribuir el texto griego con tres versiones: solo el original, con segmentación morfemática coloreada, y con análisis sintáctico etiquetado (función, caso, género, número).
@@ -2364,885 +2365,885 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>244</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>291</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>182</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>297</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D3" s="9">
         <v>6.0</v>
       </c>
       <c r="E3" s="9">
         <v>6.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D4" s="9">
         <v>6.0</v>
       </c>
       <c r="E4" s="9">
         <v>6.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D5" s="9">
         <v>6.0</v>
       </c>
       <c r="E5" s="9">
         <v>6.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D6" s="9">
         <v>6.0</v>
       </c>
       <c r="E6" s="9">
         <v>6.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>1.5</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D7" s="9">
         <v>6.0</v>
       </c>
       <c r="E7" s="9">
         <v>6.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D8" s="9">
         <v>12.5</v>
       </c>
       <c r="E8" s="9">
         <v>12.5</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D10" s="9">
         <v>5.0</v>
       </c>
       <c r="E10" s="9">
         <v>5.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D11" s="9">
         <v>5.0</v>
       </c>
       <c r="E11" s="9">
         <v>5.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.3</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D12" s="9">
         <v>5.0</v>
       </c>
       <c r="E12" s="9">
         <v>5.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.4</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D14" s="9">
         <v>8.33</v>
       </c>
       <c r="E14" s="9">
         <v>8.33</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D15" s="9">
         <v>8.33</v>
       </c>
       <c r="E15" s="9">
         <v>8.33</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>4.3</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D16" s="9">
         <v>8.33</v>
       </c>
       <c r="E16" s="9">
         <v>8.33</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>5.1</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D17" s="9">
         <v>6.67</v>
       </c>
       <c r="E17" s="9">
         <v>6.67</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>5.2</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D18" s="9">
         <v>6.67</v>
       </c>
       <c r="E18" s="9">
         <v>6.67</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>5.3</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D19" s="9">
         <v>6.67</v>
       </c>
       <c r="E19" s="9">
         <v>6.67</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <f>SUM(E3:E19)</f>
         <v>120</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="8" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>1.5</v>
       </c>
       <c r="H1" s="8">
         <v>2.2</v>
       </c>
       <c r="I1" s="8">
         <v>2.3</v>
       </c>
       <c r="J1" s="8">
         <v>3.1</v>
       </c>
@@ -3252,871 +3253,871 @@
       <c r="L1" s="8">
         <v>3.3</v>
       </c>
       <c r="M1" s="8">
         <v>3.4</v>
       </c>
       <c r="N1" s="8">
         <v>4.1</v>
       </c>
       <c r="O1" s="8">
         <v>4.2</v>
       </c>
       <c r="P1" s="8">
         <v>4.3</v>
       </c>
       <c r="Q1" s="8">
         <v>5.1</v>
       </c>
       <c r="R1" s="8">
         <v>5.2</v>
       </c>
       <c r="S1" s="8">
         <v>5.3</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="U1" s="8" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="7" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
       <c r="U2" s="7"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="7" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
       <c r="U3" s="7"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="7" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
       <c r="U4" s="7"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="7" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
       <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="7" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="7" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="7" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="7" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="7" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="7" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="7" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="7" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="7" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="7" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="7" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="7" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="7" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="7" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="7" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="7" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="7" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="7" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="7" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="7" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="7" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
       <c r="U26" s="7"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="7" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
       <c r="U27" s="7"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="7" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
       <c r="U28" s="7"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="7" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
       <c r="U29" s="7"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="7" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
       <c r="U30" s="7"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="7" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
       <c r="U31" s="7"/>
     </row>
@@ -8599,108 +8600,108 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>299</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>340</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>303</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>304</v>
+        <v>342</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>307</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>304</v>
+        <v>342</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8709,278 +8710,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>244</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>