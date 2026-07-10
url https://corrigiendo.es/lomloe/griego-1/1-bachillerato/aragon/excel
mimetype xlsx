--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:22</t>
+    <t>10/07/2026 21:47</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Griego I, aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Griego 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene completo el currículo del BOE.</t>
   </si>