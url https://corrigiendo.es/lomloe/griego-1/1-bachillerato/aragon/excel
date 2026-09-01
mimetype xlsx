--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:47</t>
+    <t>01/09/2026 15:05</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Griego I, aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Griego 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene completo el currículo del BOE.</t>
   </si>