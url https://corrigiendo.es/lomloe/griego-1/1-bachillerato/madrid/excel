--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 19:54</t>
+    <t>10/07/2026 22:35</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico para Griego I; se aplica el BOE (RD 243/2022).</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Griego 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, al no existir decreto autonómico, se aplica íntegramente el Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
@@ -1074,268 +1074,266 @@
 • La importancia del discurso público: iniciación a técnicas retóricas
 • Nacimiento del teatro occidental: espacio escénico, representaciones y vocabulario teatral
 • Reconocimiento de las principales obras artísticas de la Antigüedad
 • Mapa geográfico de sitios arqueológicos y museos
 • Instituciones políticas griegas y su influencia en el sistema actual</t>
   </si>
   <si>
     <t>5.1: Identificar y explicar el legado material e inmaterial como fuente de inspiración
 5.2: Investigar el patrimonio histórico, artístico y cultural heredado
 5.3: Explorar el legado griego en el entorno del alumnado y la vida política actual</t>
   </si>
   <si>
     <t>CE.1
 CE.5</t>
   </si>
   <si>
     <t>Examen final de traducción (incluyendo sintaxis de participio e infinitivo), trabajo de investigación sobre el legado artístico y autoevaluación del progreso anual.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Huellas de Grecia en Madrid: un podcast</t>
+    <t>Huellas helenas en Madrid: un viaje en video</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Descubriendo el legado helénico en nuestra ciudad</t>
+    <t>El legado griego en nuestra ciudad al alcance de todos</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Madrid, con su rica historia y patrimonio, alberga múltiples influencias de la civilización griega, visibles en arquitectura, arte, museos y hasta en el léxico cotidiano. El alumnado de 1.º de Bachillerato, familiarizado con el uso de podcasts como medio de comunicación, se enfrenta al reto de investigar y divulgar estas huellas helénicas en su entorno cercano.</t>
+    <t>El instituto quiere participar en una semana cultural dedicada a las civilizaciones antiguas con un producto divulgativo creado por el propio alumnado. Se necesita un video corto que muestre la influencia griega en Madrid, para proyectarlo a las familias durante la jornada de puertas abiertas.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos crear un podcast que explique y difunda el legado de la Grecia clásica presente en la ciudad de Madrid, conectando aspectos lingüísticos, históricos y patrimoniales?</t>
+    <t>Investigar y documentar la presencia del legado griego en Madrid (material e inmaterial) y elaborar un video divulgativo de 5-7 minutos dirigido a las familias del centro, que explique al menos tres influencias concretas (arquitectónicas, léxicas, literarias) y su origen heleno.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Diccionario etimológico del español (Corominas o en línea)
-[...5 lines deleted...]
-• Rúbricas de evaluación (coevaluación y autoevaluación)</t>
+• Ficha de étimos griegos y tabla comparativa
+• Listado de lugares de Madrid con legado griego (elaborado por el docente)
+• Acceso a Google Maps y página web del Museo Arqueológico Nacional
+• Software de edición de video (OpenShot, Canva, o similar)
+• Cámaras o móviles para grabación
+• Rúbrica de evaluación de video</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores: respeto por el patrimonio cultural y la diversidad lingüística. Competencia digital: uso de herramientas de grabación y edición. Competencia social y cívica: trabajo en equipo, debate sobre la pervivencia de la cultura clásica.</t>
+    <t>Educación patrimonial y valoración de la diversidad lingüística. Uso responsable de las TIC y derechos de imagen.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un podcast sobre el legado griego en Madrid. Se activan conocimientos previos con un juego de palabras (buscar helenismos en su entorno). Se forman grupos y se reparten temas de investigación (lugares, palabras, obras). Cada grupo elige un enfoque.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en grupo y elección de tema.</t>
+    <t>Se proyecta un breve video divulgativo sobre el legado griego en otra ciudad. Se plantea la pregunta guía y se define el encargo: elaborar un video sobre el legado griego en Madrid para las familias. Cada equipo elige un ámbito (arquitectura, vocabulario, literatura, etc.).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller de etimología: se trabajan los principales étimos griegos (polis, demos, grafía, logos, etc.) y su reflejo en el castellano. Se analiza una ficha con lugares de Madrid con influencia griega (Museo Arqueológico, Palacio de Cibeles, etc.). El alumnado completa una tabla comparativa griego-castellano y un mapa conceptual de los géneros literarios griegos.</t>
+  </si>
+  <si>
+    <t>Tabla comparativa y mapa conceptual.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Sesiones teórico-prácticas: a) alfabeto y pronunciación griega básica; b) étimos y formantes griegos en español; c) civilización griega (instituciones, religión, arte); d) legado patrimonial en Madrid. Se usan mapas, diccionarios etimológicos y guías de patrimonio.</t>
-[...11 lines deleted...]
-    <t>Guion escrito con referencias etimológicas e históricas.</t>
+    <t>Cada equipo investiga su ámbito: busca información en internet, realiza una visita virtual al Museo Arqueológico Nacional (o salida si es posible), selecciona imágenes y redacta un guion para el video. Se revisan y corrigen los guiones con ayuda del docente.</t>
+  </si>
+  <si>
+    <t>Guion corregido y lista de fuentes.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Archivo de audio del podcast y metadatos (título, descripción).</t>
+    <t>Grabación del video (locución, edición, inserción de imágenes y subtítulos). Se usa software libre (OpenShot, Canva, o similar). Cada equipo monta su video y lo comparte con el docente para retroalimentación antes de la versión final.</t>
+  </si>
+  <si>
+    <t>Versión final del video (archivo o enlace).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada grupo escucha al menos dos podcasts de otros grupos. Se realiza una coevaluación mediante rúbrica (claridad, rigor etimológico, valor patrimonial). Cada alumno completa una autoevaluación sobre su aprendizaje y dificultades. Se debate en gran grupo la experiencia.</t>
-[...2 lines deleted...]
-    <t>Rúbricas cumplimentadas y reflexión escrita individual.</t>
+    <t>Visionado conjunto de los videos. Coevaluación mediante rúbrica entre equipos. Cada alumno completa un diario de aprendizaje identificando prejuicios lingüísticos y reflexionando sobre su proceso. Se asignan niveles de logro 1-4 a cada criterio de evaluación.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diario de aprendizaje.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Cuánto griego hay en Madrid? Una investigación de datos</t>
-[...8 lines deleted...]
-    <t>¿Qué presencia cuantificable tiene la cultura griega en el Madrid actual, y cómo se puede medir objetivamente a través de datos geográficos, arquitectónicos y culturales?</t>
+    <t>¿Cuánto griego hay en tus escaparates?</t>
+  </si>
+  <si>
+    <t>Un sondeo etimológico del comercio local de Madrid</t>
+  </si>
+  <si>
+    <t>El barrio donde se ubica el instituto (o el centro de Madrid) está lleno de comercios cuyos nombres a menudo contienen palabras de origen griego (farmacia, cine, telefonía, etc.). El alumnado desconoce esta herencia invisible. El reto surge al plantear si podemos cuantificar esa influencia y presentarla como un recurso de patrimonio cultural al vecindario.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar un sondeo etimológico de los nombres de los establecimientos comerciales de una calle o zona acotada del barrio, analizar los datos recogidos y elaborar un informe con recomendaciones para poner en valor ese legado griego invisible, dirigido a la junta municipal de distrito o a la asociación de comerciantes local.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Google Maps y Google Street View
-[...38 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada; reflexión individual escrita.</t>
+• Ficha de campo impresa (plantilla editable)
+• Diccionarios etimológicos en línea (RAE, etimologias.dechile.net, Perseus)
+• Hoja de cálculo (Google Sheets) compartida
+• Google My Maps o similar para mapas interactivos
+• Cámara de fotos (móvil) y permisos para fotografiar comercios
+• Rúbrica de evaluación impresa</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y competencia digital (tratamiento de datos, mapas interactivos).</t>
+  </si>
+  <si>
+    <t>Se lanza la pregunta guía. El alumnado enumera nombres de comercios conocidos y especula sobre su origen. Se acota el área de estudio (una calle o plaza del barrio) y se forman equipos de 3-4 personas. Cada equipo elige un rol: etimólogo/a, cartógrafo/a, analista de datos y comunicador/a.</t>
+  </si>
+  <si>
+    <t>Hoja de hipótesis iniciales (¿cuántos nombres creéis que tienen origen griego?).</t>
+  </si>
+  <si>
+    <t>Sesión 1: Taller de etimología griega aplicada a términos comerciales comunes (farmacia, óptica, cine, panadería, etc.). Se usan diccionarios etimológicos y recursos online (RAE, DEE). Sesión 2: Taller de recogida y tratamiento de datos: diseño de la ficha de campo, escalas de clasificación (origen griego, latino, otros), y nociones básicas de estadística descriptiva (frecuencias, porcentajes, gráficos de sectores).</t>
+  </si>
+  <si>
+    <t>Ficha de campo diseñada por cada equipo y ejercicios de consulta etimológica.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Trabajo de campo. En horario lectivo o extraescolar (con permiso) los equipos recorren la zona asignada, fotografían los comercios y cumplimentan la ficha de campo para cada establecimiento (nombre, actividad, posible étimo). Sesión 2: Vuelta al aula: digitalización de los datos en una hoja de cálculo común (Google Sheets). Consulta de fuentes etimológicas para confirmar o corregir las hipótesis de campo.</t>
+  </si>
+  <si>
+    <t>Fichas de campo cumplimentadas y base de datos digital con etimología verificada.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Cada equipo elabora un informe que incluya: introducción, metodología, resultados (tablas y gráficos), análisis y conclusiones. Se entrega en formato documento (Word/PDF) y se prepara un mapa interactivo en Google My Maps señalando los comercios con etiquetas de origen griego/latino/otro. Sesión 2: Ensayo de la presentación ante la audiencia real. Se graba un breve vídeo de resumen (opcional).</t>
+  </si>
+  <si>
+    <t>Informe escrito y mapa interactivo terminados.</t>
+  </si>
+  <si>
+    <t>Presentación de los informes y mapas ante la audiencia real (si es posible) o ante el grupo-clase simulando la audiencia. Coevaluación mediante diana de autoevaluación y rúbrica por criterios. Cada equipo recibe retroalimentación y asigna los niveles de logro 1-4 a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el docente y diana de autoevaluación del equipo.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Atenas en escena: representamos el legado griego</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos transformar un mito o pasaje literario griego en una breve representación teatral que acerque el legado helénico a nuestro entorno?</t>
+    <t>Legado heleno en Madrid: una guía para los mayores</t>
+  </si>
+  <si>
+    <t>Investigación y difusión del patrimonio griego en el entorno</t>
+  </si>
+  <si>
+    <t>El centro se localiza en un barrio con varios centros de mayores. El alumnado ha detectado que muchas personas mayores no conocen el rico patrimonio griego de la ciudad (mitología en fuentes, estatuas, arquitectura) y les gustaría compartirlo de forma accesible.</t>
+  </si>
+  <si>
+    <t>Diseñar y elaborar una guía didáctica interactiva (física o digital) sobre el legado griego en el patrimonio madrileño, dirigida a personas mayores, que incluya explicaciones, curiosidades etimológicas y actividades ligeras.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Fragmentos adaptados de obras clásicas (Antígona, Lisístrata, etc.)
-[...36 lines deleted...]
-    <t>Diario de aprendizaje y cuestionario de autoevaluación competencial.</t>
+• Fotografías de monumentos madrileños (Cibeles, Neptuno, Pan del Retiro, frontón del Prado, etc.)
+• Textos adaptados de mitología griega
+• Plantilla de guía (formato folleto o sitio web)
+• Diccionarios etimológicos en línea
+• Mapa del Madrid histórico</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y cívica: valoración del legado cultural y fomento de relaciones intergeneracionales.</t>
+  </si>
+  <si>
+    <t>Se presenta la situación: el ayuntamiento nos pide ayuda para que los mayores conozcan el legado griego de Madrid. Lluvia de ideas sobre posibles monumentos y se formula la pregunta guía. Se organizan los equipos y se acuerda el formato de la guía.</t>
+  </si>
+  <si>
+    <t>Lista inicial de monumentos sospechosos de herencia griega en Madrid.</t>
+  </si>
+  <si>
+    <t>Talleres sobre civilización griega (instituciones, mitología, arte) y sobre patrimonio madrileño (historia de los monumentos seleccionados). Se trabajan los étimos griegos relacionados con los monumentos (p.ej. 'hipódromo', 'acrópolis') y la transcripción de nombres al español.</t>
+  </si>
+  <si>
+    <t>Fichas de cada monumento con conexiones griegas y transcripción de términos.</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga a fondo los monumentos asignados (consulta de fuentes, visita virtual o real si es posible). Elaboran un borrador de la guía con textos explicativos, curiosidades etimológicas y actividades adaptadas a personas mayores (tipo 'encuentra el detalle griego', 'sopa de letras', 'relaciona el mito con la escultura').</t>
+  </si>
+  <si>
+    <t>Borrador de guía por equipo, con al menos 4 monumentos bien documentados.</t>
+  </si>
+  <si>
+    <t>Consolidación y maquetación de la guía final (impresa o digital). Preparan una breve presentación oral (5 min) para mostrar la guía a la audiencia real (centro de mayores). Se ensayan dinámicas intergeneracionales.</t>
+  </si>
+  <si>
+    <t>Guía final terminada y presentación oral ensayada.</t>
+  </si>
+  <si>
+    <t>Presentación de la guía a los mayores (puede ser en videollamada o presencial si el centro lo permite). Posteriormente, debate en aula sobre la experiencia, autoevaluación y coevaluación con rúbrica. Se asignan niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Grabación de la presentación o acta del debate, rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Distribuir el texto griego con tres versiones: solo el original, con segmentación morfemática coloreada, y con análisis sintáctico etiquetado (función, caso, género, número).
 • Ofrecer un audio del texto griego leído con pronunciación clásica y pausas, acompañado de subtítulos en griego y en español.
 • Presentar el texto en un editor en línea que permita al alumnado ocultar/mostrar ayudas (glosario, paradigmas, análisis automático) según su decisión.</t>
   </si>
@@ -8922,68 +8920,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>342</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>346</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>351</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>353</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>354</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>355</v>
       </c>
     </row>
@@ -9073,85 +9071,85 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>338</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>363</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>342</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>365</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>346</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>367</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>369</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>353</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>371</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>372</v>
       </c>
     </row>
@@ -9241,85 +9239,85 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>338</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>380</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>342</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>382</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>346</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>384</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>386</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>353</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>388</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>389</v>
       </c>
     </row>