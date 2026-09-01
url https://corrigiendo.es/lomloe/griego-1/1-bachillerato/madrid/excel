--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:35</t>
+    <t>01/09/2026 15:04</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico para Griego I; se aplica el BOE (RD 243/2022).</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Griego 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, al no existir decreto autonómico, se aplica íntegramente el Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>