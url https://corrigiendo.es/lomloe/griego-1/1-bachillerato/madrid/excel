--- v2 (2026-09-01)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>01/09/2026 15:04</t>
+    <t>01/09/2026 15:09</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico para Griego I; se aplica el BOE (RD 243/2022).</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Griego 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, al no existir decreto autonómico, se aplica íntegramente el Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>