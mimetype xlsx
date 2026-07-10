--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="546">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="545">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Griego 2</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:33</t>
+    <t>10/07/2026 20:19</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para Griego II; rige directamente el currículo estatal del BOE (RD 243/2022).</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Griego 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegros los 5 criterios de evaluación del BOE, las competencias específicas, saberes básicos y el resto del currículo de Griego II para 2.º de Bachillerato según el Real Decreto 243/2022.</t>
   </si>
@@ -1054,269 +1054,265 @@
   <si>
     <t>1.3: Revisar y subsanar las propias traducciones y las de los compañeros
 2.1: Deducir el significado etimológico de un término de uso común
 2.2: Explicar la relación del griego con las lenguas modernas
 3.3: Identificar y definir palabras griegas que designan conceptos fundamentales
 3.4: Crear textos individuales o colectivos con intención literaria
 4.3: Elaborar trabajos de investigación sobre aspectos del legado
 5.1: Identificar y explicar el legado material e inmaterial
 5.2: Investigar el patrimonio histórico, arqueológico, artístico y cultural
 5.3: Explorar el legado griego en el entorno del alumnado</t>
   </si>
   <si>
     <t>CE.GR.2
 CE.GR.5</t>
   </si>
   <si>
     <t>Proyecto de investigación final, portafolio de etimologías y traducción de textos de oratoria.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Ecos de Grecia en Aragón: un viaje sonoro al legado heleno</t>
+    <t>Traduce y divulga: el legado griego en Caesaraugusta</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un podcast para investigar y difundir la huella de la civilización griega en nuestra comunidad</t>
+    <t>Un podcast para el Museo de Zaragoza</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Esta situación de aprendizaje se desarrolla en 2.º Bachillerato, en la materia de Griego II, en un instituto de Zaragoza. El alumnado tiene un nivel inicial diverso pero ya ha cursado Griego I. El centro cuenta con equipos informáticos y acceso a internet, y los estudiantes están familiarizados con herramientas digitales básicas. Se busca conectar los contenidos clásicos con el entorno cercano para aumentar la motivación y la relevancia del aprendizaje.</t>
+    <t>El Museo de Zaragoza quiere ampliar su oferta divulgativa con una serie de podcasts sobre el legado clásico en sus colecciones. El departamento de Griego se ofrece a crear un episodio piloto centrado en una pieza clave: la cabeza de Alejandro Magno hallada en el foro de Caesaraugusta. El alumnado de 2.º de Bachillerato actuará como equipo de producción.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Investigar y divulgar la presencia del legado griego en Aragón (mitología, lengua, arte, instituciones) a través de la elaboración de un podcast de al menos tres episodios dirigido a la comunidad educativa.</t>
+    <t>Traducir y comentar un texto griego breve (sentencia de Arriano o Plutarco sobre Alejandro), relacionarlo con la cabeza del museo y producir un podcast divulgativo de 5-7 minutos dirigido a visitantes reales, explicando la figura de Alejandro, el texto y su relevancia patrimonial.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet y software de edición de audio (Audacity)
-[...4 lines deleted...]
-• Rúbricas de evaluación</t>
+• Texto griego seleccionado (fragmento de Arriano o Plutarco)
+• Imágenes y ficha de la cabeza de Alejandro del Museo de Zaragoza (descargable de la web del museo)
+• Guía de gramática griega (apuntes o manual)
+• Software de grabación y edición de audio (Audacity, grabadora del móvil)
+• Rúbrica de evaluación del podcast</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición de audio, publicación), comunicación lingüística (oral y escrita), conciencia y expresiones culturales (patrimonio), aprender a aprender (autoevaluación), competencias sociales y cívicas (trabajo colaborativo, debate).</t>
+    <t>Educación patrimonial y competencia digital (producción de contenido audiovisual).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: ¿Qué queda de Grecia en Aragón? Lluvia de ideas, visualización de ejemplos (monumento, palabra, mito). Formación de grupos y asignación de un ámbito de investigación (mitología, lengua, arte, instituciones).</t>
-[...2 lines deleted...]
-    <t>Lista colaborativa de ideas iniciales y preguntas guía.</t>
+    <t>Se presenta el encargo del museo, se muestra la imagen de la cabeza de Alejandro y el texto griego (fragmento de Arriano o Plutarco). Se debate qué necesitan saber para producir el podcast y se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales sobre el texto y el contexto.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>4 sesiones</t>
-[...5 lines deleted...]
-    <t>Ejercicios de traducción y comentario, mapa conceptual, fichas de vocabulario.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se repasan estructuras gramaticales clave (participios, infinitivos, declinaciones) con ejercicios basados en el texto. Se lee información sobre Alejandro Magno, Arriano y Plutarco. Se practica la traducción y comentario con textos similares.</t>
+  </si>
+  <si>
+    <t>Ejercicios de traducción comentados y mapa conceptual del contexto histórico.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>En equipos, finalizan la traducción, investigan la pieza del museo (ficha técnica, historia) y redactan el guion del podcast: introducción, traducción comentada, contexto, reflexión final. Se realiza una grabación de prueba.</t>
+  </si>
+  <si>
+    <t>Guion completo y grabación de prueba.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Se graba y edita el episodio (usando Audacity, móvil o similar). Se cuida la dicción, ritmo y claridad. Se añade música o efectos si se desea. Cada equipo exporta el archivo final.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final (MP3 o similar).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Se escuchan los podcasts en clase, se realiza coevaluación con la rúbrica y autoevaluación individual. Se entrega a los responsables del museo (simulado) y se reflexiona sobre el aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>¿Cuánto griego hay en tu laboratorio?</t>
+  </si>
+  <si>
+    <t>Una investigación etimológica con datos propios</t>
+  </si>
+  <si>
+    <t>El alumnado de Griego II descubre que muchos términos científicos que emplean en Biología, Química o Física tienen raíces griegas. Se plantea cuantificar esa presencia y analizar su distribución para valorar el legado de la lengua griega en el ámbito científico actual.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una investigación etimológica: recoger una muestra representativa de términos científicos de distintas disciplinas (Biología, Química, Física) y de nombres de especies locales, analizar su origen griego, calcular porcentajes y elaborar un informe con recomendaciones sobre la importancia del griego en la ciencia.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Libros de texto de Biología, Química y Física de 2.º Bachillerato del centro
+• Guías de flora y fauna de Aragón (p. ej., 'Flora del Pirineo Aragonés', 'Guía de aves del Valle del Ebro')
+• Diccionario etimológico de griego (papel o digital)
+• Plantilla de recogida de datos en papel o digital (Google Sheets)
+• Software para gráficos (Excel, Canva o similar)
+• Ejemplos de términos científicos con análisis etimológico</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía global (valoración del legado cultural), competencia digital (tratamiento de datos y presentación) y conciencia sobre la biodiversidad local.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y se muestra un ejemplo de un término científico de origen griego (ej. 'fotosíntesis'). El alumnado debate hipótesis sobre la proporción de helenismos en la ciencia. Se organizan equipos y se asigna una disciplina (Biología, Química, Física) o un ámbito (especies locales).</t>
+  </si>
+  <si>
+    <t>Anotaciones en el cuaderno de hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan los formantes griegos más frecuentes en el léxico científico (prefijos y sufijos como -sis, -itis, -logía, bio-, geo-, etc.). El alumnado consulta diccionarios etimológicos y realiza ejercicios de análisis de términos. También aprende técnicas de recogida sistemática de datos y elaboración de tablas.</t>
+  </si>
+  <si>
+    <t>Ficha de ejercicios de análisis etimológico y diseño de la plantilla de recogida de datos.</t>
+  </si>
+  <si>
+    <t>Cada equipo recoge datos de su fuente asignada: libros de texto de ciencias del centro o guías de flora/fauna aragonesas (p. ej., 'Guía de árboles de Aragón'). Identifican 20-30 términos, los clasifican según su origen (griego, latín, otros) y calculan porcentajes. El docente guía y resuelve dudas etimológicas.</t>
+  </si>
+  <si>
+    <t>Tabla de datos con términos, origen y porcentajes.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora un informe que incluya: introducción, metodología, resultados (con gráficos de sectores o barras), discusión y conclusiones. Preparan una presentación oral de 5 minutos para exponer sus hallazgos al departamento de ciencias. También elaboran un póster o infografía para la biblioteca.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación oral.</t>
+  </si>
+  <si>
+    <t>Exposición de los informes ante representantes del departamento de ciencias y responsables de biblioteca. Coevaluación entre equipos mediante rúbrica. Autoevaluación con diana de logros. Asignación de niveles 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Diseña tu taller: Grecia en el museo</t>
+  </si>
+  <si>
+    <t>Prototipo de didáctica patrimonial para el Museo de Zaragoza</t>
+  </si>
+  <si>
+    <t>El Departamento de Didáctica del Museo de Zaragoza ha solicitado al instituto propuestas de talleres escolares sobre la Grecia clásica. El museo posee una importante colección de cerámica griega procedente de yacimientos de la península, como la crátera de figuras rojas del siglo IV a.C. El alumnado de 2.º de Bachillerato actuará como equipo de diseño, investigando las piezas, la civilización helena y su presencia en Aragón, para crear un prototipo de taller que el museo pueda implementar.</t>
+  </si>
+  <si>
+    <t>Diseñar un prototipo de taller interactivo (guion didáctico, materiales manipulativos y propuesta de actividades) que el museo pueda ofrecer a grupos escolares de Educación Primaria, empleando los fondos griegos del museo y conectándolos con el entorno cotidiano del alumnado.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Catálogo virtual del Museo de Zaragoza (colección de cerámica griega)
+• Fichas de trabajo sobre historia y etimología
+• Plantillas de diseño de talleres didácticos
+• Materiales plásticos para maquetas o recursos digitales (Canva, Genially, etc.)
+• Rúbrica de evaluación de prototipos</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, competencia en comunicación lingüística (producción de textos expositivos), y competencia emprendedora (diseño de un producto cultural).</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del Museo de Zaragoza. Visita guiada (virtual o presencial) a la colección de cerámica griega. Lluvia de ideas sobre qué temas podrían interesar al público infantil. Formación de equipos y asignación de roles.</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo con observaciones y primeras hipótesis sobre el taller.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Investigación en grupos: cada grupo selecciona un aspecto del legado griego en Aragón (p. ej., el mito de Europa en el arte mudéjar, helenismos en la jerga médica local, el teatro griego y el Festival de Teatro Clásico de…). Elaboran un guion para un episodio del podcast, incluyendo citas de textos griegos originales y análisis crítico.</t>
-[...136 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación cumplimentada, reflexión individual escrita.</t>
+    <t>Talleres sobre: (a) características de la civilización griega (política, sociedad, economía) a partir de fuentes textuales y arqueológicas; (b) el legado griego en Aragón (museos, yacimientos, toponimia); (c) etimología griega aplicada a objetos cotidianos y museísticos. Análisis de ejemplos de talleres didácticos reales.</t>
+  </si>
+  <si>
+    <t>Ejercicios escritos de análisis etimológico y fichas de trabajo sobre contextos históricos.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña su prototipo: define objetivos, selecciona objetos del museo (reales o en catálogo), redacta el guion del monitor, crea las actividades para el alumnado y elabora un recurso (maqueta, infografía, vídeo corto). Se realiza una tutoría grupal para revisar borradores.</t>
+  </si>
+  <si>
+    <t>Borrador del guion y materiales preliminares.</t>
+  </si>
+  <si>
+    <t>Preparación de la presentación del prototipo. Ensayo del pitch de 5 minutos dirigido al equipo del museo. Se graban o practican las intervenciones. Cada equipo produce la versión final del prototipo.</t>
+  </si>
+  <si>
+    <t>Presentación (ppt, póster o vídeo) y prototipo finalizado.</t>
+  </si>
+  <si>
+    <t>Defensa oral de los prototipos ante un jurado simulado (docente y otro equipo). Coevaluación con rúbrica. Autoevaluación individual y grupal. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación, grabación de la defensa.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples medios de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer el texto griego en escritura original y en transcripción fonética para facilitar la lectura a quienes tienen dificultades con el alfabeto.
@@ -2490,897 +2486,897 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>248</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>421</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>428</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>433</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>436</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>437</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>440</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>443</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>448</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>451</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>454</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>457</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>320</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>191</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>326</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>466</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>467</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>470</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>471</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>474</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>475</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>478</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>481</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>484</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>487</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>490</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>491</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>492</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="D3" s="9">
         <v>6.0</v>
       </c>
       <c r="E3" s="9">
         <v>6.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="D4" s="9">
         <v>6.0</v>
       </c>
       <c r="E4" s="9">
         <v>6.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="D5" s="9">
         <v>6.0</v>
       </c>
       <c r="E5" s="9">
         <v>6.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="D6" s="9">
         <v>6.0</v>
       </c>
       <c r="E6" s="9">
         <v>6.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>1.5</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="D7" s="9">
         <v>6.0</v>
       </c>
       <c r="E7" s="9">
         <v>6.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="D8" s="9">
         <v>6.67</v>
       </c>
       <c r="E8" s="9">
         <v>6.67</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="D9" s="9">
         <v>6.67</v>
       </c>
       <c r="E9" s="9">
         <v>6.67</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D10" s="9">
         <v>6.67</v>
       </c>
       <c r="E10" s="9">
         <v>6.67</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="D11" s="9">
         <v>5.0</v>
       </c>
       <c r="E11" s="9">
         <v>5.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="D12" s="9">
         <v>5.0</v>
       </c>
       <c r="E12" s="9">
         <v>5.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.3</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>3.4</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="D15" s="9">
         <v>6.67</v>
       </c>
       <c r="E15" s="9">
         <v>6.67</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>4.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="D16" s="9">
         <v>6.67</v>
       </c>
       <c r="E16" s="9">
         <v>6.67</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>4.3</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="D17" s="9">
         <v>6.67</v>
       </c>
       <c r="E17" s="9">
         <v>6.67</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>5.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D18" s="9">
         <v>6.67</v>
       </c>
       <c r="E18" s="9">
         <v>6.67</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>5.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="D19" s="9">
         <v>6.67</v>
       </c>
       <c r="E19" s="9">
         <v>6.67</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>5.3</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="D20" s="9">
         <v>6.67</v>
       </c>
       <c r="E20" s="9">
         <v>6.67</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <f>SUM(E3:E20)</f>
         <v>110.030000000000015</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:V31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="8" t="s">
+        <v>512</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>1.5</v>
       </c>
       <c r="H1" s="8">
         <v>2.1</v>
       </c>
       <c r="I1" s="8">
         <v>2.2</v>
       </c>
       <c r="J1" s="8">
         <v>2.3</v>
       </c>
@@ -3393,900 +3389,900 @@
       <c r="M1" s="8">
         <v>3.3</v>
       </c>
       <c r="N1" s="8">
         <v>3.4</v>
       </c>
       <c r="O1" s="8">
         <v>4.1</v>
       </c>
       <c r="P1" s="8">
         <v>4.2</v>
       </c>
       <c r="Q1" s="8">
         <v>4.3</v>
       </c>
       <c r="R1" s="8">
         <v>5.1</v>
       </c>
       <c r="S1" s="8">
         <v>5.2</v>
       </c>
       <c r="T1" s="8">
         <v>5.3</v>
       </c>
       <c r="U1" s="8" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="V1" s="8" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" s="7" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:T2),"")</f>
         <v/>
       </c>
       <c r="V2" s="7"/>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" s="7" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:T3),"")</f>
         <v/>
       </c>
       <c r="V3" s="7"/>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" s="7" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:T4),"")</f>
         <v/>
       </c>
       <c r="V4" s="7"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" s="7" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:T5),"")</f>
         <v/>
       </c>
       <c r="V5" s="7"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" s="7" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:T6),"")</f>
         <v/>
       </c>
       <c r="V6" s="7"/>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" s="7" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:T7),"")</f>
         <v/>
       </c>
       <c r="V7" s="7"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" s="7" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:T8),"")</f>
         <v/>
       </c>
       <c r="V8" s="7"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" s="7" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:T9),"")</f>
         <v/>
       </c>
       <c r="V9" s="7"/>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" s="7" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:T10),"")</f>
         <v/>
       </c>
       <c r="V10" s="7"/>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" s="7" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:T11),"")</f>
         <v/>
       </c>
       <c r="V11" s="7"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" s="7" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:T12),"")</f>
         <v/>
       </c>
       <c r="V12" s="7"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" s="7" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:T13),"")</f>
         <v/>
       </c>
       <c r="V13" s="7"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" s="7" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:T14),"")</f>
         <v/>
       </c>
       <c r="V14" s="7"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" s="7" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:T15),"")</f>
         <v/>
       </c>
       <c r="V15" s="7"/>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" s="7" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:T16),"")</f>
         <v/>
       </c>
       <c r="V16" s="7"/>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" s="7" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:T17),"")</f>
         <v/>
       </c>
       <c r="V17" s="7"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" s="7" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:T18),"")</f>
         <v/>
       </c>
       <c r="V18" s="7"/>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" s="7" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:T19),"")</f>
         <v/>
       </c>
       <c r="V19" s="7"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" s="7" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:T20),"")</f>
         <v/>
       </c>
       <c r="V20" s="7"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" s="7" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:T21),"")</f>
         <v/>
       </c>
       <c r="V21" s="7"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" s="7" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:T22),"")</f>
         <v/>
       </c>
       <c r="V22" s="7"/>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" s="7" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:T23),"")</f>
         <v/>
       </c>
       <c r="V23" s="7"/>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" s="7" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:T24),"")</f>
         <v/>
       </c>
       <c r="V24" s="7"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" s="7" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:T25),"")</f>
         <v/>
       </c>
       <c r="V25" s="7"/>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" s="7" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:T26),"")</f>
         <v/>
       </c>
       <c r="V26" s="7"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" s="7" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:T27),"")</f>
         <v/>
       </c>
       <c r="V27" s="7"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" s="7" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:T28),"")</f>
         <v/>
       </c>
       <c r="V28" s="7"/>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" s="7" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:T29),"")</f>
         <v/>
       </c>
       <c r="V29" s="7"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" s="7" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:T30),"")</f>
         <v/>
       </c>
       <c r="V30" s="7"/>
     </row>
     <row r="31" spans="1:22">
       <c r="A31" s="7" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:T31),"")</f>
         <v/>
       </c>
       <c r="V31" s="7"/>
@@ -8623,427 +8619,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>332</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>334</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>336</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>340</v>
       </c>
-      <c r="C12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>314</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>316</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>318</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>320</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>322</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>191</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>324</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>325</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>326</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>332</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>336</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>314</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>316</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>318</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>320</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>322</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>191</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>324</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>325</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>326</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>332</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>337</v>
+        <v>371</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>336</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>337</v>
+        <v>371</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>341</v>
+        <v>329</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -9052,278 +9048,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>248</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>382</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>385</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>386</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>389</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>392</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>395</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>402</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>409</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>416</v>
-      </c>
-[...7 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>