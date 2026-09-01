--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:19</t>
+    <t>01/09/2026 15:01</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para Griego II; rige directamente el currículo estatal del BOE (RD 243/2022).</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Griego 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegros los 5 criterios de evaluación del BOE, las competencias específicas, saberes básicos y el resto del currículo de Griego II para 2.º de Bachillerato según el Real Decreto 243/2022.</t>
   </si>