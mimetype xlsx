--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:41</t>
+    <t>10/07/2026 20:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Griego II; aplica el RD 243/2022 estatal sin cambios.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Griego 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegras las competencias específicas y los criterios de evaluación del BOE, sin ninguna modificación ni añadido.</t>
   </si>
@@ -1046,265 +1046,264 @@
 • Principales sitios arqueológicos, museos o festivales relacionados con la Antigüedad.
 • Ampliación de las técnicas de debate y de exposición oral.</t>
   </si>
   <si>
     <t>1.3: Revisar y subsanar las traducciones de uno mismo y las de los compañeros.
 3.4: Crear textos individuales o colectivos con intención literaria y conciencia de estilo.
 4.3: Elaborar trabajos de investigación en diferentes soportes sobre aspectos del legado de la civilización griega.
 5.1: Identificar y explicar el legado material e inmaterial de la civilización griega.
 5.2: Investigar el patrimonio histórico, arqueológico, artístico y cultural heredado.
 5.3: Explorar el legado griego en el entorno del alumnado y de la vida política y cultural del país.</t>
   </si>
   <si>
     <t>CE.1
 CE.5</t>
   </si>
   <si>
     <t>Proyecto final de investigación sobre patrimonio arqueológico, simulacros de examen de acceso a la universidad y discursos retóricos originales.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Helade en Madrid: crea tu guía digital</t>
+    <t>Voces clásicas en Madrid</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>El legado griego en los rincones de la capital</t>
+    <t>Un podcast sobre el legado griego en nuestra ciudad</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Esta SDA se desarrolla en 2º de Bachillerato de Griego II en Madrid. El alumnado, tras haber cursado Griego I, posee nociones de morfosintaxis y léxico. La ciudad de Madrid cuenta con importantes vestigios de la influencia griega: el Museo Arqueológico Nacional (MAN), el Jardín Botánico (con especies de origen griego), topónimos (Estación de Atocha, calle de Grecia), y la mitología en la escultura pública (Fuente de Cibeles, Neptuno). Se aprovecha este entorno próximo para investigar, traducir textos y crear un producto digital divulgativo.</t>
+    <t>El alumnado de Griego II explora cómo la mitología y la civilización griega perviven en monumentos y espacios públicos de Madrid. El Ayuntamiento ha lanzado una iniciativa de difusión del patrimonio cultural, y el instituto quiere colaborar con un podcast sobre los orígenes clásicos de algunos lugares emblemáticos.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos mostrar al público madrileño la pervivencia de la cultura griega en nuestro entorno urbano? El reto consiste en elaborar una guía digital (blog) que recorra cinco espacios significativos de Madrid con huella griega, incluyendo textos originales traducidos, interpretaciones literarias y propuestas de conservación.</t>
+    <t>Investigar un mito o un aspecto de la civilización griega, compararlo con un texto original, y crear un episodio de podcast dirigido a la comunidad educativa y a la ciudadanía, que explique dicha conexión y valore el legado cultural.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Antología Palatina (selección de epigramas)
-[...4 lines deleted...]
-• Material de aula: pizarras, diccionarios (DGE, Vox), fotocopias</t>
+• Antología de textos mitológicos en griego
+• Guía básica de podcast (micrófono, Audacity o similar)
+• Tarjeta con lugares mitológicos de Madrid (elaborada por el profesor)
+• Rúbrica de evaluación del podcast</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Esta SDA trabaja la competencia digital (creación del blog), la conciencia patrimonial (educación cívica y conservación), la expresión oral y escrita, y el aprendizaje colaborativo. Se vincula con Historia del Arte (escultura clásica en Madrid) y Lengua Castellana (etimologías y léxico culto).</t>
+    <t>Educación patrimonial y competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: '¿Cómo podemos mostrar que el legado griego sigue vivo en Madrid?' Se muestran ejemplos (Cibeles, Neptuno) y se visiona un podcast de ejemplo. El alumnado sale al centro para fotografiar monumentos con posibles raíces clásicas. Se forman equipos y eligen un monumento.</t>
+  </si>
+  <si>
+    <t>Lista de monumentos candidatos y justificación breve de su vínculo griego.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>Se repasan conceptos de mitología (dioses, héroes, ciclos) y se leen fragmentos griegos de los mitos relacionados (Himno homérico a Cibeles, etc.). Se trabajan estrategias de traducción y comentario. Se explican las características de la transmisión textual y el contexto histórico.</t>
+  </si>
+  <si>
+    <t>Traducción y comentario de un fragmento asignado.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga el mito elegido y el monumento: busca fuentes históricas (libros, internet, visita virtual), recopila información sobre el contexto y el legado. Compara el texto griego con la representación actual. Diseña el guion del podcast.</t>
+  </si>
+  <si>
+    <t>Fuentes consultadas y esquema del guion.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Los equipos graban el podcast: locución de fragmentos en griego (lectura directa), explicaciones, música o efectos. Editan el audio. Se realiza una audición interna de borradores para ajustes.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y guion definitivo.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: ¿dónde está Grecia en Madrid? Lluvia de ideas sobre lugares conocidos (Cibeles, Neptuno, Museo Arqueológico). Visionado de un breve vídeo sobre la influencia griega en España. Formación de grupos y asignación de espacios a investigar. Entrega de la rúbrica del blog.</t>
-[...44 lines deleted...]
-    <t>Diario de aprendizaje, autoevaluación, rúbrica del profesor.</t>
+    <t>Se escuchan los podcasts en clase y se realiza coevaluación con rúbrica. Cada equipo autoevalúa su proceso. El docente asigna niveles de logro a los criterios evaluados. Se selecciona un episodio para emitir en Radio Alameda.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga el legado griego con datos</t>
-[...8 lines deleted...]
-    <t>Realizar una investigación original sobre la pervivencia del legado griego en un ámbito concreto (medicina, biología, toponimia, etc.) mediante la recogida y análisis de datos cuantitativos, y presentar los resultados en un informe científico estructurado.</t>
+    <t>¿Cuánto griego hablas sin saberlo?</t>
+  </si>
+  <si>
+    <t>Un estudio sociolingüístico sobre el léxico de origen griego en nuestro entorno</t>
+  </si>
+  <si>
+    <t>El centro educativo quiere fomentar la conciencia lingüística de su alumnado. Se propone un estudio de campo para medir la presencia real de helenismos en el habla cotidiana del instituto.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre el uso de palabras de origen griego en el lenguaje diario del alumnado y profesorado, analizar los datos obtenidos y extraer conclusiones que permitan valorar la huella del griego en nuestra lengua.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Modelo de encuesta en Google Forms
+• Plantilla de análisis de datos (hoja de cálculo)
+• Lista de helenismos básicos y ejemplos de Madrid (calles, marcas)
+• Rúbrica de evaluación del informe y la exposición</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía global (valoración de la diversidad lingüística), competencia digital (tratamiento de datos).</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y se debate el conocimiento previo sobre helenismos. Se visionan ejemplos de palabras cotidianas (teatro, democracia, filosofía). Se explica el encargo: diseñar una encuesta para recoger datos primarios sobre el uso de esas palabras en el instituto.</t>
+  </si>
+  <si>
+    <t>Notas del debate y primeras hipótesis.</t>
+  </si>
+  <si>
+    <t>Se estudian los mecanismos de derivación y composición griega, y se elabora una lista de 20 helenismos frecuentes. Se aprende a diseñar encuestas (muestra, sesgo, preguntas cerradas/abiertas). Se ensaya la identificación etimológica de palabras no incluidas en la lista.</t>
+  </si>
+  <si>
+    <t>Lista de helenismos con etimología justificada.</t>
+  </si>
+  <si>
+    <t>Se aplica la encuesta al menos a 2 grupos de edad (1º Bachillerato y 2º Bachillerato) y a profesorado. Se recogen datos en formato digital (Google Forms) o papel, y se tabulan. Cada equipo se encarga de un segmento.</t>
+  </si>
+  <si>
+    <t>Datos brutos de la encuesta (hoja de cálculo).</t>
+  </si>
+  <si>
+    <t>Se analizan los datos con gráficos (frecuencia de helenismos por grupo, edad, etc.). Cada equipo redacta un informe que incluye: introducción, metodología, resultados, discusión y conclusión. Se prepara un póster o infografía para la revista digital del centro.</t>
+  </si>
+  <si>
+    <t>Informe completo y póster/infografía.</t>
+  </si>
+  <si>
+    <t>Exposición oral de los hallazgos ante el Departamento de Lengua (real o simulado). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual sobre el aprendizaje y dificultades.</t>
+  </si>
+  <si>
+    <t>Rúbrica de exposición y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Mitos en viñetas</t>
+  </si>
+  <si>
+    <t>Un cómic interactivo desde el griego antiguo</t>
+  </si>
+  <si>
+    <t>El instituto quiere renovar su fondo de lectura juvenil y la biblioteca municipal se ofrece a exponer creaciones del alumnado. Disponemos de recursos digitales para maquetación y acceso a fondos del Museo Arqueológico Nacional.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir un cómic mitológico interactivo (digital o impreso) que incluya fragmentos originales en griego con traducción comentada, ilustraciones modernas y reflexión sobre el legado del mito, destinado a compañeros de 1º de Bachillerato.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ordenadores con conexión a internet
-• Corpus textuales (CREA, CORDE), diccionarios etimológicos (RAE, etimologías.dechile.net)
-[...91 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, reflexión escrita individual/grupal.</t>
+• Software de maquetación (Canva, Comic Life, o similar)
+• Grabadora de voz o móvil
+• Generador de códigos QR
+• Fotocopias de fragmentos de mitos en griego (Antología Palatina, Homero, Eurípides, etc.)
+• Diccionario griego-español (físico o digital)
+• Ejemplos de cómics mitológicos (pequeña selección)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y artística; fomento de la lectura y la expresión oral.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: crear un cómic mitológico para compañeros de 1º de Bachillerato. Se realiza una visita virtual al Museo Arqueológico Nacional para inspirarse con vasijas y esculturas de mitos. Se forman equipos y eligen un mito entre los propuestos.</t>
+  </si>
+  <si>
+    <t>Ficha de elección del mito con justificación inicial.</t>
+  </si>
+  <si>
+    <t>Cada equipo traduce un breve fragmento del mito (20-30 palabras) del griego original con ayuda de diccionario. Se analiza la estructura del género (epopeya, tragedia, etc.) y se estudian ejemplos de cómics históricos y actuales. Se imparte un taller de narración gráfica.</t>
+  </si>
+  <si>
+    <t>Traducción con anotaciones y análisis del fragmento.</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran el storyboard del cómic, deciden la distribución de texto griego y traducción, dibujan las viñetas (digital o a mano) y graban la lectura dramatizada del fragmento griego para el código QR. Integran un comentario explicativo sobre el legado del mito.</t>
+  </si>
+  <si>
+    <t>Storyboard, bocetos, borrador del cómic, archivo de audio.</t>
+  </si>
+  <si>
+    <t>Los equipos maquetan el cómic definitivo (impreso o digital), generan el código QR, y preparan una presentación oral de 3-4 minutos para la exposición en la biblioteca municipal. Se ensayan las exposiciones.</t>
+  </si>
+  <si>
+    <t>Cómic terminado, código QR funcional, guión de presentación.</t>
+  </si>
+  <si>
+    <t>Exposición en la biblioteca municipal: los equipos presentan sus cómics al alumnado de 1º de Bachillerato y al público. Se realiza coevaluación (cada equipo evalúa a otro) y autoevaluación mediante diana. El docente asigna niveles de logro según rúbricas.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples medios de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer el texto griego en escritura original y en transcripción fonética para facilitar la lectura a quienes tienen dificultades con el alfabeto.
 • Incluir grabaciones de audio del texto leído a velocidad lenta y normal, asociadas a la transcripción, para apoyar la comprensión auditiva y la pronunciación.
 • Proporcionar el mismo texto con anotaciones cromáticas que señalen categorías morfológicas (verbos, nombres, partículas) para agilizar el análisis sintáctico y morfológico.</t>
   </si>
@@ -8557,102 +8556,102 @@
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>327</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>331</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>332</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="E10" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>335</v>
       </c>
-      <c r="C11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>336</v>
-      </c>
-[...4 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>339</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>343</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>345</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>313</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>347</v>
@@ -8708,119 +8707,119 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>191</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>323</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>324</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>325</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>327</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>328</v>
+        <v>342</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>352</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>331</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>354</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>356</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>358</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="C26" s="7" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>360</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>313</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>364</v>
@@ -8876,116 +8875,116 @@
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>191</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>323</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>324</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>325</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>327</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>328</v>
+        <v>342</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>369</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>331</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>371</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>373</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>375</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>378</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>