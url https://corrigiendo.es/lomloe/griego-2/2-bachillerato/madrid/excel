--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:27</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Griego II; aplica el RD 243/2022 estatal sin cambios.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Griego 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegras las competencias específicas y los criterios de evaluación del BOE, sin ninguna modificación ni añadido.</t>
   </si>