--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -38,191 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="554">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="567">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Historia de espana</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1112/2022, de 18 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>21/05/2026 08:53</t>
+    <t>05/07/2026 09:36</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón amplía el currículo estatal incorporando una competencia específica inicial dedicada exclusivamente a la identidad, historia e instituciones aragonesas, desplazando la numeración del BOE pero manteniendo íntegro su contenido de fondo.</t>
+    <t>Aragón no ha publicado decreto propio; aplica el RD 243/2022 de Bachillerato. No hay adiciones ni modificaciones autonómicas.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Historia de espana</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Se conservan las 8 competencias específicas del RD 243/2022 y sus descriptores operativos asociados, integrándolos tras el bloque autonómico inicial.</t>
+    <t>Se mantiene íntegramente el currículo estatal de Historia de España para 2.º Bachillerato.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Orden ECD/1173/2022, de 3 de agosto, por la que se aprueba el currículo de Bachillerato en la Comunidad Autónoma de Aragón.</t>
+    <t>Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>La programación debe incluir un bloque inicial o transversal potente sobre la Corona de Aragón y el Derecho Foral, asegurando que el alumnado identifique la singularidad institucional aragonesa dentro de la historia de España.</t>
-[...35 lines deleted...]
-    <t>Criterio 1.2: Identificación de instituciones, símbolos, derecho foral y modalidades lingüísticas propias.</t>
+    <t>La programación debe ajustarse exclusivamente a los criterios de evaluación y saberes del RD 243/2022, sin incluir elementos específicos de Aragón.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -845,413 +809,510 @@
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Analiza y compara con rigor los distintos regímenes políticos y los movimientos por las libertades utilizando con precisión conceptos históricos, valorando razonadamente el legado de la Transición y la Constitución de 1978 como fundamento de la convivencia y los derechos actuales.
 → Redacta un ensayo comparativo sobre la evolución del sufragio y las libertades individuales desde la Restauración hasta la actualidad, destacando el papel de la Constitución de 1978 como garantía de derechos.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Evalúa críticamente la evolución de las libertades en España, integrando un análisis comparado exhaustivo de los regímenes y argumentando con solvencia la trascendencia del legado democrático de 1978 frente a desafíos históricos y contemporáneos.
 → Realiza un comentario crítico de textos constitucionales contrapuestos (ej. 1876 vs 1978), vinculando los cambios en las libertades con el contexto social y defendiendo la vigencia del pacto constitucional actual ante nuevos retos democráticos.</t>
   </si>
   <si>
     <t>Rúbrica genérica</t>
   </si>
   <si>
+    <t>Reconoce superficialmente la diversidad identitaria, pero no contrasta información ni realiza crítica de fuentes. Muestra confusión o prejuicios sobre los sentimientos de pertenencia y no identifica la existencia de identidades múltiples.
+→ El alumno afirma que "todas las identidades son iguales" sin aportar fuentes o referencias a procesos históricos.</t>
+  </si>
+  <si>
+    <t>Identifica algunas manifestaciones de la diversidad identitaria y compara fuentes de manera básica, pero con limitada profundidad crítica. Reconoce la existencia de identidades múltiples pero no analiza su evolución ni su papel actual.
+→ Enumera símbolos autonómicos y menciona dos fuentes, pero no las contrasta ni evalúa su fiabilidad.</t>
+  </si>
+  <si>
+    <t>Contrasta información procedente de diversas fuentes, aplicando procesos de crítica para analizar el origen y evolución de las identidades. Valora la diversidad identitaria actual, respeta los sentimientos de pertenencia y comprende el marco común de convivencia.
+→ Analiza críticamente dos fuentes (un discurso político y un artículo periodístico) sobre el nacionalismo vasco, explicando su evolución y su impacto en la convivencia actual.</t>
+  </si>
+  <si>
+    <t>Transfiere el análisis crítico a contextos nuevos, integrando perspectivas múltiples y planteando propuestas argumentadas. Evalúa las consecuencias de los procesos identitarios y propone medidas para fortalecer la cohesión social respetando la diversidad.
+→ Elabora un ensayo comparativo sobre la formación de identidades en España y Bélgica, utilizando fuentes diversas y proponiendo estrategias para equilibrar unidad y pluralidad.</t>
+  </si>
+  <si>
+    <t>Identifica de forma aislada algunos factores modernizadores de la economía española (como el ferrocarril o la industria textil) pero no los relaciona con la idea de progreso. No utiliza datos cuantitativos para apoyar su análisis ni identifica desigualdades sociales o territoriales. No reconoce el papel del emprendimiento, la innovación o el aprendizaje permanente en el entorno económico.
+→ El alumno enumera en un examen los factores de la modernización económica del siglo XIX sin vincularlos al bienestar social ni usar indicadores numéricos.</t>
+  </si>
+  <si>
+    <t>Analiza la evolución económica de España con apoyo de datos cuantitativos básicos (como tablas de PIB o tasas de desempleo), y relaciona algunos factores modernizadores con la idea de progreso. Identifica alguna desigualdad social o territorial, pero su valoración crítica es superficial. Menciona el emprendimiento y la innovación de forma general, sin aplicarlos a situaciones concretas.
+→ Comentario de texto histórico en el que el alumno extrae datos de una tabla sobre la industrialización y señala que hubo diferencias entre regiones, pero no profundiza en las causas ni en las consecuencias para el bienestar.</t>
+  </si>
+  <si>
+    <t>Interpreta los factores modernizadores de la economía española (como la revolución industrial, el desarrollismo franquista o la incorporación a la UE) utilizando métodos cuantitativos y los relaciona con el bienestar social y la sostenibilidad. Analiza críticamente las desigualdades sociales y territoriales, vinculándolas al concepto de progreso. Reconoce la importancia del emprendimiento, la innovación y el aprendizaje permanente como motores de cambio, y los aplica a ejemplos históricos concretos.
+→ Trabajo de investigación sobre la España del desarrollismo: el alumno elabora un informe con gráficos de evolución del PIB per cápita, tasa de paro y esperanza de vida, y argumenta cómo el crecimiento económico benefició a unas zonas y perjudicó a otras, proponiendo medidas de sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Evalúa críticamente la idea de progreso desde múltiples perspectivas (económica, social, ambiental), integrando métodos cuantitativos avanzados y fuentes diversas. Relaciona los factores modernizadores con los debates actuales sobre bienestar social y sostenibilidad, y propone alternativas fundamentadas. Valora el emprendimiento, la innovación y el aprendizaje permanente como herramientas para abordar los retos del entorno económico y profesional actual, estableciendo conexiones con el pasado y el futuro.
+→ Ensayo crítico en el que el alumno compara la idea de progreso durante la Segunda República, el franquismo y la democracia, utilizando indicadores como el IDH y la huella ecológica, y argumenta por qué el progreso económico no siempre se tradujo en bienestar social, proponiendo un modelo de desarrollo más sostenible e inclusivo.</t>
+  </si>
+  <si>
+    <t>Identifica cambios o continuidades sociales de forma aislada y superficial, sin establecer relaciones entre dimensiones (demografía, trabajo, conflictos) ni valorar su impacto en la diversidad o la igualdad.
+→ Enumera dos cambios demográficos del siglo XIX (crecimiento urbano) sin explicar su vinculación con las condiciones laborales o los movimientos sociales.</t>
+  </si>
+  <si>
+    <t>Describe cambios y continuidades sociales con apoyo de fuentes, pero la integración multidisciplinar es parcial; reconoce la diversidad social y algunas desigualdades, aunque no valora de forma crítica las medidas adoptadas ni sus limitaciones.
+→ Explica la evolución de la población española en el siglo XX usando datos demográficos, y menciona, sin profundizar, la relación con las migraciones interiores y el desarrollo industrial.</t>
+  </si>
+  <si>
+    <t>Analiza cambios y continuidades sociales desde una perspectiva multidisciplinar (demografía, condiciones laborales, conflictos), relacionando la diversidad social con las políticas implementadas, y valora los avances y limitaciones en igualdad y bienestar.
+→ Interpreta gráficos de población activa y huelgas durante la Restauración, relacionándolos con el crecimiento urbano y el movimiento obrero, y emite un juicio razonado sobre el alcance de las reformas sociales de la época.</t>
+  </si>
+  <si>
+    <t>Evalúa críticamente las transformaciones sociales integrando múltiples fuentes (estadísticas, testimonios, leyes) y perspectivas, transfiriendo el análisis a contextos actuales y argumentando propuestas fundamentadas para avanzar en justicia y cohesión social.
+→ Contrasta las tasas de esperanza de vida y alfabetización de la España tardofranquista con testimonios orales de la época, elabora un informe sobre los límites de la igualdad real y propone políticas concretas para reducir desigualdades actuales.</t>
+  </si>
+  <si>
+    <t>Identifica ideas o creencias en fuentes, pero no las analiza críticamente ni las relaciona con la articulación social o el poder. No utiliza fuentes primarias o textos historiográficos de forma relevante. Sus juicios son poco fundamentados o no respeta posturas diferentes.
+→ En un comentario de texto sobre el discurso de Azaña, solo señala que habla de laicismo sin relacionarlo con el conflicto ideológico de la II República.</t>
+  </si>
+  <si>
+    <t>Analiza el papel de algunas creencias o ideologías, pero de forma parcial o superficial. Utiliza fuentes primarias o textos historiográficos, aunque con poca profundidad crítica. Formula opiniones, pero la argumentación es débil o no considera totalmente la diversidad de perspectivas.
+→ En un debate sobre la Transición, menciona la influencia del nacionalcatolicismo, pero no contrasta con otras fuentes ni evalúa su impacto en la articulación social.</t>
+  </si>
+  <si>
+    <t>Analiza críticamente el papel de creencias e ideologías en la articulación social, el poder y la configuración de identidades, empleando fuentes primarias y textos historiográficos de forma pertinente. Fundamenta juicios propios y participa en debates con argumentos sólidos, valorando la diversidad cultural y mostrando respeto ante ideas legítimas diferentes.
+→ Ensayo que compara el discurso de Primo de Rivera con el de un anarquista de la época, analizando cómo cada ideología aspiraba a reorganizar la sociedad y el Estado, y reflexiona sobre su legado en la España actual.</t>
+  </si>
+  <si>
+    <t>Transfiere el análisis crítico a problemas actuales, integrando múltiples perspectivas ideológicas y fuentes diversas. Genera conocimiento nuevo al conectar procesos históricos con debates contemporáneos, liderando debates con argumentación matizada y promoviendo actitudes de respeto y diálogo intercultural.
+→ Trabajo de investigación que contrasta el papel de la Iglesia en la configuración territorial del Antiguo Régimen con su influencia en los debates actuales sobre la educación, utilizando fuentes primarias y secundarias, y proponiendo una reflexión transferible a otros contextos.</t>
+  </si>
+  <si>
     <t>Identifica de forma guiada y superficial algunos elementos aislados del valor geoestratégico de España y sus compromisos internacionales, sin establecer conexiones coherentes con el contexto histórico mundial ni con los valores de cooperación.
 → Enumera algunas misiones de paz en las que participa España sin explicar su relevancia geoestratégica ni su vinculación con la historia reciente.</t>
   </si>
   <si>
     <t>Describe los principales rasgos geoestratégicos de la península Ibérica y los compromisos del Estado en la esfera internacional, reconociendo analogías básicas con la evolución global mediante el tratamiento de información pautada.
 → Elabora un mapa comentado sobre la presencia de España en organismos internacionales (OTAN, UE), describiendo sus funciones generales y su ubicación geográfica.</t>
   </si>
   <si>
     <t>Interpreta el valor geoestratégico de España y su conexión con la historia mundial, señalando con claridad las analogías y singularidades de su evolución y avalando los compromisos de cooperación y seguridad mediante la búsqueda autónoma de información.
 → Redacta un informe que vincula la posición de España en el eje Mediterráneo-Atlántico con hitos históricos específicos, justificando su papel actual en la seguridad colectiva europea.</t>
   </si>
   <si>
     <t>Analiza críticamente la posición geoestratégica de España en un contexto global cambiante, evaluando con rigor sus compromisos internacionales y promoviendo activamente actitudes solidarias y los valores del europeísmo a través de la síntesis de información compleja.
 → Participa en un debate o simulación diplomática analizando los retos actuales (energía, migraciones, defensa) desde la perspectiva del legado histórico español y su responsabilidad en el marco de la Unión Europea.</t>
   </si>
   <si>
+    <t>Identifica, con ayuda, la presencia o ausencia de mujeres en fuentes literarias o artísticas, pero no contextualiza ni relaciona con el movimiento feminista.
+→ En un comentario de un poema de Rosalía de Castro, señala que la autora es mujer, pero no analiza la perspectiva de género ni el contexto histórico.</t>
+  </si>
+  <si>
+    <t>Describe el papel relegado de la mujer en fuentes históricas literarias o artísticas, y menciona algún hito del movimiento feminista, pero no integra ambos aspectos en un análisis coherente.
+→ Analiza un cuadro de la época de la Restauración y señala la ausencia de mujeres en escenas públicas, y nombra el sufragio femenino de 1931, pero sin conectar ambos elementos.</t>
+  </si>
+  <si>
+    <t>Incorpora la perspectiva de género al analizar fuentes literarias y artísticas, contextualizándolas históricamente, y explica la evolución del movimiento feminista en España relacionándolo con los cambios sociales.
+→ Elabora un ensayo sobre la novela 'La tribuna' de Emilia Pardo Bazán, contextualizando la situación de la mujer en la España de la Restauración, y vincula las reivindicaciones de la obra con el movimiento feminista de la época.</t>
+  </si>
+  <si>
+    <t>Transfiere la perspectiva de género a nuevos contextos históricos o actuales, integrando críticamente diversas fuentes y valorando la aportación del feminismo a la igualdad efectiva, con propuestas propias.
+→ Realiza una investigación comparativa sobre la representación de la mujer en el cartelismo de la Guerra Civil y en la publicidad actual, y propone acciones concretas para visibilizar a las mujeres en la historia.</t>
+  </si>
+  <si>
+    <t>Reconoce algún elemento del patrimonio histórico-cultural, pero no identifica significados ni usos públicos, ni establece relaciones con la memoria colectiva. No aplica metodología histórica y su participación en trabajo colaborativo es nula o muy escasa.
+→ Enumera monumentos históricos sin explicar su significado social o uso público.</t>
+  </si>
+  <si>
+    <t>Identifica algunos significados y usos públicos de elementos patrimoniales, aunque de forma superficial o con apoyo docente. Inicia trabajos de indagación con ayuda y muestra una participación limitada en equipo.
+→ Señala que la Alhambra representa la convivencia de culturas, pero no analiza cómo se ha utilizado políticamente en el siglo XX.</t>
+  </si>
+  <si>
+    <t>Valora el patrimonio histórico-cultural como legado y expresión de la memoria colectiva, analizando críticamente los usos públicos de acontecimientos y procesos históricos mediante la consulta de fuentes historiográficas. Realiza trabajos de indagación con metodología histórica básica, participa activamente en equipo y muestra creatividad.
+→ Elabora una investigación sobre el uso del 2 de mayo como símbolo patriótico, contrastando visiones historiográficas.</t>
+  </si>
+  <si>
+    <t>Evalúa de manera autónoma y crítica el patrimonio histórico-cultural, integrando perspectivas historiográficas diversas y analizando los usos públicos con profundidad. Transfiere el pensamiento histórico a problemas actuales, lidera el trabajo en equipo con propuestas creativas y se implica en cuestiones sociales y culturales más allá del aula.
+→ Diseña una propuesta de intervención para la puesta en valor de un elemento patrimonial local (p.ej., el Acueducto de Segovia), considerando su uso público y su memoria colectiva, y presenta sus conclusiones en un debate escolar.</t>
+  </si>
+  <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>Trimestre</t>
   </si>
   <si>
     <t>Título pedagógico</t>
   </si>
   <si>
     <t>Horas estimadas</t>
   </si>
   <si>
     <t>SDA recomendada</t>
   </si>
   <si>
     <t>Saberes principales</t>
   </si>
   <si>
     <t>Criterios evaluables</t>
   </si>
   <si>
     <t>Competencias dominantes</t>
   </si>
   <si>
-    <t>Raíces, Identidad y la Construcción del Estado Liberal</t>
-[...2 lines deleted...]
-    <t>Aragón en el espejo de la Constitución: de los Fueros a la Pepa.</t>
+    <t>De los Fueros a la Constitución: Raíces y Construcción del Estado Liberal</t>
+  </si>
+  <si>
+    <t>Aragón y la forja de la España Liberal: un análisis desde las instituciones forales hasta el parlamentarismo del XIX.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aproximación a los antecedentes históricos y evolución de la Corona de Aragón, sus instituciones, símbolos y el derecho foral como germen identitario.
-• De condado a Corona: formación del reino de Aragón, expansión territorial y cambios socioeconómicos.
+• De condado a Corona: de los primeros condados a la consolidación y expansión del reino de Aragón. Orígenes y formación de la Corona de Aragón. La expansión territorial de la corona y los cambios sociales y económicos.
 • Aragón en la monarquía unificada: De los Reyes Católicos a la Guerra de Sucesión.
-• Evolución histórica de las Cortes, Diputación, Justicia y justiciazgo. La decadencia foral y los Decretos de Nueva Planta.
-[...13 lines deleted...]
-7.2: Reconocer el valor geoestratégico de la península Ibérica.</t>
+• Fueros e Instituciones: Evolución histórica de las Cortes, Diputación, Justicia y justiciazgo. La decadencia foral y los Decretos de Nueva Planta. Fueros y Estatuto de Autonomía.
+• Identidad, sentimiento de pertenencia y patrimonio aragonés.
+• El significado geoestratégico de la península ibérica y la importancia del legado histórico y cultural. El Mediterráneo, el Atlántico y la Europa continental en las raíces de la historia contemporánea.
+• El proceso de construcción nacional en España. De la centralización política y administrativa a la formación y desarrollo del estado liberal.
+• El significado del imperio y de la herencia colonial en la España contemporánea. Estereotipos y singularidades de la historia de España en el contexto internacional.
+• Religión, iglesia y estado. El papel del catolicismo en la configuración cultural y política de España y en los movimientos políticos y sociales. La situación de las minorías religiosas. Laicismo, librepensamiento y secularización. El anticlericalismo.
+• Análisis comparado de los regímenes liberales y del constitucionalismo en España: de los inicios del régimen liberal y la constitución de 1812 hasta la Constitución democrática de 1931. Términos y conceptos de la historia para el análisis de los sistemas políticos.
+• Ideologías y culturas políticas en la España contemporánea: conflictividad, sistemas políticos y usos del poder. Análisis de textos y contextos de las fracciones, partidos y movimientos políticos, desde el carlismo y las distintas fuerzas monárquicas al republicanismo y el obrerismo revolucionario.
+• La transición al capitalismo en España. Los debates historiográficos acerca de la industrialización del país y de su dependencia exterior. El modelo de desarrollo económico español, ritmos y ciclos de crecimiento.
+• Cambios sociales y nuevas formas de sociabilidad: interpretaciones sobre la transformación de la sociedad estamental y el desarrollo del nuevo concepto de ciudadanía.</t>
+  </si>
+  <si>
+    <t>1.1: Identificar, situando en el tiempo y en el espacio, los hechos más relevantes de la historia de Aragón.
+1.2: Identificar y reconocer las instituciones, símbolos y el derecho foral, así como la lengua y modalidades lingüísticas de Aragón.
+3.2: Identificar los distintos procesos políticos, culturales y administrativos que han tenido lugar en la historia de España.
+4.2: Entender los distintos significados de la idea del progreso en sus contextos históricos.
+6.1: Referir el papel que han representado las creencias religiosas y las instituciones eclesiásticas en la articulación social.
+7.2: Reconocer el valor geoestratégico de la península Ibérica, identificando el rico legado histórico y cultural.
+9.1: Realizar trabajos de indagación e investigación, iniciándose en la metodología histórica.</t>
   </si>
   <si>
     <t>CE.HE.1: Reconocer las raíces de la nacionalidad histórica de Aragón.
-CE.HE.3: Valorar la diversidad identitaria de España.
-CE.HE.7: Interpretar el valor geoestratégico de España.</t>
+CE.HE.7: Interpretar el valor geoestratégico de España y su conexión con la historia mundial.
+CE.HE.9: Valorar el patrimonio histórico y cultural como legado y expresión de la memoria colectiva.</t>
   </si>
   <si>
     <t>Instrumentos / evaluación</t>
   </si>
   <si>
-    <t>Análisis comparativo de textos constitucionales y mapas de expansión territorial; defensa de un informe sobre la pervivencia del derecho foral.</t>
-[...5 lines deleted...]
-    <t>Voces silenciadas: la mujer y la resistencia durante el Franquismo.</t>
+    <t>Análisis de fuentes primarias (textos constitucionales y mapas históricos), pruebas de desarrollo temático y defensa de un informe sobre la evolución de las instituciones aragonesas.</t>
+  </si>
+  <si>
+    <t>Luces y Sombras del Siglo XX: Democracia, Conflicto y Dictadura</t>
+  </si>
+  <si>
+    <t>Voces de la Memoria: investigación sobre la transformación social y política de España entre 1931 y 1975.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• La transición al capitalismo en España: debates sobre la industrialización y dependencia exterior.
-[...6 lines deleted...]
-• Protagonistas femeninas individuales y colectivas: la lucha por la emancipación y movimientos feministas.</t>
+• Trabajo y condiciones de vida. La evolución de la sociedad española. Población, familias y ciclos de vida. Servidumbre señorial, proletarización industrial, el nacimiento de las clases medias y el estado del bienestar.
+• Mundo rural y mundo urbano. Relaciones de interdependencia y de reciprocidad entre el campo y la ciudad desde una perspectiva histórica. De la sociedad agraria al éxodo rural y a la España vaciada.
+• La lucha por la igualdad y la justicia social: conflictividad, movimientos sociales y asociacionismo obrero. La acción del sujeto en la historia. La acción del estado y las políticas sociales.
+• La II República y la transformación democrática de España: las grandes reformas estructurales y el origen histórico de las mismas. Realizaciones sociales, políticas y culturales; reacciones antidemocráticas contra las reformas y contra el gobierno de la República.
+• La Guerra Civil y el Franquismo: aproximación a la historiografía sobre el conflicto y al marco conceptual de los sistemas totalitarios y autoritarios. Fundamentos ideológicos del régimen franquista, relaciones internacionales y etapas políticas y económicas.
+• La represión y los movimientos de resistencia y de protesta contra la dictadura. El papel del exilio en la España contemporánea.
+• Memoria democrática: reconocimiento de las acciones y movimientos en favor de la libertad en la historia contemporánea de España, conciencia de los hechos traumáticos y dolorosos del pasado y del deber de no repetirlos. Reconocimiento, reparación y dignificación de las víctimas de la violencia y del terrorismo en España. Las políticas de memoria en España. Los lugares de memoria.</t>
   </si>
   <si>
     <t>2.1: Reconocer el legado democrático y las acciones en favor de la libertad.
-5.1: Describir las grandes transformaciones sociales y modos de organización.
-[...16 lines deleted...]
-    <t>España 2030: ¿Cómo hemos llegado hasta aquí?</t>
+5.1: Describir las grandes transformaciones sociales y los diferentes modos de organización y participación.
+5.2: Analizar de manera multidisciplinar la diversidad y la desigualdad social existente.
+6.3: Emplear el rigor metodológico de la historia en el análisis de las grandes reformas estructurales.
+8.2: Constatar el papel relegado de la mujer en la historia analizando fuentes literarias y artísticas.</t>
+  </si>
+  <si>
+    <t>CE.HE.2: Valorar los movimientos y acciones que han promovido las libertades.
+CE.HE.5: Tomar conciencia de la diversidad social a través del análisis de cambios y continuidades.
+CE.HE.6: Analizar críticamente el papel de las creencias y de las ideologías en la articulación social.</t>
+  </si>
+  <si>
+    <t>Comentario de fuentes iconográficas y testimoniales, ensayos comparativos sobre sistemas políticos y proyectos de investigación sobre memoria democrática local.</t>
+  </si>
+  <si>
+    <t>España en el Siglo XXI: Democracia, Integración y Retos Globales</t>
+  </si>
+  <si>
+    <t>España 2030: de la Transición a los Objetivos de Desarrollo Sostenible.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• La Transición y la Constitución de 1978: retos, logros y normalización democrática ante el terrorismo.
-[...23 lines deleted...]
-    <t>Proyecto de investigación final sobre un 'Lugar de Memoria' o un reto de la Agenda 2030 en el contexto español; debate académico sobre la Transición.</t>
+• La cuestión nacional: conciencia histórica y crítica de fuentes para abordar el origen, las características y la evolución de los nacionalismos y regionalismos en la España contemporánea y su impacto en la actualidad.
+• Crecimiento económico y sostenibilidad: manejo de datos, aplicaciones y gráficos para el análisis de la evolución de la economía española desde el Desarrollismo a la actualidad. Desequilibrios sociales, territoriales y ambientales.
+• La Transición y la Constitución de 1978: Identificación de los retos, logros dificultades, y resistencias del fin de la dictadura y el establecimiento de la democracia. La normalización democrática y la amenaza del terrorismo.
+• España en Europa: derivaciones económicas, sociales y políticas del proceso de integración en la Unión Europea, situación actual y retos y expectativas de futuro.
+• España y el mundo: la contribución de España a la seguridad y cooperación mundial y su participación en los organismos internacionales. El compromiso institucional, social y ciudadano ante los Objetivos de Desarrollo Sostenible.</t>
+  </si>
+  <si>
+    <t>2.2: Identificar y valorar el papel de la Transición en el establecimiento de la democracia actual.
+3.1: Contrastar la información y desarrollar procesos de crítica de fuentes analizando el origen de los nacionalismos.
+4.1: Analizar la evolución económica de España, sus ritmos y ciclos de crecimiento.
+5.3: Deducir a través del análisis crítico de noticias y datos estadísticos la evolución del estado social.
+6.2: Generar opiniones argumentadas y debatir sobre la función de las ideologías.
+7.1: Señalar los retos globales y los principales compromisos del Estado español.
+8.1: Introducir la perspectiva de género en la observación y análisis de la realidad histórica y actual.</t>
+  </si>
+  <si>
+    <t>CE.HE.3: Reconocer y valorar la diversidad identitaria de nuestro país.
+CE.HE.4: Analizar y valorar la idea de progreso desde la perspectiva del bienestar social y la sostenibilidad.
+CE.HE.8: Incorporar la perspectiva de género en el análisis de la España actual.</t>
+  </si>
+  <si>
+    <t>Debates dirigidos sobre la estructura territorial, análisis de series estadísticas económicas y elaboración de un portafolio sobre la participación de España en organismos internacionales.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Aragón: De los Fueros al Podcast</t>
+    <t>Identidades en juego: el pasado aragonés que nos habla</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Divulgación digital de la identidad y las libertades históricas aragonesas</t>
+    <t>Un podcast para reconstruir la huella de la historia en Aragón</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En un entorno educativo de 2.º de Bachillerato en Aragón, el alumnado a menudo percibe la historia foral como algo lejano y desconectado de su realidad jurídica y social actual. Esta situación de aprendizaje busca conectar el pasado institucional con la identidad contemporánea mediante herramientas digitales.</t>
+    <t>El instituto celebra la Semana Cultural y desde el departamento de Historia se propone que el alumnado de 2º de Bachillerato elabore un podcast dirigido a los grupos de 4º de ESO, que están estudiando la historia contemporánea de España. El podcast debe explicar cómo se ha forjado la identidad aragonesa, desde la Corona de Aragón hasta la actualidad, a partir del análisis crítico de fuentes históricas.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos explicar a la juventud aragonesa que las instituciones medievales y el derecho foral siguen influyendo en sus derechos y libertades hoy en día?</t>
+    <t>Investigar el proceso de construcción de la identidad aragonesa desde la Corona de Aragón hasta la democracia actual, utilizando fuentes históricas primarias y secundarias, y sintetizarlo en un podcast de tres episodios (máximo 15 minutos cada uno) que sea comprensible y atractivo para el alumnado de 4º de ESO.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Acceso a la web del Justicia de Aragón
-[...3 lines deleted...]
-• Plataforma de alojamiento de podcast (Anchor/Spotify for Podcasters)</t>
+• Dossier de fuentes históricas sobre la identidad aragonesa (proporcionado por el profesor/a)
+• Ordenadores con acceso a internet y software de grabación/edición de audio (Audacity, GarageBand o similar)
+• Micrófonos o auriculares con micrófono
+• Plantilla de análisis de fuentes y rúbricas de evaluación
+• Cuaderno de bitácora individual o digital</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital, Conciencia y expresiones culturales, y Comunicación lingüística.</t>
+    <t>Educación cívica y constitucional (valores democráticos y memoria histórica), competencia digital (edición de audio) y comunicación lingüística (expresión oral y escrita).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Análisis de noticias actuales sobre el Derecho Foral Aragonés y debate sobre qué símbolos e instituciones reconocen en su día a día. Presentación del reto: crear un podcast que traduzca esta complejidad al lenguaje juvenil.</t>
-[...2 lines deleted...]
-    <t>Mapa conceptual inicial sobre la identidad aragonesa.</t>
+    <t>Se presenta el encargo a la clase: crear un podcast histórico para 4º de ESO. Se formula la pregunta guía y se realiza una lluvia de ideas sobre qué significa la identidad aragonesa y qué momentos históricos la han marcado. Se forman equipos de 4-5 personas y se asigna un primer rol: investigador/a, guionista, técnico de sonido y editor/a.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial y primera reflexión individual en el cuaderno de bitácora.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Investigación en grupos sobre la evolución de la Corona de Aragón, el funcionamiento de las Cortes y la figura del Justicia. Análisis de los Decretos de Nueva Planta como punto de ruptura.</t>
-[...2 lines deleted...]
-    <t>Fichas de análisis de fuentes históricas y documentos forales.</t>
+    <t>Sesiones teórico-prácticas sobre la formación de la Corona de Aragón, el foralismo y la construcción de la identidad aragonesa. Se enseña a analizar críticamente fuentes históricas (documentos, imágenes, mapas) y a distinguir entre fuentes primarias y secundarias. Cada equipo recibe un dossier con textos y fragmentos de historiografía.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de fuentes (dos por equipo).</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Redacción de los guiones técnicos y literarios. Los grupos deben conectar un hecho histórico (ej. el Privilegio de la Unión) con un concepto actual (ej. limitación del poder real/ejecutivo).</t>
-[...2 lines deleted...]
-    <t>Borrador del guion del podcast con referencias bibliográficas.</t>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga un periodo o aspecto concreto de la identidad aragonesa: la Corona de Aragón, la abolición de los fueros, la II República y las reformas en Aragón, la Transición y el Estatuto de Autonomía. Buscan fuentes complementarias (archivos digitales, museos, entrevistas a familiares o vecinos). Elaboran un esquema argumental para los tres episodios del podcast.</t>
+  </si>
+  <si>
+    <t>Esquema argumental detallado y selección justificada de fuentes.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación de los episodios de podcast o edición de los vídeos. Uso de herramientas digitales de edición de audio y búsqueda de música con licencia libre que evoque el patrimonio aragonés.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio o vídeo finalizado.</t>
+    <t>Los equipos graban y editan el podcast. Pueden incluir narración, entrevistas simuladas, efectos sonoros y música. Se revisa la calidad técnica y la adecuación al público de 4º de ESO. Se prepara una breve presentación del podcast para el día de la audición.</t>
+  </si>
+  <si>
+    <t>Podcast finalizado (archivo de audio).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Audición colectiva de los trabajos, coevaluación mediante rúbrica y reflexión final sobre la importancia de preservar la memoria institucional para entender la democracia actual.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de coevaluación.</t>
+    <t>Cada equipo escucha el podcast de otro equipo y completa una rúbrica de coevaluación. Después se realiza un debate sobre los aprendizajes y la experiencia. Cada alumno/a completa una diana de autoevaluación. El profesor/a recoge las rúbricas y asigna los niveles de logro 1-4 para cada criterio evaluable.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas y dianas de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Radiografía de un Siglo: El Pulso de Aragón en Cifras</t>
-[...8 lines deleted...]
-    <t>¿Ha sido el crecimiento económico de Aragón un proceso de progreso real para toda la ciudadanía o ha profundizado en las brechas de género y territoriales?</t>
+    <t>Recoge y analiza la memoria democrática de tu entorno</t>
+  </si>
+  <si>
+    <t>Investigación oral sobre la Transición y la Constitución en Aragón</t>
+  </si>
+  <si>
+    <t>El instituto participa en un programa de recuperación de la memoria histórica local. El ayuntamiento solicita un estudio sobre la percepción ciudadana de la Transición y la Constitución en la localidad. El alumnado actuará como investigador social.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una investigación oral sobre la memoria de la Transición y la valoración actual de la Constitución en el entorno local, analizar los datos obtenidos y comunicar las conclusiones en un informe que será entregado al archivo municipal.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Portal de datos del IAEST (Aragón)
-[...38 lines deleted...]
-    <t>Rúbrica de evaluación y diario de aprendizaje final.</t>
+• Guion de entrevista
+• Grabadora de audio o videollamada
+• Plantilla de transcripción
+• Constitución Española de 1978
+• Documentación sobre la Transición en Aragón
+• Acceso al archivo municipal o asociaciones de memoria histórica</t>
+  </si>
+  <si>
+    <t>Educación cívica y constitucional, competencia digital (grabación, edición de audio/vídeo) y tratamiento crítico de la información.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y el encargo del ayuntamiento. El alumnado realiza una lluvia de ideas sobre qué preguntar y forma equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabaja el contexto histórico de la Transición en España y Aragón, el contenido de la Constitución de 1978, y técnicas de entrevista y análisis cualitativo.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de fuentes secundarias.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza las entrevistas (presenciales o por videollamada), las transcribe y extrae datos. Analiza las respuestas, codificando temas.</t>
+  </si>
+  <si>
+    <t>Transcripciones y tabla de análisis.</t>
+  </si>
+  <si>
+    <t>Redacción del informe (introducción, metodología, resultados, conclusiones) y creación de un póster o presentación digital.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y póster.</t>
+  </si>
+  <si>
+    <t>Presentación simulada al archivo municipal, coevaluación entre equipos, autoevaluación y asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Pinceladas de Libertad: El Mural de nuestra Memoria</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos representar visualmente la evolución de las libertades y el papel silenciado de las mujeres en la historia de Aragón para que nuestra comunidad vecinal valore su patrimonio inmaterial?</t>
+    <t>Alzar la voz: la Transición aragonesa en primera persona</t>
+  </si>
+  <si>
+    <t>Un documental sobre la participación ciudadana en la Transición en Aragón</t>
+  </si>
+  <si>
+    <t>El centro cultural del barrio solicita materiales audiovisuales originales para un ciclo sobre memoria histórica local dirigido a jóvenes. El alumnado asume el reto de investigar y producir un documental que rescate el papel de la ciudadanía en la Transición aragonesa.</t>
+  </si>
+  <si>
+    <t>Investigar un episodio concreto de participación ciudadana durante la Transición en Aragón y crear un documental de 10 minutos que se proyectará en el centro cultural, con el objetivo de visibilizar cómo se construyó la democracia desde la base social.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Archivos históricos municipales
-[...36 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de coevaluación del trabajo en equipo.</t>
+• Hemerotecas digitales (Biblioteca Virtual de Aragón, Archivo de la Diputación de Zaragoza)
+• Software de edición de video (OpenShot, Clipchamp)
+• Micrófonos y cámara de móvil
+• Fichas de análisis de fuentes (plantilla)
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía democrática y conciencia histórica.</t>
+  </si>
+  <si>
+    <t>Se presenta la petición del centro cultural, se visiona un breve ejemplo de documental histórico y se acota la pregunta guía. Los equipos eligen un barrio o localidad aragonesa para investigar.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con preguntas iniciales y delimitación del objeto de estudio.</t>
+  </si>
+  <si>
+    <t>Taller sobre la Transición en Aragón: contexto nacional y local. Se enseña a buscar en hernerotecas digitales (Archivo de la Diputación, Biblioteca Virtual de Aragón) y a analizar fuentes. Además, taller básico de lenguaje documental (guion, planificación, entrevista).</t>
+  </si>
+  <si>
+    <t>Fichas de fuentes analizadas (periódicos, documentos) y guion tentativo.</t>
+  </si>
+  <si>
+    <t>Los equipos investigan en profundidad: buscan imágenes, noticias, testimonios (si es posible entrevistan a un familiar o vecino que viviera la Transición). Analizan, contrastan y seleccionan el material que utilizarán.</t>
+  </si>
+  <si>
+    <t>Transcripciones de entrevistas, selección de imágenes/audios.</t>
+  </si>
+  <si>
+    <t>Edición del documental: montaje, voz en off, música, créditos. Preparan una breve presentación para el estreno.</t>
+  </si>
+  <si>
+    <t>Documental terminado.</t>
+  </si>
+  <si>
+    <t>Proyección del documental en el centro cultural con público real. Posteriormente, en el aula, coevaluación y autoevaluación mediante rúbrica. Se asignan niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Cuadros comparativos sincrónicos de las constituciones de 1812, 1869, 1931 y 1978, utilizando códigos de color para diferenciar tipos de soberanía y catálogos de derechos.
@@ -1429,285 +1490,288 @@
   <si>
     <t xml:space="preserve">
 • Elaboración de un 'Mapa de Memoria Local' interactivo donde el alumnado identifique vestigios históricos de su entorno, analice su estado de conservación y proponga una nueva señalética basada en la Ley de Memoria Democrática.
 • Producción de un debate académico grabado o podcast simulando una mesa redonda entre historiadores de distintas épocas sobre la significación de la Constitución de 1812 o el Desastre del 98.
 • Diseño de una campaña de sensibilización patrimonial (folletos, vídeos cortos o hilos en redes sociales) que defienda la protección de un bien cultural específico de la historia de España en riesgo de desaparición.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de un comité evaluador de la UNESCO donde el alumnado deba defender, mediante criterios históricos y sociales, qué hitos del patrimonio español del siglo XX merecen ser protegidos.
 • Proyecto de investigación sobre el origen del nombre de las calles del municipio, vinculándolos con los cambios políticos de los siglos XIX y XX para conectar la historia nacional con su realidad cotidiana.
 • Uso de dilemas éticos sobre el uso público del pasado, planteando escenarios reales sobre la retirada de monumentos o la exhumación de fosas, permitiendo la elección del rol de análisis (jurídico, histórico o social).</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CC1, CC2, CCL2</t>
-[...68 lines deleted...]
-    <t>Valora el patrimonio y la memoria colectiva (CCEC1, CC2) identificando significados y usos públicos de la historia (CCEC2).</t>
+    <t>CCL1, STEM2, CC3</t>
+  </si>
+  <si>
+    <t>CCL4, CPSAA4</t>
+  </si>
+  <si>
+    <t>Valorar movimientos por libertades mediante análisis comparado de regímenes históricos implica CCL1 (comprensión de textos), STEM2 (análisis crítico) y CC3 (reflexión ética sobre derechos).</t>
+  </si>
+  <si>
+    <t>CCL3, CC2, CCEC1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CD1</t>
+  </si>
+  <si>
+    <t>Reconocer diversidad identitaria mediante contraste y revisión crítica de fuentes requiere CCL3 (gestión de información), CC2 (identidad diversidad) y CCEC1 (valoración patrimonio cultural).</t>
+  </si>
+  <si>
+    <t>STEM2, CC3, CE1</t>
+  </si>
+  <si>
+    <t>CPSAA2, CCL2</t>
+  </si>
+  <si>
+    <t>Analizar progreso desde bienestar y sostenibilidad integrando factores modernizadores implica STEM2 (análisis crítico), CC3 (desarrollo sostenible) y CE1 (iniciativa emprendedora).</t>
+  </si>
+  <si>
+    <t>CC1, STEM2, CPSAA3</t>
+  </si>
+  <si>
+    <t>CCL1, CC4</t>
+  </si>
+  <si>
+    <t>Tomar conciencia de diversidad social mediante análisis multidisciplinar de cambios demográficos y sociales requiere CC1 (ciudadanía), STEM2 (análisis) y CPSAA3 (respeto diversidad).</t>
+  </si>
+  <si>
+    <t>CC2, CC3, STEM2</t>
+  </si>
+  <si>
+    <t>CCL4, CPSAA5</t>
+  </si>
+  <si>
+    <t>Analizar críticamente el papel de creencias e ideologías en poder e identidades implica CC2 (identidad social), CC3 (justicia social) y STEM2 (análisis crítico).</t>
+  </si>
+  <si>
+    <t>CC1, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CC2, CP3</t>
+  </si>
+  <si>
+    <t>Interpretar valor geoestratégico de España en contexto global, señalando analogías, requiere CC1 (relaciones internacionales), STEM2 (análisis comparado) y CCL1 (comprensión de mapas y textos).</t>
+  </si>
+  <si>
+    <t>CC3, CCEC2, STEM2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL3</t>
+  </si>
+  <si>
+    <t>Incorporar perspectiva de género mediante fuentes literarias y artísticas e investigación del movimiento feminista requiere CC3 (igualdad), CCEC2 (apreciación artística) y STEM2 (análisis crítico).</t>
+  </si>
+  <si>
+    <t>CCEC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CCL2, STEM2</t>
+  </si>
+  <si>
+    <t>Valorar patrimonio como legado y memoria colectiva identificando usos públicos requiere CCEC1 (conciencia patrimonial), CC2 (identidad cultural) y CC3 (reflexión ética sobre memoria).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué normativa específica de Aragón regula el currículo de Historia de España en 2.º de Bachillerato?</t>
-[...2 lines deleted...]
-    <t>La asignatura se rige por la Orden ECD/1173/2022, de 3 de agosto, por la que se aprueba el currículo de Bachillerato en Aragón. Esta norma adapta los 37 saberes básicos y las 9 competencias específicas al contexto autonómico, estableciendo el marco legal obligatorio para las programaciones didácticas en todos los centros educativos de la comunidad.</t>
+    <t>¿Qué decreto autonómico regula la evaluación de Historia de España en 2º de Bachillerato en Aragón y qué particularidades incluye respecto a la programación didáctica?</t>
+  </si>
+  <si>
+    <t>En Aragón, la normativa autonómica derivada del RD 243/2022 establece que la programación debe incluir los 32 saberes básicos distribuidos en 9 competencias específicas y 19 criterios de evaluación, con 3 horas semanales. Se exige además una concreción de los instrumentos de evaluación y medidas de atención a la diversidad.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Cómo se diferencia la secuenciación de saberes en Aragón respecto al currículo mínimo estatal?</t>
-[...2 lines deleted...]
-    <t>Aragón concreta los 37 saberes básicos del BOE integrando la historia regional dentro de los procesos nacionales. La secuenciación aragonesa pone especial énfasis en la evolución del derecho foral, la industrialización local y los movimientos sociales específicos de la región, vinculando estos hitos con los 19 criterios de evaluación para ofrecer una visión contextualizada de la historia contemporánea.</t>
+    <t>¿En qué se diferencia la secuenciación de contenidos de Historia de España en Aragón respecto a la propuesta del BOE o de comunidades vecinas como Cataluña?</t>
+  </si>
+  <si>
+    <t>Aragón mantiene una estructura cronológica lineal con 6 bloques de Prehistoria a actualidad, mientras que el BOE permite mayor flexibilidad. A diferencia de Cataluña, que prioriza ejes transversales, aquí se exige un desarrollo ordenado de los saberes básicos, con especial atención a la historia regional aragonesa en el bloque final.</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
-    <t>¿Cómo afecta la carga de 3 horas semanales a la organización del departamento de Geografía e Historia?</t>
-[...2 lines deleted...]
-    <t>La limitación de 3 horas semanales en 2.º de Bachillerato exige que el departamento optimice la impartición de los 37 saberes. Es necesario priorizar metodologías activas y una planificación rigurosa para cubrir los 19 criterios de evaluación sin descuidar la preparación para la EvAU, lo que obliga a una coordinación estrecha en la selección de materiales y fuentes primarias.</t>
+    <t>¿Cómo organiza el departamento de Geografía e Historia las 3 horas semanales de Historia de España en 2º de Bachillerato para cubrir los 32 saberes?</t>
+  </si>
+  <si>
+    <t>Se distribuyen en 2 sesiones de 1 hora y una de 1 hora de actividades complementarias. Se priorizan los saberes de los bloques 4 y 5 (siglos XIX-XX) que concentran el mayor peso en la prueba de acceso. Se reservan 2 semanas para síntesis y trabajo con fuentes históricas.</t>
   </si>
   <si>
     <t>Recuperación</t>
   </si>
   <si>
-    <t>¿Qué procedimiento de recuperación se aplica para los alumnos con Historia de España pendiente en Aragón?</t>
-[...2 lines deleted...]
-    <t>El alumnado con evaluación negativa debe seguir un programa de refuerzo basado en los 19 criterios de evaluación no superados. En Aragón, las pruebas extraordinarias deben diseñarse para evaluar las 9 competencias específicas mediante tareas que demuestren la capacidad de análisis histórico, garantizando que el estudiante alcance los objetivos mínimos establecidos en los 37 saberes básicos de la materia.</t>
+    <t>¿Cuál es el procedimiento de recuperación para la materia de Historia de España en 2º de Bachillerato en Aragón, tanto de evaluaciones pendientes como de la materia completa?</t>
+  </si>
+  <si>
+    <t>Se establece una prueba escrita de recuperación por evaluación no superada, más un examen final global en junio para quienes tengan 2 o más trimestres suspensos. En septiembre hay prueba extraordinaria de toda la materia. Los alumnos con la materia pendiente de 1º de Bachillerato siguen un plan de refuerzo.</t>
   </si>
   <si>
     <t>Atencion_diversidad</t>
   </si>
   <si>
-    <t>¿Cómo se implementa la atención a la diversidad en Historia de España bajo el marco del DUA en Aragón?</t>
-[...2 lines deleted...]
-    <t>En Aragón, la atención a la diversidad en 2.º de Bachillerato implica adaptar el acceso a los 37 saberes básicos mediante múltiples formas de representación y expresión. El profesorado debe flexibilizar los instrumentos de evaluación vinculados a los 19 criterios, permitiendo que el alumnado con necesidades específicas demuestre la adquisición de las 9 competencias específicas mediante productos variados y apoyos individualizados.</t>
+    <t>¿Qué medidas de atención a la diversidad se aplican específicamente en Historia de España en Aragón para alumnado con dificultades de aprendizaje o necesidades educativas especiales?</t>
+  </si>
+  <si>
+    <t>Se diseñan adaptaciones curriculares no significativas: ampliación de tiempos de examen, uso de mapas conceptuales, fuentes simplificadas. Para altas capacidades se proponen ampliaciones sobre historia local. Se prioriza la evaluación competencial mediante rúbricas que valoran la argumentación sobre la memorización.</t>
   </si>
   <si>
     <t>Evaluación</t>
   </si>
   <si>
-    <t>¿Cómo se coordina la evaluación de Historia de España con otras materias del Bachillerato aragonés?</t>
-[...2 lines deleted...]
-    <t>La evaluación se coordina principalmente con Historia del Arte y Lengua Castellana para unificar criterios sobre el comentario de textos y fuentes. En Aragón, se busca que los 19 criterios de evaluación de Historia de España se retroalimenten con las competencias de otras materias, asegurando que el alumnado de 2.º de Bachillerato desarrolle una capacidad crítica y argumentativa coherente y transversal.</t>
+    <t>¿Cómo se coordina la evaluación en Historia de España con otras materias de 2º de Bachillerato (Historia del Arte, Lengua) para evitar repeticiones y favorecer la interdisciplinariedad?</t>
+  </si>
+  <si>
+    <t>Se acuerdan semáforos cronológicos para evitar duplicar contenidos. Por ejemplo, el franquismo se aborda desde Historia de España en febrero y desde Historia del Arte en marzo. En Lengua se trabaja la argumentación histórica con textos de la época. La evaluación compartida se refleja en trabajos de investigación conjuntos.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué elementos específicos de la programación de Historia de España supervisa la Inspección en Aragón?</t>
-[...8 lines deleted...]
-    <t>Se recomienda el uso de los fondos del Archivo de la Corona de Aragón y el portal DARA para trabajar los 19 criterios de evaluación. Estos recursos permiten al alumnado de 2.º de Bachillerato analizar fuentes primarias directas sobre la Guerra Civil en el frente de Aragón o la transición política regional, conectando los 37 saberes teóricos con la realidad histórica de su entorno inmediato.</t>
+    <t>¿Qué aspectos específicos revisa la inspección educativa en la programación de Historia de España en Aragón?</t>
+  </si>
+  <si>
+    <t>La inspección exige que la programación contenga los 19 criterios de evaluación vinculados a las 9 competencias específicas, con instrumentos variados (análisis de fuentes, ensayos, presentaciones) y ponderación clara. También verifica que se incluya la educación en valores democráticos y el tratamiento del patrimonio aragonés.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos y materiales bibliográficos son recomendados por la inspección para Historia de España en 2º de Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>Se recomiendan manuales actualizados como Historia de España de Vicens Vives o Edelvives, y obras específicas sobre Aragón como Historia de Aragón de Ángel Canellas. También se valoran repositorios digitales del Archivo de la Corona de Aragón y el uso de prensa histórica.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Historia de España en 2.º Bachillerato. Identifica las 8 competencias específicas (CE), los 17 criterios de evaluación y los 29 saberes básicos organizados en 3 bloques. Toma nota del enfoque competencial y de los cambios respecto a la LOMCE.</t>
+  </si>
+  <si>
+    <t>Muchas CCAA publican un anexo con tablas resumen; imprímelo y tenlo a mano durante toda la programación.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de tu CCAA para 2.º de Bachillerato. Identifica cómo se articulan los 3 bloques de saberes con las 8 Competencias Específicas (CE). No te limites al temario; lee los descriptores operativos del Perfil de Salida.</t>
-[...11 lines deleted...]
-    <t>Agrupa los 17 criterios por 'habilidad' (ej. análisis de fuentes, cronología, conciencia democrática) para no repetir instrumentos de evaluación idénticos en cada unidad.</t>
+    <t>Transcribe las 8 CE y los 17 criterios en un documento de trabajo. Etiqueta cada criterio con su CE correspondiente. Esta lista será la base para diseñar las situaciones de aprendizaje (SDA) y las evaluaciones.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: CE, criterio, saberes relacionados y trimestre. Así visualizarás las conexiones.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asigna a cada uno de los 17 criterios un instrumento de evaluación (examen, comentario de texto, ensayo, debate). Recuerda que la EBAU/PAU de tu CCAA marcará el peso de los criterios más procedimentales.</t>
-[...2 lines deleted...]
-    <t>No evalúes los 17 criterios en cada examen. Selecciona 3 o 4 por unidad para que la corrección sea manejable y el feedback sea real.</t>
+    <t>Analiza qué criterios son más complejos o requieren más tiempo (ej. los de análisis de fuentes o argumentación). Asigna instrumentos variados (rúbricas, análisis de fuentes, debates) y decide cuáles serán obligatorios. Asegura que cada CE se evalúe al menos una vez.</t>
+  </si>
+  <si>
+    <t>Los criterios de la CE1 (método histórico) y CE8 (patrimonio) suelen ser los más difíciles; planifica al menos una SDA por trimestre que los integre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 29 saberes en los 3 trimestres. El Bloque 1 (Prehistoria a Edad Moderna) suele ser introductorio o síntesis, mientras que los Bloques 2 y 3 (XIX y XX) son el núcleo denso.</t>
-[...2 lines deleted...]
-    <t>Debes llegar a la Constitución de 1812 antes de que termine noviembre; si no, el tercer trimestre (siglo XX y Transición) colapsará por falta de tiempo para la EBAU.</t>
+    <t>Reparte los 29 saberes básicos en los 3 trimestres siguiendo la cronología histórica (Prehistoria a actualidad). Ajusta la secuencia a las 3 horas semanales (≈105 h totales). Deja margen para repasos y recuperaciones.</t>
+  </si>
+  <si>
+    <t>No caigas en el error de querer 'dar todo'; selecciona los saberes más significativos y profundiza. La profundidad vale más que la amplitud.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) que conecte el pasado con el presente. Por ejemplo, relacionar el Sexenio Democrático con la calidad democrática actual.</t>
-[...2 lines deleted...]
-    <t>Usa el comentario de fuentes primarias (mapas, caricaturas de 'La Flaca', textos) como el producto final de la SDA; es lo que más seguridad les da de cara al examen final.</t>
+    <t>Elabora tres situaciones de aprendizaje (una por trimestre) que integren varias CE y criterios. Cada SDA debe incluir una pregunta guía, tareas competenciales, productos evaluables y criterios de evaluación concretos. Ejemplo: SDA sobre 'La Transición española' para el tercer trimestre.</t>
+  </si>
+  <si>
+    <t>Reutiliza SDA de cursos anteriores adaptándolas; la colaboración en el departamento ahorra tiempo y asegura coherencia.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada criterio en la nota final. Al ser 17 criterios, puedes darles un peso equitativo o priorizar aquellos más alineados con las competencias de análisis crítico.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la suma de los criterios evaluados en un trimestre sea el 100% de la nota, independientemente de si un saber ha sido más largo que otro.</t>
+    <t>Define el peso de cada criterio en la calificación final, en reunión de departamento. Por ejemplo: CE1 15%, CE8 10%, etc. Asegura que la suma ponderada de los criterios evaluados en cada SDA totalice el 100%.</t>
+  </si>
+  <si>
+    <t>La inspección exige coherencia entre lo programado y lo evaluado; documenta las decisiones en el acta de departamento.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones no significativas y el plan de recuperación basado en la superación de criterios no logrados, no solo en repetir exámenes.</t>
-[...2 lines deleted...]
-    <t>Prepara un glosario de términos históricos y esquemas visuales de 'causa-efecto' como medida DUA general; beneficia a todo el grupo, no solo a los ACNEAE.</t>
+    <t>Redacta las medidas de atención a la diversidad (DAC, adaptaciones curriculares, medidas ordinarias) y el plan de recuperación (pruebas extraordinarias, entregas de trabajos). Incluye cómo se evaluará a alumnos repetidores o con pendientes.</t>
+  </si>
+  <si>
+    <t>No esperes a septiembre; incluye en la programación inicial los criterios de recuperación y la posibilidad de un examen global en junio.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Identificar, situando en el tiempo y en el espacio, los hechos más relevantes de la historia de Aragón desde la Corona de Aragón, comprendiendo las relaciones entre hechos político</t>
   </si>
   <si>
     <t>Conocer e identificar las instituciones, símbolos y el derecho foral, así como la lengua y modalidades lingüísticas como elementos propios de la identidad aragonesa. 1.3.Fomentar u</t>
   </si>
   <si>
     <t>Reconocer el legado democrático y las acciones en favor de la libertad, identificando y comparando los distintos regímenes políticos desde la quiebra de la Monarquía Absoluta y los</t>
   </si>
@@ -2518,935 +2582,961 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>412</v>
+        <v>424</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>413</v>
+        <v>425</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>416</v>
+        <v>428</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>419</v>
+        <v>431</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>420</v>
+        <v>432</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>421</v>
+        <v>433</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>422</v>
+        <v>434</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>423</v>
+        <v>435</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>392</v>
+        <v>404</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>426</v>
+        <v>438</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>427</v>
+        <v>439</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>428</v>
+        <v>440</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>429</v>
+        <v>441</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>430</v>
+        <v>442</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>408</v>
+        <v>420</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>437</v>
+        <v>449</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>438</v>
+        <v>450</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>439</v>
+        <v>451</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>441</v>
+        <v>453</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>448</v>
+        <v>460</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>450</v>
+        <v>462</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>451</v>
+        <v>463</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>452</v>
+        <v>464</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>453</v>
+        <v>465</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>454</v>
+        <v>466</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>457</v>
+        <v>469</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>459</v>
+        <v>471</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>460</v>
+        <v>472</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>461</v>
+        <v>473</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>463</v>
+        <v>475</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>466</v>
+        <v>478</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>469</v>
+        <v>481</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>470</v>
+        <v>482</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>471</v>
+        <v>483</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>472</v>
+        <v>484</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>472</v>
+        <v>488</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>476</v>
+        <v>489</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>477</v>
+        <v>490</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>478</v>
+        <v>491</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>479</v>
+        <v>492</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>480</v>
+        <v>493</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>482</v>
+        <v>495</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>479</v>
+        <v>492</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>483</v>
+        <v>496</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>484</v>
+        <v>497</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>485</v>
+        <v>498</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>486</v>
+        <v>499</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>487</v>
+        <v>500</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>488</v>
+        <v>501</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>489</v>
+        <v>502</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>472</v>
+        <v>488</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>490</v>
+        <v>503</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>491</v>
+        <v>504</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>492</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="7" t="s">
-        <v>493</v>
+        <v>506</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>495</v>
+        <v>508</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>498</v>
+        <v>511</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>499</v>
+        <v>512</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>500</v>
+        <v>513</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>502</v>
-[...1 lines deleted...]
-      <c r="D5" s="9"/>
+        <v>515</v>
+      </c>
+      <c r="D5" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E5" s="9">
-        <v>5.26</v>
+        <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>503</v>
-[...1 lines deleted...]
-      <c r="D6" s="9"/>
+        <v>516</v>
+      </c>
+      <c r="D6" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E6" s="9">
-        <v>5.26</v>
+        <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>504</v>
-[...1 lines deleted...]
-      <c r="D7" s="9"/>
+        <v>517</v>
+      </c>
+      <c r="D7" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E7" s="9">
-        <v>5.26</v>
+        <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>505</v>
-[...1 lines deleted...]
-      <c r="D8" s="9"/>
+        <v>518</v>
+      </c>
+      <c r="D8" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E8" s="9">
-        <v>5.26</v>
+        <v>10.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>506</v>
-[...1 lines deleted...]
-      <c r="D9" s="9"/>
+        <v>519</v>
+      </c>
+      <c r="D9" s="9">
+        <v>12.5</v>
+      </c>
       <c r="E9" s="9">
-        <v>5.26</v>
+        <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>507</v>
-[...1 lines deleted...]
-      <c r="D10" s="9"/>
+        <v>520</v>
+      </c>
+      <c r="D10" s="9">
+        <v>12.5</v>
+      </c>
       <c r="E10" s="9">
-        <v>5.26</v>
+        <v>12.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.1</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>508</v>
-[...1 lines deleted...]
-      <c r="D11" s="9"/>
+        <v>521</v>
+      </c>
+      <c r="D11" s="9">
+        <v>8.33</v>
+      </c>
       <c r="E11" s="9">
-        <v>5.26</v>
+        <v>8.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.2</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>509</v>
-[...1 lines deleted...]
-      <c r="D12" s="9"/>
+        <v>522</v>
+      </c>
+      <c r="D12" s="9">
+        <v>8.33</v>
+      </c>
       <c r="E12" s="9">
-        <v>5.26</v>
+        <v>8.33</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.3</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>510</v>
-[...1 lines deleted...]
-      <c r="D13" s="9"/>
+        <v>523</v>
+      </c>
+      <c r="D13" s="9">
+        <v>8.33</v>
+      </c>
       <c r="E13" s="9">
-        <v>5.26</v>
+        <v>8.33</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.1</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.2</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>512</v>
+        <v>525</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.3</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>7.1</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="D17" s="9"/>
+        <v>527</v>
+      </c>
+      <c r="D17" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E17" s="9">
-        <v>5.26</v>
+        <v>10.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>7.2</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>515</v>
-[...1 lines deleted...]
-      <c r="D18" s="9"/>
+        <v>528</v>
+      </c>
+      <c r="D18" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E18" s="9">
-        <v>5.26</v>
+        <v>10.0</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.1</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>516</v>
-[...1 lines deleted...]
-      <c r="D19" s="9"/>
+        <v>529</v>
+      </c>
+      <c r="D19" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E19" s="9">
-        <v>5.26</v>
+        <v>10.0</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.2</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>517</v>
-[...1 lines deleted...]
-      <c r="D20" s="9"/>
+        <v>530</v>
+      </c>
+      <c r="D20" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E20" s="9">
-        <v>5.26</v>
+        <v>10.0</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>9.1</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>518</v>
+        <v>531</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>5.26</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7" t="s">
-        <v>519</v>
+        <v>532</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <f>SUM(E3:E21)</f>
-        <v>108.64000000000001</v>
+        <v>170.25</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>520</v>
+        <v>533</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="8" t="s">
-        <v>521</v>
+        <v>534</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>522</v>
+        <v>535</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
@@ -3462,929 +3552,929 @@
       <c r="N1" s="8">
         <v>6.1</v>
       </c>
       <c r="O1" s="8">
         <v>6.2</v>
       </c>
       <c r="P1" s="8">
         <v>6.3</v>
       </c>
       <c r="Q1" s="8">
         <v>7.1</v>
       </c>
       <c r="R1" s="8">
         <v>7.2</v>
       </c>
       <c r="S1" s="8">
         <v>8.1</v>
       </c>
       <c r="T1" s="8">
         <v>8.2</v>
       </c>
       <c r="U1" s="8">
         <v>9.1</v>
       </c>
       <c r="V1" s="8" t="s">
-        <v>523</v>
+        <v>536</v>
       </c>
       <c r="W1" s="8" t="s">
-        <v>499</v>
+        <v>512</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="7" t="s">
-        <v>524</v>
+        <v>537</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:U2),"")</f>
         <v/>
       </c>
       <c r="W2" s="7"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="7" t="s">
-        <v>525</v>
+        <v>538</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:U3),"")</f>
         <v/>
       </c>
       <c r="W3" s="7"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
-        <v>526</v>
+        <v>539</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:U4),"")</f>
         <v/>
       </c>
       <c r="W4" s="7"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
-        <v>527</v>
+        <v>540</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:U5),"")</f>
         <v/>
       </c>
       <c r="W5" s="7"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
-        <v>528</v>
+        <v>541</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:U6),"")</f>
         <v/>
       </c>
       <c r="W6" s="7"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
-        <v>529</v>
+        <v>542</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:U7),"")</f>
         <v/>
       </c>
       <c r="W7" s="7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>530</v>
+        <v>543</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:U8),"")</f>
         <v/>
       </c>
       <c r="W8" s="7"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>531</v>
+        <v>544</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:U9),"")</f>
         <v/>
       </c>
       <c r="W9" s="7"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>532</v>
+        <v>545</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:U10),"")</f>
         <v/>
       </c>
       <c r="W10" s="7"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>533</v>
+        <v>546</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:U11),"")</f>
         <v/>
       </c>
       <c r="W11" s="7"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>534</v>
+        <v>547</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:U12),"")</f>
         <v/>
       </c>
       <c r="W12" s="7"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>535</v>
+        <v>548</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:U13),"")</f>
         <v/>
       </c>
       <c r="W13" s="7"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>536</v>
+        <v>549</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:U14),"")</f>
         <v/>
       </c>
       <c r="W14" s="7"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>537</v>
+        <v>550</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:U15),"")</f>
         <v/>
       </c>
       <c r="W15" s="7"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>538</v>
+        <v>551</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:U16),"")</f>
         <v/>
       </c>
       <c r="W16" s="7"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>539</v>
+        <v>552</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:U17),"")</f>
         <v/>
       </c>
       <c r="W17" s="7"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>540</v>
+        <v>553</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:U18),"")</f>
         <v/>
       </c>
       <c r="W18" s="7"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>541</v>
+        <v>554</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:U19),"")</f>
         <v/>
       </c>
       <c r="W19" s="7"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>542</v>
+        <v>555</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:U20),"")</f>
         <v/>
       </c>
       <c r="W20" s="7"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
-        <v>543</v>
+        <v>556</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:U21),"")</f>
         <v/>
       </c>
       <c r="W21" s="7"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
-        <v>544</v>
+        <v>557</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:U22),"")</f>
         <v/>
       </c>
       <c r="W22" s="7"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>545</v>
+        <v>558</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:U23),"")</f>
         <v/>
       </c>
       <c r="W23" s="7"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
-        <v>546</v>
+        <v>559</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:U24),"")</f>
         <v/>
       </c>
       <c r="W24" s="7"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
-        <v>547</v>
+        <v>560</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:U25),"")</f>
         <v/>
       </c>
       <c r="W25" s="7"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
-        <v>548</v>
+        <v>561</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:U26),"")</f>
         <v/>
       </c>
       <c r="W26" s="7"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
-        <v>549</v>
+        <v>562</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:U27),"")</f>
         <v/>
       </c>
       <c r="W27" s="7"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
-        <v>550</v>
+        <v>563</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:U28),"")</f>
         <v/>
       </c>
       <c r="W28" s="7"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:U29),"")</f>
         <v/>
       </c>
       <c r="W29" s="7"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
-        <v>552</v>
+        <v>565</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:U30),"")</f>
         <v/>
       </c>
       <c r="W30" s="7"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
-        <v>553</v>
+        <v>566</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:U31),"")</f>
         <v/>
       </c>
@@ -6092,54 +6182,54 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:C16"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -6156,2713 +6246,3083 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...70 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A8:E8"/>
-    <mergeCell ref="A12:E12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="F3" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="B3" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G3" s="7" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7">
         <v>1.1</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="K2" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>1.2</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="K3" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7">
         <v>2.1</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="H4" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="I4" s="7" t="s">
         <v>120</v>
       </c>
-      <c r="I4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" s="7" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="K4" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7">
         <v>2.2</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="J5" s="7" t="s">
-        <v>138</v>
+        <v>126</v>
       </c>
       <c r="K5" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7">
         <v>3.1</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="K6" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7">
         <v>3.2</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="K7" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7">
         <v>4.1</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="K8" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7">
         <v>4.2</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="K9" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7">
         <v>5.1</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="H10" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="J10" s="7" t="s">
         <v>152</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="K10" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7">
         <v>5.2</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="K11" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7">
         <v>5.3</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="K12" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7">
         <v>6.1</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="K13" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7">
         <v>6.2</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="K14" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7">
         <v>6.3</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7">
         <v>7.1</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="J16" s="7" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="K16" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B17" s="7">
         <v>7.2</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="J17" s="7" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="K17" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B18" s="7">
         <v>8.1</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="J18" s="7" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="K18" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B19" s="7">
         <v>8.2</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B20" s="7">
         <v>9.1</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="9">
         <v>5.26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C6" s="7">
         <v>1</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C7" s="7">
         <v>2</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C8" s="7">
         <v>3</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C9" s="7">
         <v>4</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C10" s="7">
         <v>5</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C11" s="7">
         <v>6</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C12" s="7">
         <v>7</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C13" s="7">
         <v>8</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C14" s="7">
         <v>9</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C15" s="7">
         <v>10</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C16" s="7">
         <v>11</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C17" s="7">
         <v>12</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C18" s="7">
         <v>13</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C19" s="7">
         <v>14</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C20" s="7">
         <v>1</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C21" s="7">
         <v>2</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C22" s="7">
         <v>3</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C23" s="7">
         <v>4</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C24" s="7">
         <v>5</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C25" s="7">
         <v>6</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C26" s="7">
         <v>1</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C27" s="7">
         <v>2</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C28" s="7">
         <v>3</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C29" s="7">
         <v>4</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C30" s="7">
         <v>5</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C31" s="7">
         <v>6</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C32" s="7">
         <v>7</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="7" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="C33" s="7">
         <v>8</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G10"/>
+  <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G10"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>250</v>
+        <v>238</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="B3" s="7">
         <v>20</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>88</v>
+        <v>51</v>
       </c>
       <c r="B7" s="7">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="F7" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="G7" s="7" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7">
+        <v>20</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="7">
+        <v>25</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="G15" s="7" t="s">
         <v>263</v>
       </c>
-      <c r="F10" s="7" t="s">
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="G16" s="7" t="s">
         <v>264</v>
       </c>
-      <c r="G10" s="7" t="s">
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="7">
+        <v>25</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>3</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>4</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="G22" s="7" t="s">
         <v>270</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="7">
+        <v>20</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="D27" s="7">
+        <v>1</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>2</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
+        <v>3</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
+        <v>4</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="7">
+        <v>20</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7">
+        <v>2</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7">
+        <v>3</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7">
+        <v>4</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>282</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>276</v>
+        <v>288</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="C5" s="7">
         <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="C7" s="7">
         <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>308</v>
+        <v>320</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>309</v>
+        <v>321</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>320</v>
+        <v>336</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>324</v>
+        <v>337</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>328</v>
+        <v>341</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>330</v>
+        <v>343</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>334</v>
+        <v>347</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>335</v>
+        <v>348</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>336</v>
+        <v>349</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>337</v>
+        <v>350</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>309</v>
+        <v>321</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>338</v>
+        <v>351</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>339</v>
+        <v>352</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>340</v>
+        <v>353</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>346</v>
+        <v>358</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>348</v>
+        <v>360</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>309</v>
+        <v>321</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>357</v>
+        <v>369</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>360</v>
+        <v>372</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>320</v>
+        <v>336</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>363</v>
+        <v>375</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>364</v>
+        <v>376</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>316</v>
+        <v>332</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8871,404 +9331,404 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>369</v>
+        <v>381</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>380</v>
+        <v>392</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>383</v>
+        <v>395</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>389</v>
+        <v>401</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="B10" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="7" t="s">
-        <v>390</v>
+        <v>402</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>391</v>
+        <v>403</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>392</v>
+        <v>404</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>393</v>
+        <v>405</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>392</v>
+        <v>404</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>394</v>
+        <v>406</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>392</v>
+        <v>404</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>399</v>
+        <v>411</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>401</v>
+        <v>413</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>402</v>
+        <v>414</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>403</v>
+        <v>415</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="7" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>405</v>
+        <v>417</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="7" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>406</v>
+        <v>418</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="7" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>407</v>
+        <v>419</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="7" t="s">
-        <v>408</v>
+        <v>420</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>409</v>
+        <v>421</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="7" t="s">
-        <v>408</v>
+        <v>420</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>410</v>
+        <v>422</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="7" t="s">
-        <v>408</v>
+        <v>420</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>411</v>
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>