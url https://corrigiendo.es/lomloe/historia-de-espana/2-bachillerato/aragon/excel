--- v1 (2026-07-05)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 09:36</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica el RD 243/2022 de Bachillerato. No hay adiciones ni modificaciones autonómicas.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Historia de espana</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo estatal de Historia de España para 2.º Bachillerato.</t>
   </si>