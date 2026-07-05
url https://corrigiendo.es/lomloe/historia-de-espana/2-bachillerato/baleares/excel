--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="493">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="518">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Historia de espana</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Illes Balears</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>21/05/2026 09:41</t>
+    <t>05/07/2026 12:23</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -688,51 +688,51 @@
   <si>
     <t>La Inquisició. L’expulsió dels jueus i dels musulmans. Auge i decadència de l’Imperi espanyol</t>
   </si>
   <si>
     <t>La formació de l'imperi colonial</t>
   </si>
   <si>
     <t>La monarquia dels Àustries. L’imperi universal de Carles V</t>
   </si>
   <si>
     <t>Germanies i comunitats: causes i conseqüències de cadascuna</t>
   </si>
   <si>
     <t>La política europea de Carles V i la seva relació amb la reforma protestant</t>
   </si>
   <si>
     <t>La monarquia hispànica de Felip II</t>
   </si>
   <si>
     <t>La política europea de Felip II: l’enfrontament amb els turcs, la revolta dels Països Baixos, les relacions amb Anglaterra; l’annexió amb Portugal</t>
   </si>
   <si>
     <t>Els primers problemes interns de la Monarquia Hispànica: la revolta de les Alpujarras i la revolta aragonesa contra Felip II</t>
   </si>
   <si>
-    <t>Economia i societat en el segle. Importància del mayorazgo, el concepte de XVI sangre, la importància de les decisions de Trento</t>
+    <t>Economia i societat en el segle XVI. Importància del mayorazgo, el concepte de limpieza de sangre, la importància de les decisions de Trento.</t>
   </si>
   <si>
     <t>El segle i la fi dels Habsburg. XVII</t>
   </si>
   <si>
     <t>Fets essencials del regnat de Felip III: menys enfrontaments a l’exterior, l’inici dels l’expulsió dels moriscs</t>
   </si>
   <si>
     <t>El regnat de Felip IV: el projecte polític del Comte-Duc d’Olivares</t>
   </si>
   <si>
     <t>La revolta catalana (causes i evolució) i la pèrdua de Portugal</t>
   </si>
   <si>
     <t>La Monarquia Hispànica a la Guerra dels Trenta Anys i les paus de Westfalia i els Pirineus</t>
   </si>
   <si>
     <t>El problema successori a la Monarquia Hispànica de Carles II. L’Espanya i les Illes Balears del segle XVIII</t>
   </si>
   <si>
     <t>La Guerra de Successió espanyola. La Pau d’Utrecht i les seves conseqüències territorials</t>
   </si>
   <si>
     <t>Els Decrets de Nova Planta i els canvis que suposaren en el sistema de govern existent fins al moment a la Corona d’Aragó i a les Illes Balears</t>
   </si>
@@ -1040,64 +1040,160 @@
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Analiza y compara con rigor los distintos regímenes políticos y los movimientos por las libertades utilizando con precisión conceptos históricos, valorando razonadamente el legado de la Transición y la Constitución de 1978 como fundamento de la convivencia y los derechos actuales.
 → Redacta un ensayo comparativo sobre la evolución del sufragio y las libertades individuales desde la Restauración hasta la actualidad, destacando el papel de la Constitución de 1978 como garantía de derechos.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Evalúa críticamente la evolución de las libertades en España, integrando un análisis comparado exhaustivo de los regímenes y argumentando con solvencia la trascendencia del legado democrático de 1978 frente a desafíos históricos y contemporáneos.
 → Realiza un comentario crítico de textos constitucionales contrapuestos (ej. 1876 vs 1978), vinculando los cambios en las libertades con el contexto social y defendiendo la vigencia del pacto constitucional actual ante nuevos retos democráticos.</t>
   </si>
   <si>
     <t>Rúbrica genérica</t>
   </si>
   <si>
+    <t>Reconoce superficialmente la diversidad identitaria, pero no contrasta información ni realiza crítica de fuentes. Muestra confusión o prejuicios sobre los sentimientos de pertenencia y no identifica la existencia de identidades múltiples.
+→ El alumno afirma que "todas las identidades son iguales" sin aportar fuentes o referencias a procesos históricos.</t>
+  </si>
+  <si>
+    <t>Identifica algunas manifestaciones de la diversidad identitaria y compara fuentes de manera básica, pero con limitada profundidad crítica. Reconoce la existencia de identidades múltiples pero no analiza su evolución ni su papel actual.
+→ Enumera símbolos autonómicos y menciona dos fuentes, pero no las contrasta ni evalúa su fiabilidad.</t>
+  </si>
+  <si>
+    <t>Contrasta información procedente de diversas fuentes, aplicando procesos de crítica para analizar el origen y evolución de las identidades. Valora la diversidad identitaria actual, respeta los sentimientos de pertenencia y comprende el marco común de convivencia.
+→ Analiza críticamente dos fuentes (un discurso político y un artículo periodístico) sobre el nacionalismo vasco, explicando su evolución y su impacto en la convivencia actual.</t>
+  </si>
+  <si>
+    <t>Transfiere el análisis crítico a contextos nuevos, integrando perspectivas múltiples y planteando propuestas argumentadas. Evalúa las consecuencias de los procesos identitarios y propone medidas para fortalecer la cohesión social respetando la diversidad.
+→ Elabora un ensayo comparativo sobre la formación de identidades en España y Bélgica, utilizando fuentes diversas y proponiendo estrategias para equilibrar unidad y pluralidad.</t>
+  </si>
+  <si>
+    <t>Identifica de forma aislada algunos factores modernizadores de la economía española (como el ferrocarril o la industria textil) pero no los relaciona con la idea de progreso. No utiliza datos cuantitativos para apoyar su análisis ni identifica desigualdades sociales o territoriales. No reconoce el papel del emprendimiento, la innovación o el aprendizaje permanente en el entorno económico.
+→ El alumno enumera en un examen los factores de la modernización económica del siglo XIX sin vincularlos al bienestar social ni usar indicadores numéricos.</t>
+  </si>
+  <si>
+    <t>Analiza la evolución económica de España con apoyo de datos cuantitativos básicos (como tablas de PIB o tasas de desempleo), y relaciona algunos factores modernizadores con la idea de progreso. Identifica alguna desigualdad social o territorial, pero su valoración crítica es superficial. Menciona el emprendimiento y la innovación de forma general, sin aplicarlos a situaciones concretas.
+→ Comentario de texto histórico en el que el alumno extrae datos de una tabla sobre la industrialización y señala que hubo diferencias entre regiones, pero no profundiza en las causas ni en las consecuencias para el bienestar.</t>
+  </si>
+  <si>
+    <t>Interpreta los factores modernizadores de la economía española (como la revolución industrial, el desarrollismo franquista o la incorporación a la UE) utilizando métodos cuantitativos y los relaciona con el bienestar social y la sostenibilidad. Analiza críticamente las desigualdades sociales y territoriales, vinculándolas al concepto de progreso. Reconoce la importancia del emprendimiento, la innovación y el aprendizaje permanente como motores de cambio, y los aplica a ejemplos históricos concretos.
+→ Trabajo de investigación sobre la España del desarrollismo: el alumno elabora un informe con gráficos de evolución del PIB per cápita, tasa de paro y esperanza de vida, y argumenta cómo el crecimiento económico benefició a unas zonas y perjudicó a otras, proponiendo medidas de sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Evalúa críticamente la idea de progreso desde múltiples perspectivas (económica, social, ambiental), integrando métodos cuantitativos avanzados y fuentes diversas. Relaciona los factores modernizadores con los debates actuales sobre bienestar social y sostenibilidad, y propone alternativas fundamentadas. Valora el emprendimiento, la innovación y el aprendizaje permanente como herramientas para abordar los retos del entorno económico y profesional actual, estableciendo conexiones con el pasado y el futuro.
+→ Ensayo crítico en el que el alumno compara la idea de progreso durante la Segunda República, el franquismo y la democracia, utilizando indicadores como el IDH y la huella ecológica, y argumenta por qué el progreso económico no siempre se tradujo en bienestar social, proponiendo un modelo de desarrollo más sostenible e inclusivo.</t>
+  </si>
+  <si>
+    <t>Identifica cambios o continuidades sociales de forma aislada y superficial, sin establecer relaciones entre dimensiones (demografía, trabajo, conflictos) ni valorar su impacto en la diversidad o la igualdad.
+→ Enumera dos cambios demográficos del siglo XIX (crecimiento urbano) sin explicar su vinculación con las condiciones laborales o los movimientos sociales.</t>
+  </si>
+  <si>
+    <t>Describe cambios y continuidades sociales con apoyo de fuentes, pero la integración multidisciplinar es parcial; reconoce la diversidad social y algunas desigualdades, aunque no valora de forma crítica las medidas adoptadas ni sus limitaciones.
+→ Explica la evolución de la población española en el siglo XX usando datos demográficos, y menciona, sin profundizar, la relación con las migraciones interiores y el desarrollo industrial.</t>
+  </si>
+  <si>
+    <t>Analiza cambios y continuidades sociales desde una perspectiva multidisciplinar (demografía, condiciones laborales, conflictos), relacionando la diversidad social con las políticas implementadas, y valora los avances y limitaciones en igualdad y bienestar.
+→ Interpreta gráficos de población activa y huelgas durante la Restauración, relacionándolos con el crecimiento urbano y el movimiento obrero, y emite un juicio razonado sobre el alcance de las reformas sociales de la época.</t>
+  </si>
+  <si>
+    <t>Evalúa críticamente las transformaciones sociales integrando múltiples fuentes (estadísticas, testimonios, leyes) y perspectivas, transfiriendo el análisis a contextos actuales y argumentando propuestas fundamentadas para avanzar en justicia y cohesión social.
+→ Contrasta las tasas de esperanza de vida y alfabetización de la España tardofranquista con testimonios orales de la época, elabora un informe sobre los límites de la igualdad real y propone políticas concretas para reducir desigualdades actuales.</t>
+  </si>
+  <si>
+    <t>Identifica ideas o creencias en fuentes, pero no las analiza críticamente ni las relaciona con la articulación social o el poder. No utiliza fuentes primarias o textos historiográficos de forma relevante. Sus juicios son poco fundamentados o no respeta posturas diferentes.
+→ En un comentario de texto sobre el discurso de Azaña, solo señala que habla de laicismo sin relacionarlo con el conflicto ideológico de la II República.</t>
+  </si>
+  <si>
+    <t>Analiza el papel de algunas creencias o ideologías, pero de forma parcial o superficial. Utiliza fuentes primarias o textos historiográficos, aunque con poca profundidad crítica. Formula opiniones, pero la argumentación es débil o no considera totalmente la diversidad de perspectivas.
+→ En un debate sobre la Transición, menciona la influencia del nacionalcatolicismo, pero no contrasta con otras fuentes ni evalúa su impacto en la articulación social.</t>
+  </si>
+  <si>
+    <t>Analiza críticamente el papel de creencias e ideologías en la articulación social, el poder y la configuración de identidades, empleando fuentes primarias y textos historiográficos de forma pertinente. Fundamenta juicios propios y participa en debates con argumentos sólidos, valorando la diversidad cultural y mostrando respeto ante ideas legítimas diferentes.
+→ Ensayo que compara el discurso de Primo de Rivera con el de un anarquista de la época, analizando cómo cada ideología aspiraba a reorganizar la sociedad y el Estado, y reflexiona sobre su legado en la España actual.</t>
+  </si>
+  <si>
+    <t>Transfiere el análisis crítico a problemas actuales, integrando múltiples perspectivas ideológicas y fuentes diversas. Genera conocimiento nuevo al conectar procesos históricos con debates contemporáneos, liderando debates con argumentación matizada y promoviendo actitudes de respeto y diálogo intercultural.
+→ Trabajo de investigación que contrasta el papel de la Iglesia en la configuración territorial del Antiguo Régimen con su influencia en los debates actuales sobre la educación, utilizando fuentes primarias y secundarias, y proponiendo una reflexión transferible a otros contextos.</t>
+  </si>
+  <si>
     <t>Identifica de forma guiada y superficial algunos elementos aislados del valor geoestratégico de España y sus compromisos internacionales, sin establecer conexiones coherentes con el contexto histórico mundial ni con los valores de cooperación.
 → Enumera algunas misiones de paz en las que participa España sin explicar su relevancia geoestratégica ni su vinculación con la historia reciente.</t>
   </si>
   <si>
     <t>Describe los principales rasgos geoestratégicos de la península Ibérica y los compromisos del Estado en la esfera internacional, reconociendo analogías básicas con la evolución global mediante el tratamiento de información pautada.
 → Elabora un mapa comentado sobre la presencia de España en organismos internacionales (OTAN, UE), describiendo sus funciones generales y su ubicación geográfica.</t>
   </si>
   <si>
     <t>Interpreta el valor geoestratégico de España y su conexión con la historia mundial, señalando con claridad las analogías y singularidades de su evolución y avalando los compromisos de cooperación y seguridad mediante la búsqueda autónoma de información.
 → Redacta un informe que vincula la posición de España en el eje Mediterráneo-Atlántico con hitos históricos específicos, justificando su papel actual en la seguridad colectiva europea.</t>
   </si>
   <si>
     <t>Analiza críticamente la posición geoestratégica de España en un contexto global cambiante, evaluando con rigor sus compromisos internacionales y promoviendo activamente actitudes solidarias y los valores del europeísmo a través de la síntesis de información compleja.
 → Participa en un debate o simulación diplomática analizando los retos actuales (energía, migraciones, defensa) desde la perspectiva del legado histórico español y su responsabilidad en el marco de la Unión Europea.</t>
+  </si>
+  <si>
+    <t>Identifica, con ayuda, la presencia o ausencia de mujeres en fuentes literarias o artísticas, pero no contextualiza ni relaciona con el movimiento feminista.
+→ En un comentario de un poema de Rosalía de Castro, señala que la autora es mujer, pero no analiza la perspectiva de género ni el contexto histórico.</t>
+  </si>
+  <si>
+    <t>Describe el papel relegado de la mujer en fuentes históricas literarias o artísticas, y menciona algún hito del movimiento feminista, pero no integra ambos aspectos en un análisis coherente.
+→ Analiza un cuadro de la época de la Restauración y señala la ausencia de mujeres en escenas públicas, y nombra el sufragio femenino de 1931, pero sin conectar ambos elementos.</t>
+  </si>
+  <si>
+    <t>Incorpora la perspectiva de género al analizar fuentes literarias y artísticas, contextualizándolas históricamente, y explica la evolución del movimiento feminista en España relacionándolo con los cambios sociales.
+→ Elabora un ensayo sobre la novela 'La tribuna' de Emilia Pardo Bazán, contextualizando la situación de la mujer en la España de la Restauración, y vincula las reivindicaciones de la obra con el movimiento feminista de la época.</t>
+  </si>
+  <si>
+    <t>Transfiere la perspectiva de género a nuevos contextos históricos o actuales, integrando críticamente diversas fuentes y valorando la aportación del feminismo a la igualdad efectiva, con propuestas propias.
+→ Realiza una investigación comparativa sobre la representación de la mujer en el cartelismo de la Guerra Civil y en la publicidad actual, y propone acciones concretas para visibilizar a las mujeres en la historia.</t>
+  </si>
+  <si>
+    <t>Reconoce algún elemento del patrimonio histórico-cultural, pero no identifica significados ni usos públicos, ni establece relaciones con la memoria colectiva. No aplica metodología histórica y su participación en trabajo colaborativo es nula o muy escasa.
+→ Enumera monumentos históricos sin explicar su significado social o uso público.</t>
+  </si>
+  <si>
+    <t>Identifica algunos significados y usos públicos de elementos patrimoniales, aunque de forma superficial o con apoyo docente. Inicia trabajos de indagación con ayuda y muestra una participación limitada en equipo.
+→ Señala que la Alhambra representa la convivencia de culturas, pero no analiza cómo se ha utilizado políticamente en el siglo XX.</t>
+  </si>
+  <si>
+    <t>Valora el patrimonio histórico-cultural como legado y expresión de la memoria colectiva, analizando críticamente los usos públicos de acontecimientos y procesos históricos mediante la consulta de fuentes historiográficas. Realiza trabajos de indagación con metodología histórica básica, participa activamente en equipo y muestra creatividad.
+→ Elabora una investigación sobre el uso del 2 de mayo como símbolo patriótico, contrastando visiones historiográficas.</t>
+  </si>
+  <si>
+    <t>Evalúa de manera autónoma y crítica el patrimonio histórico-cultural, integrando perspectivas historiográficas diversas y analizando los usos públicos con profundidad. Transfiere el pensamiento histórico a problemas actuales, lidera el trabajo en equipo con propuestas creativas y se implica en cuestiones sociales y culturales más allá del aula.
+→ Diseña una propuesta de intervención para la puesta en valor de un elemento patrimonial local (p.ej., el Acueducto de Segovia), considerando su uso público y su memoria colectiva, y presenta sus conclusiones en un debate escolar.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
@@ -1263,213 +1359,216 @@
   <si>
     <t xml:space="preserve">
 • Elaboración de un 'Mapa de Memoria Local' interactivo donde el alumnado identifique vestigios históricos de su entorno, analice su estado de conservación y proponga una nueva señalética basada en la Ley de Memoria Democrática.
 • Producción de un debate académico grabado o podcast simulando una mesa redonda entre historiadores de distintas épocas sobre la significación de la Constitución de 1812 o el Desastre del 98.
 • Diseño de una campaña de sensibilización patrimonial (folletos, vídeos cortos o hilos en redes sociales) que defienda la protección de un bien cultural específico de la historia de España en riesgo de desaparición.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de un comité evaluador de la UNESCO donde el alumnado deba defender, mediante criterios históricos y sociales, qué hitos del patrimonio español del siglo XX merecen ser protegidos.
 • Proyecto de investigación sobre el origen del nombre de las calles del municipio, vinculándolos con los cambios políticos de los siglos XIX y XX para conectar la historia nacional con su realidad cotidiana.
 • Uso de dilemas éticos sobre el uso público del pasado, planteando escenarios reales sobre la retirada de monumentos o la exhumación de fosas, permitiendo la elección del rol de análisis (jurídico, histórico o social).</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CC1, CC2, CCL2</t>
-[...68 lines deleted...]
-    <t>Valora el patrimonio y la memoria colectiva (CCEC1, CC2) identificando significados y usos públicos de la historia (CCEC2).</t>
+    <t>CCL1, STEM2, CC3</t>
+  </si>
+  <si>
+    <t>CCL4, CPSAA4</t>
+  </si>
+  <si>
+    <t>Valorar movimientos por libertades mediante análisis comparado de regímenes históricos implica CCL1 (comprensión de textos), STEM2 (análisis crítico) y CC3 (reflexión ética sobre derechos).</t>
+  </si>
+  <si>
+    <t>CCL3, CC2, CCEC1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CD1</t>
+  </si>
+  <si>
+    <t>Reconocer diversidad identitaria mediante contraste y revisión crítica de fuentes requiere CCL3 (gestión de información), CC2 (identidad diversidad) y CCEC1 (valoración patrimonio cultural).</t>
+  </si>
+  <si>
+    <t>STEM2, CC3, CE1</t>
+  </si>
+  <si>
+    <t>CPSAA2, CCL2</t>
+  </si>
+  <si>
+    <t>Analizar progreso desde bienestar y sostenibilidad integrando factores modernizadores implica STEM2 (análisis crítico), CC3 (desarrollo sostenible) y CE1 (iniciativa emprendedora).</t>
+  </si>
+  <si>
+    <t>CC1, STEM2, CPSAA3</t>
+  </si>
+  <si>
+    <t>CCL1, CC4</t>
+  </si>
+  <si>
+    <t>Tomar conciencia de diversidad social mediante análisis multidisciplinar de cambios demográficos y sociales requiere CC1 (ciudadanía), STEM2 (análisis) y CPSAA3 (respeto diversidad).</t>
+  </si>
+  <si>
+    <t>CC2, CC3, STEM2</t>
+  </si>
+  <si>
+    <t>CCL4, CPSAA5</t>
+  </si>
+  <si>
+    <t>Analizar críticamente el papel de creencias e ideologías en poder e identidades implica CC2 (identidad social), CC3 (justicia social) y STEM2 (análisis crítico).</t>
+  </si>
+  <si>
+    <t>CC1, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CC2, CP3</t>
+  </si>
+  <si>
+    <t>Interpretar valor geoestratégico de España en contexto global, señalando analogías, requiere CC1 (relaciones internacionales), STEM2 (análisis comparado) y CCL1 (comprensión de mapas y textos).</t>
+  </si>
+  <si>
+    <t>CC3, CCEC2, STEM2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL3</t>
+  </si>
+  <si>
+    <t>Incorporar perspectiva de género mediante fuentes literarias y artísticas e investigación del movimiento feminista requiere CC3 (igualdad), CCEC2 (apreciación artística) y STEM2 (análisis crítico).</t>
+  </si>
+  <si>
+    <t>CCEC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CCL2, STEM2</t>
+  </si>
+  <si>
+    <t>Valorar patrimonio como legado y memoria colectiva identificando usos públicos requiere CCEC1 (conciencia patrimonial), CC2 (identidad cultural) y CC3 (reflexión ética sobre memoria).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Historia de España en 2.º Bachillerato. Identifica las 8 competencias específicas (CE), los 17 criterios de evaluación y los 29 saberes básicos organizados en 3 bloques. Toma nota del enfoque competencial y de los cambios respecto a la LOMCE.</t>
+  </si>
+  <si>
+    <t>Muchas CCAA publican un anexo con tablas resumen; imprímelo y tenlo a mano durante toda la programación.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de tu CCAA para 2.º de Bachillerato. Identifica cómo se articulan los 3 bloques de saberes con las 8 Competencias Específicas (CE). No te limites al temario; lee los descriptores operativos del Perfil de Salida.</t>
-[...11 lines deleted...]
-    <t>Agrupa los 17 criterios por 'habilidad' (ej. análisis de fuentes, cronología, conciencia democrática) para no repetir instrumentos de evaluación idénticos en cada unidad.</t>
+    <t>Transcribe las 8 CE y los 17 criterios en un documento de trabajo. Etiqueta cada criterio con su CE correspondiente. Esta lista será la base para diseñar las situaciones de aprendizaje (SDA) y las evaluaciones.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: CE, criterio, saberes relacionados y trimestre. Así visualizarás las conexiones.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asigna a cada uno de los 17 criterios un instrumento de evaluación (examen, comentario de texto, ensayo, debate). Recuerda que la EBAU/PAU de tu CCAA marcará el peso de los criterios más procedimentales.</t>
-[...2 lines deleted...]
-    <t>No evalúes los 17 criterios en cada examen. Selecciona 3 o 4 por unidad para que la corrección sea manejable y el feedback sea real.</t>
+    <t>Analiza qué criterios son más complejos o requieren más tiempo (ej. los de análisis de fuentes o argumentación). Asigna instrumentos variados (rúbricas, análisis de fuentes, debates) y decide cuáles serán obligatorios. Asegura que cada CE se evalúe al menos una vez.</t>
+  </si>
+  <si>
+    <t>Los criterios de la CE1 (método histórico) y CE8 (patrimonio) suelen ser los más difíciles; planifica al menos una SDA por trimestre que los integre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 29 saberes en los 3 trimestres. El Bloque 1 (Prehistoria a Edad Moderna) suele ser introductorio o síntesis, mientras que los Bloques 2 y 3 (XIX y XX) son el núcleo denso.</t>
-[...2 lines deleted...]
-    <t>Debes llegar a la Constitución de 1812 antes de que termine noviembre; si no, el tercer trimestre (siglo XX y Transición) colapsará por falta de tiempo para la EBAU.</t>
+    <t>Reparte los 29 saberes básicos en los 3 trimestres siguiendo la cronología histórica (Prehistoria a actualidad). Ajusta la secuencia a las 3 horas semanales (≈105 h totales). Deja margen para repasos y recuperaciones.</t>
+  </si>
+  <si>
+    <t>No caigas en el error de querer 'dar todo'; selecciona los saberes más significativos y profundiza. La profundidad vale más que la amplitud.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) que conecte el pasado con el presente. Por ejemplo, relacionar el Sexenio Democrático con la calidad democrática actual.</t>
-[...2 lines deleted...]
-    <t>Usa el comentario de fuentes primarias (mapas, caricaturas de 'La Flaca', textos) como el producto final de la SDA; es lo que más seguridad les da de cara al examen final.</t>
+    <t>Elabora tres situaciones de aprendizaje (una por trimestre) que integren varias CE y criterios. Cada SDA debe incluir una pregunta guía, tareas competenciales, productos evaluables y criterios de evaluación concretos. Ejemplo: SDA sobre 'La Transición española' para el tercer trimestre.</t>
+  </si>
+  <si>
+    <t>Reutiliza SDA de cursos anteriores adaptándolas; la colaboración en el departamento ahorra tiempo y asegura coherencia.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada criterio en la nota final. Al ser 17 criterios, puedes darles un peso equitativo o priorizar aquellos más alineados con las competencias de análisis crítico.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la suma de los criterios evaluados en un trimestre sea el 100% de la nota, independientemente de si un saber ha sido más largo que otro.</t>
+    <t>Define el peso de cada criterio en la calificación final, en reunión de departamento. Por ejemplo: CE1 15%, CE8 10%, etc. Asegura que la suma ponderada de los criterios evaluados en cada SDA totalice el 100%.</t>
+  </si>
+  <si>
+    <t>La inspección exige coherencia entre lo programado y lo evaluado; documenta las decisiones en el acta de departamento.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones no significativas y el plan de recuperación basado en la superación de criterios no logrados, no solo en repetir exámenes.</t>
-[...2 lines deleted...]
-    <t>Prepara un glosario de términos históricos y esquemas visuales de 'causa-efecto' como medida DUA general; beneficia a todo el grupo, no solo a los ACNEAE.</t>
+    <t>Redacta las medidas de atención a la diversidad (DAC, adaptaciones curriculares, medidas ordinarias) y el plan de recuperación (pruebas extraordinarias, entregas de trabajos). Incluye cómo se evaluará a alumnos repetidores o con pendientes.</t>
+  </si>
+  <si>
+    <t>No esperes a septiembre; incluye en la programación inicial los criterios de recuperación y la posibilidad de un examen global en junio.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer el legado democrático y las acciones en favor de la libertad, identificando y comparando los distintos regímenes políticos y sus respectivos textos constitucionales, desd</t>
   </si>
   <si>
     <t>Identificar y valorar el papel de la Transición en el establecimiento de la democracia actual y de la Constitución de 1978 como fundamento y garantía de los derechos y libertades d</t>
   </si>
   <si>
     <t xml:space="preserve">Contrastar la información y desarrollar procesos de crítica de fuentes analizando el origen y la evolución de las identidades nacionales y regionales que se han formado a lo largo </t>
   </si>
@@ -2246,796 +2345,822 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>377</v>
+        <v>401</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
         <v>312</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>379</v>
+        <v>403</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>380</v>
+        <v>404</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>381</v>
+        <v>405</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>382</v>
+        <v>406</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>383</v>
+        <v>407</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>384</v>
+        <v>408</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>385</v>
+        <v>409</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>386</v>
+        <v>410</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>387</v>
+        <v>411</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>388</v>
+        <v>412</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>389</v>
+        <v>413</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>390</v>
+        <v>414</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>391</v>
+        <v>415</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>392</v>
+        <v>416</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>393</v>
+        <v>417</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>394</v>
+        <v>418</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>395</v>
+        <v>419</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>396</v>
+        <v>420</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>397</v>
+        <v>421</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>398</v>
+        <v>422</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>399</v>
+        <v>423</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>400</v>
+        <v>424</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>401</v>
+        <v>425</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>402</v>
+        <v>426</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>403</v>
+        <v>427</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>404</v>
+        <v>428</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>405</v>
+        <v>429</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>406</v>
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>407</v>
+        <v>431</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>186</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>408</v>
+        <v>432</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>409</v>
+        <v>433</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>410</v>
+        <v>434</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>411</v>
+        <v>435</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>412</v>
+        <v>436</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>413</v>
+        <v>437</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>414</v>
+        <v>438</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>415</v>
+        <v>439</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>416</v>
+        <v>440</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>413</v>
+        <v>441</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>417</v>
+        <v>442</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>418</v>
+        <v>443</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>419</v>
+        <v>444</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>420</v>
+        <v>445</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>421</v>
+        <v>446</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>422</v>
+        <v>447</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>423</v>
+        <v>448</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>420</v>
+        <v>445</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>424</v>
+        <v>449</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>425</v>
+        <v>450</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>426</v>
+        <v>451</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>427</v>
+        <v>452</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>428</v>
+        <v>453</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>429</v>
+        <v>454</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>430</v>
+        <v>455</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>413</v>
+        <v>441</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>431</v>
+        <v>456</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>432</v>
+        <v>457</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>433</v>
+        <v>458</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>413</v>
+        <v>445</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>434</v>
+        <v>459</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>435</v>
+        <v>460</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>436</v>
+        <v>461</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>437</v>
+        <v>462</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>438</v>
+        <v>463</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>439</v>
+        <v>464</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>440</v>
+        <v>465</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>441</v>
+        <v>466</v>
       </c>
       <c r="D3" s="7">
         <v>10.0</v>
       </c>
       <c r="E3" s="7">
         <v>10.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>442</v>
+        <v>467</v>
       </c>
       <c r="D4" s="7">
         <v>10.0</v>
       </c>
       <c r="E4" s="7">
         <v>10.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>443</v>
-[...1 lines deleted...]
-      <c r="D5" s="7"/>
+        <v>468</v>
+      </c>
+      <c r="D5" s="7">
+        <v>10.0</v>
+      </c>
       <c r="E5" s="7">
-        <v>5.88</v>
+        <v>10.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>444</v>
-[...1 lines deleted...]
-      <c r="D6" s="7"/>
+        <v>469</v>
+      </c>
+      <c r="D6" s="7">
+        <v>10.0</v>
+      </c>
       <c r="E6" s="7">
-        <v>5.88</v>
+        <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>445</v>
-[...1 lines deleted...]
-      <c r="D7" s="7"/>
+        <v>470</v>
+      </c>
+      <c r="D7" s="7">
+        <v>10.0</v>
+      </c>
       <c r="E7" s="7">
-        <v>5.88</v>
+        <v>10.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="D8" s="7"/>
+        <v>471</v>
+      </c>
+      <c r="D8" s="7">
+        <v>10.0</v>
+      </c>
       <c r="E8" s="7">
-        <v>5.88</v>
+        <v>10.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>4.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>447</v>
-[...1 lines deleted...]
-      <c r="D9" s="7"/>
+        <v>472</v>
+      </c>
+      <c r="D9" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E9" s="7">
-        <v>5.88</v>
+        <v>8.33</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>448</v>
-[...1 lines deleted...]
-      <c r="D10" s="7"/>
+        <v>473</v>
+      </c>
+      <c r="D10" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E10" s="7">
-        <v>5.88</v>
+        <v>8.33</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>4.3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="D11" s="7"/>
+        <v>474</v>
+      </c>
+      <c r="D11" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E11" s="7">
-        <v>5.88</v>
+        <v>8.33</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>5.1</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="D12" s="7"/>
+        <v>475</v>
+      </c>
+      <c r="D12" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E12" s="7">
-        <v>5.88</v>
+        <v>8.33</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>5.2</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>451</v>
-[...1 lines deleted...]
-      <c r="D13" s="7"/>
+        <v>476</v>
+      </c>
+      <c r="D13" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E13" s="7">
-        <v>5.88</v>
+        <v>8.33</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.3</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>452</v>
-[...1 lines deleted...]
-      <c r="D14" s="7"/>
+        <v>477</v>
+      </c>
+      <c r="D14" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E14" s="7">
-        <v>5.88</v>
+        <v>8.33</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>453</v>
+        <v>478</v>
       </c>
       <c r="D15" s="7">
         <v>7.5</v>
       </c>
       <c r="E15" s="7">
         <v>7.5</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>6.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>454</v>
+        <v>479</v>
       </c>
       <c r="D16" s="7">
         <v>7.5</v>
       </c>
       <c r="E16" s="7">
         <v>7.5</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>7.1</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>455</v>
-[...1 lines deleted...]
-      <c r="D17" s="7"/>
+        <v>480</v>
+      </c>
+      <c r="D17" s="7">
+        <v>10.0</v>
+      </c>
       <c r="E17" s="7">
-        <v>5.88</v>
+        <v>10.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>7.2</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>456</v>
-[...1 lines deleted...]
-      <c r="D18" s="7"/>
+        <v>481</v>
+      </c>
+      <c r="D18" s="7">
+        <v>10.0</v>
+      </c>
       <c r="E18" s="7">
-        <v>5.88</v>
+        <v>10.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>8.1</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>457</v>
-[...1 lines deleted...]
-      <c r="D19" s="7"/>
+        <v>482</v>
+      </c>
+      <c r="D19" s="7">
+        <v>20.0</v>
+      </c>
       <c r="E19" s="7">
-        <v>5.88</v>
+        <v>20.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
-        <v>458</v>
+        <v>483</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <f>SUM(E3:E19)</f>
-        <v>111.43999999999998</v>
+        <v>164.97999999999999</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>459</v>
+        <v>484</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="6" t="s">
-        <v>460</v>
+        <v>485</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>461</v>
+        <v>486</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>3.1</v>
       </c>
       <c r="H1" s="6">
         <v>3.2</v>
       </c>
       <c r="I1" s="6">
         <v>4.1</v>
       </c>
       <c r="J1" s="6">
         <v>4.2</v>
       </c>
@@ -3045,871 +3170,871 @@
       <c r="L1" s="6">
         <v>5.1</v>
       </c>
       <c r="M1" s="6">
         <v>5.2</v>
       </c>
       <c r="N1" s="6">
         <v>5.3</v>
       </c>
       <c r="O1" s="6">
         <v>6.1</v>
       </c>
       <c r="P1" s="6">
         <v>6.2</v>
       </c>
       <c r="Q1" s="6">
         <v>7.1</v>
       </c>
       <c r="R1" s="6">
         <v>7.2</v>
       </c>
       <c r="S1" s="6">
         <v>8.1</v>
       </c>
       <c r="T1" s="6" t="s">
-        <v>462</v>
+        <v>487</v>
       </c>
       <c r="U1" s="6" t="s">
-        <v>440</v>
+        <v>465</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="5" t="s">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
       <c r="U2" s="5"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="5" t="s">
-        <v>464</v>
+        <v>489</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
       <c r="U3" s="5"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="5" t="s">
-        <v>465</v>
+        <v>490</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
       <c r="U4" s="5"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="5" t="s">
-        <v>466</v>
+        <v>491</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
       <c r="U5" s="5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="5" t="s">
-        <v>467</v>
+        <v>492</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
       <c r="U6" s="5"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="5" t="s">
-        <v>468</v>
+        <v>493</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
       <c r="U7" s="5"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="5" t="s">
-        <v>469</v>
+        <v>494</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
       <c r="U8" s="5"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="5" t="s">
-        <v>470</v>
+        <v>495</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
       <c r="U9" s="5"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="5" t="s">
-        <v>471</v>
+        <v>496</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
       <c r="U10" s="5"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="5" t="s">
-        <v>472</v>
+        <v>497</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
       <c r="U11" s="5"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="5" t="s">
-        <v>473</v>
+        <v>498</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
       <c r="U12" s="5"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="5" t="s">
-        <v>474</v>
+        <v>499</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
       <c r="U13" s="5"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="5" t="s">
-        <v>475</v>
+        <v>500</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
       <c r="U14" s="5"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="5" t="s">
-        <v>476</v>
+        <v>501</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
       <c r="U15" s="5"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="5" t="s">
-        <v>477</v>
+        <v>502</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
       <c r="U16" s="5"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="5" t="s">
-        <v>478</v>
+        <v>503</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
       <c r="U17" s="5"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="5" t="s">
-        <v>479</v>
+        <v>504</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
       <c r="U18" s="5"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="5" t="s">
-        <v>480</v>
+        <v>505</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
       <c r="U19" s="5"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="5" t="s">
-        <v>481</v>
+        <v>506</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
       <c r="U20" s="5"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="5" t="s">
-        <v>482</v>
+        <v>507</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
       <c r="U21" s="5"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="5" t="s">
-        <v>483</v>
+        <v>508</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
       <c r="U22" s="5"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="5" t="s">
-        <v>484</v>
+        <v>509</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
       <c r="U23" s="5"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="5" t="s">
-        <v>485</v>
+        <v>510</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
       <c r="U24" s="5"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="5" t="s">
-        <v>486</v>
+        <v>511</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
       <c r="U25" s="5"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="5" t="s">
-        <v>487</v>
+        <v>512</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
       <c r="U26" s="5"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="5" t="s">
-        <v>488</v>
+        <v>513</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
       <c r="U27" s="5"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="5" t="s">
-        <v>489</v>
+        <v>514</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
       <c r="U28" s="5"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="5" t="s">
-        <v>490</v>
+        <v>515</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
       <c r="U29" s="5"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="5" t="s">
-        <v>491</v>
+        <v>516</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
       <c r="U30" s="5"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="5" t="s">
-        <v>492</v>
+        <v>517</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
       <c r="U31" s="5"/>
     </row>
@@ -8700,55 +8825,55 @@
       </c>
       <c r="C119" s="5">
         <v>13</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G10"/>
+  <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G10"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
@@ -8828,54 +8953,54 @@
         <v>326</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>328</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>329</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="B7" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>331</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>319</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>320</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
@@ -8898,498 +9023,942 @@
       <c r="E9" s="5" t="s">
         <v>325</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>326</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>328</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>329</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>335</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="5">
+        <v>20</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5">
+        <v>2</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5">
+        <v>3</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>4</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="5">
+        <v>25</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5">
+        <v>2</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5">
+        <v>3</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5">
+        <v>4</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" s="5">
+        <v>25</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>2</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5">
+        <v>3</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>4</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B23" s="5">
+        <v>15</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27" s="5">
+        <v>20</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="D27" s="5">
+        <v>1</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="5"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="5">
+        <v>2</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5">
+        <v>3</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5">
+        <v>4</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B31" s="5">
+        <v>20</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="D31" s="5">
+        <v>1</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="5"/>
+      <c r="B32" s="5"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5">
+        <v>2</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="5"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5">
+        <v>3</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="5"/>
+      <c r="B34" s="5"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="5">
+        <v>4</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>359</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>336</v>
+        <v>360</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>337</v>
+        <v>361</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>338</v>
+        <v>362</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>339</v>
+        <v>363</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>340</v>
+        <v>364</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
         <v>312</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>341</v>
+        <v>365</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>342</v>
+        <v>366</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>343</v>
+        <v>367</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>344</v>
+        <v>368</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>345</v>
+        <v>369</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>346</v>
+        <v>370</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>347</v>
+        <v>371</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>348</v>
+        <v>372</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>349</v>
+        <v>373</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>350</v>
+        <v>374</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>351</v>
+        <v>375</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>352</v>
+        <v>376</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>344</v>
+        <v>368</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>353</v>
+        <v>377</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>354</v>
+        <v>378</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>347</v>
+        <v>371</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>355</v>
+        <v>379</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>356</v>
+        <v>380</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>350</v>
+        <v>374</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>357</v>
+        <v>381</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>358</v>
+        <v>382</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>344</v>
+        <v>368</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>345</v>
+        <v>369</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>359</v>
+        <v>383</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>347</v>
+        <v>371</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>348</v>
+        <v>372</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>360</v>
+        <v>384</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>350</v>
+        <v>374</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>351</v>
+        <v>375</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>361</v>
+        <v>385</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>344</v>
+        <v>368</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>345</v>
+        <v>369</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>362</v>
+        <v>386</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>347</v>
+        <v>371</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>348</v>
+        <v>372</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>363</v>
+        <v>387</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>350</v>
+        <v>374</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>351</v>
+        <v>375</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>364</v>
+        <v>388</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>344</v>
+        <v>368</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>345</v>
+        <v>369</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>365</v>
+        <v>389</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>347</v>
+        <v>371</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>348</v>
+        <v>372</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>366</v>
+        <v>390</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>350</v>
+        <v>374</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>351</v>
+        <v>375</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>367</v>
+        <v>391</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>344</v>
+        <v>368</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>345</v>
+        <v>369</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>368</v>
+        <v>392</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>347</v>
+        <v>371</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>348</v>
+        <v>372</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>369</v>
+        <v>393</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>350</v>
+        <v>374</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>351</v>
+        <v>375</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>370</v>
+        <v>394</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>344</v>
+        <v>368</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>345</v>
+        <v>369</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>371</v>
+        <v>395</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>347</v>
+        <v>371</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>348</v>
+        <v>372</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>372</v>
+        <v>396</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>350</v>
+        <v>374</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>351</v>
+        <v>375</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>373</v>
+        <v>397</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>344</v>
+        <v>368</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>345</v>
+        <v>369</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>374</v>
+        <v>398</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>347</v>
+        <v>371</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>348</v>
+        <v>372</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>375</v>
+        <v>399</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>350</v>
+        <v>374</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>351</v>
+        <v>375</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>376</v>
+        <v>400</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>