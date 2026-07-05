--- v1 (2026-07-05)
+++ v2 (2026-07-05)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 12:23</t>
+    <t>05/07/2026 13:29</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>