--- v2 (2026-07-05)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 13:29</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>