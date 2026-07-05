--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Historia de espana</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>21/05/2026 09:41</t>
+    <t>05/07/2026 12:09</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -682,213 +682,216 @@
   <si>
     <t xml:space="preserve">
 • Elaboración de un 'Mapa de Memoria Local' interactivo donde el alumnado identifique vestigios históricos de su entorno, analice su estado de conservación y proponga una nueva señalética basada en la Ley de Memoria Democrática.
 • Producción de un debate académico grabado o podcast simulando una mesa redonda entre historiadores de distintas épocas sobre la significación de la Constitución de 1812 o el Desastre del 98.
 • Diseño de una campaña de sensibilización patrimonial (folletos, vídeos cortos o hilos en redes sociales) que defienda la protección de un bien cultural específico de la historia de España en riesgo de desaparición.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de un comité evaluador de la UNESCO donde el alumnado deba defender, mediante criterios históricos y sociales, qué hitos del patrimonio español del siglo XX merecen ser protegidos.
 • Proyecto de investigación sobre el origen del nombre de las calles del municipio, vinculándolos con los cambios políticos de los siglos XIX y XX para conectar la historia nacional con su realidad cotidiana.
 • Uso de dilemas éticos sobre el uso público del pasado, planteando escenarios reales sobre la retirada de monumentos o la exhumación de fosas, permitiendo la elección del rol de análisis (jurídico, histórico o social).</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CC1, CC2, CCL2</t>
-[...68 lines deleted...]
-    <t>Valora el patrimonio y la memoria colectiva (CCEC1, CC2) identificando significados y usos públicos de la historia (CCEC2).</t>
+    <t>CCL1, STEM2, CC3</t>
+  </si>
+  <si>
+    <t>CCL4, CPSAA4</t>
+  </si>
+  <si>
+    <t>Valorar movimientos por libertades mediante análisis comparado de regímenes históricos implica CCL1 (comprensión de textos), STEM2 (análisis crítico) y CC3 (reflexión ética sobre derechos).</t>
+  </si>
+  <si>
+    <t>CCL3, CC2, CCEC1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CD1</t>
+  </si>
+  <si>
+    <t>Reconocer diversidad identitaria mediante contraste y revisión crítica de fuentes requiere CCL3 (gestión de información), CC2 (identidad diversidad) y CCEC1 (valoración patrimonio cultural).</t>
+  </si>
+  <si>
+    <t>STEM2, CC3, CE1</t>
+  </si>
+  <si>
+    <t>CPSAA2, CCL2</t>
+  </si>
+  <si>
+    <t>Analizar progreso desde bienestar y sostenibilidad integrando factores modernizadores implica STEM2 (análisis crítico), CC3 (desarrollo sostenible) y CE1 (iniciativa emprendedora).</t>
+  </si>
+  <si>
+    <t>CC1, STEM2, CPSAA3</t>
+  </si>
+  <si>
+    <t>CCL1, CC4</t>
+  </si>
+  <si>
+    <t>Tomar conciencia de diversidad social mediante análisis multidisciplinar de cambios demográficos y sociales requiere CC1 (ciudadanía), STEM2 (análisis) y CPSAA3 (respeto diversidad).</t>
+  </si>
+  <si>
+    <t>CC2, CC3, STEM2</t>
+  </si>
+  <si>
+    <t>CCL4, CPSAA5</t>
+  </si>
+  <si>
+    <t>Analizar críticamente el papel de creencias e ideologías en poder e identidades implica CC2 (identidad social), CC3 (justicia social) y STEM2 (análisis crítico).</t>
+  </si>
+  <si>
+    <t>CC1, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CC2, CP3</t>
+  </si>
+  <si>
+    <t>Interpretar valor geoestratégico de España en contexto global, señalando analogías, requiere CC1 (relaciones internacionales), STEM2 (análisis comparado) y CCL1 (comprensión de mapas y textos).</t>
+  </si>
+  <si>
+    <t>CC3, CCEC2, STEM2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL3</t>
+  </si>
+  <si>
+    <t>Incorporar perspectiva de género mediante fuentes literarias y artísticas e investigación del movimiento feminista requiere CC3 (igualdad), CCEC2 (apreciación artística) y STEM2 (análisis crítico).</t>
+  </si>
+  <si>
+    <t>CCEC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CCL2, STEM2</t>
+  </si>
+  <si>
+    <t>Valorar patrimonio como legado y memoria colectiva identificando usos públicos requiere CCEC1 (conciencia patrimonial), CC2 (identidad cultural) y CC3 (reflexión ética sobre memoria).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Historia de España en 2.º Bachillerato. Identifica las 8 competencias específicas (CE), los 17 criterios de evaluación y los 29 saberes básicos organizados en 3 bloques. Toma nota del enfoque competencial y de los cambios respecto a la LOMCE.</t>
+  </si>
+  <si>
+    <t>Muchas CCAA publican un anexo con tablas resumen; imprímelo y tenlo a mano durante toda la programación.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de tu CCAA para 2.º de Bachillerato. Identifica cómo se articulan los 3 bloques de saberes con las 8 Competencias Específicas (CE). No te limites al temario; lee los descriptores operativos del Perfil de Salida.</t>
-[...11 lines deleted...]
-    <t>Agrupa los 17 criterios por 'habilidad' (ej. análisis de fuentes, cronología, conciencia democrática) para no repetir instrumentos de evaluación idénticos en cada unidad.</t>
+    <t>Transcribe las 8 CE y los 17 criterios en un documento de trabajo. Etiqueta cada criterio con su CE correspondiente. Esta lista será la base para diseñar las situaciones de aprendizaje (SDA) y las evaluaciones.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: CE, criterio, saberes relacionados y trimestre. Así visualizarás las conexiones.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asigna a cada uno de los 17 criterios un instrumento de evaluación (examen, comentario de texto, ensayo, debate). Recuerda que la EBAU/PAU de tu CCAA marcará el peso de los criterios más procedimentales.</t>
-[...2 lines deleted...]
-    <t>No evalúes los 17 criterios en cada examen. Selecciona 3 o 4 por unidad para que la corrección sea manejable y el feedback sea real.</t>
+    <t>Analiza qué criterios son más complejos o requieren más tiempo (ej. los de análisis de fuentes o argumentación). Asigna instrumentos variados (rúbricas, análisis de fuentes, debates) y decide cuáles serán obligatorios. Asegura que cada CE se evalúe al menos una vez.</t>
+  </si>
+  <si>
+    <t>Los criterios de la CE1 (método histórico) y CE8 (patrimonio) suelen ser los más difíciles; planifica al menos una SDA por trimestre que los integre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 29 saberes en los 3 trimestres. El Bloque 1 (Prehistoria a Edad Moderna) suele ser introductorio o síntesis, mientras que los Bloques 2 y 3 (XIX y XX) son el núcleo denso.</t>
-[...2 lines deleted...]
-    <t>Debes llegar a la Constitución de 1812 antes de que termine noviembre; si no, el tercer trimestre (siglo XX y Transición) colapsará por falta de tiempo para la EBAU.</t>
+    <t>Reparte los 29 saberes básicos en los 3 trimestres siguiendo la cronología histórica (Prehistoria a actualidad). Ajusta la secuencia a las 3 horas semanales (≈105 h totales). Deja margen para repasos y recuperaciones.</t>
+  </si>
+  <si>
+    <t>No caigas en el error de querer 'dar todo'; selecciona los saberes más significativos y profundiza. La profundidad vale más que la amplitud.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) que conecte el pasado con el presente. Por ejemplo, relacionar el Sexenio Democrático con la calidad democrática actual.</t>
-[...2 lines deleted...]
-    <t>Usa el comentario de fuentes primarias (mapas, caricaturas de 'La Flaca', textos) como el producto final de la SDA; es lo que más seguridad les da de cara al examen final.</t>
+    <t>Elabora tres situaciones de aprendizaje (una por trimestre) que integren varias CE y criterios. Cada SDA debe incluir una pregunta guía, tareas competenciales, productos evaluables y criterios de evaluación concretos. Ejemplo: SDA sobre 'La Transición española' para el tercer trimestre.</t>
+  </si>
+  <si>
+    <t>Reutiliza SDA de cursos anteriores adaptándolas; la colaboración en el departamento ahorra tiempo y asegura coherencia.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada criterio en la nota final. Al ser 17 criterios, puedes darles un peso equitativo o priorizar aquellos más alineados con las competencias de análisis crítico.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la suma de los criterios evaluados en un trimestre sea el 100% de la nota, independientemente de si un saber ha sido más largo que otro.</t>
+    <t>Define el peso de cada criterio en la calificación final, en reunión de departamento. Por ejemplo: CE1 15%, CE8 10%, etc. Asegura que la suma ponderada de los criterios evaluados en cada SDA totalice el 100%.</t>
+  </si>
+  <si>
+    <t>La inspección exige coherencia entre lo programado y lo evaluado; documenta las decisiones en el acta de departamento.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones no significativas y el plan de recuperación basado en la superación de criterios no logrados, no solo en repetir exámenes.</t>
-[...2 lines deleted...]
-    <t>Prepara un glosario de términos históricos y esquemas visuales de 'causa-efecto' como medida DUA general; beneficia a todo el grupo, no solo a los ACNEAE.</t>
+    <t>Redacta las medidas de atención a la diversidad (DAC, adaptaciones curriculares, medidas ordinarias) y el plan de recuperación (pruebas extraordinarias, entregas de trabajos). Incluye cómo se evaluará a alumnos repetidores o con pendientes.</t>
+  </si>
+  <si>
+    <t>No esperes a septiembre; incluye en la programación inicial los criterios de recuperación y la posibilidad de un examen global en junio.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Contrastar la información y desarrollar procesos de crítica de fuentes analizando el origen y la evolución de las identidades nacionales y regionales que se formaron a lo largo de </t>
   </si>
   <si>
     <t>Identificar los distintos procesos políticos, culturales y administrativos que tuvieron lugar en la formación del Estado y en la construcción de la nación española, analizando crít</t>
   </si>
   <si>
     <t>Referir el papel que representaron las creencias religiosas y las instituciones eclesiásticas en la configuración territorial y política de España, considerando críticamente aquell</t>
   </si>
@@ -1908,545 +1911,545 @@
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>221</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>222</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>225</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>5.88</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>5.88</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>5.88</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>5.88</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>5.88</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>5.88</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>5.88</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>5.88</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>5.88</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>5.88</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>5.88</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>5.88</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>5.88</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>5.88</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>5.88</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>5.88</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>5.88</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <f>SUM(E3:E19)</f>
         <v>99.95999999999998</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="6" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>66</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>68</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>72</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>74</v>
       </c>
@@ -2456,871 +2459,871 @@
       <c r="L1" s="6" t="s">
         <v>78</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>80</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>82</v>
       </c>
       <c r="O1" s="6" t="s">
         <v>84</v>
       </c>
       <c r="P1" s="6" t="s">
         <v>86</v>
       </c>
       <c r="Q1" s="6" t="s">
         <v>88</v>
       </c>
       <c r="R1" s="6" t="s">
         <v>90</v>
       </c>
       <c r="S1" s="6" t="s">
         <v>92</v>
       </c>
       <c r="T1" s="6" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="U1" s="6" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="5" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
       <c r="U2" s="5"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
       <c r="U3" s="5"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
       <c r="U4" s="5"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
       <c r="U5" s="5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
       <c r="U6" s="5"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
       <c r="U7" s="5"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
       <c r="U8" s="5"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
       <c r="U9" s="5"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="5" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
       <c r="U10" s="5"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
       <c r="U11" s="5"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
       <c r="U12" s="5"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
       <c r="U13" s="5"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="5" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
       <c r="U14" s="5"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
       <c r="U15" s="5"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
       <c r="U16" s="5"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
       <c r="U17" s="5"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
       <c r="U18" s="5"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
       <c r="U19" s="5"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
       <c r="U20" s="5"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="5" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
       <c r="U21" s="5"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="5" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
       <c r="U22" s="5"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="5" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
       <c r="U23" s="5"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="5" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
       <c r="U24" s="5"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
       <c r="U25" s="5"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="5" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
       <c r="U26" s="5"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="5" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
       <c r="U27" s="5"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="5" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
       <c r="U28" s="5"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
       <c r="U29" s="5"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="5" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
       <c r="U30" s="5"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
       <c r="U31" s="5"/>
     </row>