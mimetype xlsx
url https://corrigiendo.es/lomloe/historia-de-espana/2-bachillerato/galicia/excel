--- v1 (2026-07-05)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 12:09</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>