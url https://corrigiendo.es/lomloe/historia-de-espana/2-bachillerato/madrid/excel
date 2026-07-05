--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -38,209 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="622">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="626">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Historia de espana</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 64/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>21/05/2026 08:53</t>
+    <t>05/07/2026 09:36</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Madrid reorienta las competencias estatales hacia un enfoque historiográfico tradicional, sustituyendo conceptos como perspectiva de género o sostenibilidad por el estudio de la historia económica, la nación española y figuras femeninas destacadas en la cultura.</t>
+    <t>Madrid no ha publicado decreto propio para Historia de España en 2º Bachillerato; se aplica el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Historia de espana</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Se mantiene la estructura de ocho competencias específicas, la valoración del patrimonio cultural como memoria colectiva (CE.8) y el estudio del legado democrático de la Transición y la Constitución de 1978.</t>
+    <t>Sí, se mantienen íntegros los criterios de evaluación y saberes básicos del BOE.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Decreto 64/2022, de 20 de julio, del Consejo de Gobierno (BOCM de 21 de julio de 2022).</t>
+    <t>Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>Las programaciones en Madrid deben reducir la carga de terminología sociológica contemporánea (LOMLOE) en favor de un rigor historiográfico basado en fuentes primarias, historia económica y el papel de la nación española.</t>
-[...53 lines deleted...]
-    <t>Estudio de las mujeres más importantes de la historia de España a través de sus vidas y obras.</t>
+    <t>Programar según RD 243/2022 sin adaptaciones autonómicas; usar criterios y saberes del BOE.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -1091,400 +1037,493 @@
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Analiza y compara con rigor los distintos regímenes políticos y los movimientos por las libertades utilizando con precisión conceptos históricos, valorando razonadamente el legado de la Transición y la Constitución de 1978 como fundamento de la convivencia y los derechos actuales.
 → Redacta un ensayo comparativo sobre la evolución del sufragio y las libertades individuales desde la Restauración hasta la actualidad, destacando el papel de la Constitución de 1978 como garantía de derechos.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Evalúa críticamente la evolución de las libertades en España, integrando un análisis comparado exhaustivo de los regímenes y argumentando con solvencia la trascendencia del legado democrático de 1978 frente a desafíos históricos y contemporáneos.
 → Realiza un comentario crítico de textos constitucionales contrapuestos (ej. 1876 vs 1978), vinculando los cambios en las libertades con el contexto social y defendiendo la vigencia del pacto constitucional actual ante nuevos retos democráticos.</t>
   </si>
   <si>
     <t>Rúbrica genérica</t>
   </si>
   <si>
+    <t>Reconoce superficialmente la diversidad identitaria, pero no contrasta información ni realiza crítica de fuentes. Muestra confusión o prejuicios sobre los sentimientos de pertenencia y no identifica la existencia de identidades múltiples.
+→ El alumno afirma que "todas las identidades son iguales" sin aportar fuentes o referencias a procesos históricos.</t>
+  </si>
+  <si>
+    <t>Identifica algunas manifestaciones de la diversidad identitaria y compara fuentes de manera básica, pero con limitada profundidad crítica. Reconoce la existencia de identidades múltiples pero no analiza su evolución ni su papel actual.
+→ Enumera símbolos autonómicos y menciona dos fuentes, pero no las contrasta ni evalúa su fiabilidad.</t>
+  </si>
+  <si>
+    <t>Contrasta información procedente de diversas fuentes, aplicando procesos de crítica para analizar el origen y evolución de las identidades. Valora la diversidad identitaria actual, respeta los sentimientos de pertenencia y comprende el marco común de convivencia.
+→ Analiza críticamente dos fuentes (un discurso político y un artículo periodístico) sobre el nacionalismo vasco, explicando su evolución y su impacto en la convivencia actual.</t>
+  </si>
+  <si>
+    <t>Transfiere el análisis crítico a contextos nuevos, integrando perspectivas múltiples y planteando propuestas argumentadas. Evalúa las consecuencias de los procesos identitarios y propone medidas para fortalecer la cohesión social respetando la diversidad.
+→ Elabora un ensayo comparativo sobre la formación de identidades en España y Bélgica, utilizando fuentes diversas y proponiendo estrategias para equilibrar unidad y pluralidad.</t>
+  </si>
+  <si>
+    <t>Identifica de forma aislada algunos factores modernizadores de la economía española (como el ferrocarril o la industria textil) pero no los relaciona con la idea de progreso. No utiliza datos cuantitativos para apoyar su análisis ni identifica desigualdades sociales o territoriales. No reconoce el papel del emprendimiento, la innovación o el aprendizaje permanente en el entorno económico.
+→ El alumno enumera en un examen los factores de la modernización económica del siglo XIX sin vincularlos al bienestar social ni usar indicadores numéricos.</t>
+  </si>
+  <si>
+    <t>Analiza la evolución económica de España con apoyo de datos cuantitativos básicos (como tablas de PIB o tasas de desempleo), y relaciona algunos factores modernizadores con la idea de progreso. Identifica alguna desigualdad social o territorial, pero su valoración crítica es superficial. Menciona el emprendimiento y la innovación de forma general, sin aplicarlos a situaciones concretas.
+→ Comentario de texto histórico en el que el alumno extrae datos de una tabla sobre la industrialización y señala que hubo diferencias entre regiones, pero no profundiza en las causas ni en las consecuencias para el bienestar.</t>
+  </si>
+  <si>
+    <t>Interpreta los factores modernizadores de la economía española (como la revolución industrial, el desarrollismo franquista o la incorporación a la UE) utilizando métodos cuantitativos y los relaciona con el bienestar social y la sostenibilidad. Analiza críticamente las desigualdades sociales y territoriales, vinculándolas al concepto de progreso. Reconoce la importancia del emprendimiento, la innovación y el aprendizaje permanente como motores de cambio, y los aplica a ejemplos históricos concretos.
+→ Trabajo de investigación sobre la España del desarrollismo: el alumno elabora un informe con gráficos de evolución del PIB per cápita, tasa de paro y esperanza de vida, y argumenta cómo el crecimiento económico benefició a unas zonas y perjudicó a otras, proponiendo medidas de sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Evalúa críticamente la idea de progreso desde múltiples perspectivas (económica, social, ambiental), integrando métodos cuantitativos avanzados y fuentes diversas. Relaciona los factores modernizadores con los debates actuales sobre bienestar social y sostenibilidad, y propone alternativas fundamentadas. Valora el emprendimiento, la innovación y el aprendizaje permanente como herramientas para abordar los retos del entorno económico y profesional actual, estableciendo conexiones con el pasado y el futuro.
+→ Ensayo crítico en el que el alumno compara la idea de progreso durante la Segunda República, el franquismo y la democracia, utilizando indicadores como el IDH y la huella ecológica, y argumenta por qué el progreso económico no siempre se tradujo en bienestar social, proponiendo un modelo de desarrollo más sostenible e inclusivo.</t>
+  </si>
+  <si>
+    <t>Identifica cambios o continuidades sociales de forma aislada y superficial, sin establecer relaciones entre dimensiones (demografía, trabajo, conflictos) ni valorar su impacto en la diversidad o la igualdad.
+→ Enumera dos cambios demográficos del siglo XIX (crecimiento urbano) sin explicar su vinculación con las condiciones laborales o los movimientos sociales.</t>
+  </si>
+  <si>
+    <t>Describe cambios y continuidades sociales con apoyo de fuentes, pero la integración multidisciplinar es parcial; reconoce la diversidad social y algunas desigualdades, aunque no valora de forma crítica las medidas adoptadas ni sus limitaciones.
+→ Explica la evolución de la población española en el siglo XX usando datos demográficos, y menciona, sin profundizar, la relación con las migraciones interiores y el desarrollo industrial.</t>
+  </si>
+  <si>
+    <t>Analiza cambios y continuidades sociales desde una perspectiva multidisciplinar (demografía, condiciones laborales, conflictos), relacionando la diversidad social con las políticas implementadas, y valora los avances y limitaciones en igualdad y bienestar.
+→ Interpreta gráficos de población activa y huelgas durante la Restauración, relacionándolos con el crecimiento urbano y el movimiento obrero, y emite un juicio razonado sobre el alcance de las reformas sociales de la época.</t>
+  </si>
+  <si>
+    <t>Evalúa críticamente las transformaciones sociales integrando múltiples fuentes (estadísticas, testimonios, leyes) y perspectivas, transfiriendo el análisis a contextos actuales y argumentando propuestas fundamentadas para avanzar en justicia y cohesión social.
+→ Contrasta las tasas de esperanza de vida y alfabetización de la España tardofranquista con testimonios orales de la época, elabora un informe sobre los límites de la igualdad real y propone políticas concretas para reducir desigualdades actuales.</t>
+  </si>
+  <si>
+    <t>Identifica ideas o creencias en fuentes, pero no las analiza críticamente ni las relaciona con la articulación social o el poder. No utiliza fuentes primarias o textos historiográficos de forma relevante. Sus juicios son poco fundamentados o no respeta posturas diferentes.
+→ En un comentario de texto sobre el discurso de Azaña, solo señala que habla de laicismo sin relacionarlo con el conflicto ideológico de la II República.</t>
+  </si>
+  <si>
+    <t>Analiza el papel de algunas creencias o ideologías, pero de forma parcial o superficial. Utiliza fuentes primarias o textos historiográficos, aunque con poca profundidad crítica. Formula opiniones, pero la argumentación es débil o no considera totalmente la diversidad de perspectivas.
+→ En un debate sobre la Transición, menciona la influencia del nacionalcatolicismo, pero no contrasta con otras fuentes ni evalúa su impacto en la articulación social.</t>
+  </si>
+  <si>
+    <t>Analiza críticamente el papel de creencias e ideologías en la articulación social, el poder y la configuración de identidades, empleando fuentes primarias y textos historiográficos de forma pertinente. Fundamenta juicios propios y participa en debates con argumentos sólidos, valorando la diversidad cultural y mostrando respeto ante ideas legítimas diferentes.
+→ Ensayo que compara el discurso de Primo de Rivera con el de un anarquista de la época, analizando cómo cada ideología aspiraba a reorganizar la sociedad y el Estado, y reflexiona sobre su legado en la España actual.</t>
+  </si>
+  <si>
+    <t>Transfiere el análisis crítico a problemas actuales, integrando múltiples perspectivas ideológicas y fuentes diversas. Genera conocimiento nuevo al conectar procesos históricos con debates contemporáneos, liderando debates con argumentación matizada y promoviendo actitudes de respeto y diálogo intercultural.
+→ Trabajo de investigación que contrasta el papel de la Iglesia en la configuración territorial del Antiguo Régimen con su influencia en los debates actuales sobre la educación, utilizando fuentes primarias y secundarias, y proponiendo una reflexión transferible a otros contextos.</t>
+  </si>
+  <si>
     <t>Identifica de forma guiada y superficial algunos elementos aislados del valor geoestratégico de España y sus compromisos internacionales, sin establecer conexiones coherentes con el contexto histórico mundial ni con los valores de cooperación.
 → Enumera algunas misiones de paz en las que participa España sin explicar su relevancia geoestratégica ni su vinculación con la historia reciente.</t>
   </si>
   <si>
     <t>Describe los principales rasgos geoestratégicos de la península Ibérica y los compromisos del Estado en la esfera internacional, reconociendo analogías básicas con la evolución global mediante el tratamiento de información pautada.
 → Elabora un mapa comentado sobre la presencia de España en organismos internacionales (OTAN, UE), describiendo sus funciones generales y su ubicación geográfica.</t>
   </si>
   <si>
     <t>Interpreta el valor geoestratégico de España y su conexión con la historia mundial, señalando con claridad las analogías y singularidades de su evolución y avalando los compromisos de cooperación y seguridad mediante la búsqueda autónoma de información.
 → Redacta un informe que vincula la posición de España en el eje Mediterráneo-Atlántico con hitos históricos específicos, justificando su papel actual en la seguridad colectiva europea.</t>
   </si>
   <si>
     <t>Analiza críticamente la posición geoestratégica de España en un contexto global cambiante, evaluando con rigor sus compromisos internacionales y promoviendo activamente actitudes solidarias y los valores del europeísmo a través de la síntesis de información compleja.
 → Participa en un debate o simulación diplomática analizando los retos actuales (energía, migraciones, defensa) desde la perspectiva del legado histórico español y su responsabilidad en el marco de la Unión Europea.</t>
   </si>
   <si>
+    <t>Identifica, con ayuda, la presencia o ausencia de mujeres en fuentes literarias o artísticas, pero no contextualiza ni relaciona con el movimiento feminista.
+→ En un comentario de un poema de Rosalía de Castro, señala que la autora es mujer, pero no analiza la perspectiva de género ni el contexto histórico.</t>
+  </si>
+  <si>
+    <t>Describe el papel relegado de la mujer en fuentes históricas literarias o artísticas, y menciona algún hito del movimiento feminista, pero no integra ambos aspectos en un análisis coherente.
+→ Analiza un cuadro de la época de la Restauración y señala la ausencia de mujeres en escenas públicas, y nombra el sufragio femenino de 1931, pero sin conectar ambos elementos.</t>
+  </si>
+  <si>
+    <t>Incorpora la perspectiva de género al analizar fuentes literarias y artísticas, contextualizándolas históricamente, y explica la evolución del movimiento feminista en España relacionándolo con los cambios sociales.
+→ Elabora un ensayo sobre la novela 'La tribuna' de Emilia Pardo Bazán, contextualizando la situación de la mujer en la España de la Restauración, y vincula las reivindicaciones de la obra con el movimiento feminista de la época.</t>
+  </si>
+  <si>
+    <t>Transfiere la perspectiva de género a nuevos contextos históricos o actuales, integrando críticamente diversas fuentes y valorando la aportación del feminismo a la igualdad efectiva, con propuestas propias.
+→ Realiza una investigación comparativa sobre la representación de la mujer en el cartelismo de la Guerra Civil y en la publicidad actual, y propone acciones concretas para visibilizar a las mujeres en la historia.</t>
+  </si>
+  <si>
+    <t>Reconoce algún elemento del patrimonio histórico-cultural, pero no identifica significados ni usos públicos, ni establece relaciones con la memoria colectiva. No aplica metodología histórica y su participación en trabajo colaborativo es nula o muy escasa.
+→ Enumera monumentos históricos sin explicar su significado social o uso público.</t>
+  </si>
+  <si>
+    <t>Identifica algunos significados y usos públicos de elementos patrimoniales, aunque de forma superficial o con apoyo docente. Inicia trabajos de indagación con ayuda y muestra una participación limitada en equipo.
+→ Señala que la Alhambra representa la convivencia de culturas, pero no analiza cómo se ha utilizado políticamente en el siglo XX.</t>
+  </si>
+  <si>
+    <t>Valora el patrimonio histórico-cultural como legado y expresión de la memoria colectiva, analizando críticamente los usos públicos de acontecimientos y procesos históricos mediante la consulta de fuentes historiográficas. Realiza trabajos de indagación con metodología histórica básica, participa activamente en equipo y muestra creatividad.
+→ Elabora una investigación sobre el uso del 2 de mayo como símbolo patriótico, contrastando visiones historiográficas.</t>
+  </si>
+  <si>
+    <t>Evalúa de manera autónoma y crítica el patrimonio histórico-cultural, integrando perspectivas historiográficas diversas y analizando los usos públicos con profundidad. Transfiere el pensamiento histórico a problemas actuales, lidera el trabajo en equipo con propuestas creativas y se implica en cuestiones sociales y culturales más allá del aula.
+→ Diseña una propuesta de intervención para la puesta en valor de un elemento patrimonial local (p.ej., el Acueducto de Segovia), considerando su uso público y su memoria colectiva, y presenta sus conclusiones en un debate escolar.</t>
+  </si>
+  <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>Trimestre</t>
   </si>
   <si>
     <t>Título pedagógico</t>
   </si>
   <si>
     <t>Horas estimadas</t>
   </si>
   <si>
     <t>SDA recomendada</t>
   </si>
   <si>
     <t>Saberes principales</t>
   </si>
   <si>
     <t>Criterios evaluables</t>
   </si>
   <si>
     <t>Competencias dominantes</t>
   </si>
   <si>
-    <t>De las raíces históricas a la consolidación del Estado Liberal</t>
-[...2 lines deleted...]
-    <t>Simulación de un debate parlamentario en las Cortes de Cádiz sobre la soberanía nacional y los derechos ciudadanos.</t>
+    <t>De la Prehistoria a la Ilustración: Raíces y Esplendor de la Monarquía Hispánica</t>
+  </si>
+  <si>
+    <t>Investigación grupal: 'El legado de las tres culturas y la proyección atlántica de la Monarquía'</t>
   </si>
   <si>
     <t xml:space="preserve">
-• La Prehistoria y la Edad Antigua en la Península Ibérica
-[...5 lines deleted...]
-• Transformaciones económicas y sociales del siglo XIX: desamortizaciones e industrialización</t>
+• La Prehistoria y la Edad Antigua en la Península Ibérica: Paleolítico, Neolítico, pueblos prerromanos, colonizaciones, Hispania romana y monarquía visigoda
+• La Edad Media: Al-Ándalus (evolución, economía, sociedad, cultura y legado judío) y los reinos cristianos (conquista, repoblación, organización estamental y Baja Edad Media)
+• La Edad Moderna: Reyes Católicos (unión dinástica, Granada, América), los Austrias (siglos XVI y XVII, política interior/exterior, sociedad, economía y cultura)
+• El siglo XVIII: Guerra de Sucesión, Paz de Utrecht, Decretos de Nueva Planta, reformas borbónicas en España y América, sociedad, economía y cultura ilustrada</t>
   </si>
   <si>
     <t>2.2: Identificar los distintos procesos políticos, culturales y administrativos que han tenido lugar en la historia
-3.1: Analizar la evolución económica de España y distinguir sus ritmos y ciclos de crecimiento
-3.2: Reflexionar sobre los avances y retrocesos en la historia de la economía española
 5.1: Analizar el lugar de las creencias e instituciones religiosas en la historia de España
-6.2: Reconocer y definir el valor geoestratégico de la Península Ibérica y su legado histórico</t>
-[...4 lines deleted...]
-CE.6: Interpretar el valor geoestratégico de España</t>
+6.2: Reconocer y definir el valor geoestratégico de la Península Ibérica y su legado histórico
+8.1: Identificar elementos del patrimonio histórico como factor determinante</t>
+  </si>
+  <si>
+    <t>CE.2: Pluralidad y contraste de información
+CE.5: Creencias e ideas políticas
+CE.6: Valor geoestratégico</t>
   </si>
   <si>
     <t>Instrumentos / evaluación</t>
   </si>
   <si>
-    <t>Pruebas de ensayo sobre procesos de larga duración y comentarios de fuentes primarias (Constitución de 1812, Decretos de Nueva Planta).</t>
-[...5 lines deleted...]
-    <t>Investigación documental sobre el sufragio femenino en la Segunda República y el papel de las mujeres en la retaguardia durante la guerra.</t>
+    <t>Pruebas de ensayo sobre procesos de larga duración y análisis de mapas históricos y fuentes iconográficas de la Edad Moderna.</t>
+  </si>
+  <si>
+    <t>El Siglo de las Revoluciones: Del Antiguo Régimen a la Crisis de la Restauración</t>
+  </si>
+  <si>
+    <t>Simulación parlamentaria: 'Debate de las Constituciones del siglo XIX y la cuestión social'</t>
   </si>
   <si>
     <t xml:space="preserve">
-• El reinado de Alfonso XIII (1902-1931): crisis de la Restauración y Dictadura de Primo de Rivera
-[...2 lines deleted...]
-• Análisis de la historiografía sobre el conflicto civil y sus consecuencias</t>
+• La crisis del Antiguo Régimen (1788-1833): Carlos IV, Guerra de la Independencia, Cortes de Cádiz (1812), Fernando VII e independencia de las colonias americanas
+• La construcción del Estado Liberal (1833-1874): Isabel II (Regencias, guerras carlistas, constituciones) y el Sexenio Revolucionario (1869, Amadeo I, Primera República)
+• El régimen de la Restauración (1874-1902): Sistema canovista, Constitución de 1876, oposición al sistema, guerra de Cuba y crisis de 1898
+• Transformaciones del siglo XIX: Evolución demográfica, de la sociedad estamental a la de clases, desamortizaciones, industrialización y comunicaciones
+• El reinado de Alfonso XIII (1902-1931): Crisis de la Restauración, impacto internacional (Marruecos, I Guerra Mundial, Revolución Rusa) y Dictadura de Primo de Rivera</t>
   </si>
   <si>
     <t>1.2: Reconocer el legado democrático y las acciones en favor de la libertad
+3.1: Analizar la evolución económica de España y sus ciclos de crecimiento
+3.2: Reflexionar sobre los avances y retrocesos en la modernización económica
+4.1: Describir y relacionar las grandes transformaciones sociales y modos de organización
+4.2: Analizar la pluralidad de la sociedad española y la historia de su desigualdad</t>
+  </si>
+  <si>
+    <t>CE.1: Movimientos por las libertades
+CE.3: Historia económica y modernización
+CE.4: Cambios y continuidades sociales</t>
+  </si>
+  <si>
+    <t>Comentario de textos jurídicos (Constituciones) y análisis de series estadísticas sobre demografía e industria decimonónica.</t>
+  </si>
+  <si>
+    <t>Conflictos, Dictaduras y Democracia: España en el Mundo Contemporáneo</t>
+  </si>
+  <si>
+    <t>Proyecto de memoria histórica: 'Testimonios de la dictadura y la conquista de derechos democráticos'</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• La Segunda República (1931-1936): Constitución de 1931, reformas estructurales, bienios, Frente Popular y conflictos sociales
+• La Guerra Civil (1936-1939): Historiografía, desarrollo, consecuencias, dimensión internacional y evolución de las dos zonas
+• La dictadura franquista (1939-1975): Marco conceptual, fundamentos ideológicos, etapas políticas/económicas, represión, exilio y oposición
+• La Transición y la Democracia: Constitución de 1978, Estado de las Autonomías, alternancia política, terrorismo de ETA y evolución social
+• España en Europa y el mundo: Integración en la UE, valores del europeísmo, ODS, seguridad nacional y participación en organismos internacionales</t>
+  </si>
+  <si>
+    <t>1.3: Identificar y valorar el papel de la Transición en el establecimiento de la democracia
 2.1: Analizar fuentes históricas plurales e identificar informaciones fiables
-5.3: Emplear el rigor metodológico en el análisis de las reformas estructurales de la República
-[...15 lines deleted...]
-    <t>Creación de un archivo digital de memoria democrática local mediante entrevistas y recopilación de fuentes primarias de la Transición.</t>
+4.3: Deducir la evolución del Estado social a través de noticias y datos
+5.2: Expresar mediante ensayos la relación entre ideologías y sistemas políticos
+5.3: Emplear rigor metodológico en el análisis de reformas estructurales
+6.1: Señalar los retos globales y compromisos internacionales de España
+7.1: Incorporar puntos de vista diversos en el análisis de la realidad histórica</t>
+  </si>
+  <si>
+    <t>CE.1: Valoración de la democracia
+CE.2: Revisión crítica de fuentes
+CE.7: Análisis de fuentes literarias y artísticas</t>
+  </si>
+  <si>
+    <t>Elaboración de ensayos críticos, análisis de prensa histórica y resolución de supuestos sobre la estructura del Estado actual.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Madrid, memoria viva de la Transición</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Un podcast para reconstruir nuestro pasado democrático</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que su barrio o calles albergan lugares clave de la Transición (Congreso, plaza de la Constitución, etc.) pero muchos desconocen su significado. Se les encarga crear un podcast que recupere esas historias para las familias del centro.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Investigar el proceso de Transición en Madrid, seleccionar fuentes y testimonios, y producir un podcast de divulgación dirigido a las familias.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• La dictadura franquista (1939-1975): institucionalización, represión y transformaciones sociales
-[...49 lines deleted...]
-    <t>Recursos</t>
+• Ordenadores con acceso a internet y software de edición de audio (Audacity)
+• Hemerotecas digitales (Biblioteca Nacional de España, Archivo Linz)
+• Fotografías y mapas históricos del Madrid de la Transición (repositorios como Memoria de Madrid)
+• Plantilla de guion
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación cívica y competencia digital. Se trabaja la empatía histórica y la valoración del patrimonio democrático.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y se visiona un breve documental sobre la Transición en Madrid. Lluvia de ideas sobre lo que saben y lo que les gustaría investigar. Se forman equipos y se asigna el encargo del podcast.</t>
+  </si>
+  <si>
+    <t>Ideas previas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes clave: cronología de la Transición, actores, la Constitución de 1978, la organización del Estado. Se analizan fuentes primarias (prensa de la época, fotografías, testimonios) y se enseña a buscarlas en hemerotecas digitales.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de fuentes realizadas por cada equipo.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga un aspecto concreto relacionado con Madrid: lugares emblemáticos (Congreso, Palacio de la Moncloa, calles con nombres de políticos), personajes (Adolfo Suárez, Santiago Carrillo, mujeres como Carmen Díez de Rivera) o movimientos sociales. Salida virtual o presencial a la hemeroteca. Elaboran el guion del podcast.</t>
+  </si>
+  <si>
+    <t>Guion del podcast con fuentes citadas.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos graban y editan el podcast usando software libre (Audacity, grabadora de móvil). Introducen efectos sonoros y música libre de derechos. Se realiza una escucha previa entre equipos para feedback.</t>
+  </si>
+  <si>
+    <t>Archivo de audio del podcast.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Se escuchan los podcasts finales en clase. Cada equipo presenta su trabajo. Coevaluación mediante rúbrica y autoevaluación individual. Se discute cómo la Transición sigue viva en la memoria de Madrid.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Las cifras de la ciudad: demografía e historia de Madrid en el siglo XX</t>
+  </si>
+  <si>
+    <t>Una investigación con datos censales sobre el cambio social y económico de la capital</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Madrid quiere organizar una exposición divulgativa sobre cómo ha cambiado la ciudad en el último siglo. Pide a los centros educativos que elaboren materiales visuales que relacionen los datos demográficos con los grandes procesos históricos (éxodo rural, industrialización, desarrollismo, Transición).</t>
+  </si>
+  <si>
+    <t>Elaborar un informe gráfico (póster o presentación digital) que, a partir de datos censales primarios, analice la evolución demográfica de Madrid en el siglo XX, la relacione con las transformaciones económicas y sociales (industrialización, migraciones, cambios políticos) y señale su impacto en el patrimonio urbano.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Hemerotecas digitales (Biblioteca Nacional de España)
-[...87 lines deleted...]
-    <t>¿Pueden los datos explicar la transformación de la identidad social de Madrid? El reto consiste en demostrar, mediante indicadores estadísticos, cómo las crisis y reformas de la época de Alfonso XIII y la Transición configuraron el Madrid actual.</t>
+• Ordenadores con acceso a INE histórico (ine.es)
+• Plantilla de recogida de datos (Excel/Google Sheets)
+• Guía de elaboración de gráficos (tutorial breve)
+• Rúbrica de evaluación y diana de autoevaluación</t>
+  </si>
+  <si>
+    <t>Educación cívica (participación ciudadana, análisis de datos para entender el presente) y competencia digital (tratamiento de datos y comunicación visual).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento, se ve un vídeo sobre el cambio urbano de Madrid (fotos históricas) y se formula la pregunta guía. El alumnado, en equipos, formula preguntas de investigación y establece hipótesis iniciales sobre la relación entre demografía y cambios históricos.</t>
+  </si>
+  <si>
+    <t>Cuaderno de hipótesis y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>El profesor guía el aprendizaje sobre demografía histórica (cómo leer un censo, tasas de crecimiento) y repasa los grandes procesos históricos del siglo XX en España (éxodo rural, industrialización, desarrollismo, Transición). Se proporcionan ejemplos de gráficos y se practica la interpretación de tablas del INE.</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de datos censales históricos (plantilla).</t>
+  </si>
+  <si>
+    <t>Cada equipo elige un período o distrito de Madrid, accede a los datos del INE histórico (www.ine.es/inebaseweb/), recoge cifras de población por décadas y elabora gráficos (lineal, de barras). También recoge datos contextuales (acontecimientos históricos). Analizan tendencias y posibles causas.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos borradores con anotaciones.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan el póster o presentación digital, integrando gráficos, textos explicativos y referencias al patrimonio (fotos de barrios, edificios emblemáticos). Preparan una exposición oral de 5 minutos. Se realiza un ensayo entre equipos para recibir retroalimentación.</t>
+  </si>
+  <si>
+    <t>Póster o presentación finalizados.</t>
+  </si>
+  <si>
+    <t>Jornada de exposición: cada equipo presenta su trabajo a la audiencia (otros grupos, familias simuladas). Tras las presentaciones, se realiza coevaluación con rúbrica y diana de autoevaluación. El profesor asigna niveles de logro 1-4 a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Documenta la República en Madrid</t>
+  </si>
+  <si>
+    <t>Un audiovisual sobre las reformas que transformaron la capital</t>
+  </si>
+  <si>
+    <t>El barrio de Chamberí organiza una semana cultural sobre la memoria histórica y solicita al centro educativo una contribución audiovisual sobre el legado republicano en Madrid.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir un documental de 6-8 minutos sobre una reforma clave de la Segunda República en Madrid, que se proyectará en el centro cultural del barrio durante la semana cultural.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Series históricas del INE (Instituto Nacional de Estadística).
-[...93 lines deleted...]
-    <t>Cuestionario de autoevaluación y registro de feedback de los visitantes.</t>
+• Fragmento documental 'Madrid, capital de la República'
+• Organizador gráfico de reformas
+• Colección de fuentes primarias: Constitución de 1931, artículos de prensa (Hemeroteca Municipal), fotografías
+• Fichas de vestigios patrimoniales de Madrid
+• Guion para storyboard
+• Herramientas de edición de vídeo (OpenShot, iMovie, Canva) y cámara del móvil</t>
+  </si>
+  <si>
+    <t>Educación cívica y constitucional, memoria democrática, alfabetización mediática</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y el encargo del centro cultural. Se visiona un fragmento del documental 'Madrid, capital de la República' (o similar). Lluvia de ideas iniciales y formación de equipos.</t>
+  </si>
+  <si>
+    <t>Anotaciones individuales de ideas y preguntas.</t>
+  </si>
+  <si>
+    <t>El profesorado guía el estudio del contexto histórico (crisis de la Restauración, proclamación de la República) y las principales reformas. El alumnado analiza fuentes primarias (constituciones, discursos, prensa) y completa un organizador gráfico.</t>
+  </si>
+  <si>
+    <t>Organizador gráfico completado.</t>
+  </si>
+  <si>
+    <t>Cada equipo selecciona una reforma y una figura relevante. Investigan en archivos digitales (BVP, Hemeroteca Nacional) y localizan un vestigio patrimonial en Madrid. Planifican el guion y storyboard del documental.</t>
+  </si>
+  <si>
+    <t>Dossier de investigación y storyboard.</t>
+  </si>
+  <si>
+    <t>Los equipos graban y editan el documental (6-8 minutos) usando teléfonos móviles y herramientas de edición. Preparan la presentación para la proyección comunitaria.</t>
+  </si>
+  <si>
+    <t>Documental finalizado.</t>
+  </si>
+  <si>
+    <t>Proyección de los documentales en el aula (y en el centro cultural si es posible). Coevaluación entre equipos y autoevaluación mediante rúbrica. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y reflexión escrita.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Cuadros comparativos sincrónicos de las constituciones de 1812, 1869, 1931 y 1978, utilizando códigos de color para diferenciar tipos de soberanía y catálogos de derechos.
 • Repositorio de fuentes primarias digitalizadas que incluyan desde proclamas del Trienio Liberal hasta discursos de las Cortes de la Transición, con glosarios terminológicos hipervinculados para conceptos como 'soberanía compartida' o 'sufragio censitario'.
 • Líneas del tiempo interactivas que vinculen movimientos sociales específicos (como el carlismo vs. el republicanismo) con los cambios de régimen, incorporando iconografía de la época y mapas de difusión de las libertades.</t>
   </si>
@@ -1638,285 +1677,282 @@
   <si>
     <t xml:space="preserve">
 • Elaboración de un 'Mapa de Memoria Local' interactivo donde el alumnado identifique vestigios históricos de su entorno, analice su estado de conservación y proponga una nueva señalética basada en la Ley de Memoria Democrática.
 • Producción de un debate académico grabado o podcast simulando una mesa redonda entre historiadores de distintas épocas sobre la significación de la Constitución de 1812 o el Desastre del 98.
 • Diseño de una campaña de sensibilización patrimonial (folletos, vídeos cortos o hilos en redes sociales) que defienda la protección de un bien cultural específico de la historia de España en riesgo de desaparición.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de un comité evaluador de la UNESCO donde el alumnado deba defender, mediante criterios históricos y sociales, qué hitos del patrimonio español del siglo XX merecen ser protegidos.
 • Proyecto de investigación sobre el origen del nombre de las calles del municipio, vinculándolos con los cambios políticos de los siglos XIX y XX para conectar la historia nacional con su realidad cotidiana.
 • Uso de dilemas éticos sobre el uso público del pasado, planteando escenarios reales sobre la retirada de monumentos o la exhumación de fosas, permitiendo la elección del rol de análisis (jurídico, histórico o social).</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CC1, CC2, CCL2</t>
-[...68 lines deleted...]
-    <t>Valora el patrimonio y la memoria colectiva (CCEC1, CC2) identificando significados y usos públicos de la historia (CCEC2).</t>
+    <t>CCL1, STEM2, CC3</t>
+  </si>
+  <si>
+    <t>CCL4, CPSAA4</t>
+  </si>
+  <si>
+    <t>Valorar movimientos por libertades mediante análisis comparado de regímenes históricos implica CCL1 (comprensión de textos), STEM2 (análisis crítico) y CC3 (reflexión ética sobre derechos).</t>
+  </si>
+  <si>
+    <t>CCL3, CC2, CCEC1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CD1</t>
+  </si>
+  <si>
+    <t>Reconocer diversidad identitaria mediante contraste y revisión crítica de fuentes requiere CCL3 (gestión de información), CC2 (identidad diversidad) y CCEC1 (valoración patrimonio cultural).</t>
+  </si>
+  <si>
+    <t>STEM2, CC3, CE1</t>
+  </si>
+  <si>
+    <t>CPSAA2, CCL2</t>
+  </si>
+  <si>
+    <t>Analizar progreso desde bienestar y sostenibilidad integrando factores modernizadores implica STEM2 (análisis crítico), CC3 (desarrollo sostenible) y CE1 (iniciativa emprendedora).</t>
+  </si>
+  <si>
+    <t>CC1, STEM2, CPSAA3</t>
+  </si>
+  <si>
+    <t>CCL1, CC4</t>
+  </si>
+  <si>
+    <t>Tomar conciencia de diversidad social mediante análisis multidisciplinar de cambios demográficos y sociales requiere CC1 (ciudadanía), STEM2 (análisis) y CPSAA3 (respeto diversidad).</t>
+  </si>
+  <si>
+    <t>CC2, CC3, STEM2</t>
+  </si>
+  <si>
+    <t>CCL4, CPSAA5</t>
+  </si>
+  <si>
+    <t>Analizar críticamente el papel de creencias e ideologías en poder e identidades implica CC2 (identidad social), CC3 (justicia social) y STEM2 (análisis crítico).</t>
+  </si>
+  <si>
+    <t>CC1, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>CC2, CP3</t>
+  </si>
+  <si>
+    <t>Interpretar valor geoestratégico de España en contexto global, señalando analogías, requiere CC1 (relaciones internacionales), STEM2 (análisis comparado) y CCL1 (comprensión de mapas y textos).</t>
+  </si>
+  <si>
+    <t>CC3, CCEC2, STEM2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCL3</t>
+  </si>
+  <si>
+    <t>Incorporar perspectiva de género mediante fuentes literarias y artísticas e investigación del movimiento feminista requiere CC3 (igualdad), CCEC2 (apreciación artística) y STEM2 (análisis crítico).</t>
+  </si>
+  <si>
+    <t>CCEC1, CC2, CC3</t>
+  </si>
+  <si>
+    <t>CCL2, STEM2</t>
+  </si>
+  <si>
+    <t>Valorar patrimonio como legado y memoria colectiva identificando usos públicos requiere CCEC1 (conciencia patrimonial), CC2 (identidad cultural) y CC3 (reflexión ética sobre memoria).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué decreto regula específicamente el currículo de Historia de España en 2.º Bachillerato dentro de la Comunidad de Madrid?</t>
-[...20 lines deleted...]
-    <t>En Madrid, la evaluación debe garantizar que los 19 criterios se midan mediante instrumentos que repliquen el modelo de examen regional. Esto implica que, dentro de las 3 horas lectivas, las pruebas deben ponderar la capacidad de síntesis y el comentario de fuentes primarias, vinculando los 106 saberes con las 8 competencias específicas, especialmente la interpretación de la realidad histórica española contemporánea.</t>
+    <t>¿Qué decreto autonómico concreta el currículo de Historia de España en 2.º Bachillerato en Madrid?</t>
+  </si>
+  <si>
+    <t>El currículo se concreta en el Decreto 64/2022, de 20 de julio, del Consejo de Gobierno, por el que se establecen las enseñanzas de Bachillerato en la Comunidad de Madrid. Este decreto especifica 8 competencias específicas (CE), 19 criterios de evaluación y 106 saberes básicos para la materia.</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la secuenciación de saberes de Historia de España en Madrid respecto al BOE?</t>
+  </si>
+  <si>
+    <t>Madrid organiza los 106 saberes en bloques temáticos que priorizan la historia de la Comunidad de Madrid, con especial énfasis en la Edad Contemporánea. A diferencia del BOE, se incluyen contenidos específicos sobre el proceso de industrialización madrileño y la transición democrática en la región.</t>
+  </si>
+  <si>
+    <t>¿Cómo se distribuyen las 3 horas semanales de Historia de España en el horario de 2.º Bachillerato en Madrid?</t>
+  </si>
+  <si>
+    <t>Las 3 horas semanales suelen distribuirse en sesiones de 55 minutos. Recomiendo dos sesiones de teoría (exposición dialogada y análisis de fuentes) y una práctica (comentario de texto, trabajo con mapas históricos o debate). La programación debe ajustarse para cubrir los 106 saberes en 30 semanas lectivas.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué evidencias específicas solicita la Inspección Educativa de Madrid para Historia de España en 2.º Bachillerato?</t>
-[...8 lines deleted...]
-    <t>Se recomienda el uso de repositorios digitales de la Biblioteca Nacional y el Archivo Histórico Nacional, ambos con sede en Madrid, para trabajar los 19 criterios mediante fuentes directas. Dado que solo disponemos de 3 horas semanales, el uso de dossiers de documentos seleccionados que agrupen varios de los 106 saberes es la estrategia más eficiente para desarrollar las 8 competencias específicas.</t>
+    <t>¿Qué criterios específicos aplica la inspección educativa de Madrid para evaluar la programación de Historia de España?</t>
+  </si>
+  <si>
+    <t>La inspección verifica que la programación concrete los 8 CE en situaciones de aprendizaje, integre los 19 criterios de evaluación con instrumentos variados (rúbricas, dianas), y que la temporalización de los 106 saberes sea realista con 3 horas semanales. Exigen además un plan de atención a la diversidad concreto y medidas de recuperación para pendientes.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos didácticos específicos se recomiendan para Historia de España en 2.º Bachillerato en Madrid?</t>
+  </si>
+  <si>
+    <t>Se recomienda el uso de la plataforma Recursos Educativos Digitales de la Comunidad de Madrid, el atlas histórico digital interactivo del Instituto Geográfico Nacional, y la colección de comentarios de texto de la editorial Anaya adaptados a la EBAU. También es útil el archivo histórico municipal para trabajar fuentes primarias locales.</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
-    <t>¿Cómo se coordina el departamento para integrar los 106 saberes con la asignatura de Historia del Arte en Madrid?</t>
-[...2 lines deleted...]
-    <t>La coordinación en Madrid busca evitar duplicidades en temas como el Neoclasicismo o las Vanguardias. Al compartir 2.º de Bachillerato, los departamentos sincronizan la enseñanza de los 106 saberes históricos con los movimientos artísticos, reforzando las 8 competencias específicas de forma interdisciplinar. Esto optimiza el tiempo lectivo de 3 horas y mejora la comprensión contextual del alumnado.</t>
+    <t>¿Cómo se coordina la materia de Historia de España con otras disciplinas en 2.º Bachillerato en Madrid?</t>
+  </si>
+  <si>
+    <t>Se coordina con Lengua Castellana y Literatura (comentario de textos históricos), Historia de la Filosofía (corrientes de pensamiento en cada época) e Historia del Arte (contextualización de obras). En Madrid, se sugiere un proyecto interdisciplinar sobre la Guerra Civil y el Franquismo, integrando fuentes literarias, artísticas y filosóficas.</t>
   </si>
   <si>
     <t>Atencion_diversidad</t>
   </si>
   <si>
-    <t>¿Cómo se gestiona la atención a la diversidad en Historia de España ante la exigencia de los 19 criterios en Madrid?</t>
-[...2 lines deleted...]
-    <t>En Madrid, para 2.º de Bachillerato, las adaptaciones no suponen la eliminación de los 106 saberes, sino ajustes metodológicos. Para alumnos con necesidades específicas, se priorizan los 19 criterios esenciales mediante exámenes adaptados en tiempo y formato, asegurando que la adquisición de las 8 competencias específicas sea evaluable sin reducir el nivel de rigor que exige el título de Bachiller.</t>
+    <t>¿Qué medidas de atención a la diversidad se implementan en Historia de España para alumnos con NEAE en Madrid?</t>
+  </si>
+  <si>
+    <t>Se aplican adaptaciones curriculares no significativas: priorización de los 8 CE, uso de mapas conceptuales y líneas del tiempo visuales, evaluación con rúbricas simplificadas y apoyos en el aula (PT/AL). Para alumnos con altas capacidades, se proponen ampliaciones mediante investigaciones sobre la historia local madrileña.</t>
   </si>
   <si>
     <t>Recuperación</t>
   </si>
   <si>
-    <t>¿Cuál es el protocolo de recuperación para alumnos con la Historia de España de 2.º Bachillerato pendiente en Madrid?</t>
-[...2 lines deleted...]
-    <t>Los alumnos que no superen los 19 criterios en la evaluación ordinaria deben realizar una prueba extraordinaria en junio. En Madrid, esta recuperación se centra en los saberes no alcanzados de los 106 totales, estructurándose en torno a las 8 competencias específicas. El departamento debe diseñar un plan de refuerzo que aproveche las 3 horas semanales para garantizar la superación de los estándares regionales.</t>
+    <t>¿Cómo se recupera la materia de Historia de España en 2.º Bachillerato en Madrid para alumnos pendientes de cursos anteriores?</t>
+  </si>
+  <si>
+    <t>Los alumnos pendientes de 1.º Bachillerato deben superar un plan de trabajo individualizado con los saberes básicos no adquiridos. En Madrid, se establece un examen trimestral basado en los 19 criterios de evaluación, y se permite la entrega de actividades de recuperación (comentarios de texto, ejes cronológicos) para compensar hasta el 40% de la nota.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Historia de España en 2.º Bachillerato. Identifica las 8 competencias específicas (CE), los 17 criterios de evaluación y los 29 saberes básicos organizados en 3 bloques. Toma nota del enfoque competencial y de los cambios respecto a la LOMCE.</t>
+  </si>
+  <si>
+    <t>Muchas CCAA publican un anexo con tablas resumen; imprímelo y tenlo a mano durante toda la programación.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de tu CCAA para 2.º de Bachillerato. Identifica cómo se articulan los 3 bloques de saberes con las 8 Competencias Específicas (CE). No te limites al temario; lee los descriptores operativos del Perfil de Salida.</t>
-[...11 lines deleted...]
-    <t>Agrupa los 17 criterios por 'habilidad' (ej. análisis de fuentes, cronología, conciencia democrática) para no repetir instrumentos de evaluación idénticos en cada unidad.</t>
+    <t>Transcribe las 8 CE y los 17 criterios en un documento de trabajo. Etiqueta cada criterio con su CE correspondiente. Esta lista será la base para diseñar las situaciones de aprendizaje (SDA) y las evaluaciones.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: CE, criterio, saberes relacionados y trimestre. Así visualizarás las conexiones.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asigna a cada uno de los 17 criterios un instrumento de evaluación (examen, comentario de texto, ensayo, debate). Recuerda que la EBAU/PAU de tu CCAA marcará el peso de los criterios más procedimentales.</t>
-[...2 lines deleted...]
-    <t>No evalúes los 17 criterios en cada examen. Selecciona 3 o 4 por unidad para que la corrección sea manejable y el feedback sea real.</t>
+    <t>Analiza qué criterios son más complejos o requieren más tiempo (ej. los de análisis de fuentes o argumentación). Asigna instrumentos variados (rúbricas, análisis de fuentes, debates) y decide cuáles serán obligatorios. Asegura que cada CE se evalúe al menos una vez.</t>
+  </si>
+  <si>
+    <t>Los criterios de la CE1 (método histórico) y CE8 (patrimonio) suelen ser los más difíciles; planifica al menos una SDA por trimestre que los integre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 29 saberes en los 3 trimestres. El Bloque 1 (Prehistoria a Edad Moderna) suele ser introductorio o síntesis, mientras que los Bloques 2 y 3 (XIX y XX) son el núcleo denso.</t>
-[...2 lines deleted...]
-    <t>Debes llegar a la Constitución de 1812 antes de que termine noviembre; si no, el tercer trimestre (siglo XX y Transición) colapsará por falta de tiempo para la EBAU.</t>
+    <t>Reparte los 29 saberes básicos en los 3 trimestres siguiendo la cronología histórica (Prehistoria a actualidad). Ajusta la secuencia a las 3 horas semanales (≈105 h totales). Deja margen para repasos y recuperaciones.</t>
+  </si>
+  <si>
+    <t>No caigas en el error de querer 'dar todo'; selecciona los saberes más significativos y profundiza. La profundidad vale más que la amplitud.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) que conecte el pasado con el presente. Por ejemplo, relacionar el Sexenio Democrático con la calidad democrática actual.</t>
-[...2 lines deleted...]
-    <t>Usa el comentario de fuentes primarias (mapas, caricaturas de 'La Flaca', textos) como el producto final de la SDA; es lo que más seguridad les da de cara al examen final.</t>
+    <t>Elabora tres situaciones de aprendizaje (una por trimestre) que integren varias CE y criterios. Cada SDA debe incluir una pregunta guía, tareas competenciales, productos evaluables y criterios de evaluación concretos. Ejemplo: SDA sobre 'La Transición española' para el tercer trimestre.</t>
+  </si>
+  <si>
+    <t>Reutiliza SDA de cursos anteriores adaptándolas; la colaboración en el departamento ahorra tiempo y asegura coherencia.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada criterio en la nota final. Al ser 17 criterios, puedes darles un peso equitativo o priorizar aquellos más alineados con las competencias de análisis crítico.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la suma de los criterios evaluados en un trimestre sea el 100% de la nota, independientemente de si un saber ha sido más largo que otro.</t>
+    <t>Define el peso de cada criterio en la calificación final, en reunión de departamento. Por ejemplo: CE1 15%, CE8 10%, etc. Asegura que la suma ponderada de los criterios evaluados en cada SDA totalice el 100%.</t>
+  </si>
+  <si>
+    <t>La inspección exige coherencia entre lo programado y lo evaluado; documenta las decisiones en el acta de departamento.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones no significativas y el plan de recuperación basado en la superación de criterios no logrados, no solo en repetir exámenes.</t>
-[...2 lines deleted...]
-    <t>Prepara un glosario de términos históricos y esquemas visuales de 'causa-efecto' como medida DUA general; beneficia a todo el grupo, no solo a los ACNEAE.</t>
+    <t>Redacta las medidas de atención a la diversidad (DAC, adaptaciones curriculares, medidas ordinarias) y el plan de recuperación (pruebas extraordinarias, entregas de trabajos). Incluye cómo se evaluará a alumnos repetidores o con pendientes.</t>
+  </si>
+  <si>
+    <t>No esperes a septiembre; incluye en la programación inicial los criterios de recuperación y la posibilidad de un examen global en junio.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Identificar y analizar los procedimientos habituales del trabajo del historiador, como la selección de hechos históricos relevantes según las aportaciones historiográficas, interpr</t>
   </si>
   <si>
     <t>Reconocer el legado democrático y las acciones en favor de la libertad, identificando y comparando los distintos regímenes políticos y sus respectivos textos constitucionales, util</t>
   </si>
   <si>
     <t>Identificar y valorar el papel de la Transición en el establecimiento de la democracia actual y de la Constitución de 1978 como fundamento y garantía de los derechos y libertades d</t>
   </si>
@@ -2709,935 +2745,963 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>329</v>
+        <v>311</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>546</v>
+        <v>557</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>577</v>
-[...1 lines deleted...]
-      <c r="D6" s="9"/>
+        <v>581</v>
+      </c>
+      <c r="D6" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E6" s="9">
-        <v>5.26</v>
+        <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="D7" s="9"/>
+        <v>122</v>
+      </c>
+      <c r="D7" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E7" s="9">
-        <v>5.26</v>
+        <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>578</v>
-[...1 lines deleted...]
-      <c r="D8" s="9"/>
+        <v>582</v>
+      </c>
+      <c r="D8" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E8" s="9">
-        <v>5.26</v>
+        <v>10.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D9" s="9"/>
+        <v>132</v>
+      </c>
+      <c r="D9" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E9" s="9">
-        <v>5.26</v>
+        <v>10.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>579</v>
-[...1 lines deleted...]
-      <c r="D10" s="9"/>
+        <v>583</v>
+      </c>
+      <c r="D10" s="9">
+        <v>8.33</v>
+      </c>
       <c r="E10" s="9">
-        <v>5.26</v>
+        <v>8.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="D11" s="9"/>
+        <v>143</v>
+      </c>
+      <c r="D11" s="9">
+        <v>8.33</v>
+      </c>
       <c r="E11" s="9">
-        <v>5.26</v>
+        <v>8.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.3</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>580</v>
-[...1 lines deleted...]
-      <c r="D12" s="9"/>
+        <v>584</v>
+      </c>
+      <c r="D12" s="9">
+        <v>8.33</v>
+      </c>
       <c r="E12" s="9">
-        <v>5.26</v>
+        <v>8.33</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="D13" s="9"/>
+        <v>153</v>
+      </c>
+      <c r="D13" s="9">
+        <v>8.33</v>
+      </c>
       <c r="E13" s="9">
-        <v>5.26</v>
+        <v>8.33</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>581</v>
-[...1 lines deleted...]
-      <c r="D14" s="9"/>
+        <v>585</v>
+      </c>
+      <c r="D14" s="9">
+        <v>8.33</v>
+      </c>
       <c r="E14" s="9">
-        <v>5.26</v>
+        <v>8.33</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.3</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>582</v>
-[...1 lines deleted...]
-      <c r="D15" s="9"/>
+        <v>586</v>
+      </c>
+      <c r="D15" s="9">
+        <v>8.33</v>
+      </c>
       <c r="E15" s="9">
-        <v>5.26</v>
+        <v>8.33</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="D16" s="9">
         <v>7.5</v>
       </c>
       <c r="E16" s="9">
         <v>7.5</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="D17" s="9">
         <v>7.5</v>
       </c>
       <c r="E17" s="9">
         <v>7.5</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>7.1</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="D18" s="9"/>
+        <v>179</v>
+      </c>
+      <c r="D18" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E18" s="9">
-        <v>5.26</v>
+        <v>10.0</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>7.2</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="D19" s="9"/>
+        <v>184</v>
+      </c>
+      <c r="D19" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E19" s="9">
-        <v>5.26</v>
+        <v>10.0</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.1</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>585</v>
-[...1 lines deleted...]
-      <c r="D20" s="9"/>
+        <v>589</v>
+      </c>
+      <c r="D20" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E20" s="9">
-        <v>5.26</v>
+        <v>10.0</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>8.2</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="D21" s="9"/>
+        <v>590</v>
+      </c>
+      <c r="D21" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E21" s="9">
-        <v>5.26</v>
+        <v>10.0</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <f>SUM(E3:E21)</f>
-        <v>108.65000000000001</v>
+        <v>164.99000000000001</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="8" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
@@ -3653,929 +3717,929 @@
       <c r="N1" s="8">
         <v>5.2</v>
       </c>
       <c r="O1" s="8">
         <v>5.3</v>
       </c>
       <c r="P1" s="8">
         <v>6.1</v>
       </c>
       <c r="Q1" s="8">
         <v>6.2</v>
       </c>
       <c r="R1" s="8">
         <v>7.1</v>
       </c>
       <c r="S1" s="8">
         <v>7.2</v>
       </c>
       <c r="T1" s="8">
         <v>8.1</v>
       </c>
       <c r="U1" s="8">
         <v>8.2</v>
       </c>
       <c r="V1" s="8" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="W1" s="8" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="7" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:U2),"")</f>
         <v/>
       </c>
       <c r="W2" s="7"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="7" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:U3),"")</f>
         <v/>
       </c>
       <c r="W3" s="7"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:U4),"")</f>
         <v/>
       </c>
       <c r="W4" s="7"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:U5),"")</f>
         <v/>
       </c>
       <c r="W5" s="7"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:U6),"")</f>
         <v/>
       </c>
       <c r="W6" s="7"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:U7),"")</f>
         <v/>
       </c>
       <c r="W7" s="7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:U8),"")</f>
         <v/>
       </c>
       <c r="W8" s="7"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:U9),"")</f>
         <v/>
       </c>
       <c r="W9" s="7"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:U10),"")</f>
         <v/>
       </c>
       <c r="W10" s="7"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:U11),"")</f>
         <v/>
       </c>
       <c r="W11" s="7"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:U12),"")</f>
         <v/>
       </c>
       <c r="W12" s="7"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:U13),"")</f>
         <v/>
       </c>
       <c r="W13" s="7"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:U14),"")</f>
         <v/>
       </c>
       <c r="W14" s="7"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:U15),"")</f>
         <v/>
       </c>
       <c r="W15" s="7"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:U16),"")</f>
         <v/>
       </c>
       <c r="W16" s="7"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:U17),"")</f>
         <v/>
       </c>
       <c r="W17" s="7"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:U18),"")</f>
         <v/>
       </c>
       <c r="W18" s="7"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:U19),"")</f>
         <v/>
       </c>
       <c r="W19" s="7"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:U20),"")</f>
         <v/>
       </c>
       <c r="W20" s="7"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:U21),"")</f>
         <v/>
       </c>
       <c r="W21" s="7"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:U22),"")</f>
         <v/>
       </c>
       <c r="W22" s="7"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:U23),"")</f>
         <v/>
       </c>
       <c r="W23" s="7"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:U24),"")</f>
         <v/>
       </c>
       <c r="W24" s="7"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:U25),"")</f>
         <v/>
       </c>
       <c r="W25" s="7"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:U26),"")</f>
         <v/>
       </c>
       <c r="W26" s="7"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:U27),"")</f>
         <v/>
       </c>
       <c r="W27" s="7"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:U28),"")</f>
         <v/>
       </c>
       <c r="W28" s="7"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:U29),"")</f>
         <v/>
       </c>
       <c r="W29" s="7"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:U30),"")</f>
         <v/>
       </c>
       <c r="W30" s="7"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:U31),"")</f>
         <v/>
       </c>
@@ -6283,54 +6347,54 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E18"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A15" sqref="A15:C18"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -6347,4135 +6411,4483 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A8:E8"/>
-    <mergeCell ref="A14:E14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="B4" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G4" s="7" t="s">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>84</v>
+        <v>66</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>93</v>
+        <v>75</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>100</v>
+        <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>114</v>
+        <v>96</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>115</v>
+        <v>97</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7">
         <v>1.1</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="K2" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>1.2</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>132</v>
+        <v>114</v>
       </c>
       <c r="K3" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7">
         <v>1.3</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>133</v>
+        <v>115</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7" t="s">
-        <v>134</v>
+        <v>116</v>
       </c>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7">
         <v>2.1</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>135</v>
+        <v>117</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>137</v>
+        <v>119</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="J5" s="7" t="s">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="K5" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7">
         <v>2.2</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>140</v>
+        <v>122</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="K6" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7">
         <v>3.1</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>145</v>
+        <v>127</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>149</v>
+        <v>131</v>
       </c>
       <c r="K7" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7">
         <v>3.2</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>153</v>
+        <v>135</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="K8" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7">
         <v>4.1</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>156</v>
+        <v>138</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>157</v>
+        <v>139</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>158</v>
+        <v>140</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="K9" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7">
         <v>4.2</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>161</v>
+        <v>143</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>162</v>
+        <v>144</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>163</v>
+        <v>145</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>164</v>
+        <v>146</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="K10" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7">
         <v>4.3</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>166</v>
+        <v>148</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>168</v>
+        <v>150</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>169</v>
+        <v>151</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>170</v>
+        <v>152</v>
       </c>
       <c r="K11" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7">
         <v>5.1</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>171</v>
+        <v>153</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>172</v>
+        <v>154</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>173</v>
+        <v>155</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>158</v>
+        <v>140</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>175</v>
+        <v>157</v>
       </c>
       <c r="K12" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7">
         <v>5.2</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>177</v>
+        <v>159</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>178</v>
+        <v>160</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>179</v>
+        <v>161</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>181</v>
+        <v>163</v>
       </c>
       <c r="K13" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7">
         <v>5.3</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>183</v>
+        <v>165</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>158</v>
+        <v>140</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>185</v>
+        <v>167</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>186</v>
+        <v>168</v>
       </c>
       <c r="K14" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7">
         <v>6.1</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>187</v>
+        <v>169</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>188</v>
+        <v>170</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>189</v>
+        <v>171</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>190</v>
+        <v>172</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>191</v>
+        <v>173</v>
       </c>
       <c r="K15" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7">
         <v>6.2</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>192</v>
+        <v>174</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>193</v>
+        <v>175</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>194</v>
+        <v>176</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>195</v>
+        <v>177</v>
       </c>
       <c r="J16" s="7" t="s">
-        <v>196</v>
+        <v>178</v>
       </c>
       <c r="K16" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B17" s="7">
         <v>7.1</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>197</v>
+        <v>179</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>198</v>
+        <v>180</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>199</v>
+        <v>181</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>200</v>
+        <v>182</v>
       </c>
       <c r="J17" s="7" t="s">
-        <v>201</v>
+        <v>183</v>
       </c>
       <c r="K17" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B18" s="7">
         <v>7.2</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>202</v>
+        <v>184</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>203</v>
+        <v>185</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>204</v>
+        <v>186</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>205</v>
+        <v>187</v>
       </c>
       <c r="J18" s="7" t="s">
-        <v>206</v>
+        <v>188</v>
       </c>
       <c r="K18" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B19" s="7">
         <v>8.1</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>207</v>
+        <v>189</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>208</v>
+        <v>190</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>209</v>
+        <v>191</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>210</v>
+        <v>192</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="I19" s="7" t="s">
-        <v>211</v>
+        <v>193</v>
       </c>
       <c r="J19" s="7" t="s">
-        <v>212</v>
+        <v>194</v>
       </c>
       <c r="K19" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B20" s="7">
         <v>8.2</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>213</v>
+        <v>195</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7" t="s">
-        <v>134</v>
+        <v>116</v>
       </c>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="9">
         <v>5.26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I107"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>214</v>
+        <v>196</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>216</v>
+        <v>198</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>217</v>
+        <v>199</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>218</v>
+        <v>200</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>219</v>
+        <v>201</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>222</v>
+        <v>204</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>223</v>
+        <v>205</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>225</v>
+        <v>207</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>226</v>
+        <v>208</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C7" s="7">
         <v>6</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C8" s="7">
         <v>7</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C9" s="7">
         <v>8</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>229</v>
+        <v>211</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C10" s="7">
         <v>9</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C11" s="7">
         <v>10</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>231</v>
+        <v>213</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C12" s="7">
         <v>11</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C13" s="7">
         <v>12</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>233</v>
+        <v>215</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C14" s="7">
         <v>13</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C15" s="7">
         <v>14</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>235</v>
+        <v>217</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C16" s="7">
         <v>15</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>236</v>
+        <v>218</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C17" s="7">
         <v>16</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>237</v>
+        <v>219</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C18" s="7">
         <v>17</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>238</v>
+        <v>220</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C19" s="7">
         <v>18</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>239</v>
+        <v>221</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C20" s="7">
         <v>19</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>240</v>
+        <v>222</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C21" s="7">
         <v>20</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>241</v>
+        <v>223</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C22" s="7">
         <v>1</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>242</v>
+        <v>224</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C23" s="7">
         <v>2</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C24" s="7">
         <v>3</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C25" s="7">
         <v>4</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C26" s="7">
         <v>5</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>246</v>
+        <v>228</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C27" s="7">
         <v>6</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>247</v>
+        <v>229</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C28" s="7">
         <v>7</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C29" s="7">
         <v>8</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C30" s="7">
         <v>9</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C31" s="7">
         <v>10</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>251</v>
+        <v>233</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C32" s="7">
         <v>11</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C33" s="7">
         <v>12</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C34" s="7">
         <v>13</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C35" s="7">
         <v>14</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C36" s="7">
         <v>15</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C37" s="7">
         <v>1</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C38" s="7">
         <v>2</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C39" s="7">
         <v>3</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>259</v>
+        <v>241</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C40" s="7">
         <v>4</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C41" s="7">
         <v>5</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>261</v>
+        <v>243</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C42" s="7">
         <v>6</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C43" s="7">
         <v>7</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C44" s="7">
         <v>8</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>264</v>
+        <v>246</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C45" s="7">
         <v>9</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>265</v>
+        <v>247</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C46" s="7">
         <v>10</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>266</v>
+        <v>248</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C47" s="7">
         <v>11</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>267</v>
+        <v>249</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C48" s="7">
         <v>12</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C49" s="7">
         <v>13</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>269</v>
+        <v>251</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C50" s="7">
         <v>14</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>270</v>
+        <v>252</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C51" s="7">
         <v>15</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>271</v>
+        <v>253</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C52" s="7">
         <v>16</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>272</v>
+        <v>254</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
       <c r="I52" s="7"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C53" s="7">
         <v>17</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>273</v>
+        <v>255</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
       <c r="I53" s="7"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C54" s="7">
         <v>18</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="7"/>
       <c r="I54" s="7"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C55" s="7">
         <v>1</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>275</v>
+        <v>257</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="7"/>
       <c r="I55" s="7"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C56" s="7">
         <v>2</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>276</v>
+        <v>258</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="7"/>
       <c r="I56" s="7"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C57" s="7">
         <v>3</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>277</v>
+        <v>259</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="7"/>
       <c r="I57" s="7"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C58" s="7">
         <v>4</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
       <c r="I58" s="7"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C59" s="7">
         <v>5</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>279</v>
+        <v>261</v>
       </c>
       <c r="E59" s="7"/>
       <c r="F59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="7"/>
       <c r="I59" s="7"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C60" s="7">
         <v>6</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>280</v>
+        <v>262</v>
       </c>
       <c r="E60" s="7"/>
       <c r="F60" s="7"/>
       <c r="G60" s="7"/>
       <c r="H60" s="7"/>
       <c r="I60" s="7"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C61" s="7">
         <v>7</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>281</v>
+        <v>263</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="7"/>
       <c r="G61" s="7"/>
       <c r="H61" s="7"/>
       <c r="I61" s="7"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C62" s="7">
         <v>8</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>282</v>
+        <v>264</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="7"/>
       <c r="G62" s="7"/>
       <c r="H62" s="7"/>
       <c r="I62" s="7"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C63" s="7">
         <v>9</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>283</v>
+        <v>265</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="7"/>
       <c r="G63" s="7"/>
       <c r="H63" s="7"/>
       <c r="I63" s="7"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C64" s="7">
         <v>10</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>284</v>
+        <v>266</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="7"/>
       <c r="H64" s="7"/>
       <c r="I64" s="7"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C65" s="7">
         <v>11</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="7"/>
       <c r="G65" s="7"/>
       <c r="H65" s="7"/>
       <c r="I65" s="7"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C66" s="7">
         <v>12</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="7"/>
       <c r="G66" s="7"/>
       <c r="H66" s="7"/>
       <c r="I66" s="7"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C67" s="7">
         <v>13</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>287</v>
+        <v>269</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="7"/>
       <c r="G67" s="7"/>
       <c r="H67" s="7"/>
       <c r="I67" s="7"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C68" s="7">
         <v>14</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>288</v>
+        <v>270</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="7"/>
       <c r="G68" s="7"/>
       <c r="H68" s="7"/>
       <c r="I68" s="7"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C69" s="7">
         <v>15</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>289</v>
+        <v>271</v>
       </c>
       <c r="E69" s="7"/>
       <c r="F69" s="7"/>
       <c r="G69" s="7"/>
       <c r="H69" s="7"/>
       <c r="I69" s="7"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C70" s="7">
         <v>16</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>290</v>
+        <v>272</v>
       </c>
       <c r="E70" s="7"/>
       <c r="F70" s="7"/>
       <c r="G70" s="7"/>
       <c r="H70" s="7"/>
       <c r="I70" s="7"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C71" s="7">
         <v>17</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>291</v>
+        <v>273</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="7"/>
       <c r="G71" s="7"/>
       <c r="H71" s="7"/>
       <c r="I71" s="7"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C72" s="7">
         <v>1</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>292</v>
+        <v>274</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="7"/>
       <c r="G72" s="7"/>
       <c r="H72" s="7"/>
       <c r="I72" s="7"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C73" s="7">
         <v>2</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>293</v>
+        <v>275</v>
       </c>
       <c r="E73" s="7"/>
       <c r="F73" s="7"/>
       <c r="G73" s="7"/>
       <c r="H73" s="7"/>
       <c r="I73" s="7"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B74" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C74" s="7">
         <v>3</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>294</v>
+        <v>276</v>
       </c>
       <c r="E74" s="7"/>
       <c r="F74" s="7"/>
       <c r="G74" s="7"/>
       <c r="H74" s="7"/>
       <c r="I74" s="7"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B75" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C75" s="7">
         <v>4</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="E75" s="7"/>
       <c r="F75" s="7"/>
       <c r="G75" s="7"/>
       <c r="H75" s="7"/>
       <c r="I75" s="7"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B76" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C76" s="7">
         <v>5</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>296</v>
+        <v>278</v>
       </c>
       <c r="E76" s="7"/>
       <c r="F76" s="7"/>
       <c r="G76" s="7"/>
       <c r="H76" s="7"/>
       <c r="I76" s="7"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C77" s="7">
         <v>6</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>297</v>
+        <v>279</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="7"/>
       <c r="G77" s="7"/>
       <c r="H77" s="7"/>
       <c r="I77" s="7"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C78" s="7">
         <v>7</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>298</v>
+        <v>280</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="7"/>
       <c r="G78" s="7"/>
       <c r="H78" s="7"/>
       <c r="I78" s="7"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C79" s="7">
         <v>8</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>299</v>
+        <v>281</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="7"/>
       <c r="G79" s="7"/>
       <c r="H79" s="7"/>
       <c r="I79" s="7"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C80" s="7">
         <v>9</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>300</v>
+        <v>282</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="7"/>
       <c r="G80" s="7"/>
       <c r="H80" s="7"/>
       <c r="I80" s="7"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B81" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C81" s="7">
         <v>10</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>301</v>
+        <v>283</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="7"/>
       <c r="G81" s="7"/>
       <c r="H81" s="7"/>
       <c r="I81" s="7"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B82" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C82" s="7">
         <v>11</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="E82" s="7"/>
       <c r="F82" s="7"/>
       <c r="G82" s="7"/>
       <c r="H82" s="7"/>
       <c r="I82" s="7"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B83" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C83" s="7">
         <v>12</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>303</v>
+        <v>285</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="7"/>
       <c r="G83" s="7"/>
       <c r="H83" s="7"/>
       <c r="I83" s="7"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B84" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C84" s="7">
         <v>13</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>304</v>
+        <v>286</v>
       </c>
       <c r="E84" s="7"/>
       <c r="F84" s="7"/>
       <c r="G84" s="7"/>
       <c r="H84" s="7"/>
       <c r="I84" s="7"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B85" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C85" s="7">
         <v>14</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="E85" s="7"/>
       <c r="F85" s="7"/>
       <c r="G85" s="7"/>
       <c r="H85" s="7"/>
       <c r="I85" s="7"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B86" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C86" s="7">
         <v>15</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>306</v>
+        <v>288</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="7"/>
       <c r="G86" s="7"/>
       <c r="H86" s="7"/>
       <c r="I86" s="7"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B87" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C87" s="7">
         <v>16</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="E87" s="7"/>
       <c r="F87" s="7"/>
       <c r="G87" s="7"/>
       <c r="H87" s="7"/>
       <c r="I87" s="7"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B88" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C88" s="7">
         <v>17</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
       <c r="E88" s="7"/>
       <c r="F88" s="7"/>
       <c r="G88" s="7"/>
       <c r="H88" s="7"/>
       <c r="I88" s="7"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B89" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C89" s="7">
         <v>18</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>309</v>
+        <v>291</v>
       </c>
       <c r="E89" s="7"/>
       <c r="F89" s="7"/>
       <c r="G89" s="7"/>
       <c r="H89" s="7"/>
       <c r="I89" s="7"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B90" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C90" s="7">
         <v>19</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>310</v>
+        <v>292</v>
       </c>
       <c r="E90" s="7"/>
       <c r="F90" s="7"/>
       <c r="G90" s="7"/>
       <c r="H90" s="7"/>
       <c r="I90" s="7"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B91" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C91" s="7">
         <v>20</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>311</v>
+        <v>293</v>
       </c>
       <c r="E91" s="7"/>
       <c r="F91" s="7"/>
       <c r="G91" s="7"/>
       <c r="H91" s="7"/>
       <c r="I91" s="7"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B92" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C92" s="7">
         <v>21</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>312</v>
+        <v>294</v>
       </c>
       <c r="E92" s="7"/>
       <c r="F92" s="7"/>
       <c r="G92" s="7"/>
       <c r="H92" s="7"/>
       <c r="I92" s="7"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B93" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C93" s="7">
         <v>22</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>313</v>
+        <v>295</v>
       </c>
       <c r="E93" s="7"/>
       <c r="F93" s="7"/>
       <c r="G93" s="7"/>
       <c r="H93" s="7"/>
       <c r="I93" s="7"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B94" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C94" s="7">
         <v>23</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>314</v>
+        <v>296</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="7"/>
       <c r="G94" s="7"/>
       <c r="H94" s="7"/>
       <c r="I94" s="7"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B95" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C95" s="7">
         <v>24</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>315</v>
+        <v>297</v>
       </c>
       <c r="E95" s="7"/>
       <c r="F95" s="7"/>
       <c r="G95" s="7"/>
       <c r="H95" s="7"/>
       <c r="I95" s="7"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B96" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C96" s="7">
         <v>25</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>316</v>
+        <v>298</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="7"/>
       <c r="G96" s="7"/>
       <c r="H96" s="7"/>
       <c r="I96" s="7"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B97" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C97" s="7">
         <v>26</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>317</v>
+        <v>299</v>
       </c>
       <c r="E97" s="7"/>
       <c r="F97" s="7"/>
       <c r="G97" s="7"/>
       <c r="H97" s="7"/>
       <c r="I97" s="7"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B98" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C98" s="7">
         <v>27</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>318</v>
+        <v>300</v>
       </c>
       <c r="E98" s="7"/>
       <c r="F98" s="7"/>
       <c r="G98" s="7"/>
       <c r="H98" s="7"/>
       <c r="I98" s="7"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B99" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C99" s="7">
         <v>28</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>319</v>
+        <v>301</v>
       </c>
       <c r="E99" s="7"/>
       <c r="F99" s="7"/>
       <c r="G99" s="7"/>
       <c r="H99" s="7"/>
       <c r="I99" s="7"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B100" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C100" s="7">
         <v>29</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>320</v>
+        <v>302</v>
       </c>
       <c r="E100" s="7"/>
       <c r="F100" s="7"/>
       <c r="G100" s="7"/>
       <c r="H100" s="7"/>
       <c r="I100" s="7"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B101" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C101" s="7">
         <v>30</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="E101" s="7"/>
       <c r="F101" s="7"/>
       <c r="G101" s="7"/>
       <c r="H101" s="7"/>
       <c r="I101" s="7"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B102" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C102" s="7">
         <v>1</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>322</v>
+        <v>304</v>
       </c>
       <c r="E102" s="7"/>
       <c r="F102" s="7"/>
       <c r="G102" s="7"/>
       <c r="H102" s="7"/>
       <c r="I102" s="7"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B103" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C103" s="7">
         <v>2</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>323</v>
+        <v>305</v>
       </c>
       <c r="E103" s="7"/>
       <c r="F103" s="7"/>
       <c r="G103" s="7"/>
       <c r="H103" s="7"/>
       <c r="I103" s="7"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B104" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C104" s="7">
         <v>3</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>324</v>
+        <v>306</v>
       </c>
       <c r="E104" s="7"/>
       <c r="F104" s="7"/>
       <c r="G104" s="7"/>
       <c r="H104" s="7"/>
       <c r="I104" s="7"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B105" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C105" s="7">
         <v>4</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>325</v>
+        <v>307</v>
       </c>
       <c r="E105" s="7"/>
       <c r="F105" s="7"/>
       <c r="G105" s="7"/>
       <c r="H105" s="7"/>
       <c r="I105" s="7"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B106" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C106" s="7">
         <v>5</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>326</v>
+        <v>308</v>
       </c>
       <c r="E106" s="7"/>
       <c r="F106" s="7"/>
       <c r="G106" s="7"/>
       <c r="H106" s="7"/>
       <c r="I106" s="7"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B107" s="7" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C107" s="7">
         <v>6</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>327</v>
+        <v>309</v>
       </c>
       <c r="E107" s="7"/>
       <c r="F107" s="7"/>
       <c r="G107" s="7"/>
       <c r="H107" s="7"/>
       <c r="I107" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G10"/>
+  <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G10"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>328</v>
+        <v>310</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>329</v>
+        <v>311</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>330</v>
+        <v>312</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>333</v>
+        <v>315</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>334</v>
+        <v>316</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="B3" s="7">
         <v>20</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>158</v>
+        <v>140</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>337</v>
+        <v>319</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>338</v>
+        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>339</v>
+        <v>321</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>340</v>
+        <v>322</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>341</v>
+        <v>323</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>342</v>
+        <v>324</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>344</v>
+        <v>326</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>345</v>
+        <v>327</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>346</v>
+        <v>328</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>347</v>
+        <v>329</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="B7" s="7">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>348</v>
+        <v>330</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>337</v>
+        <v>319</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>349</v>
+        <v>331</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>339</v>
+        <v>321</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>340</v>
+        <v>322</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>350</v>
+        <v>332</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>342</v>
+        <v>324</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>351</v>
+        <v>333</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7">
+        <v>20</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="7">
+        <v>25</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="7">
+        <v>25</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>3</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="G21" s="7" t="s">
         <v>345</v>
       </c>
-      <c r="F10" s="7" t="s">
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>4</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="G22" s="7" t="s">
         <v>346</v>
       </c>
-      <c r="G10" s="7" t="s">
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="7">
+        <v>20</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D27" s="7">
+        <v>1</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7">
+        <v>2</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="G28" s="7" t="s">
         <v>352</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7">
+        <v>3</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7">
+        <v>4</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="7">
+        <v>20</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="G31" s="7" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7">
+        <v>2</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="F32" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7">
+        <v>3</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7">
+        <v>4</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>358</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="C5" s="7">
         <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="C7" s="7">
         <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="7" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C25" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="C25" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="7" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C38" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="C38" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" s="7" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -10484,404 +10896,404 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>329</v>
+        <v>311</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="7" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="7" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="7" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="7" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="7" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="7" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>