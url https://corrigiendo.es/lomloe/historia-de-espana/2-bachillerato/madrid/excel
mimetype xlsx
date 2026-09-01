--- v1 (2026-07-05)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 09:36</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Historia de España en 2º Bachillerato; se aplica el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Historia de espana</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegros los criterios de evaluación y saberes básicos del BOE.</t>
   </si>