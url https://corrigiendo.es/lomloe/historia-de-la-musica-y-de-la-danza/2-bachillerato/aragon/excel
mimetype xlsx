--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="472">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Historia de la musica y de la danza</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:41</t>
+    <t>10/07/2026 20:41</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal sin añadidos ni modificaciones al no tener decreto propio publicado.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Historia de la musica y de la danza</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la comunidad aplica íntegramente el real decreto estatal sin alteraciones.</t>
   </si>
@@ -803,268 +803,262 @@
     <t xml:space="preserve">
 • Aspectos socioculturales de la recepción artística. Evolución de los formatos y desarrollo del público.
 • La música y la danza y su relación con las demás artes.</t>
   </si>
   <si>
     <t>4.1: Analizar las diferentes corrientes interpretativas, comparando distintas versiones musicales de una
 4.2: Utilizar fuentes de información fiables en investigaciones sobre los principales compositores, intér
 4.3: Reconocer la identidad cultural propia, valorando la riqueza del patrimonio musical a través de las
 5.1: Explicar los distintos conceptos teórico-estéticos aplicados a la música y la danza, usando de forma
 5.2: Expresar opiniones e ideas propias, informadas y fundamentadas, sobre el patrimonio musical y dancís</t>
   </si>
   <si>
     <t>CE.HMD.4
 CE.HMD.5</t>
   </si>
   <si>
     <t>Proyecto de investigación final, redacción de críticas musicales fundamentadas y debates sobre derechos de autor en la era digital.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Las voces del pasado: un podcast sobre la música aragonesa</t>
+    <t>La Seo suena: los polifonistas olvidados de Zaragoza</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigación y divulgación del patrimonio musical de Aragón</t>
+    <t>Un podcast para reivindicar el patrimonio musical aragonés del Renacimiento</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 2º de Bachillerato en un centro de Zaragoza. La comunidad autónoma de Aragón posee un rico patrimonio musical y dancístico (jota, compositores como Miguel Fleta, etc.) que a menudo queda fuera del temario. Se aprovecha el interés por los podcasts para que los estudiantes se conviertan en divulgadores.</t>
+    <t>El instituto participa en un proyecto de difusión del patrimonio musical aragonés y necesita contenido original para su radio escolar. El alumnado de 2.º Bachillerato de Historia de la Música y de la Danza se encarga de investigar y producir un episodio de podcast sobre una obra o repertorio musical local poco conocido.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un podcast de 3 episodios que explique la evolución de la música aragonesa desde el Renacimiento hasta el siglo XX, destacando sus rasgos estilísticos, contexto histórico y su relación con la identidad cultural aragonesa.</t>
+    <t>Investigar y producir un podcast divulgativo sobre una obra o repertorio musical aragonés del Renacimiento, analizando sus rasgos estilísticos, función histórica y fuentes, y ofreciendo una opinión fundamentada sobre su valor patrimonial.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con Audacity (o software similar)
-[...3 lines deleted...]
-• Fichas de análisis musical y guiones modelo</t>
+• Grabadora o micrófono del móvil
+• Software de edición de audio (Audacity, GarageBand)
+• Fragmentos de obras del archivo de la Seo (grabaciones y partituras digitales)
+• Guía de análisis estilístico
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (grabación y edición), conciencia y expresiones culturales (patrimonio aragonés), competencias sociales y cívicas (trabajo en equipo, respeto por la diversidad cultural).</t>
+    <t>Educación patrimonial, competencia digital, expresión oral y argumentación.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un podcast sobre la música aragonesa. Se escuchan ejemplos de podcasts divulgativos y fragmentos de jota. Se explica el producto final y la audiencia. Se forman grupos de 4-5.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas inicial sobre qué saben de la música aragonesa.</t>
+    <t>Se presenta el encargo de la radio escolar: producir un podcast sobre música aragonesa desconocida. Se escuchan fragmentos de polifonía renacentista de la Seo y se debate sobre qué preguntas surgen. Se acota la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y propuestas de obra.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres de escucha activa para identificar rasgos estilísticos (melodía, instrumentos, forma) de la jota y otras músicas aragonesas. Se analizan partituras y grabaciones históricas. Se estudia el contexto social y político de cada época.</t>
-[...2 lines deleted...]
-    <t>Fichas de análisis de audiciones cumplimentadas.</t>
+    <t>Talleres sobre análisis de rasgos estilísticos del Renacimiento (textura polifónica, modos, relación texto-música) y sobre cómo determinar la función social. Se explican pautas para buscar y evaluar fuentes fiables (archivo, bibliografía).</t>
+  </si>
+  <si>
+    <t>Esquema de análisis de una obra modelo y listado de fuentes potenciales.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Guion escrito del episodio con fuentes citadas.</t>
+    <t>Cada equipo aplica el análisis a su obra: escucha activa, consulta de fuentes, contextualización histórica. Elaboran un guión para el podcast que incluya descripción de rasgos, función, uso de fuentes y opinión argumentada.</t>
+  </si>
+  <si>
+    <t>Guión del podcast con notas de investigación.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación y edición del podcast con Audacity. Cada miembro asume un rol (locutor, editor, músico). Se ensaya la locución y se añaden efectos sonoros. Se publica el episodio en una web o canal compartido.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio del episodio completo y metadatos.</t>
+    <t>Grabación y edición del podcast (usando Audacity u otro software). Se realizan pruebas de sonido y se incluye música de ejemplo si es posible. Se revisa el producto final.</t>
+  </si>
+  <si>
+    <t>Archivo de audio del podcast.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Escucha cruzada entre grupos y coevaluación mediante rúbrica. Debate sobre el proceso y el aprendizaje. Cada grupo completa una autoevaluación y se recoge feedback sobre la SDA.</t>
-[...2 lines deleted...]
-    <t>Rúbricas de coevaluación y cuestionario de reflexión.</t>
+    <t>Audición de los podcasts de cada equipo. Coevaluación mediante rúbrica. Cada alumno asigna niveles de logro 1-4 a los criterios evaluados. Debate sobre el aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y reflexión individual.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Música y danza aragonesa: análisis de datos históricos para la conservación del patrimonio</t>
-[...8 lines deleted...]
-    <t>Investigar la evolución de la música y la danza en Aragón a partir de datos históricos (archivos, estadísticas de conciertos, partituras conservadas, etc.) y elaborar un informe con visualización de datos para la Dirección General de Cultura del Gobierno de Aragón.</t>
+    <t>¿Qué baila tu barrio?</t>
+  </si>
+  <si>
+    <t>Investigación etnográfica sobre la función social de la música y la danza en Aragón</t>
+  </si>
+  <si>
+    <t>El patrimonio inmaterial aragonés (danzas, músicas, fiestas) está vivo pero amenazado: muchas tradiciones se pierden por falta de transmisión. El Ayuntamiento de la localidad quiere elaborar un plan de salvaguarda y pide al alumnado un diagnóstico basado en la experiencia de los vecinos.</t>
+  </si>
+  <si>
+    <t>Realizar una investigación etnográfica sobre la función social de una manifestación musical o dancística de la localidad, recogiendo datos primarios (entrevistas, encuestas, observación) y comunicar los resultados a la asociación cultural del barrio mediante un informe y una exposición oral.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión escrita individual.</t>
+• Plantilla de guion de entrevista y encuesta
+• Ficha de observación
+• Grabadora o aplicación de grabación (móvil)
+• Herramientas de edición de vídeo/audio (opcional)
+• Biblioteca digital del centro o acceso a archivos locales (prensa histórica, catálogos)
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, competencia digital (tratamiento de datos y presentación), competencia social y cívica (trabajo en equipo, respeto a la diversidad cultural).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento: necesitan un diagnóstico sobre la función social de una tradición local. Se visionan ejemplos de investigaciones etnográficas musicales (p.ej., fragmentos de documentales sobre el Dance de Teruel). Se formula la pregunta guía y se organizan los equipos (3-4 personas). Cada equipo elige una manifestación de su entorno.</t>
+  </si>
+  <si>
+    <t>Diario de aprendizaje con hipótesis iniciales y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: (a) función social de la música y la danza (conceptos, ejemplos históricos); (b) metodología etnográfica: cómo diseñar entrevistas, encuestas y observación participante, y criterios de fiabilidad de fuentes. Se proporcionan plantillas de guion de entrevista y fichas de observación. Los equipos ajustan sus instrumentos a su objeto de estudio.</t>
+  </si>
+  <si>
+    <t>Guion de entrevista o encuesta diseñado por el equipo y validado por el docente.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: los equipos recogen datos primarios (entrevistas a vecinos, músicos, bailarines; encuestas sobre participación; observación de ensayos o actuaciones si es posible; si no, análisis de grabaciones). También consultan fuentes secundarias (archivos locales, prensa histórica, webs de asociaciones). Pueden usar tiempo fuera del aula o sesiones virtuales con informantes.</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo con transcripciones, grabaciones (previo consentimiento), resúmenes de encuestas y bibliografía consultada.</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran el informe escrito (estructura: introducción, metodología, resultados, conclusiones y propuestas) y preparan la exposición oral (apoyo visual: diapositivas, vídeos cortos). Se revisan borradores entre pares y se ofrece retroalimentación. Se entrega el informe final.</t>
+  </si>
+  <si>
+    <t>Informe final y presentación visual.</t>
+  </si>
+  <si>
+    <t>Jornada de presentación: cada equipo expone su investigación ante el resto de la clase y un representante de la asociación cultural (si es posible). Coevaluación mediante rúbrica. Autoevaluación con diana de logros. Asignación de niveles de logro para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Hagamos sonar el pasado</t>
-[...8 lines deleted...]
-    <t>Investigar sobre la música y danza del Renacimiento aragonés, seleccionar una obra o estilo representativo, crear una interpretación original (adaptación instrumental, coreografía o dramatización) y presentarla en un acto comunitario abierto al barrio, explicando el contexto histórico y las decisiones artísticas tomadas.</t>
+    <t>Haz sonar el mudéjar: geometría en movimiento</t>
+  </si>
+  <si>
+    <t>Creación de una propuesta musical y coreográfica inspirada en el arte mudéjar aragonés</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que el mudéjar aragonés, Patrimonio Mundial, tiene un lenguaje visual rico en patrones geométricos y cromáticos que rara vez se asocia a sonido o movimiento. Se les propone crear una breve pieza musical y coreográfica que 'traduzca' uno de esos patrones, para presentarla en un espacio real del patrimonio local.</t>
+  </si>
+  <si>
+    <t>Diseñar, ensayar y grabar una intervención artística (música + danza) de 3-5 minutos que refleje un patrón geométrico mudéjar, acompañada de un breve texto divulgativo que explique la relación entre el arte visual y la pieza interpretada.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula de música con instrumentos (vihuelas, flautas, percusión) y equipo de sonido.
-[...39 lines deleted...]
-    <t>Reflexión escrita individual y autoevaluación según rúbrica.</t>
+• Imágenes de monumentos mudéjares aragoneses (torre de San Salvador, Aljafería, etc.)
+• Reproductor de audio y videocámara o smartphone
+• Instrumentos escolares (flautas, xilófonos, percusión) o acceso a DAW digital
+• Fichas guía de investigación y plantilla de texto divulgativo
+• Rúbricas de evaluación (criterios 2.1, 2.2, 3.1, 3.2, 5.2)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial (conservación de bienes culturales) y competencia digital (edición de vídeo).</t>
+  </si>
+  <si>
+    <t>Presentación del reto mediante imágenes y sonidos del mudéjar aragonés. Lluvia de ideas sobre cómo el arte visual puede traducirse a música y danza. Formación de equipos y asignación de un motivo mudéjar (a partir de fotografías de monumentos locales).</t>
+  </si>
+  <si>
+    <t>Puesta en común inicial (ideas recogidas en la pizarra o documento colaborativo).</t>
+  </si>
+  <si>
+    <t>Investigación guiada sobre el mudéjar aragonés (contexto histórico, elementos decorativos) y sobre las características musicales y dancísticas del periodo (música medieval/renacentista). Taller de análisis de fuentes: partituras, grabaciones, documentos. Cada equipo elabora un informe que relacione su motivo con recursos sonoros y coreográficos.</t>
+  </si>
+  <si>
+    <t>Informe escrito (responde a 2.1 y 2.2) con borrador del texto divulgativo.</t>
+  </si>
+  <si>
+    <t>Taller práctico: los equipos experimentan con instrumentos (o voces) y movimiento corporal para diseñar la pieza. Se ensaya la adaptación musical (posible uso de fragmentos de cantigas o danzas renacentistas) y la coreografía geométrica. Ajustes según retroalimentación del docente.</t>
+  </si>
+  <si>
+    <t>Diario de ensayos (observación sistemática para 3.1 y 3.2).</t>
+  </si>
+  <si>
+    <t>Grabación del vídeo de la actuación en un espacio con vinculación mudéjar (si es posible, en el propio monumento, si no, en el aula con fondo visual). Edición básica y elaboración de la ficha divulgativa definitiva (incluye explicación de la relación arte-música-danza y valor patrimonial).</t>
+  </si>
+  <si>
+    <t>Vídeo final y ficha divulgativa.</t>
+  </si>
+  <si>
+    <t>Presentación oral del proyecto ante representantes de la asociación (o grabación para ellos). Coevaluación entre equipos utilizando rúbrica de los criterios. Autoevaluación individual. Entrega oficial del producto a la audiencia real.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer mapas conceptuales interactivos que relacionen cronológicamente estilos musicales y de danza con sus contextos históricos, incluyendo enlaces a audios y vídeos cortos.
 • Proporcionar partituras de obras clave con anotaciones visuales (colores para dinámicas, forma) y acompañarlas de grabaciones orquestales y versiones reducidas para piano.
 • Presentar coreografías históricas a través de animaciones que muestren la evolución de los pasos, junto con textos descriptivos de la técnica.</t>
   </si>
@@ -2235,1505 +2229,1505 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>176</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>349</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>352</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>355</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>358</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>361</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>368</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>377</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>383</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>386</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>389</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>248</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>153</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>254</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>399</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>402</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>403</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>406</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>407</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>410</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>413</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>414</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>417</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>420</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>424</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>425</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D3" s="9">
         <v>12.5</v>
       </c>
       <c r="E3" s="9">
         <v>12.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D4" s="9">
         <v>12.5</v>
       </c>
       <c r="E4" s="9">
         <v>12.5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D5" s="9">
         <v>10.0</v>
       </c>
       <c r="E5" s="9">
         <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D7" s="9">
         <v>8.33</v>
       </c>
       <c r="E7" s="9">
         <v>8.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D8" s="9">
         <v>8.33</v>
       </c>
       <c r="E8" s="9">
         <v>8.33</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D9" s="9">
         <v>8.33</v>
       </c>
       <c r="E9" s="9">
         <v>8.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D10" s="9">
         <v>6.67</v>
       </c>
       <c r="E10" s="9">
         <v>6.67</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D11" s="9">
         <v>6.67</v>
       </c>
       <c r="E11" s="9">
         <v>6.67</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.3</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D12" s="9">
         <v>6.67</v>
       </c>
       <c r="E12" s="9">
         <v>6.67</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D13" s="9">
         <v>10.0</v>
       </c>
       <c r="E13" s="9">
         <v>10.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D14" s="9">
         <v>10.0</v>
       </c>
       <c r="E14" s="9">
         <v>10.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <f>SUM(E3:E14)</f>
         <v>110</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.3</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
       <c r="K1" s="8">
         <v>4.2</v>
       </c>
       <c r="L1" s="8">
         <v>4.3</v>
       </c>
       <c r="M1" s="8">
         <v>5.1</v>
       </c>
       <c r="N1" s="8">
         <v>5.2</v>
       </c>
       <c r="O1" s="8" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="P1" s="8" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:N2),"")</f>
         <v/>
       </c>
       <c r="P2" s="7"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:N3),"")</f>
         <v/>
       </c>
       <c r="P3" s="7"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:N4),"")</f>
         <v/>
       </c>
       <c r="P4" s="7"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:N5),"")</f>
         <v/>
       </c>
       <c r="P5" s="7"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:N6),"")</f>
         <v/>
       </c>
       <c r="P6" s="7"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:N7),"")</f>
         <v/>
       </c>
       <c r="P7" s="7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:N8),"")</f>
         <v/>
       </c>
       <c r="P8" s="7"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:N9),"")</f>
         <v/>
       </c>
       <c r="P9" s="7"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:N10),"")</f>
         <v/>
       </c>
       <c r="P10" s="7"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:N11),"")</f>
         <v/>
       </c>
       <c r="P11" s="7"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:N12),"")</f>
         <v/>
       </c>
       <c r="P12" s="7"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:N13),"")</f>
         <v/>
       </c>
       <c r="P13" s="7"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:N14),"")</f>
         <v/>
       </c>
       <c r="P14" s="7"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:N15),"")</f>
         <v/>
       </c>
       <c r="P15" s="7"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:N16),"")</f>
         <v/>
       </c>
       <c r="P16" s="7"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:N17),"")</f>
         <v/>
       </c>
       <c r="P17" s="7"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:N18),"")</f>
         <v/>
       </c>
       <c r="P18" s="7"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:N19),"")</f>
         <v/>
       </c>
       <c r="P19" s="7"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:N20),"")</f>
         <v/>
       </c>
       <c r="P20" s="7"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:N21),"")</f>
         <v/>
       </c>
       <c r="P21" s="7"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:N22),"")</f>
         <v/>
       </c>
       <c r="P22" s="7"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:N23),"")</f>
         <v/>
       </c>
       <c r="P23" s="7"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:N24),"")</f>
         <v/>
       </c>
       <c r="P24" s="7"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:N25),"")</f>
         <v/>
       </c>
       <c r="P25" s="7"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:N26),"")</f>
         <v/>
       </c>
       <c r="P26" s="7"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:N27),"")</f>
         <v/>
       </c>
       <c r="P27" s="7"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:N28),"")</f>
         <v/>
       </c>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="7" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:N29),"")</f>
         <v/>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:N30),"")</f>
         <v/>
       </c>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:N31),"")</f>
         <v/>
       </c>
       <c r="P31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="360">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -6670,427 +6664,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>260</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>262</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>265</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D12" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>242</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>244</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>246</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>248</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>250</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>153</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>252</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>253</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>254</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>256</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>260</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>242</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>244</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>246</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>248</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>250</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>153</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>252</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>253</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>254</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>256</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>260</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7099,278 +7093,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>176</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>312</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>313</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>315</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>318</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>321</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>328</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>335</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>342</v>
-      </c>
-[...7 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>