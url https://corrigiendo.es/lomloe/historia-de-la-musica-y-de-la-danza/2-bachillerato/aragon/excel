--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:41</t>
+    <t>01/09/2026 14:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal sin añadidos ni modificaciones al no tener decreto propio publicado.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Historia de la musica y de la danza</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la comunidad aplica íntegramente el real decreto estatal sin alteraciones.</t>
   </si>