--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 19:10</t>
+    <t>10/07/2026 22:15</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica el currículo estatal del Real Decreto 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Historia de la musica y de la danza</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
@@ -985,266 +985,264 @@
 • La danza y la canción española en la primera mitad del siglo XX. El flamenco y la copla.
 • La música y la danza hispanoamericana en la primera mitad del siglo XX.
 • La música popular en la segunda mitad del siglo XX.
 • Análisis y reflexión sobre el panorama musical a comienzos del s. XXI.</t>
   </si>
   <si>
     <t>3.3: Participar activamente en las interpretaciones asumiendo las diferentes funciones asignadas.
 4.1: Analizar las diferentes corrientes interpretativas, comparando distintas versiones musicales.
 5.1: Explicar los distintos conceptos estéticos aplicados a la música y la danza.
 5.2: Expresar opiniones e ideas propias, informadas y fundamentadas.</t>
   </si>
   <si>
     <t>CE.5
 CE.3</t>
   </si>
   <si>
     <t>Proyecto final de investigación sobre vanguardias, crítica musical de una obra contemporánea y análisis de versiones interpretativas.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Sonidos de Madrid: crea un podcast de historia musical</t>
+    <t>Resuena el patrimonio</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investiga, analiza y divulga el patrimonio musical y dancístico de la Comunidad de Madrid</t>
+    <t>Un podcast para dar voz a la música y la danza de Madrid</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnos de 2º de Bachillerato en Madrid, con 3 horas semanales. El curso aborda la evolución de la música y la danza. Se busca conectar el patrimonio local con las competencias histórica y digital.</t>
+    <t>El distrito Centro de Madrid alberga más de 30 teatros históricos, pero solo el 12% de los jóvenes menores de 25 años asiste a espectáculos de música clásica o danza (Encuesta de Hábitos Culturales 2022). El alumnado debe investigar una obra representativa del patrimonio madrileño y crear un podcast divulgativo que la analice y la ponga en valor, dirigido a otros institutos.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Producir un podcast de divulgación histórica (10-15 min) sobre una manifestación musical o dancística relevante en Madrid (ej. zarzuela, flamenco, conciertos del Teatro Real), destinado a alumnos de 1º Bachillerato como recurso de apoyo.</t>
+    <t>Investigar, analizar y divulgar una obra musical o dancística representativa del patrimonio de Madrid mediante la producción de un podcast de 10-15 minutos, con rigor histórico, análisis estilístico y conexión con su contexto social y artístico.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Audacity o editor de audio gratuito
-[...3 lines deleted...]
-• Ordenadores con auriculares y micrófonos</t>
+• Guía de análisis estilístico (plantilla)
+• Listado de obras del patrimonio madrileño con enlaces a fuentes (Biblioteca Digital Hispánica, Archivo Regional)
+• Tutoriales de Audacity y Canva
+• Rúbrica de evaluación (4 criterios con 4 niveles)
+• Cuentas de Ivoox o SoundCloud creadas por el centro</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición de audio, búsqueda de información), conciencia y expresiones culturales (patrimonio madrileño), competencia en comunicación lingüística (elaboración de guion, exposición oral), y competencia personal, social y de aprender a aprender (autoevaluación).</t>
+    <t>Educación para la ciudadanía (valoración del patrimonio cultural, derechos de autor), competencia digital y conciencia y expresiones culturales.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un podcast para alumnos de 1º Bachillerato. Se escuchan ejemplos de podcasts musicales y se debate sobre el valor divulgativo. Los equipos (3-4 personas) eligen un tema madrileño (ej. zarzuela, flamenco, órganos barrocos).</t>
-[...2 lines deleted...]
-    <t>Propuesta de tema consensuada por cada equipo.</t>
+    <t>Se presenta el reto: ¿cómo acercar el patrimonio musical madrileño a los jóvenes? Se muestra el dato de la baja asistencia juvenil y se visiona un fragmento de un podcast cultural. Se forman equipos de 4-5 personas y cada equipo elige una obra de un listado proporcionado (ej. el 'Amor brujo' de Falla, una zarzuela como 'La verbena de la Paloma', danzas del siglo XVIII en el Palacio Real).</t>
+  </si>
+  <si>
+    <t>Anotaciones individuales sobre ideas iniciales y elección de obra.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Clases participativas sobre análisis estilístico (elementos musicales) y función social de la música/danza en distintos periodos. Taller de búsqueda en fuentes fiables (hemerotecas, libros, webs académicas). Se entrega una guía de guion de podcast.</t>
-[...2 lines deleted...]
-    <t>Ficha de investigación con fuentes seleccionadas y primeras notas.</t>
+    <t>Talleres guiados: análisis de elementos musicales y dancísticos (partituras, vídeos), búsqueda de fuentes fiables (Biblioteca Digital Hispánica, archivos de teatro), y técnicas de narrativa radiofónica (guion, escaleta, voz). Se entrega una guía de análisis estilístico y una plantilla de guion.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de una obra modelo y escaleta de guion.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos redactan el guion del podcast: introducción, desarrollo con análisis, ejemplos musicales y conclusión con opinión. Se revisa el uso de vocabulario específico. Se seleccionan fragmentos musicales (dominio público) y se practica la locución.</t>
-[...2 lines deleted...]
-    <t>Borrador del guion con marcas de inserción de audio.</t>
+    <t>Cada equipo investiga en profundidad su obra: contexto histórico, características estilísticas, función social, y busca dos versiones diferentes para comparar (criterio 4.1 no incluido, pero se puede mencionar como apoyo). Graban y editan el audio del podcast usando Audacity, verifican citas y derechos.</t>
+  </si>
+  <si>
+    <t>Archivo de audio en bruto y guion definitivo con referencias.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación y edición del podcast (Audacity). Se incluye una breve presentación y crítica. Publicación en la plataforma del centro (blog o canal) y escucha colectiva. Cada equipo presenta su podcast explicando las decisiones artísticas e históricas.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio finalizado y breve presentación oral.</t>
+    <t>Edición final del podcast (introducción, análisis, reflexión sobre conservación, cierre). Diseño de la portada (Canva). Subida a una plataforma (Ivoox o SoundCloud) con metadatos y licencia CC. Preparan una breve presentación para el público real.</t>
+  </si>
+  <si>
+    <t>Podcast final publicado y presentación de 2 minutos.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación mediante rúbrica (cumplimiento de criterios). Coevaluación entre equipos basada en una guía de valoración. Debate sobre lo aprendido y mejoras para próximos proyectos. El docente recoge el producto y las fichas de autoevaluación.</t>
-[...2 lines deleted...]
-    <t>Fichas de autoevaluación y coevaluación cumplimentadas.</t>
+    <t>Cada equipo comparte su podcast con la clase (audiencia simulada) y recibe feedback mediante rúbrica de coevaluación. Se completa una diana de autoevaluación y se asignan niveles de logro 1-4 a cada criterio usando las rúbricas.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos que suenan: ¿Cómo habita la música Madrid?</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos cuantificar la relevancia de la música en la sociedad madrileña actual y su evolución? Elabora un estudio de caso con datos reales.</t>
+    <t>Auditoría sonora</t>
+  </si>
+  <si>
+    <t>¿Qué músicas se programan en los escenarios de Madrid?</t>
+  </si>
+  <si>
+    <t>El departamento de programación del Auditorio Nacional de Música busca renovar su oferta para atraer a nuevos públicos, pero necesita un análisis riguroso de su propia temporada y de las de otros espacios similares en Madrid. El alumnado actuará como asesor cultural.</t>
+  </si>
+  <si>
+    <t>Recolectar y analizar los programas de al menos tres temporadas de auditorios madrileños, clasificar las obras por época, origen geográfico del compositor y género (coreografía), identificar patrones y desequilibrios, y proponer una programación alternativa fundamentada.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a Internet
-[...18 lines deleted...]
-    <t>Ejercicio práctico: localizar y descargar un conjunto de datos relevantes (p.ej., evolución de conciertos en Madrid).</t>
+• Acceso a ordenadores/tablets con hoja de cálculo (Google Sheets/Excel)
+• Programas oficiales en PDF de auditorios madrileños (Auditorio Nacional, Teatro Real, Teatros del Canal, etc.)
+• Plantilla de recogida de datos (proporcionada por el docente)
+• Rúbrica de evaluación
+• Ejemplos de gráficos estadísticos</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación cultural, igualdad de género en la programación) y tratamiento crítico de la información (fake news sobre la cultura).</t>
+  </si>
+  <si>
+    <t>Se presenta la carta del Auditorio Nacional (ficticia pero realista) pidiendo asesoramiento. Debate inicial sobre la diversidad de la programación. Se formula la pregunta guía y se organizan grupos de 4-5 personas. Cada grupo elige un auditorio madrileño para investigar.</t>
+  </si>
+  <si>
+    <t>Cuaderno individual con hipótesis iniciales sobre la programación (p. ej., 'seguro que hay más Mozart que compositoras').</t>
+  </si>
+  <si>
+    <t>Repaso de los períodos histórico-musicales (Barroco, Clasicismo, Romanticismo, siglo XX) y sus rasgos estilísticos. Taller sobre cómo localizar fuentes fiables (páginas oficiales de auditorios, datos de temporadas anteriores). Práctica guiada de clasificación de obras con ejemplos. Uso de hoja de cálculo para estructurar datos.</t>
+  </si>
+  <si>
+    <t>Ficha de clasificación de 3 obras de muestra (corregida por el docente).</t>
+  </si>
+  <si>
+    <t>Cada grupo accede a los programas oficiales del auditorio asignado (se pueden proporcionar en PDF si no hay acceso). Recogen datos de una temporada completa (mínimo 20 obras/danzas). Los vuelcan en la plantilla y generan tablas dinámicas. Calculan porcentajes de cada época, origen geográfico, presencia femenina/masculina, etc.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con datos brutos y tablas de frecuencias.</t>
+  </si>
+  <si>
+    <t>Con los datos analizados, cada grupo elabora un informe escrito (2-3 páginas) que incluya gráficos (barras, sectores), interpretación de hallazgos y propuesta de mejora (ej. 'Incluir más obras del Clasicismo español' o 'Aumentar la presencia de coreógrafas'). Preparan una presentación oral de 5 minutos con apoyo digital (Canva, Genially, etc.). Se revisa el cumplimiento de criterios y se da feedback entre pares.</t>
+  </si>
+  <si>
+    <t>Borrador del informe con anotaciones de coevaluación.</t>
+  </si>
+  <si>
+    <t>Exposición oral de cada grupo (puede ser ante el docente y un grupo de otro curso como audiencia simulada). Coevaluación mediante rúbrica. El docente asigna nivel de logro 1-4 a cada criterio basándose en las evidencias recogidas a lo largo de todas las fases. Autoevaluación individual con diana de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el docente y coevaluación por pares.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Velada en el salón</t>
+  </si>
+  <si>
+    <t>Recreación de una velada musical del Madrid decimonónico</t>
+  </si>
+  <si>
+    <t>El instituto celebra su semana cultural y desea ofrecer una actividad que conecte el currículo de Historia de la Música y de la Danza con el patrimonio musical local. Se propone recrear una velada musical decimonónica, abierta a familias y vecinos, que muestre el ambiente de los salones madrileños del siglo XIX.</t>
+  </si>
+  <si>
+    <t>Diseñar, preparar y representar una velada musical que incluya la interpretación de piezas instrumentales, vocales o de danza propias del Madrid del siglo XIX, acompañada de una breve contextualización histórica y artística, y presentarla ante la comunidad educativa.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Partituras adaptadas del siglo XIX (salon, zarzuela, danzas)
+• Reproductor de audio y vídeo para ejemplos
+• Pianos o teclados (si se dispone)
+• Vestuario y decorados sencillos (opcional)
+• Plantilla de programa de mano y cartelería</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y competencia emprendedora (organización de un evento cultural).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la semana cultural y se visionan fragmentos de veladas musicales históricas (ej. grabaciones de salones). Se debate la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Notas de lluvia de ideas y primeras impresiones sobre el reto.</t>
+  </si>
+  <si>
+    <t>Talleres sobre el contexto histórico y musical del Madrid del XIX: salones, zarzuela, danzas de salón. El alumnado analiza partituras y grabaciones de la época.</t>
+  </si>
+  <si>
+    <t>Esquemas y breves informes sobre las características estilísticas.</t>
+  </si>
+  <si>
+    <t>Los equipos investigan el repertorio disponible (partituras, adaptaciones) y seleccionan 2-3 piezas para interpretar. Elaboran un guión para la velada y el programa de mano.</t>
+  </si>
+  <si>
+    <t>Lista de fuentes consultadas y borrador del guión.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Los grupos recopilan datos, los limpian y organizan en tablas. Analizan tendencias (p.ej., aumento de conciertos de géneros urbanos, declive de la música clásica). Relacionan los datos con el contexto histórico y social. Elaboran borradores de gráficos.</t>
-[...72 lines deleted...]
-    <t>Cuestionarios de autoevaluación y coevaluación cumplimentados; reflexión escrita grupal.</t>
+    <t>Ensayos de las piezas seleccionadas (instrumentales, vocales o de danza), preparación de la exposición oral y montaje del espacio escénico.</t>
+  </si>
+  <si>
+    <t>Registro de ensayos (fotos, vídeos) y anotaciones de mejora.</t>
+  </si>
+  <si>
+    <t>Primera sesión: representación de la velada ante la audiencia real. Segunda sesión: coevaluación entre equipos y autoevaluación; asignación de niveles de logro según la rúbrica.</t>
+  </si>
+  <si>
+    <t>Grabación de la velada y rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer mapas conceptuales interactivos que relacionen cronológicamente estilos musicales y de danza con sus contextos históricos, incluyendo enlaces a audios y vídeos cortos.
 • Proporcionar partituras de obras clave con anotaciones visuales (colores para dinámicas, forma) y acompañarlas de grabaciones orquestales y versiones reducidas para piano.
 • Presentar coreografías históricas a través de animaciones que muestren la evolución de los pasos, junto con textos descriptivos de la técnica.</t>
   </si>
   <si>
     <t>Acción y expresión</t>
   </si>
@@ -7915,253 +7913,253 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>330</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>332</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>315</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>318</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>290</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>292</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>294</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>296</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>298</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>153</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>300</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>301</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>302</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>304</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>332</v>
+        <v>309</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>315</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>305</v>
+        <v>351</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>352</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>318</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>354</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>355</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>