--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:15</t>
+    <t>01/09/2026 14:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica el currículo estatal del Real Decreto 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Historia de la musica y de la danza</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>