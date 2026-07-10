--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:39</t>
+    <t>10/07/2026 20:32</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Historia del Arte en 2º Bachillerato; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Historia del arte</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Las competencias específicas y criterios de evaluación son idénticos a los del BOE.</t>
   </si>
@@ -961,261 +961,266 @@
 • Arte e identidad colectiva: escuelas, regionalismos y búsqueda de identidad a través de las manifestaciones artísticas más próximas en el espacio.
 • Arte y realidad: imitación e interpretación. La revolución de la fotografía y el cine como expresión artística. Clasificación de las Artes.
 • Arte e intervención en el territorio: el urbanismo como arte y reflejo de una época y una cultura.
 • Arte y su nueva relación con el medio ambiente. La naturaleza y la representación de las emociones. Arquitectura, urbanismo y diseño sostenible. La contribución del arte a los Objetivos de Desarrollo Sostenible.</t>
   </si>
   <si>
     <t>6.1
 6.2
 7.1
 8.2</t>
   </si>
   <si>
     <t>CE.HA.6
 CE.HA.7</t>
   </si>
   <si>
     <t>Portafolio de análisis de vanguardias y proyectos de curaduría sobre la imagen de la mujer y el impacto de la tecnología en el arte actual.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Miradas que Hablan: El Relato de la Mujer en el Arte Aragonés</t>
+    <t>Ruta Mudéjar: Cámaras al pasado</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un video-ensayo crítico sobre la evolución de la imagen femenina y el papel de la mujer artista en el patrimonio de Aragón</t>
+    <t>Un blog colaborativo sobre el patrimonio mudéjar aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el marco del 2.º de Bachillerato en Aragón, los estudiantes se enfrentan a la necesidad de conectar los contenidos teóricos de la Historia del Arte con su entorno cercano y con las problemáticas sociales contemporáneas. Esta situación de aprendizaje propone investigar el patrimonio local (desde el mudéjar o Goya hasta la actualidad) bajo una lente de género, utilizando herramientas digitales para la divulgación.</t>
+    <t>El mudéjar aragonés está reconocido como Patrimonio Mundial por la UNESCO, pero gran parte del alumnado desconoce su riqueza y relevancia. Al mismo tiempo, los centros educativos buscan recursos atractivos para trabajar el arte y la identidad local. Esta SDA propone crear un blog divulgativo que sirva como material didáctico para otros grupos.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo ha cambiado la representación y el papel de la mujer en el arte de nuestra comunidad a lo largo de los siglos y cómo podemos comunicarlo de forma impactante a la sociedad actual?</t>
+    <t>Investigar, seleccionar y analizar entre 3 y 5 monumentos mudéjares aragoneses, y elaborar un blog colectivo con entradas que incluyan comentario histórico-artístico, contexto cultural y propuestas de conservación, dirigido a alumnado de 4º de ESO.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets con aplicaciones de edición de vídeo.
-[...2 lines deleted...]
-• Micrófonos para mejorar la calidad del audio.</t>
+• Fichas guía para el comentario de obras
+• Blog de ejemplo (creado por el docente)
+• Acceso a internet para investigación y creación del blog
+• Plataforma de blogs (Blogger, WordPress)
+• Cámara o móvil para grabar vídeos
+• Fotografías de monumentos mudéjares aragoneses (libres de derechos)
+• Rúbrica de evaluación (entrada de blog, comentario, conservación)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital, Competencia en conciencia y expresión culturales, y Competencia ciudadana (igualdad de género).</t>
+    <t>Educación patrimonial, competencia digital, trabajo en equipo, expresión oral y escrita.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Sesión de 'visual thinking' comparando la 'Maja Vestida' de Goya con una obra de una artista aragonesa contemporánea (ej. Eva Armisén o Louise Bourgeois si se visita el IAACC Pablo Serrano). Debate guiado sobre qué nos dicen estas imágenes hoy. Presentación del reto: crear un video-ensayo para la Red de Museos.</t>
-[...2 lines deleted...]
-    <t>Muro digital (Padlet) con las primeras impresiones y preguntas de investigación.</t>
+    <t>Se presenta la pregunta guía y se explica el encargo: crear un blog divulgativo sobre el mudéjar aragonés dirigido a alumnado de 4.º ESO. Se visualizan ejemplos de blogs artísticos y se forman los equipos de trabajo (4-5 personas). Cada equipo elige un monumento mudéjar de Aragón para investigar.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno sobre ideas preconcebidas y primeras preguntas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Sesiones teórico-prácticas sobre: arte mudéjar (origen, características, tipologías), contexto histórico de la España de las tres culturas, análisis formal y comentario de obras (arquitectura, artes decorativas), y criterios de conservación del patrimonio. Se trabajan con ejemplos concretos del mudéjar aragonés (Torre de la Seo, Aljafería, Torres de Teruel). Cada equipo rellena una ficha de análisis de una obra modelo.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de una obra mudéjar (individual o por equipo) corregida.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Clase magistral participativa sobre el análisis formal de la obra de arte y la evolución de los lenguajes artísticos. Estudio de casos de mujeres artistas olvidadas en la historia (Sofonisba Anguissola, Josefa Amar y Borbón). Taller de búsqueda de fuentes fiables en el catálogo del Museo de Zaragoza o el Museo del Prado.</t>
-[...11 lines deleted...]
-    <t>Guion literario con referencias bibliográficas y esquema de imágenes (storyboard).</t>
+    <t>Los equipos investigan a fondo su monumento asignado, recopilando información histórica, formal y de conservación. Se documentan con fotos, planos, vídeos (si es posible). Elaboran un guion para la entrada del blog, decidiendo el formato (texto, vídeo, podcast) y distribuyen tareas (redactor, diseñador, editor).</t>
+  </si>
+  <si>
+    <t>Guion detallado de la entrada del blog, con fuentes citadas.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación de la locución y montaje del vídeo utilizando herramientas como CapCut, Canva o Adobe Express. Se enfatiza el uso de imágenes de alta calidad y música con licencia Creative Commons. Los vídeos se suben a una plataforma compartida para la audiencia real.</t>
-[...2 lines deleted...]
-    <t>Archivo de vídeo (producto final digital).</t>
+    <t>Los equipos crean el contenido digital: redactan textos, graban audio o vídeo, seleccionan imágenes, diseñan la página del blog (usando Blogger, WordPress o similar). Se realizan borradores y se someten a revisión por pares. Se integran todas las entradas en un blog conjunto con una portada. Se prepara una breve presentación para mostrar el blog a la audiencia real.</t>
+  </si>
+  <si>
+    <t>Borradores de entradas y producto final (blog en línea).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cine-fórum en el aula: visionado de los video-ensayos. Evaluación mediante rúbrica que incluye la autoevaluación del proceso y la coevaluación del impacto comunicativo. Reflexión final sobre cómo el arte construye nuestra identidad de género.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de evaluación completa y cuestionario de reflexión metacognitiva.</t>
+    <t>Cada equipo presenta su entrada al resto de la clase y, si es posible, a un grupo de 4.º ESO (via videoconferencia o en persona). Se realiza coevaluación con rúbrica y autoevaluación. Se discute qué han aprendido y cómo podría mejorarse el blog.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas, diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Patrimonio en Datos: El Latido del Aragón Vacío</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos medir objetivamente el valor social y el estado de salud de nuestro patrimonio para evitar su desaparición?</t>
+    <t>Revelar el arte oculto</t>
+  </si>
+  <si>
+    <t>Guía ciudadana con datos propios sobre el patrimonio artístico de nuestra localidad</t>
+  </si>
+  <si>
+    <t>El ayuntamiento quiere actualizar su guía turística y ha solicitado a nuestro instituto un análisis participativo del patrimonio artístico local, incluyendo la percepción de los vecinos y la visibilidad de las mujeres artistas.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una investigación social (encuestas y entrevistas) sobre la valoración del patrimonio artístico local y el papel de la mujer en el arte, analizar los datos y elaborar una guía divulgativa que visibilice obras y autoras olvidadas.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Portal de Patrimonio Cultural de Aragón (SIPCA)
-[...38 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de desempeño.</t>
+• Plantilla de encuesta (Google Forms o papel)
+• Hoja de cálculo (Excel o similar)
+• Guía de patrimonio aragonés del Gobierno de Aragón
+• Fichas biográficas de artistas aragonesas (ej. Julia Minguillón, María de la O Lejárraga)
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación en valores cívicos (conservación del patrimonio), igualdad de género y tratamiento crítico de la información.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento y se debate la pregunta guía. El alumnado comparte sus ideas previas sobre el patrimonio local y la presencia femenina en el arte. Se forman equipos y se asigna el municipio si hay alumnado de distintas localidades.</t>
+  </si>
+  <si>
+    <t>Notas del debate y preguntas iniciales en el cuaderno.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga las funciones del arte, la importancia del patrimonio y la perspectiva de género. Se analizan casos de Aragón (ej. el retablo de la catedral de Tarazona, la obra de pintoras aragonesas como Julia Minguillón). Se enseña a diseñar encuestas y entrevistas, y se crean los instrumentos de recogida de datos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de obras y borrador del cuestionario.</t>
+  </si>
+  <si>
+    <t>El alumnado sale al entorno (o recoge datos online) aplicando encuestas a vecinos y entrevistando a un agente cultural. Vuelcan los datos en una hoja de cálculo y los analizan cualitativa y cuantitativamente, identificando patrones sobre funciones percibidas, conocimiento de artistas femeninas, etc.</t>
+  </si>
+  <si>
+    <t>Datos brutos y tablas de análisis.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta un capítulo de la guía: introducción sobre funciones del arte, análisis de datos, perfil de una artista local, recomendaciones para la conservación y un apartado de género. Se maqueta la guía (digital o impresa) y se prepara la presentación al ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Borrador del capítulo y maqueta final.</t>
+  </si>
+  <si>
+    <t>Presentación de la guía ante los representantes del ayuntamiento (o simulación). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual con diana de aprendizaje. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Muros con Memoria: El Arte como Vínculo Comunitario</t>
-[...8 lines deleted...]
-    <t>¿Cómo puede una propuesta artística transformar un espacio degradado de nuestra localidad en un lugar de encuentro que refleje nuestra identidad común?</t>
+    <t>Arte para reescribir la mirada</t>
+  </si>
+  <si>
+    <t>Diseño de una intervención artística con perspectiva de género</t>
+  </si>
+  <si>
+    <t>Tras analizar cómo el arte ha representado a la mujer a lo largo de la historia, el alumnado descubre que en su propio municipio existen obras públicas (esculturas, murales, pinturas religiosas) que reflejan esos estereotipos. Se les propone diseñar una propuesta artística que ofrezca una reinterpretación crítica desde la perspectiva de género, con destino a un colectivo real del entorno.</t>
+  </si>
+  <si>
+    <t>Diseñar y presentar una propuesta artística (mural, cartel, o intervención efímera) que, partiendo del análisis de una obra de arte local y su contexto histórico, ofrezca una reinterpretación crítica desde la perspectiva de género, dirigida a sensibilizar a un colectivo concreto del entorno (asociación de mujeres, centro joven, etc.).</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cámaras fotográficas o dispositivos móviles.
-[...35 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de coevaluación cumplimentada.</t>
+• Fotografías de obras locales
+• Guía de análisis iconográfico y de género
+• Plantilla para dossier
+• Materiales para prototipo (cartulinas, impresora, tabletas)
+• Ejemplos de reinterpretaciones artísticas</t>
+  </si>
+  <si>
+    <t>Educación en igualdad de género y educación patrimonial.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía mediante el visionado de obras locales y ejemplos de reinterpretaciones artísticas (Banksy, Guerrilla Girls). El alumnado debate y selecciona la obra del entorno que analizará, formando equipos de 3-4.</t>
+  </si>
+  <si>
+    <t>Hoja de elección de obra y primeras impresiones por equipo.</t>
+  </si>
+  <si>
+    <t>El alumnado estudia las funciones del arte (religiosa, social, estética) y la representación de la mujer a lo largo de la historia, apoyándose en materiales y en la obra seleccionada. Utilizan una guía de análisis iconográfico y de género.</t>
+  </si>
+  <si>
+    <t>Guía de análisis cumplimentada.</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga la historia local de la obra y el papel de la mujer en la sociedad de la época. Identifica estereotipos y propone una reinterpretación (cambiar un personaje, alterar símbolos, añadir nuevos elementos). Esbozan la idea y la comparten con otro equipo para recibir feedback.</t>
+  </si>
+  <si>
+    <t>Bocetos y propuesta de reinterpretación por escrito.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora el prototipo (maqueta, collage, diseño digital) y redacta el dossier explicativo que justifica la propuesta. Preparan una presentación de 5 minutos para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Prototipo terminado y dossier.</t>
+  </si>
+  <si>
+    <t>Presentación de los prototipos ante la audiencia (simulada o real, según posibilidad). Coevaluación mediante rúbrica y autoevaluación. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de evaluación cumplimentada y registro de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar líneas de tiempo interactivas con capas conceptuales que contrasten la evolución del término 'arte' (desde la téchne griega hasta el concepto de genio romántico) vinculando textos de época con obras icónicas.
@@ -7413,250 +7418,250 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>304</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>306</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>286</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>288</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>290</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>292</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>294</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>173</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>296</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>297</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>298</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>300</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>304</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>326</v>
+        <v>305</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>327</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>331</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>333</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>335</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>286</v>
@@ -7732,99 +7737,99 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>300</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>342</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>304</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>348</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>350</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>351</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>