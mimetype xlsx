--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:32</t>
+    <t>01/09/2026 14:09</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Historia del Arte en 2º Bachillerato; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Historia del arte</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Las competencias específicas y criterios de evaluación son idénticos a los del BOE.</t>
   </si>