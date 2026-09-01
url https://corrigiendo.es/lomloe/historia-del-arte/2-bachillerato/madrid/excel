--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="594">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="592">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Historia del arte</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 23:42</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Historia del Arte en 2.º Bachillerato, por lo que aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Historia del arte</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene el currículo estatal sin cambios.</t>
   </si>
@@ -1205,267 +1205,259 @@
 • Escultura independiente: Gargallo, Moore.
 • El Estilo Internacional y nuevos estilos arquitectónicos: High Tech, Posmodernidad y Deconstrucción (Gehry, Hadid).
 • Las artes plásticas en las segundas vanguardias: Informalismo, Expresionismo abstracto (Pollock), Pop Art (Warhol), Hiperrealismo (Antonio López).
 • Arte conceptual, instalaciones, videoarte, body art, land art y arte urbano.</t>
   </si>
   <si>
     <t>6.1: Comprender la importancia de la conservación y promoción del patrimonio.
 6.2: Analizar el papel que poseen el arte y el patrimonio artístico.
 8.1: Identificar las principales figuras femeninas de la Historia del Arte.
 8.2: Analizar críticamente la imagen de la mujer en la historia del arte.</t>
   </si>
   <si>
     <t>CE.6: Valorar el patrimonio artístico local y mundial.
 CE.8: Integrar el papel de la mujer y su imagen en el arte.</t>
   </si>
   <si>
     <t>Simulacros finales de EvAU, proyectos de investigación sobre patrimonio local madrileño y análisis crítico de obras de vanguardia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¿Y ellas? Recuperando la voz femenina en el arte</t>
+    <t>Rescata el arte de Madrid</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Producción de un videoblog sobre figuras femeninas olvidadas para el Museo del Prado</t>
+    <t>Un podcast para dar voz al patrimonio oculto</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Madrid, con su rica oferta museística (Prado, Reina Sofía, Thyssen), ofrece un escenario idóneo para explorar el arte desde una perspectiva de género. Esta SDA se desarrolla en el segundo trimestre, tras haber trabajado los estilos artísticos clásicos.</t>
+    <t>El barrio del instituto alberga un rico patrimonio artístico (iglesias barrocas, museos, palacios) que a menudo pasa desapercibido para los jóvenes. El equipo directivo quiere impulsar un proyecto de radio escolar que conecte al alumnado con su entorno cultural y difunda el valor de estas obras entre las familias y vecinos.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Investigar y visibilizar la obra y contexto de una artista femenina o la representación de la mujer en un movimiento artístico, produciendo un videoblog que podría ser utilizado en las redes sociales del departamento de Historia del Arte del instituto.</t>
+    <t>Crear una serie de podcasts (3-4 episodios) donde cada equipo analice una obra de arte del entorno madrileño, contextualizándola históricamente, explicando su función y realizando un comentario crítico, para ser difundida en la radio escolar y en el blog cultural del AMPA.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Guion de videoblog (plantilla)
-[...3 lines deleted...]
-• Rúbrica de evaluación del videoblog</t>
+• Plantilla de guion de podcast
+• Rúbrica de evaluación (4 criterios con niveles 1-4)
+• Dispositivos de grabación (móviles o micrófonos USB)
+• Software de edición (Audacity o similar)
+• Acceso a internet para investigación y biblioteca escolar
+• Fichas resumen de obras de arte del barrio (elaboradas por el profesor)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en igualdad de género (CE.8), competencia digital (producción audiovisual), competencia en comunicación lingüística (guion, exposición).</t>
+    <t>Educación patrimonial, competencia digital (creación de contenido), comunicación lingüística y conciencia y expresiones culturales.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante el visionado de un videoblog ejemplo sobre una artista femenina (ej. Sofonisba Anguissola). Lluvia de ideas sobre artistas conocidas y desconocidas. Formación de equipos de 3-4 personas y elección de tema (artista o temática sobre la mujer en un movimiento).</t>
-[...2 lines deleted...]
-    <t>Listado de posibles temas y justificación inicial por equipo.</t>
+    <t>Se presenta el encargo del equipo directivo: crear un podcast sobre arte madrileño para la radio escolar. Se escuchan ejemplos, se debate sobre el patrimonio local y se formula la pregunta guía. Los equipos exploran inicialmente obras candidatas y asignan roles.</t>
+  </si>
+  <si>
+    <t>Lista provisional de obras y preguntas iniciales en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Guion técnico-literario del videoblog con boceto de imágenes.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller sobre comentario histórico-artístico y terminología específica. Se analizan conjuntamente dos obras de Madrid (ej. fachada de la iglesia de San Antonio de los Alemanes y un cuadro de Goya). Se proporcionan plantillas de guion y rúbricas.</t>
+  </si>
+  <si>
+    <t>Comentario escrito individual de una obra guiada.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos graban y editan el videoblog. Se graba la locución, se montan imágenes con licencia libre y se añade música de fondo. Se realizan tutorías para resolver dudas técnicas y de contenido.</t>
-[...2 lines deleted...]
-    <t>Borrador del videoblog (primer montaje) para coevaluación.</t>
+    <t>Cada equipo selecciona una obra de arte del entorno madrileño (posible visita virtual o física), investiga fuentes (bibliográficas, web, entrevistas) y redacta el guion del episodio. El docente revisa borradores.</t>
+  </si>
+  <si>
+    <t>Guion completo del episodio con citas y referencias.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Videoblog final publicado y rúbrica de coevaluación rellena por los compañeros.</t>
+    <t>Grabación y edición del podcast. Se ensaya la locución, se graba con dispositivos móviles o de aula, y se edita (cortes, música de fondo libre de derechos). Se diseña una portada para el episodio.</t>
+  </si>
+  <si>
+    <t>Archivo de audio finalizado y portada.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación mediante diana de competencias y reflexión escrita individual sobre lo aprendido. Puesta en común y propuestas de mejora para futuras ediciones.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y reflexión individual.</t>
+    <t>Cada equipo comparte un fragmento del podcast con la clase. Coevaluación mediante rúbrica. Autoevaluación individual y en equipo. Se recoge feedback del público (encuesta a oyentes reales).</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada, diana de autoevaluación y feedback del público.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Madrid, lienzo de datos: ¿qué dice la estadística sobre el arte en la ciudad?</t>
-[...8 lines deleted...]
-    <t>Realizar un estudio sociológico sobre la afluencia y el perfil de los visitantes del Triángulo del Arte de Madrid, analizando datos cuantitativos (número de visitantes, procedencia, edad, motivo de visita) y cualitativos (encuestas sobre percepción del arte) para elaborar un informe con propuestas de mejora que fomente un acceso más inclusivo y diverso al patrimonio artístico.</t>
+    <t>Descifra el arte de tu barrio</t>
+  </si>
+  <si>
+    <t>Una investigación con datos primarios sobre el patrimonio escultórico madrileño</t>
+  </si>
+  <si>
+    <t>El ayuntamiento del distrito desea actualizar su plan de conservación de escultura pública, pero carece de datos sobre el conocimiento y valoración real de los vecinos. Necesita un estudio basado en encuestas y observaciones para priorizar actuaciones.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta a una muestra representativa de vecinos, analizar los datos recogidos sobre conocimiento, valor estético y propuestas de conservación, y elaborar un informe con recomendaciones para la concejalía de cultura del distrito.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...38 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, diario de aprendizaje individual.</t>
+• Catálogo de esculturas urbanas del Ayuntamiento de Madrid (web)
+• Dispositivos para encuesta (tablets o formularios Google)
+• Hoja de cálculo (Excel o Google Sheets)
+• Material de escritura y cartulinas para póster</t>
+  </si>
+  <si>
+    <t>Educación cívica y conciencia patrimonial, tratamiento crítico de datos, competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la concejalía y se debate qué esculturas urbanas del distrito conocen. Cada equipo elige un conjunto de 4-6 obras y formula hipótesis sobre su conocimiento y valoración por parte de los vecinos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis registradas.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: funciones del arte, patrimonio y conservación, vocabulario específico (materiales, estilos, partes de una escultura). Además, se forma en metodología de encuesta: redacción de preguntas, diseño de muestreo (por cuotas: edad, género, zona).</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de estilos y aplicación de terminología; diseño del cuestionario.</t>
+  </si>
+  <si>
+    <t>Los equipos realizan la encuesta a una muestra de 20-30 personas cada uno (en la vía pública o mediante formulario digital con apoyo de códigos QR). Después, tabulan y representan gráficamente los datos (frecuencias, porcentajes, medias).</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos elaborados en hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Redactan el informe: introducción, metodología, resultados, conclusiones y propuestas. Diseñan un póster de presentación con los hallazgos principales.</t>
+  </si>
+  <si>
+    <t>Informe escrito y póster digital.</t>
+  </si>
+  <si>
+    <t>Los equipos presentan su trabajo en una jornada abierta (resto de grupos, profesorado, invitado de la concejalía). Se realiza coevaluación entre equipos y autoevaluación mediante diana. El docente asigna niveles de logro 1-4 a cada criterio según la rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Arte en las calles: interviniendo nuestro patrimonio</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos diseñar una intervención artística efímera (mural, instalación, performance) en un espacio público de Lavapiés que ponga en valor el patrimonio artístico local, cuestione los cánones de belleza tradicionales y visibilice el papel de la mujer en el arte?</t>
+    <t>Dar voz al olvido: intervención artística en el espacio público</t>
+  </si>
+  <si>
+    <t>El barrio donde se ubica el instituto alberga un patrimonio artístico diverso pero poco conocido. Muchas obras de mujeres artistas han quedado en segundo plano. La asociación de vecinos desea revitalizar el interés ciudadano por el arte local y propone al alumnado diseñar propuestas de intervención artística.</t>
+  </si>
+  <si>
+    <t>Diseñar un prototipo de intervención artística que reinterprete una obra de una mujer artista madrileña, para ser presentado a la asociación de vecinos como propuesta de dinamización cultural.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Google Maps y Street View del barrio de Lavapiés
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada; reflexión escrita individual; acta del panel.</t>
+• Listado de mujeres artistas madrileñas (Maruja Mallo, Ángeles Santos, Delhy Tejero, etc.)
+• Fichas de análisis de obras
+• Material de dibujo y maquetas (cartón, papel, tijeras, etc.)
+• Dispositivos para diseño digital (tabletas, Canva, etc.)
+• Rúbrica de evaluación de la SDA
+• Ejemplos de intervenciones artísticas urbanas (Banksy, JR, etc.)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación comunitaria) y coeducación (visibilización de mujeres artistas).</t>
+  </si>
+  <si>
+    <t>Presentación del encargo de la asociación de vecinos. Lluvia de ideas sobre arte olvidado en Madrid y planteamiento de la pregunta guía. Se forman equipos y cada uno elige una artista de una lista proporcionada.</t>
+  </si>
+  <si>
+    <t>Reflexión inicial en el cuaderno con hipótesis sobre por qué ciertas artistas han quedado en el olvido.</t>
+  </si>
+  <si>
+    <t>Investigación guiada sobre la artista seleccionada: contexto histórico, obra representativa, análisis formal e iconográfico. Estudio de intervenciones artísticas contemporáneas como referencia.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación completada con datos biográficos, análisis de la obra y contexto.</t>
+  </si>
+  <si>
+    <t>Diseño del prototipo de intervención: bocetos, selección del espacio público (fachada, plaza, etc.), justificación de la reinterpretación y su impacto comunitario.</t>
+  </si>
+  <si>
+    <t>Bocetos y primeras decisiones justificadas por escrito.</t>
+  </si>
+  <si>
+    <t>Finalización del prototipo (maqueta, storyboard, presentación digital) y preparación de la exposición oral para la asociación de vecinos (sesión simulada).</t>
+  </si>
+  <si>
+    <t>Prototipo final y guión de presentación.</t>
+  </si>
+  <si>
+    <t>Presentación de los prototipos (simulada ante otro equipo o grabación). Coevaluación mediante rúbrica y autoevaluación del proceso. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar líneas de tiempo interactivas con capas conceptuales que contrasten la evolución del término 'arte' (desde la téchne griega hasta el concepto de genio romántico) vinculando textos de época con obras icónicas.
 • Ofrecer glosarios terminológicos multimodales que incluyan audios explicativos de conceptos historiográficos complejos y diagramas visuales sobre la jerarquía de los géneros artísticos en diferentes siglos.
 • Presentar fuentes primarias (fragmentos de tratados de Vitruvio, Vasari o manifiestos de vanguardia) mediante esquemas de lectura facilitada y comparativas visuales que resalten las ideas clave sobre la función del arte.</t>
   </si>
@@ -2666,1547 +2658,1547 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>283</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>464</v>
-      </c>
-[...4 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>467</v>
-      </c>
-[...4 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>470</v>
-      </c>
-[...4 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>473</v>
-      </c>
-[...4 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>476</v>
-      </c>
-[...4 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>481</v>
-      </c>
-[...4 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>486</v>
-      </c>
-[...4 lines deleted...]
-        <v>488</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>490</v>
-      </c>
-[...4 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>493</v>
-      </c>
-[...4 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>496</v>
-      </c>
-[...4 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>499</v>
-      </c>
-[...4 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>502</v>
-      </c>
-[...4 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>511</v>
-      </c>
-[...4 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>369</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>173</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>520</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>521</v>
-      </c>
-[...4 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>524</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>525</v>
-      </c>
-[...4 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="E5" s="7" t="s">
         <v>528</v>
-      </c>
-[...7 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>531</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>532</v>
-      </c>
-[...4 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="E7" s="7" t="s">
         <v>535</v>
-      </c>
-[...7 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>538</v>
-      </c>
-[...7 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>541</v>
-      </c>
-[...7 lines deleted...]
-        <v>543</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>545</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>546</v>
-      </c>
-[...4 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="D3" s="9">
         <v>15.0</v>
       </c>
       <c r="E3" s="9">
         <v>15.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>2.1</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="D4" s="9">
         <v>15.0</v>
       </c>
       <c r="E4" s="9">
         <v>15.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>3.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="D5" s="9">
         <v>25.0</v>
       </c>
       <c r="E5" s="9">
         <v>25.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>4.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="D6" s="9">
         <v>12.5</v>
       </c>
       <c r="E6" s="9">
         <v>12.5</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>4.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="D7" s="9">
         <v>12.5</v>
       </c>
       <c r="E7" s="9">
         <v>12.5</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>5.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="D8" s="9">
         <v>12.5</v>
       </c>
       <c r="E8" s="9">
         <v>12.5</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>5.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>6.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D10" s="9">
         <v>7.5</v>
       </c>
       <c r="E10" s="9">
         <v>7.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>6.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="D11" s="9">
         <v>7.5</v>
       </c>
       <c r="E11" s="9">
         <v>7.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>7.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="D12" s="9">
         <v>15.0</v>
       </c>
       <c r="E12" s="9">
         <v>15.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>8.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D13" s="9">
         <v>7.5</v>
       </c>
       <c r="E13" s="9">
         <v>7.5</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>8.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D14" s="9">
         <v>7.5</v>
       </c>
       <c r="E14" s="9">
         <v>7.5</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <f>SUM(E3:E14)</f>
         <v>150</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="8" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>2.1</v>
       </c>
       <c r="E1" s="8">
         <v>3.1</v>
       </c>
       <c r="F1" s="8">
         <v>4.1</v>
       </c>
       <c r="G1" s="8">
         <v>4.2</v>
       </c>
       <c r="H1" s="8">
         <v>5.1</v>
       </c>
       <c r="I1" s="8">
         <v>5.2</v>
       </c>
       <c r="J1" s="8">
         <v>6.1</v>
       </c>
       <c r="K1" s="8">
         <v>6.2</v>
       </c>
       <c r="L1" s="8">
         <v>7.1</v>
       </c>
       <c r="M1" s="8">
         <v>8.1</v>
       </c>
       <c r="N1" s="8">
         <v>8.2</v>
       </c>
       <c r="O1" s="8" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="P1" s="8" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="7" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:N2),"")</f>
         <v/>
       </c>
       <c r="P2" s="7"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="7" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:N3),"")</f>
         <v/>
       </c>
       <c r="P3" s="7"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="7" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:N4),"")</f>
         <v/>
       </c>
       <c r="P4" s="7"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="7" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:N5),"")</f>
         <v/>
       </c>
       <c r="P5" s="7"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="7" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:N6),"")</f>
         <v/>
       </c>
       <c r="P6" s="7"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="7" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:N7),"")</f>
         <v/>
       </c>
       <c r="P7" s="7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="7" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:N8),"")</f>
         <v/>
       </c>
       <c r="P8" s="7"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="7" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:N9),"")</f>
         <v/>
       </c>
       <c r="P9" s="7"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="7" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:N10),"")</f>
         <v/>
       </c>
       <c r="P10" s="7"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="7" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:N11),"")</f>
         <v/>
       </c>
       <c r="P11" s="7"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="7" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:N12),"")</f>
         <v/>
       </c>
       <c r="P12" s="7"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="7" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:N13),"")</f>
         <v/>
       </c>
       <c r="P13" s="7"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="7" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:N14),"")</f>
         <v/>
       </c>
       <c r="P14" s="7"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="7" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:N15),"")</f>
         <v/>
       </c>
       <c r="P15" s="7"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="7" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:N16),"")</f>
         <v/>
       </c>
       <c r="P16" s="7"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="7" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:N17),"")</f>
         <v/>
       </c>
       <c r="P17" s="7"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="7" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:N18),"")</f>
         <v/>
       </c>
       <c r="P18" s="7"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="7" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:N19),"")</f>
         <v/>
       </c>
       <c r="P19" s="7"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="7" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:N20),"")</f>
         <v/>
       </c>
       <c r="P20" s="7"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="7" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:N21),"")</f>
         <v/>
       </c>
       <c r="P21" s="7"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="7" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:N22),"")</f>
         <v/>
       </c>
       <c r="P22" s="7"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="7" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:N23),"")</f>
         <v/>
       </c>
       <c r="P23" s="7"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="7" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:N24),"")</f>
         <v/>
       </c>
       <c r="P24" s="7"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="7" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:N25),"")</f>
         <v/>
       </c>
       <c r="P25" s="7"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="7" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:N26),"")</f>
         <v/>
       </c>
       <c r="P26" s="7"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="7" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:N27),"")</f>
         <v/>
       </c>
       <c r="P27" s="7"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="7" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:N28),"")</f>
         <v/>
       </c>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="7" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:N29),"")</f>
         <v/>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="7" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:N30),"")</f>
         <v/>
       </c>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="7" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:N31),"")</f>
         <v/>
       </c>
       <c r="P31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="360">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -9189,410 +9181,408 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>385</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>386</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>388</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>389</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>363</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>365</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>367</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>369</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>371</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>173</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>373</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>374</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>375</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>377</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>381</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>385</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>388</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>363</v>
       </c>
-      <c r="B29" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B29" s="7"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>365</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>367</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>369</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>371</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>173</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>373</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>374</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>375</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>377</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>381</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>385</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>388</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -9601,404 +9591,404 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>283</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>430</v>
-      </c>
-[...4 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>433</v>
-      </c>
-[...4 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>436</v>
-      </c>
-[...4 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>439</v>
-      </c>
-[...4 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>