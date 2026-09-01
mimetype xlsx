--- v0 (2026-05-26)
+++ v1 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 21:01</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el RD 217/2022 sin desarrollos propios. No añade, modifica ni sustituye elementos del currículo estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Imagen y sonido</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la comunidad autónoma de Aragón asume íntegramente las competencias específicas y criterios de evaluación del Real Decreto 217/2022 para Imagen y Sonido de 1.º Bachillerato.</t>
   </si>
@@ -616,269 +616,268 @@
   </si>
   <si>
     <t>4.1: Analizar y perfeccionar el guion ajustándolo a las posibilidades de producción.
 4.3: Planificar el rodaje estableciendo calendarios y fichas de producción.
 4.6: Buscar vías de financiación disponibles según las características del proyecto.
 4.7: Identificar, valorar y respetar los derechos de autor.
 5.1: Analizar montajes valorando estrategias narrativas y estéticas.
 5.2: Editar secuencias audiovisuales articulando imagen y sonido.
 5.3: Realizar el tratamiento digital de imágenes en movimiento (color y efectos).
 5.4: Preparar proyectos finales en formatos y resoluciones adecuados.</t>
   </si>
   <si>
     <t>CE.IS.5
 CE.IS.4</t>
   </si>
   <si>
     <t>Calificación del producto audiovisual final, memoria de producción y defensa oral del proyecto de financiación y derechos.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>ENFOQUE ARAGÓN: MUDÉJAR EN MOVIMIENTO</t>
+    <t>Sotos del Ebro: un latido que merece ser visto</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un videodocumental sobre el mudéjar turolense para promoción cultural</t>
+    <t>Creación de un vídeo promocional de un espacio natural aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnos de 1º Bachillerato de Imagen y Sonido en un instituto aragonés. El reto surge de la necesidad real de la Asociación de Amigos del Mudéjar de Teruel de difundir su patrimonio a través de un videodocumental breve para redes sociales y web.</t>
+    <t>El Área de Medio Ambiente del Ayuntamiento de Zaragoza necesita material audiovisual atractivo para sus campañas de sensibilización sobre los espacios naturales periurbanos. El alumnado de Imagen y Sonido asume el reto de producir un vídeo de 3-5 minutos que capte la esencia y el valor ecológico de los Sotos y Galachos del Ebro, un paisaje protegido pero desconocido para muchos zaragozanos.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y producir un videodocumental de 3-5 minutos que ponga en valor el mudéjar de Teruel, integrando imagen secuencial, guion original, banda sonora y edición profesional, para su uso por la asociación en medios digitales.</t>
+    <t>Producir un vídeo de 3 a 5 minutos, con guion, storyboard, plan de rodaje y edición, que promocione los Sotos y Galachos del Ebro como espacio natural a conservar, dirigido al Área de Medio Ambiente del Ayuntamiento de Zaragoza.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cámaras DSLR o smartphones con buena resolución
-[...4 lines deleted...]
-• Ordenadores con conexión a internet</t>
+• Cámaras (móviles o DSLR)
+• Trípode
+• Micrófono externo
+• Software de edición (DaVinci Resolve o similar)
+• Ordenadores
+• Permisos de grabación en el espacio natural
+• Plantillas de guion y storyboard
+• Rúbricas de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación patrimonial (conocimiento y valoración del mudéjar aragonés), competencia digital (uso de herramientas de edición), trabajo en equipo, iniciativa personal, comunicación oral y escrita.</t>
+    <t>Educación ambiental (sensibilización sobre espacios naturales) y competencia digital (producción audiovisual).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto por parte del docente y la asociación (vídeo breve). Visionado de ejemplos de videodocumentales patrimoniales. Tormenta de ideas sobre enfoques y equipos. Formación de grupos de 3-4 alumnos.</t>
-[...2 lines deleted...]
-    <t>Acta de lluvia de ideas y asignación inicial de roles en el equipo.</t>
+    <t>Se presenta el encargo real del Ayuntamiento (carta simulada), se visualizan ejemplos de vídeos promocionales de espacios naturales, se forman equipos de 4-5 personas y se lanzan preguntas iniciales sobre el reto.</t>
+  </si>
+  <si>
+    <t>Preguntas y reflexiones iniciales en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres prácticos sobre guion literario, storyboard, plan de rodaje (plano de planta, escaleta) y fundamentos de edición. Se trabaja con ejemplos y plantillas.</t>
+  </si>
+  <si>
+    <t>Ejercicios de guion breve y storyboard de una secuencia.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres guiados: análisis de imágenes secuenciales en documentales (tipos de plano, transiciones); estructura del guion literario y técnico; fundamentos de montaje y sonido; manejo de software de edición (DaVinci Resolve). Los alumnos investigan sobre el mudéjar aragonés para extraer ideas motoras.</t>
-[...11 lines deleted...]
-    <t>Guion literario final, storyboard, fichas de desglose y plan de rodaje.</t>
+    <t>Cada equipo elabora el guion literario (2.4), el storyboard (2.5) y el plan de rodaje (4.2) para su vídeo. Se realizan tutorías y ajustes.</t>
+  </si>
+  <si>
+    <t>Guion literario, storyboard, plano de planta y escaleta de planos.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Videodocumental final exportado, ficha técnica, presentación oral.</t>
+    <t>Se realiza el rodaje en los Sotos del Ebro (4.5) y, posteriormente, la edición del vídeo (5.2) en el aula de informática. Se fomenta la colaboración y resolución de problemas técnicos.</t>
+  </si>
+  <si>
+    <t>Grabaciones en bruto y proyecto de edición final.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Proyección de los videodocumentales al grupo y a un representante de la asociación (online). Coevaluación mediante rúbrica, autoevaluación individual y reflexión grupal sobre el proceso. Entrega de los productos a la asociación.</t>
-[...2 lines deleted...]
-    <t>Rúbricas de coevaluación, autoevaluaciones escritas, acta de la proyección.</t>
+    <t>Visionado conjunto de todos los vídeos, coevaluación mediante dianas de aprendizaje, y redacción de una memoria individual que reflexione sobre el proceso y los aprendizajes. Se asignan niveles de logro a cada criterio a partir de las evidencias recogidas.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y memoria reflexiva individual.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos en acción: descifrando la imagen sonora de Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar el análisis de datos para revelar patrones en la representación audiovisual de una tradición aragonesa y comunicar esos hallazgos de manera creativa a un público real?</t>
+    <t>Ruido en el Pilar: datos que suenan</t>
+  </si>
+  <si>
+    <t>Un cortometraje documental sobre contaminación acústica en el corazón de Zaragoza</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Zaragoza ha lanzado una campaña de concienciación sobre el ruido en zonas turísticas. La Plaza del Pilar, con su constante afluencia, es un punto crítico. El alumnado, como realizadores audiovisuales, puede contribuir con un producto que muestre datos reales recogidos in situ.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar un cortometraje documental que, mediante la recogida de datos de nivel sonoro en diferentes momentos y lugares de la Plaza del Pilar, así como entrevistas a viandantes y vecinos, evidencie el problema de la contaminación acústica y proponga medidas de mejora.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con software de edición (DaVinci Resolve, OpenShot, Audacity)
-[...39 lines deleted...]
-    <t>Rúbricas cumplimentadas (pares y docente) y diario de aprendizaje individual.</t>
+• Sonómetro (app Decibel X en móvil o dispositivo real)
+• Cámaras de vídeo o smartphones con trípode
+• Software de edición (DaVinci Resolve o similar)
+• Plantilla de storyboard y plan de rodaje
+• Grabadora de audio externa (opcional)</t>
+  </si>
+  <si>
+    <t>Educación ambiental, competencia digital y competencia ciudadana (participación cívica).</t>
+  </si>
+  <si>
+    <t>Se presenta la noticia de contaminación acústica en la Plaza del Pilar. El alumnado debate impactos y propone hipótesis sobre las causas. Se define la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales sobre las fuentes de ruido y posibles mediciones.</t>
+  </si>
+  <si>
+    <t>Talleres sobre medición de sonido (decibelios, rangos), técnicas de entrevista, elaboración de storyboard y plan de rodaje. Se practica con sonómetros y cámaras en el instituto.</t>
+  </si>
+  <si>
+    <t>Ejercicios de manejo de sonómetro y storyboard de prueba.</t>
+  </si>
+  <si>
+    <t>Salida a la Plaza del Pilar para recoger datos: mediciones sonoras cada 30 minutos, entrevistas a transeúntes y vecinos, y grabación de material audiovisual. Se registran en tabla.</t>
+  </si>
+  <si>
+    <t>Hoja de registro de decibelios (fecha, hora, lugar, valor) y grabaciones de audio/video.</t>
+  </si>
+  <si>
+    <t>Edición del cortometraje: selección de tomas, inserción de gráficos con datos, corrección de color, mezcla de sonido. Se genera el animatic y se ajusta tras retroalimentación del docente.</t>
+  </si>
+  <si>
+    <t>Animatic (primer montaje) y archivo final exportado.</t>
+  </si>
+  <si>
+    <t>Proyección en clase, coevaluación mediante rúbrica y autoevaluación. Cada equipo valora su proceso. Se envía el cortometraje al Ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>RETRATO SONORO DE UNA COMUNIDAD</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos contar la historia de una iniciativa comunitaria de Aragón a través de un cortometraje documental que emocione y conciencie?</t>
+    <t>Un rincón de nuestra historia: producimos un vídeo de impacto</t>
+  </si>
+  <si>
+    <t>Dar visibilidad a un espacio de nuestro pueblo o barrio mediante un montaje audiovisual</t>
+  </si>
+  <si>
+    <t>El ayuntamiento o la asociación de vecinos ha solicitado al centro materiales promocionales para un espacio público infravalorado (una plaza, un parque, un edificio histórico, un paisaje) con el fin de fomentar su uso y cuidado.</t>
+  </si>
+  <si>
+    <t>Producir un vídeo de 2-3 minutos que combine imágenes, texto y sonido para poner en valor un espacio del entorno cercano y que la comunidad (vecinos, ayuntamiento) lo use como herramienta de sensibilización o promoción.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cámaras (móviles, DSLR o del centro)
-[...37 lines deleted...]
-    <t>Rúbricas de autoevaluación y coevaluación cumplimentadas, informe personal</t>
+• Cámara (móvil o réflex) y trípode
+• Micrófono de solapa o corbatero
+• Software de edición: DaVinci Resolve o Shotcut
+• Bibliotecas de música libre (ej. Jamendo, Free Music Archive)
+• Pizarra digital y proyector para visionados
+• Plantilla de guion y storyboard</t>
+  </si>
+  <si>
+    <t>Educación en comunicación audiovisual, sensibilidad por el patrimonio local, trabajo en equipo y responsabilidad social.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación de vecinos o ayuntamiento. El grupo visita el espacio elegido (real o virtual) y debate su potencial narrativo. Se formula la pregunta guía y se organizan los equipos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y selección del espacio en un documento colaborativo.</t>
+  </si>
+  <si>
+    <t>Talleres breves sobre guion audiovisual, puesta en escena, grabación y edición. El alumnado trabaja con ejemplos de vídeos promocionales y documentales. Se explican las rúbricas de evaluación.</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos de guion y storyboard en cuaderno individual.</t>
+  </si>
+  <si>
+    <t>Cada equipo completa el guion técnico, planifica la puesta en escena, realiza el rodaje (2 sesiones) y recopila el material gráfico y sonoro adicional (imágenes de archivo, música).</t>
+  </si>
+  <si>
+    <t>Guion técnico final y plan de rodaje; material grabado (varios clips).</t>
+  </si>
+  <si>
+    <t>Edición del vídeo en software libre (ej. DaVinci Resolve, Shotcut). Se trabaja el montaje, la banda sonora, los efectos y la exportación. Se prepara una breve presentación para la audiencia.</t>
+  </si>
+  <si>
+    <t>Vídeo final exportado y presentación de 2-3 diapositivas.</t>
+  </si>
+  <si>
+    <t>Visionado conjunto de todos los vídeos. Cada equipo explica sus decisiones. Coevaluación mediante rúbrica y autoevaluación. Entrega formal a la asociación de vecinos o ayuntamiento (vía digital).</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por cada equipo y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -7892,68 +7891,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>194</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>196</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>201</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>203</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>204</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>205</v>
       </c>
     </row>
@@ -8043,85 +8042,85 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>188</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>213</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>215</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>196</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>217</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>219</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>203</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>221</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>222</v>
       </c>
     </row>
@@ -8228,68 +8227,68 @@
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>232</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>196</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>234</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>236</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>203</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>238</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>239</v>
       </c>
     </row>