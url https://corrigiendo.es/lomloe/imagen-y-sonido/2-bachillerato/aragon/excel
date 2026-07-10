--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="322">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Imagen y sonido</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Imagen y Sonido en 2.º Bachillerato; se aplica íntegramente el BOE.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Imagen y sonido</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, al no existir normativa autonómica, se mantiene el currículo estatal del Real Decreto 243/2022.</t>
   </si>
@@ -614,271 +614,270 @@
 • Música libre de derechos y ética en el uso de herramientas</t>
   </si>
   <si>
     <t>1.4: Evaluar el rigor ético y formal en el uso de herramientas de creación
 4.5: Rodar secuencias cinematográficas aplicando técnicas de cámara e iluminación
 4.7: Respetar los derechos de autor en la producción
 5.1: Analizar montajes valorando estrategias narrativas y estéticas
 5.2: Editar secuencias en forma de animatic articulando imagen y sonido
 5.3: Realizar el tratamiento digital de imágenes en movimiento y color
 5.4: Preparar proyectos en formatos y resoluciones adecuados para difusión</t>
   </si>
   <si>
     <t>CE.IS.4
 CE.IS.5</t>
   </si>
   <si>
     <t>Rúbrica de desempeño en rodaje, evaluación del producto final editado y test de exportación técnica.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Cortometraje sobre un rincón de Aragón</t>
+    <t>El latido de un lugar: documental sobre patrimonio aragonés</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Planificar, rodar y editar una pieza audiovisual que promocione un lugar de nuestra comunidad</t>
+    <t>Narrar la memoria local a través de la imagen y el sonido</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 2.º de Bachillerato de la materia Imagen y Sonido en Aragón. Conviven con un rico patrimonio cultural y natural que puede ser objeto de difusión digital. El centro educativo organiza una muestra de proyectos audiovisuales a final de curso.</t>
+    <t>El centro educativo se encuentra en Aragón, una comunidad con un rico patrimonio artístico, natural e industrial. Sin embargo, muchos de estos elementos son desconocidos para la comunidad local. El ayuntamiento ha solicitado al alumnado de Imagen y Sonido que cree un material audiovisual breve que sirva para difundir y poner en valor un elemento patrimonial concreto, con el fin de utilizarlo en redes sociales y en la oficina de turismo.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo crear un cortometraje promocional de un rincón aragonés que sea atractivo, técnicamente cuidado y respetuoso con la identidad del lugar?</t>
+    <t>Diseñar, guionizar, planificar y rodar un vídeo documental de 3-5 minutos sobre un elemento patrimonial aragonés, que será presentado al ayuntamiento y a la asociación de vecinos de la localidad, y publicado en el canal de YouTube del instituto.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cámaras réflex o smartphones con trípode
+• Cámaras de vídeo o móviles con buena calidad
+• Trípodes
 • Micrófonos de solapa o corbatero
-• Ordenadores con OpenShot y Audacity
-[...3 lines deleted...]
-• Permiso de grabación en exteriores (previa solicitud a Jefatura de Estudios)</t>
+• Iluminación básica (focos LED o flexos)
+• Software de edición: DaVinci Resolve (gratuito) o similar
+• Ordenadores con acceso a internet para investigación
+• Plantillas de guion, storyboard y plan de rodaje
+• Bancos de sonido libres de derechos (Freesound, Youtube Audio Library)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición y publicación audiovisual); conciencia y expresión cultural (patrimonio aragonés); aprender a aprender (autoevaluación y coevaluación); competencia personal y social (trabajo en equipo, respeto por los derechos de autor).</t>
+    <t>Educación patrimonial y conciencia cívica; competencia digital; trabajo en equipo; expresión oral y escrita; respeto por la propiedad intelectual.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento. El alumnado visiona ejemplos de microrreportajes patrimoniales y debate sobre qué elemento local elegir. Se formula la pregunta guía y se forman equipos de 3-4 personas. Cada equipo elige un elemento patrimonial y realiza una primera investigación documental. Se entrega un documento con el tema elegido y las primeras ideas.</t>
+  </si>
+  <si>
+    <t>Documento con tema y primeras ideas (sinopsis). Se evalúa el criterio 2.2 en esta fase (parte de la evidencia).</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>Talleres prácticos sobre guion audiovisual, storyboard, planificación de rodaje y tratamiento digital básico. El alumnado aprende a escribir guion literario, diseñar storyboard, crear planos de planta y manejar conceptos de iluminación y sonido. Se realizan ejercicios breves con el móvil para practicar encuadres y planos.</t>
+  </si>
+  <si>
+    <t>Storyboard de una secuencia modelo y plan de rodaje de prueba. Se evalúan los criterios 2.5 y 4.2.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos desarrollan el guion literario de su documental (2.4), el storyboard completo (2.5), los planos de planta de las localizaciones reales (4.2) y realizan el rodaje (4.5). Se organizan en turnos para grabar en exteriores (con autorización) y en interiores. Se revisa el material grabado y se realizan ajustes.</t>
+  </si>
+  <si>
+    <t>Guion literario final, storyboard completo, planos de planta de las localizaciones, metraje sin editar. Se recogen evidencias de 2.4, 2.5, 4.2 y 4.5.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un cortometraje promocional de un rincón aragonés. Lluvia de ideas sobre lugares candidatos. Visualización de ejemplos de cortos promocionales. Formación de equipos (4-5 personas). Entrega de rúbrica de evaluación y check list de fases.</t>
-[...32 lines deleted...]
-    <t>Cortometraje final exportado; presentación oral preparada.</t>
+    <t>Montaje del documental: edición de vídeo, corrección de color (1.3), diseño de la banda sonora o selección musical respetando derechos, y narración. Se añaden títulos y créditos. Se prepara una breve presentación para el estreno ante el ayuntamiento y la asociación.</t>
+  </si>
+  <si>
+    <t>Vídeo final editado (evidencia de 1.3 y 1.2). También se recoge la intención narrativa visual (1.2).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Proyección de los cortometrajes ante la audiencia real (aula de 1.º de Bachillerato y profesorado invitado). Cada equipo explica su proceso y dificultades. Coevaluación entre equipos con rúbrica y autoevaluación individual. Debate sobre aspectos éticos (respeto al lugar, derechos de imagen). Cierre con reflexión grupal sobre lo aprendido.</t>
-[...2 lines deleted...]
-    <t>Rúbricas de coevaluación rellenas; autoevaluación individual; acta de la sesión de proyección.</t>
+    <t>Proyección del documental en el aula. Coevaluación entre equipos mediante rúbrica. El equipo docente evalúa cada criterio con nivel 1-4. Cada equipo argumenta sus decisiones creativas y técnicas. Se entrega el vídeo definitivo al ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por docente y coevaluación. Vídeo final exportado.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos que Hablan: Crea tu Documental de Investigación</t>
-[...8 lines deleted...]
-    <t>Investigar un fenómeno social o científico de Aragón mediante fuentes de datos fiables (INE, Gobierno de Aragón, artículos), y comunicar los hallazgos en un documental de 3-5 minutos que integre imágenes secuenciales, gráficos animados, sonido y música, manteniendo rigor ético y formal.</t>
+    <t>El sonido de los datos</t>
+  </si>
+  <si>
+    <t>Una investigación audiovisual con datos primarios en la ciudad de Zaragoza</t>
+  </si>
+  <si>
+    <t>El alumnado de 2º de Bachillerato de Imagen y Sonido recibe el encargo del área de Educación del Ayuntamiento de Zaragoza: elaborar un vídeo breve que muestre, con datos recogidos por ellos mismos, cómo el sonido y la luz condicionan la percepción de un espacio público. El vídeo se proyectará en la Semana de la Ciencia del centro y se difundirá en redes municipales.</t>
+  </si>
+  <si>
+    <t>Investigar, mediante datos primarios (mediciones acústicas, lumínicas y encuestas), la relación entre sonido e imagen en un espacio público, y comunicar los hallazgos en un vídeo de datos de 2-3 minutos que combine imágenes, sonido ambiente, gráficos y locución.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Software: DaVinci Resolve, Audacity, Canva o Flourish (para gráficos), bibliotecas de sonido libres (Freesound, YouTube Audio Library).
-[...18 lines deleted...]
-    <t>Ejercicios prácticos individuales: análisis de un fragmento documental, diseño de una secuencia sonora, edición de un minuto de animatic.</t>
+• Sonómetro (app o físico)
+• Luxómetro (app o físico)
+• Cámara de vídeo (smartphone)
+• Software de edición de vídeo (DaVinci Resolve, Premiere, CapCut)
+• Software de edición de sonido (Audacity, GarageBand)
+• Plantilla de encuesta (Google Forms)
+• Proyector y altavoces</t>
+  </si>
+  <si>
+    <t>Educación ambiental y ciudadana: valoración del espacio público y su calidad sensorial.</t>
+  </si>
+  <si>
+    <t>Se proyectan ejemplos de data videos (ej. The Atlas of Emotions). Se presenta el encargo municipal y se debate la pregunta guía. El alumnado se organiza en equipos y elige un espacio público concreto de Zaragoza para investigar (plaza, mercado, parque).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en la pizarra y elección del espacio por equipo.</t>
+  </si>
+  <si>
+    <t>Taller teórico-práctico: teoría de la interdependencia sonido-imagen; manejo de sonómetro, luxómetro y herramienta de encuesta; planificación de la toma de datos (decibelios, lux, cuestionario). Cada equipo diseña su protocolo de recogida de datos.</t>
+  </si>
+  <si>
+    <t>Protocolo escrito de recogida de datos.</t>
+  </si>
+  <si>
+    <t>Salida al espacio elegido para grabar vídeo, medir sonido y luz, y aplicar encuesta (al menos 20 respuestas). De vuelta en clase, vuelcan los datos en una hoja de cálculo y elaboran gráficos. Esbozan el storyboard del vídeo, integrando datos visualizados.</t>
+  </si>
+  <si>
+    <t>Datos brutos (hoja de cálculo + clips grabados) y storyboard.</t>
+  </si>
+  <si>
+    <t>Edición del vídeo: montaje de imágenes, sincronización con sonido ambiente, incorporación de gráficos y locución. Mezcla final de audio. Exportan el vídeo en formato y resolución adecuados.</t>
+  </si>
+  <si>
+    <t>Proyecto de edición (secuencia) y archivo .mp4 final.</t>
+  </si>
+  <si>
+    <t>Proyección de todos los vídeos. Coevaluación con rúbrica entre equipos. Cada equipo entrega una memoria breve que incluye la reflexión sobre el rigor ético y formal (criterio 1.4). Autoevaluación y asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y memoria del proyecto.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Dar voz a la memoria</t>
+  </si>
+  <si>
+    <t>Cortometraje documental sobre el barrio de la Magdalena</t>
+  </si>
+  <si>
+    <t>El barrio de la Magdalena en Zaragoza, con su rico patrimonio histórico, afronta el reto de conservar la memoria de sus oficios tradicionales y la vida vecinal frente a la gentrificación. La asociación de vecinos necesita material audiovisual para dar visibilidad a sus iniciativas de recuperación.</t>
+  </si>
+  <si>
+    <t>Producir un cortometraje documental de 5-7 minutos que recoja testimonios y muestre el trabajo de la asociación de vecinos del barrio de la Magdalena, combinando imágenes de archivo, grabaciones actuales y una narración que dé cohesión al relato.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Cámaras DSLR o smartphones con capacidad de grabación HD
+• Micrófonos de solapa y cañón
+• Trípodes y luz LED portátil
+• Software de edición (DaVinci Resolve o Adobe Premiere)
+• Plantillas de guion y storyboard
+• Pizarra digital para ejemplos</t>
+  </si>
+  <si>
+    <t>Educación en valores cívicos (participación ciudadana, conservación del patrimonio), competencia digital (edición audiovisual), y expresión creativa.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo por parte de la asociación de vecinos. Visionado de ejemplos de cortos documentales de impacto social. Lluvia de ideas sobre la memoria del barrio. Formación de equipos (roles: guionista, director, cámara, editor).</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con primeras ideas y conflictos detectados (criterio 2.1).</t>
+  </si>
+  <si>
+    <t>Talleres sobre estructura de guion documental, storyboard y planificación de rodaje. Análisis de planos de planta y desglose. Práctica con equipo de grabación (cámara, micrófono, iluminación).</t>
+  </si>
+  <si>
+    <t>Ejercicios de storyboard y plan de rodaje.</t>
+  </si>
+  <si>
+    <t>Los equipos concretan el guion literario, el storyboard definitivo, el plano de planta de la localización y el plan de rodaje (hojas de desglose). Se coordina con la asociación para confirmar entrevistas y permisos.</t>
+  </si>
+  <si>
+    <t>Guion literario, storyboard, plano de planta y plan de rodaje completos.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Los equipos investigan y recopilan datos (fuentes oficiales, entrevistas). Elaboran guion literario y storyboard. Graban o seleccionan imágenes. Diseñan banda sonora (locución, efectos, música). Crean gráficos animados con los datos.</t>
-[...75 lines deleted...]
-    <t>Autoevaluaciones escritas; coevaluaciones; rúbrica cumplimentada por el docente.</t>
+    <t>Rodaje en el barrio (1-2 sesiones) y montaje en aula de informática (1-2 sesiones). Edición de imagen, corrección de color, ajuste de sonido. Generación del archivo final.</t>
+  </si>
+  <si>
+    <t>Archivo de vídeo finalizado (criterios 4.5, 5.2, 5.3) y registro de observación del rodaje.</t>
+  </si>
+  <si>
+    <t>Proyección del corto ante la clase y representantes de la asociación (presencial o videollamada). Coevaluación con rúbrica y autoevaluación. Asignación de nivel de logro por criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1752,403 +1751,403 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>246</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>249</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>252</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>255</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>258</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>180</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>263</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>266</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>269</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>275</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>276</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>4.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>4.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>4.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>4.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>4.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>4.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>4.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.4</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>4.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>2.5</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>4.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
@@ -2216,51 +2215,51 @@
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>3.5</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>4.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>4.1</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>4.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>4.2</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>4.0</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
@@ -2280,51 +2279,51 @@
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>4.4</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>4.0</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>4.5</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>4.0</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>4.6</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>4.0</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
@@ -2360,141 +2359,141 @@
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>5.2</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <v>4.0</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>5.3</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <v>4.0</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>5.4</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9">
         <v>4.0</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9">
         <f>SUM(E3:E27)</f>
         <v>100</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AC31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>2.1</v>
       </c>
       <c r="H1" s="8">
         <v>2.2</v>
       </c>
       <c r="I1" s="8">
         <v>2.3</v>
       </c>
       <c r="J1" s="8">
         <v>2.4</v>
       </c>
@@ -2528,1103 +2527,1103 @@
       <c r="T1" s="8">
         <v>4.4</v>
       </c>
       <c r="U1" s="8">
         <v>4.5</v>
       </c>
       <c r="V1" s="8">
         <v>4.6</v>
       </c>
       <c r="W1" s="8">
         <v>4.7</v>
       </c>
       <c r="X1" s="8">
         <v>5.1</v>
       </c>
       <c r="Y1" s="8">
         <v>5.2</v>
       </c>
       <c r="Z1" s="8">
         <v>5.3</v>
       </c>
       <c r="AA1" s="8">
         <v>5.4</v>
       </c>
       <c r="AB1" s="8" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="AC1" s="8" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AA2),"")</f>
         <v/>
       </c>
       <c r="AC2" s="7"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AA3),"")</f>
         <v/>
       </c>
       <c r="AC3" s="7"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AA4),"")</f>
         <v/>
       </c>
       <c r="AC4" s="7"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AA5),"")</f>
         <v/>
       </c>
       <c r="AC5" s="7"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AA6),"")</f>
         <v/>
       </c>
       <c r="AC6" s="7"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AA7),"")</f>
         <v/>
       </c>
       <c r="AC7" s="7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AA8),"")</f>
         <v/>
       </c>
       <c r="AC8" s="7"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AA9),"")</f>
         <v/>
       </c>
       <c r="AC9" s="7"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AA10),"")</f>
         <v/>
       </c>
       <c r="AC10" s="7"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AA11),"")</f>
         <v/>
       </c>
       <c r="AC11" s="7"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AA12),"")</f>
         <v/>
       </c>
       <c r="AC12" s="7"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AA13),"")</f>
         <v/>
       </c>
       <c r="AC13" s="7"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AA14),"")</f>
         <v/>
       </c>
       <c r="AC14" s="7"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AA15),"")</f>
         <v/>
       </c>
       <c r="AC15" s="7"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AA16),"")</f>
         <v/>
       </c>
       <c r="AC16" s="7"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AA17),"")</f>
         <v/>
       </c>
       <c r="AC17" s="7"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AA18),"")</f>
         <v/>
       </c>
       <c r="AC18" s="7"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AA19),"")</f>
         <v/>
       </c>
       <c r="AC19" s="7"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AA20),"")</f>
         <v/>
       </c>
       <c r="AC20" s="7"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AA21),"")</f>
         <v/>
       </c>
       <c r="AC21" s="7"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AA22),"")</f>
         <v/>
       </c>
       <c r="AC22" s="7"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AA23),"")</f>
         <v/>
       </c>
       <c r="AC23" s="7"/>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AA24),"")</f>
         <v/>
       </c>
       <c r="AC24" s="7"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AA25),"")</f>
         <v/>
       </c>
       <c r="AC25" s="7"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AA26),"")</f>
         <v/>
       </c>
       <c r="AC26" s="7"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AA27),"")</f>
         <v/>
       </c>
       <c r="AC27" s="7"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AA28),"")</f>
         <v/>
       </c>
       <c r="AC28" s="7"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AA29),"")</f>
         <v/>
       </c>
       <c r="AC29" s="7"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AA30),"")</f>
         <v/>
       </c>
       <c r="AC30" s="7"/>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -7875,102 +7874,102 @@
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>188</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>190</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>193</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="E10" s="7" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>196</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>202</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>203</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>174</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>207</v>
@@ -8026,344 +8025,344 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>184</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>185</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>186</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>188</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>214</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>216</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>202</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>174</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>176</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>178</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>180</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>182</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>184</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>185</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>186</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>188</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>216</v>
+        <v>189</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C37" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>193</v>
+        <v>235</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>202</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>