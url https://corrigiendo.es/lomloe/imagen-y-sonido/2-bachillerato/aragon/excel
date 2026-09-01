--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Imagen y Sonido en 2.º Bachillerato; se aplica íntegramente el BOE.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Imagen y sonido</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, al no existir normativa autonómica, se mantiene el currículo estatal del Real Decreto 243/2022.</t>
   </si>