--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Informatica 1</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:32</t>
+    <t>10/07/2026 20:18</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para Informática I de 1.º Bachillerato; por tanto, aplica el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Informatica 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo estatal del Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato, para la materia de Informática I.</t>
   </si>
@@ -544,271 +544,208 @@
 4.3
 4.4
 4.5
 4.6
 5.1
 5.2
 5.4
 5.5
 5.6
 5.7</t>
   </si>
   <si>
     <t>CE.I.4
 CE.I.5</t>
   </si>
   <si>
     <t>Proyecto de base de datos relacional, consultas SQL y trabajo de investigación/diseño sobre un modelo de IA ética.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Conectados con conciencia: evolución y seguridad digital</t>
+    <t>Del ábaco a la nube: la revolución que nos conecta</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un recurso digital sobre la historia de la informática y la ciberseguridad para concienciar a la comunidad educativa</t>
+    <t>Un videoblog sobre la evolución de la informática y la seguridad digital</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 1.º de Bachillerato del IES (en Aragón) utiliza a diario dispositivos móviles y redes sociales, pero desconoce los riesgos de seguridad y la evolución tecnológica que los ha hecho posibles. La SDA propone investigar, analizar y comunicar estos temas para fomentar un uso crítico y seguro de la tecnología.</t>
+    <t>El gobierno de Aragón (DGA) quiere crear materiales educativos para alumnado de centros rurales que no siempre tienen acceso a talleres presenciales de tecnología. Nos pide que elaboremos un videoblog (vlog) que explique de forma clara y atractiva los hitos de la informática, el hardware y software, las redes y la seguridad, para que otros jóvenes aprendan a usarlas críticamente.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos concienciar a nuestros compañeros sobre la importancia de la seguridad digital, explicando de forma atractiva la evolución histórica de la informática y los fundamentos de la ciberseguridad?</t>
+    <t>Producir un videoblog de 8-12 minutos que recorra la evolución de la informática (hardware, software, redes) y termine con consejos prácticos de ciberseguridad, destinado a alumnado de 1º de Bachillerato de institutos rurales de Aragón.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...4 lines deleted...]
-• Vídeos de ejemplo sobre seguridad digital</t>
+• Ordenadores con cámara y micrófono
+• Software de edición de vídeo (OpenShot, Canva, OBS Studio)
+• Componentes hardware reales para mostrar (CPU, RAM, discos, etc.)
+• Rúbricas de evaluación impresas o digitales
+• Acceso a internet para búsqueda de imágenes y sonidos libres de derechos</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (uso de herramientas, publicación online), comunicación lingüística (expresión oral y escrita en el guion y producto), aprender a aprender (autoevaluación y coevaluación), sentido de iniciativa (toma de decisiones en el proyecto), competencia social y cívica (conciencia sobre riesgos digitales y bienestar digital).</t>
+    <t>Expresión oral y escrita, competencia digital, trabajo en equipo, conciencia ética sobre licencias y ciberseguridad.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: ¿cómo crear un recurso digital que conciencie sobre seguridad digital explicando la evolución de la informática? Se muestra un ejemplo inspirador (vídeo corto). Se organizan grupos heterogéneos de 3-4 personas. Cada grupo elige el formato (vídeo o podcast) y asigna roles (guionista, investigador, editor, presentador).</t>
-[...2 lines deleted...]
-    <t>Ficha de grupo con roles y formato elegido, preguntas iniciales sobre lo que saben de seguridad e historia.</t>
+    <t>Se presenta el encargo de la DGA y la audiencia. Se visiona un fragmento de un vídeo educativo como modelo. Se formula la pregunta guía y los equipos (4-5 pers.) realizan una lluvia de ideas sobre lo que ya saben de la evolución tecnológica. Cada equipo elige un enfoque (hardware, software, redes o seguridad) que desarrollarán en su vlog.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales en un padlet o pizarra compartida.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Sesiones expositivas e interactivas sobre: historia de la informática (1.1, 1.2), componentes hardware (1.3), licencias de software (1.5,1.6), evolución de redes (2.1,2.2) y nociones de ciberseguridad (aunque criterio 6.2 no se evalúa directamente, se usa como contexto). El alumnado toma apuntes y realiza ejercicios cortos (línea del tiempo, identificar componentes en fotos).</t>
+  </si>
+  <si>
+    <t>Cuaderno de apuntes con actividades resueltas (se recoge para evaluación formativa, no para nota).</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos planifican el vlog: deciden qué partes cubre cada miembro, elaboran un storyboard detallado (escenas, texto, recursos visuales, música). Investigan imágenes libres y graban vídeos de hardware real del centro. Preparan una presentación del guion al docente para validarlo.</t>
+  </si>
+  <si>
+    <t>Storyboard validado por el docente.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos graban y editan el vlog (uso de software como OpenShot o Canva). Debe durar 8-12 minutos, incluir créditos y licencias. Al finalizar, se sube a una carpeta compartida con el docente.</t>
+  </si>
+  <si>
+    <t>Vídeo finalizado (rúbrica sobre producto).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Visionado de los vlogs en clase (selección de fragmentos representativos). Coevaluación entre equipos usando una rúbrica simplificada. Cada equipo completa una autoevaluación de su proceso. El docente asigna niveles de logro 1-4 a cada criterio basándose en la rúbrica de producción.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentadas.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Reconoce el mudéjar</t>
+  </si>
+  <si>
+    <t>Un prototipo de inteligencia artificial para catalogar nuestro patrimonio</t>
+  </si>
+  <si>
+    <t>El Departamento de Cultura del Ayuntamiento de Zaragoza busca soluciones innovadoras para digitalizar y catalogar las piezas de cerámica mudéjar almacenadas. Actualmente carecen de un sistema que automatice la identificación de patrones geométricos. El grupo de 1.º de Bachillerato se convierte en un equipo de desarrollo que propone un prototipo funcional.</t>
+  </si>
+  <si>
+    <t>Diseñar e implementar un prototipo de sistema de aprendizaje automático que, alimentado con imágenes de patrones mudéjares, sea capaz de clasificarlos, y además gestionar los datos en una base de datos relacional que permita consultar las piezas catalogadas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ordenadores con acceso a internet y software: SQLite (o DB Browser), Teachable Machine (online) o Python con scikit-learn/imageAI
+• Banco de imágenes de patrones mudéjares (ej. catálogo del Museo de Teruel)
+• Video tutorial sobre diagramas E-R y SQL básico
+• Plantilla de póster científico
+• Rúbrica para evaluar los criterios</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, competencia digital, tratamiento de datos personales (anonimato de imágenes).</t>
+  </si>
+  <si>
+    <t>Se presenta la carta real del Ayuntamiento de Zaragoza solicitando ayuda. Se visualizan ejemplos de cerámica mudéjar y se debate cómo un ordenador puede aprender a reconocer patrones. Se formula la pregunta guía y se organizan los equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con ideas iniciales y preguntas que surgen.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres guiados: (a) Línea del tiempo interactiva de la informática (sesión 2); (b) Tipos de software y licencias (sesión 3); (c) Ciberseguridad: amenazas, contraseñas, cifrado (sesión 4). Se utilizan presentaciones, vídeos cortos y actividades prácticas como descifrar un mensaje simple con cifrado César. Cada grupo toma notas y recopila información para su producto.</t>
-[...150 lines deleted...]
-    <t>Rúbrica cumplimentada y reflexión escrita.</t>
+    <t>Taller sobre bases de datos: modelado conceptual (diagrama E-R), transformación a relacional, introducción a SQL. Taller sobre IA: tipos de aprendizaje, visión artificial, herramientas de ML (Teachable Machine). El alumnado realiza ejercicios guiados con ejemplos no relacionados con el reto.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de modelado y consultas SQL; cuestionario sobre tipos de IA.</t>
+  </si>
+  <si>
+    <t>Los equipos recopilan imágenes de patrones mudéjares (de catálogos online o fotos propias), las etiquetan (categorías: geométrico, floral, caligráfico, etc.). Diseñan el modelo E-R específico para las piezas mudéjares, lo transforman a tablas y lo implementan en SQLite. Entrenan el clasificador con Teachable Machine o Python con las imágenes etiquetadas.</t>
+  </si>
+  <si>
+    <t>Diagrama E-R final, script SQL de creación de BD, modelo entrenado exportado.</t>
+  </si>
+  <si>
+    <t>Integración: el clasificador se conecta a la BD (por ejemplo, desde Python o una web simple) para que al subir una imagen devuelva la categoría y los metadatos de piezas similares. Elaboración de un póster técnico que explique el diseño, el proceso y los resultados. Preparación de una demo para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Prototipo funcional (código ejecutable), póster técnico (digital o físico).</t>
+  </si>
+  <si>
+    <t>Presentación de los prototipos al resto de la clase simulando la audiencia real. Coevaluación entre equipos usando rúbrica. Autoevaluación individual sobre el proceso y aprendizaje. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada, diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1682,307 +1619,307 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>222</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>223</v>
+        <v>205</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>225</v>
+        <v>207</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>226</v>
+        <v>208</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>229</v>
+        <v>211</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>231</v>
+        <v>213</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>233</v>
+        <v>215</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>235</v>
+        <v>217</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>236</v>
+        <v>218</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>237</v>
+        <v>219</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>238</v>
+        <v>220</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>239</v>
+        <v>221</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>240</v>
+        <v>222</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>241</v>
+        <v>223</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>242</v>
+        <v>224</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>246</v>
+        <v>228</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>247</v>
+        <v>229</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>158</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>251</v>
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>3.45</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>3.45</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>3.45</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
@@ -2034,83 +1971,83 @@
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>3.45</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>3.45</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>2.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>3.45</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>2.4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>259</v>
+        <v>241</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>3.45</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>2.5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>3.45</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
@@ -2210,285 +2147,285 @@
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>4.4</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>3.45</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>4.5</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>3.45</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>4.6</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>3.45</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>5.1</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <v>3.45</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>5.2</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>261</v>
+        <v>243</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <v>3.45</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>5.4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <v>3.45</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>5.5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <v>3.45</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>5.6</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9">
         <v>3.45</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>5.7</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D28" s="9"/>
       <c r="E28" s="9">
         <v>3.45</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>6.1</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="D29" s="9"/>
       <c r="E29" s="9">
         <v>3.45</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>6.2</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>264</v>
+        <v>246</v>
       </c>
       <c r="D30" s="9"/>
       <c r="E30" s="9">
         <v>3.45</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7">
         <v>6.3</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>265</v>
+        <v>247</v>
       </c>
       <c r="D31" s="9"/>
       <c r="E31" s="9">
         <v>3.45</v>
       </c>
       <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7" t="s">
-        <v>266</v>
+        <v>248</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9">
         <f>SUM(E3:E31)</f>
         <v>100.050000000000054</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>267</v>
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AG31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33">
       <c r="A1" s="8" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>269</v>
+        <v>251</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>1.5</v>
       </c>
       <c r="H1" s="8">
         <v>1.6</v>
       </c>
       <c r="I1" s="8">
         <v>2.1</v>
       </c>
       <c r="J1" s="8">
         <v>2.2</v>
       </c>
@@ -2534,1219 +2471,1219 @@
       <c r="X1" s="8">
         <v>5.2</v>
       </c>
       <c r="Y1" s="8">
         <v>5.4</v>
       </c>
       <c r="Z1" s="8">
         <v>5.5</v>
       </c>
       <c r="AA1" s="8">
         <v>5.6</v>
       </c>
       <c r="AB1" s="8">
         <v>5.7</v>
       </c>
       <c r="AC1" s="8">
         <v>6.1</v>
       </c>
       <c r="AD1" s="8">
         <v>6.2</v>
       </c>
       <c r="AE1" s="8">
         <v>6.3</v>
       </c>
       <c r="AF1" s="8" t="s">
-        <v>270</v>
+        <v>252</v>
       </c>
       <c r="AG1" s="8" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" s="7" t="s">
-        <v>271</v>
+        <v>253</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AE2),"")</f>
         <v/>
       </c>
       <c r="AG2" s="7"/>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" s="7" t="s">
-        <v>272</v>
+        <v>254</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AE3),"")</f>
         <v/>
       </c>
       <c r="AG3" s="7"/>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" s="7" t="s">
-        <v>273</v>
+        <v>255</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AE4),"")</f>
         <v/>
       </c>
       <c r="AG4" s="7"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" s="7" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AE5),"")</f>
         <v/>
       </c>
       <c r="AG5" s="7"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" s="7" t="s">
-        <v>275</v>
+        <v>257</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AE6),"")</f>
         <v/>
       </c>
       <c r="AG6" s="7"/>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" s="7" t="s">
-        <v>276</v>
+        <v>258</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AE7),"")</f>
         <v/>
       </c>
       <c r="AG7" s="7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" s="7" t="s">
-        <v>277</v>
+        <v>259</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AE8),"")</f>
         <v/>
       </c>
       <c r="AG8" s="7"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" s="7" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7"/>
       <c r="AF9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AE9),"")</f>
         <v/>
       </c>
       <c r="AG9" s="7"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" s="7" t="s">
-        <v>279</v>
+        <v>261</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7"/>
       <c r="AF10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AE10),"")</f>
         <v/>
       </c>
       <c r="AG10" s="7"/>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" s="7" t="s">
-        <v>280</v>
+        <v>262</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AE11),"")</f>
         <v/>
       </c>
       <c r="AG11" s="7"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" s="7" t="s">
-        <v>281</v>
+        <v>263</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7"/>
       <c r="AF12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AE12),"")</f>
         <v/>
       </c>
       <c r="AG12" s="7"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" s="7" t="s">
-        <v>282</v>
+        <v>264</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7"/>
       <c r="AF13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AE13),"")</f>
         <v/>
       </c>
       <c r="AG13" s="7"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" s="7" t="s">
-        <v>283</v>
+        <v>265</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AE14),"")</f>
         <v/>
       </c>
       <c r="AG14" s="7"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" s="7" t="s">
-        <v>284</v>
+        <v>266</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AE15),"")</f>
         <v/>
       </c>
       <c r="AG15" s="7"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" s="7" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AE16),"")</f>
         <v/>
       </c>
       <c r="AG16" s="7"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" s="7" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7"/>
       <c r="AF17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AE17),"")</f>
         <v/>
       </c>
       <c r="AG17" s="7"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" s="7" t="s">
-        <v>287</v>
+        <v>269</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
       <c r="AF18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AE18),"")</f>
         <v/>
       </c>
       <c r="AG18" s="7"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" s="7" t="s">
-        <v>288</v>
+        <v>270</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
       <c r="AF19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AE19),"")</f>
         <v/>
       </c>
       <c r="AG19" s="7"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" s="7" t="s">
-        <v>289</v>
+        <v>271</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AE20),"")</f>
         <v/>
       </c>
       <c r="AG20" s="7"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" s="7" t="s">
-        <v>290</v>
+        <v>272</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AE21),"")</f>
         <v/>
       </c>
       <c r="AG21" s="7"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" s="7" t="s">
-        <v>291</v>
+        <v>273</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
       <c r="AF22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AE22),"")</f>
         <v/>
       </c>
       <c r="AG22" s="7"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" s="7" t="s">
-        <v>292</v>
+        <v>274</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
       <c r="AF23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AE23),"")</f>
         <v/>
       </c>
       <c r="AG23" s="7"/>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" s="7" t="s">
-        <v>293</v>
+        <v>275</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
       <c r="AF24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AE24),"")</f>
         <v/>
       </c>
       <c r="AG24" s="7"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" s="7" t="s">
-        <v>294</v>
+        <v>276</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AE25),"")</f>
         <v/>
       </c>
       <c r="AG25" s="7"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" s="7" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AE26),"")</f>
         <v/>
       </c>
       <c r="AG26" s="7"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" s="7" t="s">
-        <v>296</v>
+        <v>278</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AE27),"")</f>
         <v/>
       </c>
       <c r="AG27" s="7"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" s="7" t="s">
-        <v>297</v>
+        <v>279</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AE28),"")</f>
         <v/>
       </c>
       <c r="AG28" s="7"/>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" s="7" t="s">
-        <v>298</v>
+        <v>280</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AE29),"")</f>
         <v/>
       </c>
       <c r="AG29" s="7"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" s="7" t="s">
-        <v>299</v>
+        <v>281</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7"/>
       <c r="AF30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AE30),"")</f>
         <v/>
       </c>
       <c r="AG30" s="7"/>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" s="7" t="s">
-        <v>300</v>
+        <v>282</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -7832,54 +7769,54 @@
         <v>136</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A39" sqref="A39:E39"/>
+      <selection activeCell="A26" sqref="A26:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -7981,478 +7918,304 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>172</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>174</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>175</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>178</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>154</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>156</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>158</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>160</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>162</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>163</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>164</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>166</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>193</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>174</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>200</v>
-      </c>
-[...169 lines deleted...]
-        <v>218</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
-    <mergeCell ref="B28:E28"/>
-[...4 lines deleted...]
-    <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>219</v>
+        <v>201</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>