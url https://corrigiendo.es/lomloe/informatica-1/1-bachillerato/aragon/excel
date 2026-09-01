--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:18</t>
+    <t>01/09/2026 14:58</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para Informática I de 1.º Bachillerato; por tanto, aplica el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Informatica 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo estatal del Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato, para la materia de Informática I.</t>
   </si>