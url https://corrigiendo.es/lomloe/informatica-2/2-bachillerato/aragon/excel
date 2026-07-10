--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:32</t>
+    <t>10/07/2026 20:17</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Informática II en 2.º Bachillerato, por lo que aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Informatica 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene la totalidad del currículo del RD 243/2022 para la materia de Informática II de 2.º Bachillerato, sin añadidos ni modificaciones.</t>
   </si>
@@ -517,266 +517,266 @@
   <si>
     <t>4.1: Identificar el concepto y relevancia del Big Data en la sociedad
 4.2: Reconocer fuentes de datos masivas en el entorno
 4.3: Evaluar oportunidades y riesgos del tratamiento masivo de datos
 4.4: Analizar la importancia de la huella digital individual
 4.5: Generar visualizaciones gráficas a partir de sistemas de datos abiertos
 4.6: Utilizar técnicas de data scraping para generar contenidos
 5.1: Describir los bloques básicos de un sistema de inteligencia artificial
 5.2: Identificar bloques básicos en sistemas inteligentes reales
 5.3: Diseñar un sistema inteligente sencillo con dispositivos móviles</t>
   </si>
   <si>
     <t>CE.I.4
 CE.I.5</t>
   </si>
   <si>
     <t>Presentación del proyecto de análisis de datos y defensa del diseño del sistema inteligente.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Patrimonio Vivo: Web Interactiva de un Municipio Aragonés</t>
+    <t>Datos que cuentan: scrap y visualiza Aragón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Diseño y desarrollo de un sitio web con contenido multimedia y scripting</t>
+    <t>Crea una web interactiva con datos abiertos de tu entorno</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Localidad de Tarazona (Zaragoza), con rico patrimonio mudéjar, necesita revitalizar su presencia web para atraer visitantes jóvenes. El Ayuntamiento solicita a los estudiantes de Informática II una propuesta interactiva y visual.</t>
+    <t>El Ayuntamiento de una localidad aragonesa (o el departamento de Educación) quiere promover el uso de datos abiertos entre los jóvenes. El alumnado de 2.º de Bachillerato de Informática se encarga de diseñar y desarrollar una web que presente información de interés local obtenida mediante técnicas de raspado de datos.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo diseñar y desarrollar una web que comunique el patrimonio de Tarazona de forma atractiva, usando tecnologías web 2.0 y scripting para ofrecer una experiencia interactiva?</t>
+    <t>El alumnado debe planificar, diseñar y desarrollar una página web sencilla que, mediante técnicas de scraping, recopile datos de fuentes abiertas aragonesas (por ejemplo, sobre calidad del aire en Zaragoza, afluencia turística en el Pirineo, o población de Teruel) y los visualice de forma interactiva para una audiencia real.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con VS Code, navegador web, Git instalado.
-[...4 lines deleted...]
-• Rúbrica de evaluación del producto final.</t>
+• Ordenadores con conexión a Internet
+• Editor de código (VS Code)
+• Navegador web con herramientas de desarrollador
+• GitHub Pages para alojamiento
+• Librerías: Chart.js, Leaflet (opcional)
+• Documentación de APIs abiertas de Aragón (datos.gob.es)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital: uso de herramientas de desarrollo web, publicación en la nube. Competencia emprendedora: simulación de proyecto para un cliente real. Competencia en comunicación lingüística: redacción de contenidos y exposición oral. Competencia social y cívica: valoración del patrimonio local y trabajo cooperativo.</t>
+    <t>Educación para el desarrollo sostenible (ODS), competencia digital, tratamiento de la información y competencia ciudadana.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: crear una web con datos abiertos de Aragón. El alumnado investiga fuentes de datos abiertos (portal del Gobierno de Aragón, Aragon Open Data, etc.) y define el tema de su web en equipo. Cada equipo elige un conjunto de datos concreto (ej. estaciones de esquí, nivel de embalses, censo de buitres en el Pirineo). Se formula la pregunta guía y se establecen los criterios de éxito.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación sobre fuentes de datos y tema elegido (subida al aula virtual).</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres prácticos sobre: (1) HTML5 y CSS3: estructura semántica y diseño responsive. (2) Fundamentos de JavaScript: variables, funciones, manipulación del DOM, eventos. (3) Técnicas de scraping: uso de fetch() para obtener datos JSON desde APIs abiertas (se evita scraping de páginas no permitidas). Se proporcionan ejemplos con datos ficticios y luego reales. Cada equipo realiza ejercicios guiados.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos (código comentado en repositorio compartido) y mini-ejemplo de scraping funcional.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos aplican lo aprendido: configuran su página web con el diseño elegido, implementan la lógica de scraping para su dataset (si es necesario, usando un proxy CORS o descargando el archivo JSON localmente por restricciones de seguridad), procesan los datos y diseñan una primera visualización (p.ej., gráfico de barras con Chart.js). Se realiza un seguimiento y se corrigen errores comunes.</t>
+  </si>
+  <si>
+    <t>Código de scraping y procesamiento de datos, y primera versión de la visualización (captura de pantalla o enlace).</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos pulen la web: mejoran la estética, añaden una segunda visualización (p.ej., mapa con Leaflet si los datos tienen coordenadas, o gráfico de líneas temporal), integran servicios web 2.0 (enlace a redes sociales, formulario de contacto ficticio), y preparan una breve presentación (3-5 minutos) para la audiencia real. Se ensaya la exposición.</t>
+  </si>
+  <si>
+    <t>Versión final de la web (subida a GitHub Pages o similar) y guion de presentación.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: el Ayuntamiento de Tarazona necesita una web atractiva. Lluvia de ideas sobre qué contenidos y funcionalidades incluir. Se muestran ejemplos de webs patrimoniales interactivas. Los grupos eligen un monumento o aspecto concreto del municipio.</t>
-[...44 lines deleted...]
-    <t>Rúbrica cumplimentada, reflexión escrita individual.</t>
+    <t>Exposición de cada equipo ante la audiencia (representante del ayuntamiento, otros docentes, compañeros). Cada equipo defiende su web y responde preguntas. Se realiza coevaluación entre equipos y autoevaluación. El docente aplica las rúbricas de los criterios para asignar nivel de logro 1-4. Se reflexiona sobre el proceso y se recogen propuestas de mejora.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (por equipo y docente), diana de autoevaluación, y grabación o resumen de la presentación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos que Respiran: Diagnóstico de la Calidad del Aire en Zaragoza</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos analizar y visualizar datos abiertos sobre la calidad del aire en Zaragoza para informar a la ciudadanía y proponer medidas de mejora?</t>
+    <t>Encuesta y visualiza tu localidad</t>
+  </si>
+  <si>
+    <t>Datos primarios al servicio de la participación ciudadana</t>
+  </si>
+  <si>
+    <t>El ayuntamiento de la localidad ha solicitado al instituto una encuesta ciudadana sobre la peatonalización del centro histórico (o tema similar) para fundamentar su plan de movilidad. Los estudiantes actuarán como consultores.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre un tema local, analizar los datos y construir un sitio web interactivo que comunique los resultados y una reflexión crítica sobre big data y privacidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con Python, Jupyter Notebook, librerías: pandas, matplotlib, plotly, scikit-learn, BeautifulSoup, requests.
-[...36 lines deleted...]
-    <t>Rúbricas cumplimentadas, reflexiones escritas individuales.</t>
+• Google Forms o formulario propio
+• Editor de texto (VS Code)
+• Chart.js
+• Navegador web
+• Servidor local (XAMPP o Live Server)
+• Tutoriales de W3Schools</t>
+  </si>
+  <si>
+    <t>Educación cívica (participación ciudadana), tratamiento de datos personales.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto al alumnado: recoger datos primarios sobre un tema local y crear un sitio web interactivo para comunicar los resultados. Los equipos negocian el tema, formulan la pregunta guía y diseñan un borrador de encuesta.</t>
+  </si>
+  <si>
+    <t>Borrador de encuesta y justificación del tema elegido.</t>
+  </si>
+  <si>
+    <t>Sesiones teórico-prácticas: conceptos de big data (4V, oportunidades, riesgos, huella digital), introducción a HTML/CSS y fundamentos de JavaScript con chart.js para interactividad. Se realizan ejercicios guiados.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de análisis de dataset, página HTML básica y gráfico simple.</t>
+  </si>
+  <si>
+    <t>Los equipos lanzan la encuesta (presencial o virtual), recogen respuestas, depuran datos y realizan un análisis estadístico básico. También comienzan a diseñar la estructura del sitio web.</t>
+  </si>
+  <si>
+    <t>Datos limpios y análisis en hoja de cálculo o script Python.</t>
+  </si>
+  <si>
+    <t>Construcción del sitio web completo: maquetación, inclusión de gráficos interactivos, secciones de resultados, análisis de big data y privacidad. Se prepara una breve presentación oral.</t>
+  </si>
+  <si>
+    <t>Sitio web terminado (archivos HTML, CSS, JS) con todas las secciones requeridas.</t>
+  </si>
+  <si>
+    <t>Presentación de los sitios a la audiencia (simulada o real) y coevaluación mediante rúbrica. Cada equipo autoevalúa su trabajo y se asignan niveles de logro por criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Inteligencia y Arte: Instalación Interactiva con IA</t>
-[...8 lines deleted...]
-    <t>Diseñar y desarrollar una instalación artística interactiva que utilice inteligencia artificial (por ejemplo, clasificación de imágenes o generación de arte) y se presente a través de una página web interactiva, con el fin de ofrecer una experiencia estética y participativa a los visitantes del festival o evento comunitario.</t>
+    <t>Asistente Mudéjar: IA para el patrimonio</t>
+  </si>
+  <si>
+    <t>Prototipo de un chatbot que guía por el Mudéjar Aragonés</t>
+  </si>
+  <si>
+    <t>La Oficina de Turismo de Teruel quiere renovar su oferta digital para atraer a un público joven interesado en el patrimonio cultural. El alumnado de Informática II recibe el encargo de diseñar un prototipo de asistente virtual que recomiende monumentos mudéjares según los intereses del usuario.</t>
+  </si>
+  <si>
+    <t>Diseñar e implementar un prototipo de página web con un asistente virtual (chatbot) que, mediante una conversación, recomiende monumentos mudéjares de Aragón según preferencias (tipo, ubicación, horario, etc.). El prototipo debe incluir una interfaz web interactiva y documentar los bloques de IA utilizados.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con cámara web y conexión a internet
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, reflexión escrita individual, y observaciones del profesor durante la exhibición.</t>
+• Ordenadores con navegador web y editor de código (VS Code, Brackets)
+• Documentación sobre Mudéjar Aragonés (folletos, web oficial)
+• Tutoriales de HTML/CSS/JavaScript y bloques de IA (presentaciones, vídeos)
+• Plantilla de base de conocimiento (hoja de cálculo)
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, alfabetización digital y toma de conciencia sobre el uso ético de la IA.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la Oficina de Turismo. Se visiona un vídeo sobre el Mudéjar Aragonés y se debate cómo la IA puede mejorar la experiencia turística. Se formula la pregunta guía. Se forman equipos y se asignan roles.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en pizarra y preguntas iniciales en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Taller de fundamentos de IA: bloques básicos (percepción, representación, razonamiento, actuación). Taller de desarrollo web: HTML/CSS y JavaScript interactivo (manejo de eventos, DOM). Se proporcionan tutoriales y ejemplos.</t>
+  </si>
+  <si>
+    <t>Ejercicios guiados: mini-chatbot de ejemplo y página web simple.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña e implementa el asistente virtual sobre el Mudéjar: define la base de conocimiento (monumentos, horarios, ubicaciones), programa las reglas de diálogo y la interfaz. Se realizan pruebas de funcionamiento.</t>
+  </si>
+  <si>
+    <t>Código del prototipo y pantallazos de pruebas.</t>
+  </si>
+  <si>
+    <t>Los equipos preparan la documentación técnica (manual de uso y explicación de bloques de IA) y elaboran una presentación (5 min) para la audiencia real. Practican la defensa y reciben feedback entre equipos.</t>
+  </si>
+  <si>
+    <t>Documentación técnica y presentación.</t>
+  </si>
+  <si>
+    <t>Se realiza la presentación ante la audiencia simulada (profesorado y compañeros como público). Cada equipo expone y responde preguntas. Coevaluación con diana. El docente recoge evidencias y aplica las rúbricas para asignar niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación, grabación (opcional).</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -6257,85 +6257,85 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>166</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>168</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>171</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>174</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>178</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>148</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>182</v>
@@ -6391,119 +6391,119 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>83</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>158</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>159</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>160</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>162</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>187</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>166</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>189</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>191</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>193</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="C26" s="7" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>195</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>148</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>199</v>
@@ -6559,119 +6559,119 @@
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>158</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>159</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>160</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>162</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>204</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>166</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>208</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>210</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="C39" s="7" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>213</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>