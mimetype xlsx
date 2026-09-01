--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:17</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Informática II en 2.º Bachillerato, por lo que aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Informatica 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene la totalidad del currículo del RD 243/2022 para la materia de Informática II de 2.º Bachillerato, sin añadidos ni modificaciones.</t>
   </si>