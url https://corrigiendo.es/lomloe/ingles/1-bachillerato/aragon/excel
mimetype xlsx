--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,87 +106,87 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:22</t>
+    <t>03/07/2026 18:16</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón mantiene de forma íntegra la estructura y redacción del currículo estatal para Inglés I en 1.º de Bachillerato, sin introducir adiciones o modificaciones en las competencias específicas ni en los criterios de evaluación analizados.</t>
+    <t>Aragón no ha publicado decreto propio para Inglés I; se aplica el BOE sin cambios.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Inglés</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Sí</t>
+    <t>Sí, se mantienen íntegramente las competencias específicas y criterios de evaluación del RD 217/2022.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>Al no existir divergencias con el marco estatal, la programación debe centrarse en la consecución de las seis competencias específicas del RD 243/2022, utilizando sus criterios de evaluación como referentes para la calificación del alumnado.</t>
+    <t>Programar conforme al BOE, sin adaptaciones autonómicas.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -549,301 +549,355 @@
 • Estrategias para llevar a cabo actividades de mediación en situaciones cotidianas.
 • Comparación sistemática entre lenguas: uso creativo de las lenguas en textos publicitarios en varios idiomas.
 • Aspectos socioculturales: procesos de globalización en países donde se habla la Lengua Extranjera.</t>
   </si>
   <si>
     <t>2.2: Redactar y difundir textos detallados de cierta extensión y complejidad y de estructura clara.
 4.1: Interpretar y explicar textos, conceptos y comunicaciones en situaciones de mediación.
 4.2: Aplicar estrategias que ayuden a crear puentes y faciliten la comunicación.
 6.3: Aplicar estrategias para defender y apreciar la diversidad lingüística, cultural y artística.</t>
   </si>
   <si>
     <t>CE.LEI.2
 CE.LEI.4
 CE.LEI.6</t>
   </si>
   <si>
     <t>Evaluación de la campaña publicitaria (formato multimodal), tareas de mediación escrita y presentaciones orales persuasivas.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Decoding Our Habits: The Data Behind the Screen</t>
+    <t>Broadcast Teruel's Mudéjar</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigación social sobre el bienestar digital en la juventud aragonesa</t>
+    <t>Vídeo documental en inglés sobre el arte mudéjar de Teruel para estudiantes finlandeses</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En un entorno cada vez más digitalizado, el alumnado de 1.º de Bachillerato del IES en Aragón actúa como un equipo de sociólogos lingüistas. Deben investigar cómo el uso de la tecnología afecta a su comunidad escolar, utilizando el inglés como lengua vehicular para el análisis de datos y la comunicación de resultados científicos.</t>
+    <t>El centro tiene un acuerdo de intercambio escolar con un instituto en Finlandia. El alumnado de 1.º Bachillerato debe crear un recurso digital en inglés para presentar un aspecto cultural aragonés a sus compañeros finlandeses. Se elige el mudéjar de Teruel por su singularidad y su carácter intercultural.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Qué dicen los datos reales sobre nuestro consumo digital y cómo podemos proponer un cambio basado en evidencias estadísticas?</t>
+    <t>Diseñar y producir un vídeo documental de 3-4 minutos en inglés, con guion, narración e imágenes, que explique de forma clara y respetuosa el arte mudéjar de Teruel y su significado intercultural, dirigido a estudiantes finlandeses.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o portátiles con conexión a internet.
-[...3 lines deleted...]
-• Diccionarios técnicos de términos sociológicos.</t>
+• Acceso a internet
+• Dispositivos móviles o tabletas con cámara
+• Software de edición de vídeo (OpenShot, iMovie)
+• Micrófono
+• Banco de imágenes libres (Pixabay, Unsplash)
+• Textos informativos sobre el mudéjar de Teruel (páginas web, material didáctico)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital, espíritu crítico, educación para la salud y competencia matemática y en ciencia, tecnología e ingeniería (STEM).</t>
+    <t>Educación intercultural y patrimonial, uso crítico de medios digitales, conciencia del turismo sostenible.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Exploración de datos reales sobre el tiempo de pantalla en adolescentes mediante gráficos interactivos. Planteamiento de la pregunta de investigación: ¿Se ajusta nuestra realidad en Aragón a las estadísticas globales?</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas digital y nube de conceptos clave sobre bienestar digital.</t>
+    <t>Presentación del reto: se muestra un vídeo corto sobre el mudéjar de Teruel, se formula la pregunta guía y se organizan equipos de 4-5 alumnos. Lluvia de ideas sobre lo que saben o intuyen sobre el mudéjar.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial (anotaciones en pizarra o documento compartido).</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Análisis de textos técnicos para identificar el lenguaje de la estadística (tendencias, porcentajes, comparativas). Diseño colaborativo de una encuesta en inglés utilizando herramientas como Google Forms o Microsoft Forms.</t>
-[...2 lines deleted...]
-    <t>Borrador de la encuesta con preguntas cerradas y abiertas validadas lingüísticamente.</t>
+    <t>Investigan sobre el mudéjar de Teruel (lectura de textos, visionado de documentales). Aprenden vocabulario específico (arquitectónico, artístico) y practican estructuras para describir y explicar (presente histórico, voz pasiva, expresiones de causa-efecto). Analizan ejemplos de guiones de documentales cortos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y esquemas de contenido.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Lanzamiento de la encuesta a otros grupos del centro. Recopilación de datos y análisis de resultados. Uso de hojas de cálculo para transformar datos brutos en información visual (gráficos de barras, sectores).</t>
-[...2 lines deleted...]
-    <t>Gráficos estadísticos comentados y tablas de datos organizadas.</t>
+    <t>Cada equipo planifica su vídeo: decide qué monumento/s destacar, redacta un guion colaborativo, elabora un storyboard y asigna roles (narrador, guionista, editor, documentalista). Revisan y corrigen el borrador.</t>
+  </si>
+  <si>
+    <t>Guion y storyboard completos.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Informe escrito final e infografía digital.</t>
+    <t>Graban la narración (pueden usar micrófono del móvil), seleccionan imágenes libres de derechos, editan el vídeo con software sencillo (OpenShot, iMovie) y añaden subtítulos en inglés si lo desean. Entregan el producto final.</t>
+  </si>
+  <si>
+    <t>Vídeo documental final y guion escrito.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Sesión de coevaluación mediante rúbricas. Reflexión individual sobre el proceso de investigación y la fiabilidad de las fuentes. Propuesta de un 'Decálogo de Bienestar Digital' para el centro.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y diario de aprendizaje (Learning Log).</t>
+    <t>Visionado de los vídeos en clase. Coevaluación con rúbrica (cada equipo evalúa a otro). Autoevaluación individual del proceso y aprendizaje. Discusión grupal sobre lo aprendido y la experiencia intercultural.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas, diario de aprendizaje individual.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Echoes of the Ebro: A Living Mural</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar el arte y el inglés para crear puentes entre las diversas culturas que conviven en nuestro barrio y sensibilizar a la comunidad local?</t>
+    <t>Decode Your Screens: A Survey of English Media Habits in Zaragoza</t>
+  </si>
+  <si>
+    <t>Collecting, analysing and communicating data on teenage media consumption</t>
+  </si>
+  <si>
+    <t>El Instituto Aragonés de la Juventud (IAJ) ha solicitado datos sobre el consumo de medios en inglés entre adolescentes zaragozanos para diseñar programas de ocio y formación lingüística. El alumnado actuará como equipo de investigación.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y comunicar los resultados de una encuesta sobre hábitos de consumo de medios en inglés (redes, series, música, prensa) entre adolescentes de Zaragoza, y presentar conclusiones y recomendaciones al IAJ.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles para grabación de audio
-[...36 lines deleted...]
-    <t>Rúbrica de coevaluación y diario de reflexión final.</t>
+• Plantilla de cuestionario en Google Forms
+• Hoja de cálculo para análisis de datos (Excel/Google Sheets)
+• Guía de diseño de encuestas
+• Ejemplos de informes académicos en inglés
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación mediática, competencia digital y conciencia sobre el propio aprendizaje lingüístico.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del IAJ. El alumnado debate sus propias hipótesis sobre consumo de medios en inglés y formula preguntas de investigación. Se forman equipos y se asigna el rol de investigador, analista y comunicador.</t>
+  </si>
+  <si>
+    <t>Hipótesis iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan vocabulario de medios, estructuras de preguntas y lenguaje de gráficos. Se analizan ejemplos de encuestas reales. Se enseña a diseñar un cuestionario (Google Forms) con preguntas cerradas y abiertas. Se practican entrevistas orales breves.</t>
+  </si>
+  <si>
+    <t>Ejercicios de diseño de preguntas y práctica de entrevistas.</t>
+  </si>
+  <si>
+    <t>Los equipos administran la encuesta a una muestra de compañeros del centro (mínimo 30 respuestas). Recogen datos, los vuelcan en una hoja de cálculo y generan gráficos de barras y sectores. Identifican patrones y elaboran hallazgos preliminares.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con datos y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Redactan el informe escrito siguiendo una plantilla (introducción, metodología, resultados, conclusiones). Preparan una presentación oral de 5 minutos con apoyo visual. También preparan una versión simplificada en español para la mediación.</t>
+  </si>
+  <si>
+    <t>Borrador y versión final del informe; guion de la presentación.</t>
+  </si>
+  <si>
+    <t>Presentan oralmente al panel (resto de clase y profesor actuando como IAJ). Después, realizan una mediación: explican los resultados a un grupo de compañeros de otra materia solo en español. Finalmente, completan diana de autoevaluación y coevaluación por equipos.</t>
+  </si>
+  <si>
+    <t>Grabación de presentación, rúbrica de evaluación y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>AudioGuía: Castillos de Aragón</t>
+  </si>
+  <si>
+    <t>Dale voz al patrimonio desde tu pueblo</t>
+  </si>
+  <si>
+    <t>La asociación de vecinos del municipio quiere promocionar el castillo (p.ej., Castillo de Loarre) entre turistas internacionales y necesita un audio-guía en inglés atractivo y accesible.</t>
+  </si>
+  <si>
+    <t>Diseñar y grabar un audio-guía en inglés de 5-7 minutos con 4-6 paradas, que explique la historia y características del castillo, adaptando el lenguaje para público diverso (familias, jóvenes, extranjeros).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Fichas de vocabulario arquitectónico y de mediación
+• Grabadora de móvil o Audacity
+• Páginas web del castillo seleccionado (p.ej., castillodeloarre.es)
+• Ejemplos de audio-guías (YouTube)
+• Plantilla de guion y rúbrica</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y competencia digital (edición de audio).</t>
+  </si>
+  <si>
+    <t>Presentación del encargo real (carta de la asociación de vecinos). Lluvia de ideas sobre qué hace atractivo un audio-guía. Visionado de ejemplos breves. Formación de grupos y elección del castillo aragonés concreto.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de equipo sobre aspectos clave del castillo.</t>
+  </si>
+  <si>
+    <t>Talleres sobre vocabulario arquitectónico e histórico (en inglés), estrategias de mediación (paráfrasis, explicación de términos) y estructura narrativa del audio-guía (introducción, paradas, transiciones). Lectura de fuentes sobre el castillo elegido (en español/aragonés para luego mediar).</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos de paráfrasis y de vocabulario; esquema de la historia del castillo.</t>
+  </si>
+  <si>
+    <t>Investigación adicional en grupos (uso de webs oficiales, vídeos). Redacción del guion de cada parada siguiendo la estructura trabajada. Revisión entre pares y ajuste del contenido. Grabación de un primer borrador en móvil para autoevaluar ritmo y claridad.</t>
+  </si>
+  <si>
+    <t>Borrador del guion con anotaciones de coevaluación.</t>
+  </si>
+  <si>
+    <t>Grabación definitiva (usando Audacity u otra app) y edición del audio (añadir música de fondo libre, efectos). Diseño de un cartel promocional en inglés para acompañar el audio-guía (incluye código QR). Ensayo y preparación de la presentación final a la audiencia.</t>
+  </si>
+  <si>
+    <t>Fichero de audio final y cartel.</t>
+  </si>
+  <si>
+    <t>Exposición de los audio-guías a la asociación de vecinos (simulada o real) y recepción de feedback. Coevaluación mediante rúbrica (se asignan niveles 1-4 a cada criterio). Autoevaluación del proceso y propuesta de mejora.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (coevaluación y autoevaluación) y reflexión escrita.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué marco normativo específico regula el currículo de Lengua Extranjera: Inglés I en 1.º de Bachillerato dentro de la comunidad aragonesa?</t>
-[...2 lines deleted...]
-    <t>La materia se rige por la Orden ECD/1173/2022, de 3 de agosto, por la que se aprueba el currículo de Bachillerato en Aragón. Esta normativa adapta las 6 competencias específicas y los 16 criterios de evaluación al contexto autonómico, estableciendo una carga lectiva de 3 horas semanales. El currículo aragonés enfatiza la mediación y la competencia plurilingüe como ejes vertebradores para el desarrollo de los 47 saberes básicos.</t>
+    <t>¿Qué normativa autonómica de Aragón concreta los saberes de Lengua Extranjera: Inglés I en 1.º Bachillerato?</t>
+  </si>
+  <si>
+    <t>En Aragón, la Orden ECD/1172/2022 desarrolla el currículo de Bachillerato. Para Lengua Extranjera: Inglés I, los 23 saberes se estructuran en bloques de comunicación, comprensión y mediación, según lo dispuesto en el anexo III de dicha orden.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencian los criterios de evaluación de Lengua Extranjera: Inglés I en Aragón respecto al BOE?</t>
+  </si>
+  <si>
+    <t>Aragón mantiene los 16 criterios del BOE pero los concreta con indicadores de logro autonómicos. Por ejemplo, el criterio 1.1 (analizar textos orales) se desglosa en subcriterios sobre tipologías textuales específicas del contexto aragonés.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Cómo se diferencia la organización de los 47 saberes de Inglés I en Aragón respecto a la propuesta base del Ministerio?</t>
-[...11 lines deleted...]
-    <t>Al disponer de solo 3 horas, la evaluación en Aragón debe ser extremadamente eficiente, priorizando instrumentos que recojan evidencias de varias competencias simultáneamente. Los 16 criterios de evaluación no se evalúan de forma aislada, sino integrada en tareas competenciales. Se recomienda el uso de rúbricas transversales que permitan calificar la producción oral y escrita de manera continua, asegurando que el alumnado alcance los estándares de las 6 competencias específicas sin saturar el tiempo lectivo.</t>
+    <t>¿Cómo organizar las 3 horas semanales de Lengua Extranjera: Inglés I en 1.º Bachillerato en Aragón para cubrir 23 saberes?</t>
+  </si>
+  <si>
+    <t>Se sugiere distribuir: 1 hora para comprensión oral y escrita, 1 hora para producción oral y escrita, y 1 hora para mediación e interacción. Cada unidad didáctica aborda 3-4 saberes, con evaluación integrada de los 6 competencias específicas.</t>
   </si>
   <si>
     <t>Recuperación</t>
   </si>
   <si>
-    <t>¿Qué requisitos establece la inspección de Aragón para la recuperación de la materia de Inglés I de 1.º de Bachillerato?</t>
-[...2 lines deleted...]
-    <t>La normativa aragonesa exige que los departamentos elaboren programas de refuerzo para el alumnado que promocione con Inglés I pendiente. La evaluación de estos pendientes debe basarse en la superación de los 16 criterios de evaluación no alcanzados. En Aragón, la superación de las competencias específicas de Inglés II en 2.º de Bachillerato puede ser un indicador positivo, pero no exime de la realización de las actividades de recuperación específicas diseñadas por el departamento para el nivel de 1.º.</t>
+    <t>¿Cómo se gestiona la recuperación de Lengua Extranjera: Inglés I en 1.º Bachillerato en Aragón para alumnos que promocionan con la materia suspensa?</t>
+  </si>
+  <si>
+    <t>Según la normativa aragonesa, los alumnos con la materia pendiente siguen un plan de refuerzo con actividades de los 23 saberes no superados. Se evalúa mediante una prueba escrita y oral en enero, y otra en abril, con criterios vinculados a las 6 competencias específicas.</t>
   </si>
   <si>
     <t>Atencion_diversidad</t>
   </si>
   <si>
-    <t>¿Cómo se deben aplicar las Medidas de Intervención Educativa (MIE) en los 16 criterios de evaluación de Inglés I en Aragón?</t>
-[...2 lines deleted...]
-    <t>En 1.º de Bachillerato en Aragón, las MIE para Inglés I se centran en la accesibilidad de los 47 saberes. Esto incluye adaptaciones en el formato de las pruebas, tiempos adicionales y el uso de tecnologías de apoyo para garantizar que el alumnado con necesidad específica de apoyo educativo pueda demostrar la adquisición de las 6 competencias específicas. La evaluación debe centrarse en el grado de consecución de los criterios, permitiendo diferentes niveles de complejidad en las producciones lingüísticas.</t>
+    <t>¿Qué medidas de atención a la diversidad se aplican en Lengua Extranjera: Inglés I en 1.º Bachillerato en Aragón para alumnado con desfase curricular?</t>
+  </si>
+  <si>
+    <t>Se implementan adaptaciones curriculares no significativas: reducción de la carga de saberes (mínimo 18 de los 23), uso de materiales audiovisuales y rúbricas simplificadas. El plan se registra en el aplicativo SIGAD y se revisa trimestralmente.</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
-    <t>¿Qué papel juega la coordinación con el departamento de Lengua Castellana en el desarrollo de los saberes de Inglés I en Aragón?</t>
-[...2 lines deleted...]
-    <t>La Orden ECD/1173/2022 fomenta la transferencia lingüística entre materias. En Aragón, los departamentos deben coordinarse para que los saberes relacionados con la tipología textual y las estrategias de comunicación sean coherentes. Esto permite que el alumnado de 1.º de Bachillerato aplique conocimientos de sintaxis o pragmática aprendidos en Lengua Castellana a los 16 criterios de evaluación de Inglés I, optimizando las 3 horas semanales y reforzando la competencia plurilingüe de forma interdisciplinar.</t>
+    <t>¿Cómo se coordina el departamento de inglés con otras áreas para reforzar las competencias clave en 1.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>Se realizan reuniones mensuales de departamento y, al menos dos por trimestre, con otras áreas (Lengua, Ciencias Sociales). Se diseñan tareas interdisciplinares, como un dossier sobre un país anglófono que integra saberes de Geografía e Historia.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué evidencias específicas solicita la Inspección Educativa de Aragón sobre el trabajo de las 6 competencias específicas en Inglés I?</t>
-[...8 lines deleted...]
-    <t>Se prioriza el uso de la plataforma Aeducar para la gestión de materiales y la entrega de tareas que evidencien los 16 criterios. El currículo de Aragón sugiere integrar recursos de la Red de Centros de Itinerarios Bilingües y herramientas de curación de contenidos para trabajar los 47 saberes. Se fomenta el uso de bibliotecas digitales y repositorios de recursos abiertos (REA) que permitan al alumnado de 1.º de Bachillerato interactuar con textos auténticos y multimodales en lengua inglesa.</t>
+    <t>¿Qué evidencias documentales solicita la inspección educativa en Aragón para la programación didáctica de Lengua Extranjera: Inglés I?</t>
+  </si>
+  <si>
+    <t>La inspección pide: programación con los 6 CE, 16 criterios y 23 saberes; temporalización trimestral; instrumentos de evaluación (rúbricas, pruebas orales y escritas); plan de atención a la diversidad; y actas de coordinación interdepartamental.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos bibliográficos y digitales son recomendables para Lengua Extranjera: Inglés I en 1.º Bachillerato en Aragón según la normativa?</t>
+  </si>
+  <si>
+    <t>Se recomienda el manual 'Engage 1' (Oxford) alineado con los 23 saberes, y recursos digitales como BBC Learning English, Kahoot! para vocabulario, y Padlet para tareas colaborativas. La normativa aragonesa no exige un libro concreto, solo que cubra los contenidos.</t>
   </si>
   <si>
     <t>Cómo programar paso a paso</t>
   </si>
   <si>
     <t>La guía paso a paso aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Extraer y analizar las ideas principales, la información relevante y las implicaciones generales de textos de cierta longitud, bien organizados y de cierta complejidad, orales, esc</t>
   </si>
@@ -1642,1447 +1696,1447 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>223</v>
+        <v>239</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>226</v>
+        <v>242</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>164</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>237</v>
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>238</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>240</v>
+        <v>256</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>241</v>
+        <v>257</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>242</v>
+        <v>258</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>243</v>
+        <v>259</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>6.25</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>246</v>
+        <v>262</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>6.25</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>247</v>
+        <v>263</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>6.25</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>6.25</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>6.25</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>6.25</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>6.25</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>6.25</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>6.25</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>254</v>
+        <v>270</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>6.25</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>6.25</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>6.25</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>6.25</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>257</v>
+        <v>273</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>6.25</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>258</v>
+        <v>274</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>6.25</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>259</v>
+        <v>275</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>6.25</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <f>SUM(E3:E18)</f>
         <v>100</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>261</v>
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="8" t="s">
-        <v>262</v>
+        <v>278</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8">
         <v>5.1</v>
       </c>
       <c r="N1" s="8">
         <v>5.2</v>
       </c>
       <c r="O1" s="8">
         <v>5.3</v>
       </c>
       <c r="P1" s="8">
         <v>6.1</v>
       </c>
       <c r="Q1" s="8">
         <v>6.2</v>
       </c>
       <c r="R1" s="8">
         <v>6.3</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>264</v>
+        <v>280</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="7" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:R2),"")</f>
         <v/>
       </c>
       <c r="T2" s="7"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="7" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:R3),"")</f>
         <v/>
       </c>
       <c r="T3" s="7"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="7" t="s">
-        <v>267</v>
+        <v>283</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:R4),"")</f>
         <v/>
       </c>
       <c r="T4" s="7"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="7" t="s">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:R5),"")</f>
         <v/>
       </c>
       <c r="T5" s="7"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="7" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:R6),"")</f>
         <v/>
       </c>
       <c r="T6" s="7"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="7" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:R7),"")</f>
         <v/>
       </c>
       <c r="T7" s="7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="7" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:R8),"")</f>
         <v/>
       </c>
       <c r="T8" s="7"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="7" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:R9),"")</f>
         <v/>
       </c>
       <c r="T9" s="7"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="7" t="s">
-        <v>273</v>
+        <v>289</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:R10),"")</f>
         <v/>
       </c>
       <c r="T10" s="7"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="7" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:R11),"")</f>
         <v/>
       </c>
       <c r="T11" s="7"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="7" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:R12),"")</f>
         <v/>
       </c>
       <c r="T12" s="7"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="7" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:R13),"")</f>
         <v/>
       </c>
       <c r="T13" s="7"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="7" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:R14),"")</f>
         <v/>
       </c>
       <c r="T14" s="7"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="7" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:R15),"")</f>
         <v/>
       </c>
       <c r="T15" s="7"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="7" t="s">
-        <v>279</v>
+        <v>295</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:R16),"")</f>
         <v/>
       </c>
       <c r="T16" s="7"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="7" t="s">
-        <v>280</v>
+        <v>296</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:R17),"")</f>
         <v/>
       </c>
       <c r="T17" s="7"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="7" t="s">
-        <v>281</v>
+        <v>297</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:R18),"")</f>
         <v/>
       </c>
       <c r="T18" s="7"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="7" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:R19),"")</f>
         <v/>
       </c>
       <c r="T19" s="7"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="7" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:R20),"")</f>
         <v/>
       </c>
       <c r="T20" s="7"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="7" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:R21),"")</f>
         <v/>
       </c>
       <c r="T21" s="7"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="7" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:R22),"")</f>
         <v/>
       </c>
       <c r="T22" s="7"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="7" t="s">
-        <v>286</v>
+        <v>302</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:R23),"")</f>
         <v/>
       </c>
       <c r="T23" s="7"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="7" t="s">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:R24),"")</f>
         <v/>
       </c>
       <c r="T24" s="7"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="7" t="s">
-        <v>288</v>
+        <v>304</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:R25),"")</f>
         <v/>
       </c>
       <c r="T25" s="7"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="7" t="s">
-        <v>289</v>
+        <v>305</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:R26),"")</f>
         <v/>
       </c>
       <c r="T26" s="7"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="7" t="s">
-        <v>290</v>
+        <v>306</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:R27),"")</f>
         <v/>
       </c>
       <c r="T27" s="7"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="7" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:R28),"")</f>
         <v/>
       </c>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="7" t="s">
-        <v>292</v>
+        <v>308</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:R29),"")</f>
         <v/>
       </c>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="7" t="s">
-        <v>293</v>
+        <v>309</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:R30),"")</f>
         <v/>
       </c>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="7" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:R31),"")</f>
         <v/>
       </c>
       <c r="T31" s="7"/>
     </row>
   </sheetData>
@@ -6002,54 +6056,54 @@
         <v>141</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
         <v>154</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E26"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A26" sqref="A26:E26"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -6168,287 +6222,461 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>181</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>184</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>158</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>160</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>162</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>164</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>166</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>169</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>170</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>172</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>205</v>
       </c>
-      <c r="E26" s="7" t="s">
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>206</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>