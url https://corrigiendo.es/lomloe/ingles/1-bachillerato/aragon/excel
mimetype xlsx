--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:16</t>
+    <t>03/07/2026 19:32</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Inglés I; se aplica el BOE sin cambios.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Inglés</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegramente las competencias específicas y criterios de evaluación del RD 217/2022.</t>
   </si>