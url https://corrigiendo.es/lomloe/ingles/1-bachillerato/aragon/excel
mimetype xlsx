--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:32</t>
+    <t>01/09/2026 13:16</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Inglés I; se aplica el BOE sin cambios.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Inglés</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegramente las competencias específicas y criterios de evaluación del RD 217/2022.</t>
   </si>