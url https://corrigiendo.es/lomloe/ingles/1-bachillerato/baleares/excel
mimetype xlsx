--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="486">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Illes Balears</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,248 +94,263 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:35</t>
+    <t>03/07/2026 19:32</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Lengua Extranjera I</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Comprendre i interpretar les idees principals i les línies argumentals bàsiques de textos expressats en la llengua estàndard, cercant fonts fiables i fent ús d'estratègies d'inferència i comprovació de significats, per respondre a les necessitats comunicatives plantejades. La comprensió suposa rebre i processar informació. En l'etapa de batxillerat, la comprensió és una destresa comunicativa que s'ha de desenvolupar a partir de textos orals, escrits i multimodals sobre temes de rellevància personal per a l'alumne o d'interès públic expressats en la llengua estàndard. La comprensió, en aquest nivell, implica entendre i interpretar els textos i extreure les idees principals i les línies argumentals més destacades, com també valorar de manera crítica el contingut, la intenció, els trets discursius i certs matisos, com la ironia o l'ús estètic de la llengua; per això, és necessari activar les estratègies més adequades, amb la finalitat de distingir la intenció i les opinions tant implícites com explícites dels textos. Entre les estratègies de comprensió més útils per als alumnes es troben la inferència i la comprovació de significats, la interpretació d'elements no</t>
+    <t>comprendre i interpretar les idees principals i les linies argumentals basiques de textos expressats en la llengua estàndard, cercant fonts fiables i fent ús d'estratègies d'inferència i comprovació de significats, per respondre a les necessitats comunicatives plantejades. La comprensió suposa rebre i processar informació. En l'etapa de batxillerat, la comprensió és una destresa comunicativa que s'ha de desenvolupar a partir de textos orals, escrits i multimodals sobre temes de rellevància personal per a l'alumne o d'interès públic expressats en la llengua estàndard.</t>
+  </si>
+  <si>
+    <t>El alumnado entiende lo esencial de textos en lengua estándar y deduce significados usando pistas del contexto.</t>
+  </si>
+  <si>
+    <t>El alumnado lee o escucha textos en lengua estándar, identifica ideas principales y argumentos, y aplica estrategias de inferencia y verificación para comprender.</t>
+  </si>
+  <si>
+    <t>No es traducir literalmente ni responder preguntas de comprensión memorísticas; tampoco es leer sin fijarse en la estructura argumentativa.</t>
+  </si>
+  <si>
+    <t>Tras leer un artículo breve en inglés sobre un tema cotidiano, el alumnado infiere el significado de palabras desconocidas y escribe un resumen de tres líneas.</t>
+  </si>
+  <si>
+    <t>interpretar</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Produir textos originals, d'extensió creixent, clars, ben organitzats i detallats, usant estratègies com ara la planificació, la síntesi, la compensació o l'autocorrecció, per expressar idees i arguments de manera creativa, adequada i coherent, d'acord amb propòsits comunicatius concrets. La producció engloba tant l'expressió oral com l'escrita i la multimodal. En aquesta etapa, la producció ha de donar lloc a la redacció i l'exposició de textos sobre temes de rellevància personal per a l'alumne o d'interès públic, amb creativitat, coherència i adequació. La producció, en diversos formats i suports, pot incloure en aquesta etapa l'exposició d'una presentació formal d'extensió mitjana en la qual es basin les idees amb exemples i detalls pertinents, una descripció clara i detallada o la redacció de textos argumentatius que responguin a una estructura lògica i expliquin els punts a favor i en contra de la perspectiva plantejada, mitjançant eines digitals i analògiques, com també la cerca avançada d'informació a internet com a font de documentació de forma exhaustiva i selectiva. En el seu format multimodal, la producció inclou l'ús conjunt de diferents recursos per produir significat (escriptura, imatge, gràfics, taules, diagrames, so, gests, etc.) i la selecció, configuració i ús de dispositius digitals, eines i aplicacions per comunicar-se, treballar de manera col·laborativa i compartir informació, gestionant de manera responsable les seves accions en la xarxa. Les activitats vinculades amb la producció de textos compleixen funcions importants en els camps acadèmics i professionals i existeix un valor social i cívic concret que s'hi associa. La destresa en les produccions més formals en diferents suports és producte de l'aprenentatge a través de l'ús de les convencions de la comunicació i dels trets discursius més freqüents. Inclou no sols aspectes formals de caire més lingüístic, sinó també l'aprenentatge d'expectatives i convencions associades al gènere emprat, l'ús ètic del llenguatge, eines de producció creativa o característiques del suport utilitzat. Les estratègies que permeten la millora de la producció, tant formal com informal, comprenen en aquesta etapa la planificació, l'autoavaluació i coavaluació, la retroalimentació, com també el monitoratge, la validació i la compensació de manera autònoma i sistemàtica.</t>
+    <t>produir textos originals, d'extensio creixent, clars, ben organitzats i detallats, usant estratègies com ara la planificació, la síntesi, la compensació o l'autocorrecció, per expressar idees i arguments de manera creativa, adequada i coherent, d'acord amb propòsits comunicatius concrets. La producció engloba tant l'expressió oral com l'escrita i la multimodal. En aquesta etapa, la producció ha de donar lloc a la redacció i l'exposició de textos sobre temes de rellevància personal per a l'alumne o d'interès públic, amb creativitat, coherència i adequació.</t>
+  </si>
+  <si>
+    <t>El alumnado escribe textos originales cada vez más largos, claros y organizados en inglés.</t>
+  </si>
+  <si>
+    <t>El alumnado planifica, redacta y revisa textos escritos en inglés sobre temas diversos, aplicando estrategias de síntesis y corrección para expresar ideas propias.</t>
+  </si>
+  <si>
+    <t>No es traducir frases sueltas, ni rellenar ejercicios de gramática, ni copiar modelos sin personalizar.</t>
+  </si>
+  <si>
+    <t>El alumnado escribe una carta formal de 250 palabras en inglés solicitando información a una universidad extranjera.</t>
+  </si>
+  <si>
+    <t>producir</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
-    <t>Interactuar activament amb altres persones, amb fluïdesa i precisió suficients i amb espontaneïtat, usant estratègies de cooperació i emprant recursos analògics i digitals, per respondre a propòsits comunicatius en intercanvis respectuosos amb les normes de cortesia. La interacció implica dos o més participants en la construcció d'un discurs. Es considera l'origen del llenguatge i comprèn funcions interpersonals, cooperatives i transaccionals. En la interacció amb altres persones entren en joc la cortesia lingüística i l'etiqueta digital, els elements verbals i no verbals de la comunicació, com també l'adequació als diferents gèneres dialògics, tant orals com escrits i multimodals. En aquesta etapa de l'educació s'espera que la interacció tractivtemes de rellevància personal per a l'alumne o d'interès públic.</t>
+    <t>interactuar activament amb altres persones, amb suficient fluidesa i precisio i amb espontaneïtat, usant estratègies de cooperació i emprant recursos analògics i digitals, per respondre a propòsits comunicatius en intercanvis respectuosos amb les normes de cortesia. La interacció implica dos o més participants en la construcció d'un discurs. Es considera l'origen del llenguatge i comprèn funcions interpersonals, cooperatives i transaccionals. En la interacció amb altres persones entren en joc la cortesia lingüística i l'etiqueta digital, els elements verbals i no verbals de la comunicació, com també l'adequació als diferents gèneres dialògics, tant orals com escrits i multimodals. En aquesta etapa de l'educació s'espera que la interacció tracti temes de rellevància personal per a l'alumne o d'interès públic.</t>
+  </si>
+  <si>
+    <t>El alumnado conversa en lengua extranjera con fluidez y cortesía, usando recursos digitales para lograr sus objetivos comunicativos.</t>
+  </si>
+  <si>
+    <t>El alumnado mantiene conversaciones espontáneas, aplica estrategias de cooperación y usa herramientas digitales para comunicarse de forma efectiva y respetuosa.</t>
+  </si>
+  <si>
+    <t>No es repetir frases hechas ni traducir mentalmente. No es un monólogo preparado, sino interacción real con otros.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un debate simulado en inglés sobre el uso de redes sociales, turnándose y respondiendo a preguntas.</t>
+  </si>
+  <si>
+    <t>comunicar</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
-    <t>Mediar entre diferents llengües o varietats, o entre les modalitats o registres d'una mateixa llengua, usant estratègies i coneixements eficaços orientats a explicar conceptes i opinions o simplificar missatges, per transmetre informació de manera eficaç, clara i responsable i crear una atmosfera positiva que faciliti la comunicació. La mediació és l'activitat del llenguatge que consisteix a explicar i facilitar la comprensió de missatges o textos a partir d'estratègies com la reformulació, de manera oral jovescrita. En la mediació, l'alumne ha d'actuar com a agent social encarregat de crear ponts i ajudar a construir o expressar missatges de manera dialògica, no sols entre llengües diferents, sinó també entre diferents modalitats o registres dins d'una mateixa llengua, a partir del treball cooperatiu i de la seva labor com a aclaridor de les opinions i les postures d'altres. En l'etapa de batxillerat, la mediació se centra en el rol de la llengua com a eina per resoldre els reptes que sorgeixen del context comunicatiu, creant espais i condicions propícies per a la comunicació i l'aprenentatge, fomentant la participació dels altres per construir i entendre nous significats i transmetent nova informació de manera apropiada, responsable i constructiva. Per això es poden emprar tant mitjans convencionals com aplicacions o plataformes virtuals per traduir, analitzar, interpretar i compartir continguts que, en aquesta etapa, versaran sobre assumptes de rellevància personal per a l'alumne o d'interès públic. La mediació facilita el desenvolupament del pensament estratègic de l'alumne, en tant que suposa fer l'elecció de les destreses i estratègies més convenients del seu repertori per aconseguir una comunicació eficaç, però també per afavorir la participació pròpia i d'altres persones en entorns cooperatius d'intercanvis d'informació. Així mateix, implica reconèixer els recursos disponibles i promoure la motivació dels altres i l'empatia, comprenent i respectant les diferents motivacions, opinions, idees i circumstàncies personals dels interlocutors i harmonitzant-les amb les pròpies. Per això, s'espera que els alumnes mostrin empatia, respecte, esperit crític i sentit ètic com a elements clau per a una adequada mediació en aquest nivell.</t>
+    <t>mediar entre diferents llengues o varietats, o entre les modalitats o registres d'una mateixa llengua, usant estratègies i coneixements eficaços orientats a explicar conceptes i opinions o simplificar missatges, per transmetre informació de manera eficaç, clara i responsable i crear una atmosfera positiva que faciliti la comunicació. La mediació és l'activitat del llenguatge que consisteix a explicar i facilitar la comprensió de missatges o textos a partir d'estratègies com la reformulació, de manera oral o escrita. En la mediació, l'alumne ha d'actuar com a agent social encarregat de crear ponts i ajudar a construir o expressar missatges de manera dialògica, no sols entre llengües diferents, sinó també entre diferents modalitats o registres dins d'una mateixa llengua, a partir del treball cooperatiu i de la seva labor com a clarificador de les opinions i les postures dels altres. En l'etapa de batxillerat, la mediació se centra en el rol de la llengua com a eina per resoldre els reptes que sorgeixen del context comunicatiu, creant espais i condicions propícies per a la comunicació i l'aprenentatge, fomentant la participació dels altres per construir i entendre nous significats i transmetre informació nova de manera apropiada, responsable i constructiva. Per això es poden emprar tant mitjans convencionals com aplicacions o plataformes virtuals per traduir, analitzar, interpretar i compartir continguts que, en aquesta etapa, versaran sobre assumptes de rellevància personal per a l'alumne o d'interès públic.</t>
+  </si>
+  <si>
+    <t>El alumnado actúa como puente entre lenguas o registros, aclarando ideas y mensajes para que todos se entiendan.</t>
+  </si>
+  <si>
+    <t>El alumnado interpreta y reformula mensajes entre distintas lenguas o variedades, explicando conceptos y opiniones con claridad para facilitar la comunicación.</t>
+  </si>
+  <si>
+    <t>No es traducir literalmente ni repetir frases hechas. No es solo explicar vocabulario sin contexto. Es adaptar el mensaje para que sea comprensible y fluido.</t>
+  </si>
+  <si>
+    <t>El alumnado, en parejas, explica a un compañero extranjero una tradición española usando inglés sencillo y ejemplos.</t>
+  </si>
+  <si>
+    <t>mediar</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>Ampliar i usar els repertoris lingüístics personals entre diferents llengües i varietats, reflexionant de manera crítica sobre el seu funcionament i fent explícits i compartint les estratègies i els coneixements propis, per millorar la resposta a les seves necessitats comunicatives. L'ús del repertori lingüístic i la reflexió sobre el seu funcionament estan vinculats amb l'enfocament plurilingüe de l'adquisició de llengües. L'enfocament plurilingüe parteix del fet que les experiències de l'alumne amb les llengües que coneix serveixen de base per a l'ampliació i millora de l'aprenentatge de llengües noves i l'ajuden a desenvolupar i enriquir el seu repertori lingüístic plurilingüe i la seva curiositat i sensibilització cultural. En l'etapa de batxillerat, és imprescindible que els alumnes reflexionin sobre el funcionament de les llengües i comparin de manera sistemàtica les que conformen els seus repertoris individuals analitzant semblances i diferències amb la finalitat d'ampliar els coneixements i estratègies en aquestes llengües; així s'afavoreix l'aprenentatge de noves llengües i es millora la competència comunicativa. La reflexió crítica i sistemàtica sobre les llengües i el seu funcionament implica que l'alumne entengui les seves relacions i, a més, contribueix al fet que identifiqui les fortaleses i mancances pròpies en el terreny lingüístic i comunicatiu, prenent consciència dels coneixements i estratègies propis i fent-los explícits. En aquest sentit, suposa també la posada en marxa de destreses per fer front a la incertesa i desenvolupar el sentit de la iniciativa i la perseverança en la consecució dels objectius o la presa de decisions.</t>
+    <t>ampliar i usar els repertoris linguistics personals entre diferents llengues i varietats, reflexionant de manera crítica sobre el seu funcionament i fent explícits i compartint les estratègies i els coneixements propis, per millorar la resposta a les seves necessitats comunicatives. L'ús del repertori lingüístic i la reflexió sobre el seu funcionament estan vinculats amb l'enfocament plurilingüe de l'adquisició de llengües. L'enfocament plurilingüe parteix del fet que les experiències de l'alumne amb les llengües que coneix serveixen de base per a l'ampliació i millora de l'aprenentatge de llengües noves i l'ajuden a desenvolupar i enriquir el seu repertori lingüístic plurilingüe i la seva curiositat i sensibilitzat cultural.</t>
+  </si>
+  <si>
+    <t>El alumnado reflexiona sobre lo que sabe de varias lenguas y comparte trucos para comunicarse mejor.</t>
+  </si>
+  <si>
+    <t>El alumnado reflexiona críticamente sobre el funcionamiento de distintas lenguas, comparte estrategias personales y amplía su repertorio lingüístico para mejorar su comunicación.</t>
+  </si>
+  <si>
+    <t>No es traducir entre lenguas ni estudiar gramática aislada. No es aprender cada lengua por separado sin conexión.</t>
+  </si>
+  <si>
+    <t>Comparar cómo se expresa gratitud en inglés, español y una lengua que conozcan, y crear un repertorio personal de frases.</t>
+  </si>
+  <si>
+    <t>transferir</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Valorar críticament i adequar-se a la diversitat lingüística, cultural i artística a partir de la llengua estrangera, reflexionant i compartint les semblances i les diferències entre llengües i cultures, per actuar de manera empàtica, respectuosa i eficaç i fomentar la comprensió mútua en situacions interculturals. La interculturalitat suposa experimentar la diversitat lingüística, cultural i artística de la societat analitzar-la, valorar-la críticament i beneficiar-se'n. En l'etapa de batxillerat, la interculturalitat, que afavoreix l'entesa amb els altres, mereix atenció específica perquè estableix les bases per a què l'alumne exerceixi una ciutadania responsable, respectuosa i compromesa i evita que la seva percepció estigui distorsionada per estereotips i prejudicis, el que constitueix l'origen de certs tipus de discriminació. La valoració crítica i l'adequació a la diversitat han de permetre a l'alumne actuar de manera empàtica, respectuosa i responsable en situacions interculturals. La consciència de la diversitat proporciona a l'alumne la possibilitat de relacionar diferents cultures. A més, afavoreix el desenvolupament de la sensibilitat artística i cultural i la capacitat d'identificar i utilitzar una gran varietat d'estratègies que li permetin establir relacions amb persones d'altres cultures. Les situacions interculturals que es poden plantejar durant l'ensenyament de la llengua estrangera permeten a l'alumne obrir-se a noves experiències, idees, societats i cultures i mostrar interès cap al que és diferent; relativitzar la pròpia perspectiva i el propi sistema de valors culturals; i rebutjar i avaluar les conseqüències de les actituds sustentades sobre qualsevol tipus de discriminació o reforç d'estereotips. Tot això ha de desenvolupar-se amb l'objectiu d'afavorir i justificar l'existència d'una cultura compartida i una ciutadania compromesa amb la sostenibilitat i els valors democràtics.</t>
+    <t>valorar criticament i adequar-se a la diversitat linguistica, cultural i artistica a partir de la llengua estrangera, reflexionant i compartint les semblances i les diferències entre llengües i cultures, per actuar de manera empàtica, respectuosa i eficaç i fomentar la comprensió mútua en situacions interculturals. La interculturalitat suposa experimentar la diversitat lingüística, cultural i artística de la societat analitzant-la, valorant-la críticament i beneficiant-se'n. En l'etapa de batxillerat, la interculturalitat, que afavoreix l'entesa amb els altres, mereix atenció específica perquè estableix les bases perquè l'alumne exerceixi una ciutadania responsable, respectuosa i compromesa i evita que la seva percepció estigui distorsionada per estereotips i prejudicis, el que constitueix l'origen de certs tipus de discriminació. La valoració crítica i l'adequació a la diversitat han de permetre a l'alumne actuar de manera empàtica, respectuosa i responsable en situacions interculturals. La consciència de la diversitat proporciona a l'alumne la possibilitat de relacionar diferents cultures. A més, afavoreix el desenvolupament d'una sensibilitat artística i cultural i la capacitat d'identificar i utilitzar una gran varietat d'estratègies que li permetin establir relacions amb persones d'altres cultures. Les situacions interculturals que es poden plantejar durant l'ensenyament de la llengua estrangera permeten a l'alumne obrir-se a noves experiències, idees, societats i cultures, mostrant interès cap al que és diferent; relativitzar la pròpia perspectiva i el propi sistema de valors culturals; i rebutjar i avaluar les conseqüències de les actituds sustentades sobre qualsevol tipus de discriminació o reforç d'estereotips. Tot això ha de desenvolupar-se amb l'objectiu d'afavorir i justificar l'existència d'una cultura compartida i una ciutadania compromesa amb la sostenibilitat i els valors democràtics</t>
+  </si>
+  <si>
+    <t>El alumnado reflexiona sobre diferencias culturales y lingüísticas para actuar con empatía en contextos interculturales</t>
+  </si>
+  <si>
+    <t>El alumnado analiza y compara rasgos culturales y lingüísticos de países angloparlantes, comparte sus reflexiones y aplica estrategias de comunicación respetuosa</t>
+  </si>
+  <si>
+    <t>No es memorizar datos culturales ni traducir costumbres; es comparar, reflexionar y ajustar el propio comportamiento comunicativo</t>
+  </si>
+  <si>
+    <t>Comparar cómo se celebran las fiestas de cumpleaños en Reino Unido y en España, y debatir cómo dirigirse a un anfitrión con respeto</t>
+  </si>
+  <si>
+    <t>valorar</t>
   </si>
   <si>
     <t>Llengua Estrangera I</t>
   </si>
   <si>
-    <t>comprendre i interpretar les idees principals i les linies argumentals basiques de textos expressats en la llengua estàndard, cercant fonts fiables i fent ús d'estratègies d'inferència i comprovació de significats, per respondre a les necessitats comunicatives plantejades. La comprensió suposa rebre i processar informació. En l'etapa de batxillerat, la comprensió és una destresa comunicativa que s'ha de desenvolupar a partir de textos orals, escrits i multimodals sobre temes de rellevància personal per a l'alumne o d'interès públic expressats en la llengua estàndard.</t>
-[...16 lines deleted...]
-  <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
-    <t>Extreure i analitzar les idees principals, la informació detallada i les implicacions generals de textos de certa longitud, ben organitzats i complexos, orals, escrits i multimodals, tant en registre formal com informal, sobre temes de rellevància personal o d'interès públic, tant concrets com abstractes, expressats de manera clara i en la llengua estàndard o en varietats freqüents, fins i tot en entorns moderadament sorollosos, a través de diversos suports.</t>
+    <t>CA1.1</t>
+  </si>
+  <si>
+    <t>Extreure i analitzar les idees principals, la informació rellevant i les implicacions generals de textos de certa longitud, ben organitzats i de certa complexitat, orals, escrits i multimodals, sobre temes de rellevància personal o d'interès públic, tant concrets com abstractes, expressats de manera clara i en la llengua estàndard, fins i tot en entorns moderadament sorollosos, a través de diversos suports. Identificar i analitzar les idees principals en textos de longitud moderada i ben organitzats, orals, escrits i multimodals, tant en temes concrets com abstractes. Analitzar les implicacions generals dels textos inferint significats implícits senzills (p. ex., l'actitud o la intenció de l'autor), identificant implicacions clares i directes del text o relacionant el contingut amb experiències pròpies o contextos coneguts. Comprendre textos escrits de complexitat moderada com textos acadèmics o d'interès general amb un llenguatge clar i estàndard. Entendre textos acadèmics senzills com articles breus, textos explicatius o esquemes relacionats amb les matèries escolars; textos argumentatius de mitjans de comunicació sobre temes d'actualitat o interès juvenil; fragments literaris o narratius adaptats; notícies d'actualitat; textos multimodals senzills; discursos i presentacions senzilles sobre temes socials o educatius i contingut digital interactiu com blogs, fòrums o publicacions de xarxes socials. Comprendre informació oral i multimodal de complexitat moderada sobre temes d'interès acadèmic o general en contextos lleugerament sorollosos.</t>
   </si>
   <si>
     <t>Tarea comunicativa + rúbrica de destrezas</t>
   </si>
   <si>
-    <t>Contrastar i justificar la veracitat de la informació de caràcter científic emprant fonts fiables i adoptant una actitud crítica i escèptica envers informacions o notícies sense base científica. Contrastar i justificar la veracitat de la informació científica utilitzant i citant correctament diferents fonts fiables. Analitzar críticament i de manera objectiva la informació identificant la que té base científica, adoptant una actitud crítica i escèptica envers informacions o notícies sense base científica. Prendre decisions basades en la informació i el coneixement científic.</t>
-[...58 lines deleted...]
-  <si>
     <t>CA1.2</t>
   </si>
   <si>
     <t>Interpretar i valorar de manera crítica el contingut, la intenció i els trets discursius de textos de certa longitud i complexitat, amb especial èmfasi en els textos acadèmics i dels mitjans de comunicació, com també de textos de ficció, sobre temes generals o més específics, de rellevància personal o d'interès públic. Interpretar i valorar textos de certa longitud i complexitat, amb especial èmfasi en els textos acadèmics i dels mitjans de comunicació, com també de textos de ficció, sobre temes generals o més específics, de rellevància personal o d'interès públic. Analitzar els significats implícits i culturals d'un text, reconeixent al·lusions culturals, històriques o literàries i missatges indirectes (p. ex., ironia). Expressar l'opinió personal argumentada sobre el text relacionant el contingut del text amb coneixements previs i justificacions sòlides. Identificar estructures discursives sofisticades com comparació i el contrast, la causa i efecte i reconèixer recursos retòrics senzills (p. ex., metàfores o paral·lelismes). Valorar la coherència, cohesió i efectivitat del text, considerant el to (formal, informal i irònic) i l'estil.</t>
   </si>
   <si>
     <t>CA1.3</t>
   </si>
   <si>
     <t>Seleccionar, organitzar i aplicar les estratègies i coneixements adequats per comprendre la informació global i específica i distingir la intenció i les opinions, tant implícites com explícites — sempre que estiguin senyalitzades clarament— dels textos; inferir significats i interpretar elements no verbals i cercar, seleccionar i contrastar informació. Seleccionar estratègies adequades per comprendre textos de complexitat moderada en diferents formats (articles d'opinió, assaigs breus, reportatges), emprant, per exemple, tècniques de lectura crítica per identificar arguments i contraarguments. Comparar informació de diverses fonts per corroborar dades i perspectives amb suport puntual, contrastant un article d'opinió amb dades estadístiques, per exemple. Aplicar coneixements previs per relacionar informació dels textos amb contextos acadèmics o culturals, relacionant idees d'un text filosòfic amb temes treballats en classe, per exemple. Inferir intencions i opinions explícites i implícites clarament senyalitzades; per exemple, diferenciar entre fets i opinions en un editorial de premsa. Analitzar elements visuals o multimodals com infografies per complementar la comprensió textual, interpretant, per exemple, una infografia sobre dades econòmiques relacionades amb un text acadèmic. Inferir significats contextuals de vocabulari, expressions idiomàtiques i matisos en registres formals i informals, deduint, per exemple, el significat d'una metàfora en un text literari o comparant expressions idiomàtiques de diferents llengües. Cercar i seleccionar informació en fonts acadèmiques i digitals (p. ex., selecció d'articles adequats per realitzar una exposició oral), validant-ne la fiabilitat amb suport puntual.</t>
   </si>
   <si>
     <t>CA2.1</t>
   </si>
   <si>
     <t>Expressar oralment amb fluïdesa i correcció suficients textos clars, coherents, ben organitzats, adequats a la situació comunicativa i en diferents registres sobre assumptes de rellevància personal o d'interès públic coneguts per l'alumne, amb la finalitat de descriure, narrar, argumentar i informar, en diferents suports, utilitzant recursos verbals i no verbals, com també estratègies de planificació, control, compensació i cooperació. Descriure, narrar, informar i argumentar oralment sobre assumptes de rellevància personal o d'interès públic coneguts per l'alumne. Produir textos orals clars, coherents, ben organitzats, ajustant el registre, el to i l'estructura al propòsit comunicatiu i a les característiques de l'audiència. Preparar i integrar suports analògics o digitals avançats (p. ex., gràfics, esquemes visuals o presentacions interactives) per estructurar i reforçar missatges orals. Utilitzar recursos verbals com el lèxic precís i la pronunciació clara i no verbals adequats com l'entonació, el volum, la pronunciació, el llenguatge corporal o el contacte visual, per comunicar textos orals amb fluïdesa i correcció suficients. Utilitzar estratègies de planificació com l'organització d'idees més complexa o l'adequació al registre; de control com l'autocorrecció de la pròpia pronunciació; de compensació, com canviar de tema o simplificar el discurs, i de cooperació, com sol·licitar aclariments o integrar idees suggerides per altres.</t>
   </si>
   <si>
     <t>CA2.2</t>
   </si>
   <si>
     <t>Redactar i difondre textos detallats de certa extensió i complexitat i d'estructura clara, adequats a la situació comunicativa, a la tipologia textual i a les eines analògiques i digitals utilitzades, evitant errors que dificultin o impedeixin la comprensió, reformulant i organitzant de manera coherent informació i idees de diverses fonts i justificant les pròpies opinions, sobre assumptes de rellevància personal o d'interès públic coneguts per l'alumne, fent ús ètic del llenguatge, respectant la propietat intel·lectual i evitant el plagi. Redactar textos de certa extensió i complexitat, clars i ben organitzats, sobre temes de rellevància personal o d'interès públic com una anàlisi breu o una opinió argumentada. Estructurar els textos amb una lògica clara, utilitzant connectors complexos (no obstant això, en conseqüència, d'acord amb això) per establir relacions entre idees. Redactar i difondre textos originals integrant elements visuals i multimèdia per reforçar el missatge escrit (p. ex., esquemes, taules). Respectar la propietat intel·lectual i evitar el plagi, citant correctament les fonts. Reformular i sintetitzar informació de diverses fonts, integrant idees pròpies i opinions personals justificades. Utilitzar correctament el repertori lingüístic amb precisió i adequació al context comunicatiu, incorporant lèxic especialitzat de manera inicial i sempre que sigui necessari per respondre a propòsits comunicatius concrets. Adaptar-se al registre i a la tipologia textual, respectant les normes ortogràfiques i gramaticals i fent un ús coherent del lèxic.</t>
   </si>
   <si>
     <t>CA2.3</t>
@@ -406,879 +421,1089 @@
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>Desenvolupament de l’autoconfiança en situacions acadèmiques i formals com exposicions orals davant la classe, interaccions en anglès amb desconeguts, o simulacions d’exàmens oficials (PAU o EOI)</t>
-[...35 lines deleted...]
-    <t>Integració d’elements visuals o multimodals per reforçar el missatge (p. ex., gràfics, esquemes, imatges) (Execució de la producció)</t>
+    <t>Autoconfiança, iniciativa i assertivitat. Estratègies d’autocorrecció i autoavaluació com a manera de progressar en l’aprenentatge autònom de la llengua estrangera.</t>
+  </si>
+  <si>
+    <t>Desenvolupament de l’autoconfiança en situacions acadèmiques i formals com exposicions orals davant la classe, interaccions en anglès amb desconeguts, o simulacions d’exàmens oficials (PAU o EOI).</t>
+  </si>
+  <si>
+    <t>Aplicació d'estratègies d’autocorrecció de textos orals i escrits d’ús acadèmic com la revisió seqüencial dels textos (gramàtica, lèxic i estructura), autocorrecció mitjançant plantilles i models, correcció amb eines digitals senzilles, identificació de patrons d’errors, correcció oral mitjançant gravacions, etc.</t>
+  </si>
+  <si>
+    <t>Cerca autònoma, coneixement i ús de recursos per a la millora lingüística. Ús de diccionaris, aplicacions, corpus lingüístics en línia, etc.</t>
+  </si>
+  <si>
+    <t>Planificació i monitorització del procés d’aprenentatge. Reflexió crítica sobre errors freqüents.</t>
+  </si>
+  <si>
+    <t>Estratègies per a la planificació, execució, control i reparació de la comprensió, la producció i la coproducció de textos orals, escrits i multimodals Estratègies de planificació</t>
+  </si>
+  <si>
+    <t>Anticipació guiada del contingut a partir de la lectura de títols i subtítols, l’anàlisi d’imatges o gràfics associats i la connexió amb els coneixements previs per facilitar la comprensió del text (Planificació de la comprensió).</t>
+  </si>
+  <si>
+    <t>Definició d'objectius acadèmics específics abans de llegir o escoltar textos complexos (anàlisi del propòsit del text, lectura ràpida inicial o selectiva, preguntes prèvies, etc.) (Planificació de la comprensió).</t>
+  </si>
+  <si>
+    <t>Creació d’esquemes detallats amb idees principals i secundàries per estructurar textos acadèmics (Planificació de la producció).</t>
+  </si>
+  <si>
+    <t>Recerca i selecció de vocabulari adequat segons el registre (Planificació de la producció).</t>
+  </si>
+  <si>
+    <t>Predicció de possibles preguntes o respostes per preparar interaccions més complexes com diàlegs o debats (Planificació de la coproducció).</t>
+  </si>
+  <si>
+    <t>Discussió prèvia per establir rols, objectius i responsabilitats en activitats col·laboratives (Planificació de la coproducció).</t>
+  </si>
+  <si>
+    <t>Estratègies d’execució</t>
+  </si>
+  <si>
+    <t>Ús d’estratègies per deduir significats desconeguts mitjançant el context i els coneixements previs i identificar opinions i actituds en textos més complexos (Execució de la planificació).</t>
+  </si>
+  <si>
+    <t>Ús de connectors més complexos per millorar la coherència del text incorporant exemples i dades rellevants per reforçar el contingut (Execució de la producció).</t>
+  </si>
+  <si>
+    <t>Integració d’elements visuals o multimodals per reforçar el missatge (p. ex., gràfics, esquemes, imatges) (Execució de la producció).</t>
   </si>
   <si>
     <t>Interacció fluida en debats o taules rodones amb preparació prèvia. (Execució de la coproducció)</t>
   </si>
   <si>
-    <t>Intercanvi d’idees durant el procés per ajustar i millorar el missatge (Execució de la coproducció). Estratègies de control</t>
-[...125 lines deleted...]
-    <t>La història i la cultura: p. ex., revolution, monument, tradition, past, event, war, peace, national day, etc</t>
+    <t>Intercanvi d’idees durant el procés per ajustar i millorar el missatge (Execució de la coproducció).</t>
+  </si>
+  <si>
+    <t>Estratègies de control</t>
+  </si>
+  <si>
+    <t>Verificació de la comprensió mitjançant preguntes de reflexió o resumint informació clau. Comparació entre les prediccions inicials i el contingut real del text (Control de la comprensió).</t>
+  </si>
+  <si>
+    <t>Revisió guiada de la precisió gramatical i de la varietat lèxica en textos escrits mitjançant rúbriques, llistes de verificació, etc. (Control de la producció).</t>
+  </si>
+  <si>
+    <t>Ajustament del missatge segons les reaccions o aclariments demanats (Control de la coproducció).</t>
+  </si>
+  <si>
+    <t>Supervisió i discussió grupal de les contribucions per garantir la coherència estilística i ajustar el text final als objectius acordats (Control de la coproducció).</t>
+  </si>
+  <si>
+    <t>Estratègies de reparació</t>
+  </si>
+  <si>
+    <t>Relectura o reescolta de parts específiques per confirmar significats (Reparació de la comprensió).</t>
+  </si>
+  <si>
+    <t>Revisió guiada i correcció d’errors d’estil, registre o gramàtica detectats posteriorment (Reparació de la producció).</t>
+  </si>
+  <si>
+    <t>Rectificació d’errors durant la conversa mitjançant reformulacions (p. ex.,«Sorry, I mean…») (Reparació de la producció i coproducció).</t>
+  </si>
+  <si>
+    <t>Revisió conjunta del text final per detectar incoherències i incorporar suggeriments per part del grup o del professor (Reparació de la coproducció).</t>
+  </si>
+  <si>
+    <t>Coneixements, destreses i actituds que permeten dur a terme activitats de mediació en situacions quotidianes.</t>
+  </si>
+  <si>
+    <t>Síntesi i explicació d’informació en textos més complexos. Identificació de les idees principals i les secundàries. Reformulació de continguts amb sinònims i adaptació del registre segons l’interlocutor.</t>
+  </si>
+  <si>
+    <t>Explicació detallada de conceptes per transmetre conceptes més complexos amb estructures clares i exemples adaptats. Comparació i contrast d’idees per aclarir significats.</t>
+  </si>
+  <si>
+    <t>Facilitació activa de diàlegs. Moderació de discussions senzilles per ajudar a superar malentesos. Explicació de matisos culturals o lingüístics que afectin la comprensió.</t>
+  </si>
+  <si>
+    <t>Ús d’estratègies de mediació més avançades com la síntesi i adaptació de la informació a les necessitats de l’interlocutor o la comparació i contrast d’idees o conceptes per facilitar la comprensió.</t>
+  </si>
+  <si>
+    <t>Funcions comunicatives adequades a l’àmbit i al context comunicatiu: descriure fenòmens i esdeveniments; donar instruccions i consells; narrar esdeveniments passats puntuals i habituals, descriure estats i situacions presents i expressar successos futurs i de prediccions a curt, mitjà i llarg termini; expressar emocions; expressar l’opinió; expressar argumentacions; reformular, presentar les opinions d’altres i resumir.</t>
+  </si>
+  <si>
+    <t>Inici, participació i manteniment de diàlegs sobre temes d’interès personal o acadèmic.</t>
+  </si>
+  <si>
+    <t>Ús de vocabulari i expressions formals per contribuir a debats i discussions col·laboratives.</t>
+  </si>
+  <si>
+    <t>Presentació formal de temes acadèmics o d’interès general amb detall, fluïdesa, correcció, cohesió i coherència.</t>
+  </si>
+  <si>
+    <t>Ús d’estructures per demanar i intercanviar informació i necessitats immediates instruccions, ordres i consells.</t>
+  </si>
+  <si>
+    <t>Ús d’expressions i d’un vocabulari més ampli per oferir, acceptar i rebutjar ajuda, proposicions o suggeriments; comunicar emocions i preferències amb detall i matisos emocionals.</t>
+  </si>
+  <si>
+    <t>Expressió d'idees, defensa de punts de vista i argumentació d'opinió i justificacions més complexes i sòlides amb exemples sobre temes quotidians i acadèmics.</t>
+  </si>
+  <si>
+    <t>Enunciació d'esdeveniments i successos futurs i de prediccions a curt, mitjà i llarg termini.</t>
+  </si>
+  <si>
+    <t>Ús de formes verbals i estructures per narrar esdeveniments passats puntuals i habituals, presents i futures amb coherència.</t>
+  </si>
+  <si>
+    <t>Reformulació d’idees, presentació de les opinions d’uns altres; sintetització d’informació o parafraseig idees amb precisió.</t>
+  </si>
+  <si>
+    <t>Ús de matisos lingüístics per manifestar opinions incertes i dubtes, hipòtesis i suposicions.</t>
+  </si>
+  <si>
+    <t>Models contextuals i gèneres discursius d’ús comú en la comprensió, producció i coproducció de textos orals, escrits i multimodals, breus i senzills, literaris i no literaris: característiques i reconeixement del context (participants i situació), expectatives generades pel context; organització i estructuració segons el gènere i la funció textual.</t>
+  </si>
+  <si>
+    <t>Anàlisi del context i situació comunicativa complexa. Comprensió d’interaccions més formals i acadèmiques (articles d’opinió curts, assaigs breus).</t>
+  </si>
+  <si>
+    <t>Domini de gèneres discursius acadèmics inicials: informes senzills, resums o cartes formals.</t>
+  </si>
+  <si>
+    <t>Funcions textuals més elaborades: argumentació i justificació. Ús de connectors complexos.</t>
+  </si>
+  <si>
+    <t>Organització i estructuració avançada: divisió clara en paràgrafs amb connectors.</t>
+  </si>
+  <si>
+    <t>Adequació al registre segons el context: adaptació de llenguatge en correus formals i presentacions acadèmiques.</t>
+  </si>
+  <si>
+    <t>Unitats lingüístiques i significats associats a aquestes unitats com ara l’expressió de l’entitat i les seves propietats, la quantitat i la qualitat, l’espai i les relacions espacials, el temps i les relacions temporals, l’afirmació, la negació, la interrogació i l’exclamació, les relacions lògiques.</t>
+  </si>
+  <si>
+    <t>Producció de descripcions complexes amb vocabulari més precís i estructures diverses; ús de tecnicismes bàsics aplicats a disciplines escolars (ciència, història, etc.). Oracions de relatiu més complexes.</t>
+  </si>
+  <si>
+    <t>Ús de precisió quantitativa per expressar dades i estimacions (approximately, a vast amount of).</t>
+  </si>
+  <si>
+    <t>Ús de vocabulari descriptiu amb adjectius qualificatius complexos (breathtaking, sophisticated, inadequate) i ús de modals per expressar opinions (It might be the best option).</t>
+  </si>
+  <si>
+    <t>Ús avançat de preposicions espacials i vocabulari més complex per produir descripcions més detallades. Ús d’estructures subordinades per enriquir les descripcions (where, which is located).</t>
+  </si>
+  <si>
+    <t>Domini dels temps verbals més habituals: present i passat simple i continu, present perfecte i les diferents formes del futur. Introducció a les formes del present perfecte continu i el passat perfecte continu. Les diferents formes del condicional. Ús correcte d’expressions temporals (for, since, just).</t>
+  </si>
+  <si>
+    <t>Introducció a l’afirmació, negació, interrogació i exclamació en estructures gramaticals més complexes com la modalitat o la passiva. Preguntes negatives senzilles (Don’t you like ice cream?) Ús d’exclamacions amb adjectius avançats: What a beautiful view!, How nice!</t>
+  </si>
+  <si>
+    <t>Domini dels connectors més habituals i introducció de connectors més avançats (although, however, even though, therefore); introducció de condicionals més complexes per a hipòtesis i conseqüències.</t>
+  </si>
+  <si>
+    <t>Lèxic comú i especialitzat d’interès per a l’alumne relatiu a temps i espai; estats, esdeveniments; activitats, procediments i processos; relacions personals, socials, acadèmiques i professionals; educació, treball i emprenedoria; llengua i comunicació intercultural; ciència i tecnologia; història i cultura; com també estratègies d’enriquiment lèxic (derivació, famílies lèxiques, polisèmia, sinonímia, antonímia, etc.)</t>
+  </si>
+  <si>
+    <t>El temps i l’espai: p. ex., in the last century, in a few months, nearby, on the outskirts, crowded, old-fashioned, industrial zone, tourist attraction, etc.</t>
+  </si>
+  <si>
+    <t>Els estats i esdeveniments (estats físics, emocionals i abstractes; esdeveniments i notícies): p. ex., calm, exhausted, stressed, relaxed, wedding, birthday party, graduation ceremony, music festival, to take place, latest news, etc.</t>
+  </si>
+  <si>
+    <t>Activitats, procediments i processos (activitats acadèmiques i professionals; procediments i introducció a processos tecnològics i científics): p. ex., write an essay, organize a meeting, prepare a presentation, steps, make a mind map, boil, mix, freeze, develop, etc.</t>
+  </si>
+  <si>
+    <t>Relacions personals, socials, acadèmiques i professionals: p. ex., close friend, classmate, relatives, colleague, boss, customer, hang out with, break up, etc.</t>
+  </si>
+  <si>
+    <t>L’educació, treball i emprenedoria: p. ex., apply for, unemployment, job interview, fire someone, staff, businessman, international company, etc.</t>
+  </si>
+  <si>
+    <t>Llengua i comunicació intercultural: p. ex., foreign language, cultures and traditions, express, tell, respect, share, learn, introduce, say goodbye, etc.</t>
+  </si>
+  <si>
+    <t>La ciència i la tecnologia: p. ex., scientist, discovery, greenhouse effect, pollution, recycling, find out, measure, equipment, research, etc.</t>
+  </si>
+  <si>
+    <t>La història i la cultura: p. ex., revolution, monument, tradition, past, event, war, peace, national day, etc.</t>
   </si>
   <si>
     <t>creation</t>
   </si>
   <si>
     <t>creative; huge</t>
   </si>
   <si>
     <t>enormous; small</t>
   </si>
   <si>
-    <t>tiny; happy –sad Patrons sonors, accentuals, rítmics i d’entonació i significats i intencions comunicatives generals associades a aquests patrons. Alfabet fonètic bàsic</t>
-[...80 lines deleted...]
-    <t>Reestructuració i reformulació en paraules pròpies: pràctica de paràfrasis per evitar el plagi i aclarir idees complexes. Elaboració de resums concisos. Respecte de la propietat intel·lectual i drets d’autor sobre les fonts consultades i continguts utilitzats: eines per al tractament de dades bibliogràfiques i recursos per evitar el plagi</t>
+    <t>tiny; happy –sad.</t>
+  </si>
+  <si>
+    <t>Patrons sonors, accentuals, rítmics i d’entonació i significats i intencions comunicatives generals associades a aquests patrons. Alfabet fonètic bàsic.</t>
+  </si>
+  <si>
+    <t>Pronunciació correcta de sons consonàntics, diftongs i sons vocàlics complexos.</t>
+  </si>
+  <si>
+    <t>Discriminació entre vocals curtes i llargues /ɪ/ vs /i:/ (bit vs beat), /ʊ/ vs /u:/ (pull vs pool). Producció de les vocals posteriors centrals /ʌ/ (cup) o la neutra /ə/ (schwa, sofa).</t>
+  </si>
+  <si>
+    <t>Domini de patrons avançats en paraules acadèmiques: ecoNOmics, POLitics.</t>
+  </si>
+  <si>
+    <t>Identificació de símbols fonètics clau per a sons específics de la llengua estrangera (p. ex., [θ] per la pronunciació anglesa de think).</t>
+  </si>
+  <si>
+    <t>Patrons d’entonació en discursos acadèmics senzills i en interaccions més complexes. Estructuració de discursos. Canvis de to per emfasitzar punts clau.</t>
+  </si>
+  <si>
+    <t>Expressió d’emocions i intencions complexes, p. ex. sorpresa i entusiasme (Oh, that’s amazing!), dubte (Are you sure about that?), sarcasme (Oh, great…), acord i desacord (I completely disagree!).</t>
+  </si>
+  <si>
+    <t>Exposició a i comprensió de varietats lingüístiques més freqüents, p. ex. accent britànic versus americà.</t>
+  </si>
+  <si>
+    <t>Convencions ortogràfiques i significats i intencions comunicatives associats als formats, patrons i elements gràfics.</t>
+  </si>
+  <si>
+    <t>Ús correcte d'expressions complexes.</t>
+  </si>
+  <si>
+    <t>Ús de cometes i guions per a citacions.</t>
+  </si>
+  <si>
+    <t>Consistència en contraccions i formes verbals.</t>
+  </si>
+  <si>
+    <t>Anàlisi de textos acadèmics senzills amb elements visuals (gràfics, taules, subtítols).</t>
+  </si>
+  <si>
+    <t>Interpretació de com el format i els elements visuals recolzen el contingut.</t>
+  </si>
+  <si>
+    <t>Convencions i estratègies conversacionals, en format síncron o asíncron, per iniciar, mantenir i acabar la comunicació, prendre i cedir la paraula, demanar i donar aclariments i explicacions, reformular, comparar i contrastar, resumir i parafrasejar, col·laborar, negociar significats, detectar la ironia, etc.</t>
+  </si>
+  <si>
+    <t>Ús d’expressions formals i informals segons el context per saludar i iniciar la conversa (p. ex., It’s a pleasure to meet you, How’s it going?). Preguntes per aprofundir (p. ex., Could you elaborate on that?, Why do you think so?). Tancaments formals i informals (p. ex., Thank you for your time, Let’s catch up soon).).</t>
+  </si>
+  <si>
+    <t>Frases més sofisticades per prendre i cedir la paraula (p. ex., May I interrupt for a moment?, I’d like to add something here).</t>
+  </si>
+  <si>
+    <t>Ús d’expressions amb més detalls (p. ex., Could you clarify your point about…?, What I’m trying to say is…).</t>
+  </si>
+  <si>
+    <t>Reformulació avançada (p. ex., Let me put it in another way, What I’m saying is…).</t>
+  </si>
+  <si>
+    <t>Ús de connectors bàsics per establir similituds i diferències: Both… and…, Although, In contrast. Frases senzilles per expressar opinions: This is similar to o This is different because.</t>
+  </si>
+  <si>
+    <t>Frases per sintetitzar idees complexes (p. ex., To summarize, In conclusion).</t>
+  </si>
+  <si>
+    <t>Expressions per negociar tasques (p. ex., How about we split this part?, Could you take care of…?).</t>
+  </si>
+  <si>
+    <t>Frases per aclarir significats, verificar la comprensió o proposar ajusts. What do you mean by…? So, are you saying that…? I think it would be clearer if we said…</t>
+  </si>
+  <si>
+    <t>Expressions per detectar o reaccionar a la ironia. Are you joking?, Oh i didn’t catch that at first. Frases que mostren ironia. This is just the BEST day ever (quan és un dia dolent).</t>
+  </si>
+  <si>
+    <t>Recursos per a l’aprenentatge i estratègies de cerca i selecció d’informació i curació de continguts: diccionaris, llibres de consulta, biblioteques, mediateques, etiquetes en la xarxa, recursos digitals i informàtics, etc.</t>
+  </si>
+  <si>
+    <t>Ús de diccionaris i recursos avançats: diccionaris monolingües avançats amb exemples contextualitzats. Accés a llibres de consulta acadèmics i a mediateques.</t>
+  </si>
+  <si>
+    <t>Ús d’eines i recursos digitals per treballar col·laborativament.</t>
+  </si>
+  <si>
+    <t>Selecció i síntesi d’informació en textos extensos: resum de paràgrafs o capítols segons paraules clau.</t>
+  </si>
+  <si>
+    <t>Estratègies per a la recerca efectiva en línia: ús de filtres en motors de cerca. Identificació de fonts fiables.</t>
+  </si>
+  <si>
+    <t>Organització avançada de continguts trobats: creació de mapes conceptuals o línies del temps digitals.</t>
+  </si>
+  <si>
+    <t>Reestructuració i reformulació en paraules pròpies: pràctica de paràfrasis per evitar el plagi i aclarir idees complexes. Elaboració de resums concisos.</t>
+  </si>
+  <si>
+    <t>Respecte de la propietat intel·lectual i drets d’autor sobre les fonts consultades i continguts utilitzats: eines per al tractament de dades bibliogràfiques i recursos per evitar el plagi.</t>
   </si>
   <si>
     <t>Ús d’estratègies per evitar el plagi. Introducció a la paràfrasi com a tècnica per reescriure informació mitjançant l’ús d’expressions com In my own words…</t>
   </si>
   <si>
-    <t>Identificació de llicències de continguts digitals: diferenciació de Creative Commons i copyright. Eines analògiques i digitals per a la comprensió, producció i coproducció oral, escrita i multimodal; i plataformes virtuals d’interacció, col·laboració i cooperació educativa (aules virtuals, videoconferències, eines digitals col·laboratives, etc.) per a l’aprenentatge, la comunicació i el desenvolupament de projectes amb parlants o estudiants de la llengua estrangera</t>
-[...20 lines deleted...]
-    <t>Traducció literal: I have 15 years enlloc de I am 15 years old</t>
+    <t>Identificació de llicències de continguts digitals: diferenciació de Creative Commons i copyright.</t>
+  </si>
+  <si>
+    <t>Eines analògiques i digitals per a la comprensió, producció i coproducció oral, escrita i multimodal; i plataformes virtuals d’interacció, col·laboració i cooperació educativa (aules virtuals, videoconferències, eines digitals col·laboratives, etc.) per a l’aprenentatge, la comunicació i el desenvolupament de projectes amb parlants o estudiants de la llengua estrangera.</t>
+  </si>
+  <si>
+    <t>Ús d’eines analògiques com diccionaris monolingües detallats, revistes i llibres acadèmics senzilles, gràfics informatius, guies d’estructuració de textos, guies de revisió estilística, etc.</t>
+  </si>
+  <si>
+    <t>Ús d’eines digitals avançades com plataformes de notícies i contingut acadèmic, audiollibres i pòdcasts acadèmics, eines per a textos acadèmics, aplicacions per a presentacions avançades o enregistrament de pòdcasts.</t>
+  </si>
+  <si>
+    <t>Participació activa en aules virtuals per a debats acadèmics: fòrums i discussions escrites o interaccions orals enregistrades.</t>
+  </si>
+  <si>
+    <t>Participació en plataformes de treball col·laboratiu avançat per gestionar projectes. Entorns virtuals per projectes internacionals com eTwinning.</t>
+  </si>
+  <si>
+    <t>Interacció multimodal en contextos acadèmics. Elaboració de vídeos, pòdcasts o infografies de forma col·laborativa.</t>
+  </si>
+  <si>
+    <t>Estratègies i tècniques per respondre eficaçment i amb un alt grau d’autonomia, adequació i correcció a una necessitat comunicativa concreta superant les limitacions derivades del nivell de competència en la llengua estrangera i en les altres llengües del repertori lingüístic propi.</t>
+  </si>
+  <si>
+    <t>Parafraseig avançat: ús de conceptes abstractes en frases més complexes com, per exemple, It’s a tool for cutting paper en lloc de scissors. (e.g. a truck for people = bus).</t>
+  </si>
+  <si>
+    <t>Traducció literal: I have 15 years enlloc de I am 15 years old.</t>
   </si>
   <si>
     <t>Demanar clarificació per sol·licitar explicacions detallades, What do you mean by 'beneficial'?</t>
   </si>
   <si>
-    <t>Ús d’omplidors o paraules crossa més complexes com, per exemple, I mean know, etc. Estratègies per identificar, organitzar, retenir, recuperar i utilitzar creativament unitats lingüístiques (lèxic, morfosintaxi, patrons sonors, etc.) a partir de la comparació de les llengües i varietats que conformen el repertori lingüístic personal</t>
-[...347 lines deleted...]
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Ús d’omplidors o paraules crossa més complexes com, per exemple, I mean, right?, You know, etc.</t>
+  </si>
+  <si>
+    <t>Estratègies per identificar, organitzar, retenir, recuperar i utilitzar creativament unitats lingüístiques (lèxic, morfosintaxi, patrons sonors, etc.) a partir de la comparació de les llengües i varietats que conformen el repertori lingüístic personal.</t>
+  </si>
+  <si>
+    <t>Reconeixement avançat de false friends, per ex. actually / actualment.</t>
+  </si>
+  <si>
+    <t>Ús més autònom d’eines lingüístiques com diccionaris digitals o traductors en línia.</t>
+  </si>
+  <si>
+    <t>Organitzar i emprar lèxic especialitzat que inclogui expressions idiomàtiques i llenguatge tècnic segons les àrees d’interès.</t>
+  </si>
+  <si>
+    <t>Producció creativa en diferents registres: textos argumentatius que requereixin estructures avançades i vocabulari ric; debats o simulacions que requereixin adaptar el registre segons el context (formal/informal).</t>
+  </si>
+  <si>
+    <t>Desenvolupament fonològic avançat: comparar diferències sonores i de pronúncia entre dialectes o varietats lingüístiques.</t>
+  </si>
+  <si>
+    <t>Mediar lingüísticament: traduir i parafrasejar idees complexes entre llengües, facilitant la comunicació i destacant diferències culturals i lingüístiques.</t>
+  </si>
+  <si>
+    <t>Reflexió i autoavaluació de l'aprenentatge: estratègies de millora per corregir errors comuns, basant-se en la retroacció i l'autoanàlisi. Ús d’eines tecnològiques (app de vocabulari o anàlisi textual) per optimitzar l’aprenentatge autònom.</t>
+  </si>
+  <si>
+    <t>Estratègies i eines, analògiques i digitals, individuals i cooperatives per a l’autoavaluació, la coavaluació i l’autocorrecció.</t>
+  </si>
+  <si>
+    <t>Ús autònom d’estratègies d’autoreparació, com l’autocorrecció de textos escrits amb ajuda de recursos lingüístics avançats mitjançant correctors gramaticals en línia o diccionaris i traductors avançats.</t>
+  </si>
+  <si>
+    <t>Ús d’eines digitals avançades com programari d’anàlisi de textos o plataformes interactives, per avaluar i millorar l’aprenentatge.</t>
+  </si>
+  <si>
+    <t>Aplicació d’estratègies de reflexió personal per comprendre el propi procés d’aprenentatge i establir objectius de millora per al futur.</t>
+  </si>
+  <si>
+    <t>Expressions i lèxic específic per reflexionar i compartir la reflexió sobre la comunicació, la llengua, l’aprenentatge i les eines de comunicació i aprenentatge (metallenguatge).</t>
+  </si>
+  <si>
+    <t>Expressions i lèxic específic per reflexionar i compartir la reflexió sobre la comunicació. La claredat i significat. Sol·licitud d’ajuda o aclariments. Expressió de dificultats o dubtes.</t>
+  </si>
+  <si>
+    <t>Expressions i lèxic específic per reflexionar i compartir la reflexió sobre la llengua amb termes com, subjecte, objecte, col·locació, oracions condicionals, veu passiva, o expressions: «Quina diferència hi ha entre aquestes dues paraules?», o «Com es pronuncia això correctament?».</t>
+  </si>
+  <si>
+    <t>Lèxic i expressions d'ús comú més complexes per reflexionar i compartir de la reflexió sobre l’aprenentatge: habilitats, fortaleses, debilitats. Expressions: «Quina és la millor manera de practicar l’expressió oral?».</t>
+  </si>
+  <si>
+    <t>Lèxic i expressions d'ús comú més complexes per reflexionar i compartir de la reflexió sobre les eines de comunicació i aprenentatge (metallenguatge): motor de cerca, recurs, eina en línia, col·laboració, compartició, alfabetització digital. Expressions: «Com puc trobar informació sobre aquest tema?» o «Podem utilitzar una eina en línia per treballar junts?».</t>
+  </si>
+  <si>
+    <t>Comparació sistemàtica entre llengües a partir d’elements de la llengua estrangera i altres llengües: origen i parentius.</t>
+  </si>
+  <si>
+    <t>Identificació d’estratègies per reconèixer patrons lingüístics que ajudin a comprendre i aprendre vocabulari o estructures d’altres llengües (cognats, prefixos i sufixos comuns, estructures sintàctiques, arrels comunes, etc.).</t>
+  </si>
+  <si>
+    <t>Reflexió sobre les relacions entre llengües (origen, influència històrica o contacte cultural) per entendre millor les similituds i diferències entre idiomes i les cultures associades.</t>
+  </si>
+  <si>
+    <t>La llengua estrangera com a mitjà de comunicació i entesa entre pobles, com a facilitador de l’accés a altres cultures i altres llengües i com a eina de participació social i d’enriquiment personal.</t>
+  </si>
+  <si>
+    <t>Ús de la llengua estrangera com a mitjà per establir connexions i diàleg entre persones de diferents cultures.</t>
+  </si>
+  <si>
+    <t>Aprenentatge de vocabulari específic relacionat amb costums i tradicions per fomentar una millor comprensió entre cultures.</t>
+  </si>
+  <si>
+    <t>Pràctica de comunicacions orals i escrites per participar activament en discussions sobre diversitat cultural i intercanvi d'idees.</t>
+  </si>
+  <si>
+    <t>Desenvolupament de l’hàbit de consultar fonts internacionals (articles, llibres, programes audiovisuals) per ampliar coneixements sobre altres cultures i llengües.</t>
+  </si>
+  <si>
+    <t>Ús d’estratègies de flexibilitat i adaptació per interactuar eficaçment en contextos multiculturals, promovent el respecte i la cooperació.</t>
+  </si>
+  <si>
+    <t>Interès i iniciativa en la realització d’intercanvis comunicatius a través de diferents mitjans amb parlants o estudiants de la llengua estrangera, com també per conèixer informacions culturals dels països on es parla la llengua estrangera.</t>
+  </si>
+  <si>
+    <t>Participació activa en intercanvis lingüístics amb parlants nadius o altres estudiants per millorar les habilitats comunicatives.</t>
+  </si>
+  <si>
+    <t>Investigació i comprensió crítica de les realitats culturals dels països on es parla la llengua estrangera, analitzant-ne les implicacions socials i històriques.</t>
+  </si>
+  <si>
+    <t>Pràctica de l’anàlisi reflexiva en contextos interculturals per enriquir la pròpia perspectiva i fomentar una comunicació respectuosa i efectiva.</t>
+  </si>
+  <si>
+    <t>Aspectes socioculturals i sociolingüístics relatius a convencions socials, normes de cortesia i registres; institucions, costums i rituals; valors, normes, creences i actituds; estereotips i tabús; llenguatge no verbal; història, cultura i comunitats; relacions interpersonals i processos de globalització en països on es parla la llengua estrangera.</t>
+  </si>
+  <si>
+    <t>Reflexió sobre els valors, creences i actituds culturals, incloent-hi els estereotips i tabús, per promoure una comunicació respectuosa i informada.</t>
+  </si>
+  <si>
+    <t>Anàlisi de les convencions socials i normes de cortesia per entendre els registres lingüístics adequats en diferents contextos culturals.</t>
+  </si>
+  <si>
+    <t>Observació del llenguatge no verbal i la relació amb la història i la cultura de les comunitats, com també els impactes de la globalització en les pràctiques sociolingüístiques.</t>
+  </si>
+  <si>
+    <t>Estudi dels costums, rituals i institucions de les societats on es parla la llengua estrangera, com també la seva influència en les relacions interpersonals.</t>
+  </si>
+  <si>
+    <t>Estratègies per entendre i apreciar la diversitat lingüística, cultural i artística, atenent valors ecosocials i democràtics.</t>
+  </si>
+  <si>
+    <t>Reflexió crítica sobre la influència de factors històrics, socials i econòmics en la diversitat lingüística i cultural.</t>
+  </si>
+  <si>
+    <t>Formulació de propostes o alternatives per abordar desafiaments interculturals, integrant valors ecosocials com la sostenibilitat, la solidaritat i el respecte per la diversitat.</t>
+  </si>
+  <si>
+    <t>Experiències i activitats que permetin el desenvolupament de les habilitats interculturals en els alumnes (estades a l’estranger, intercanvis lingüístics i culturals, projectes internacionals, etc.), presencials i virtuals.</t>
+  </si>
+  <si>
+    <t>Estratègies de detecció, rebuig i actuació davant usos discriminatoris del llenguatge verbal i no verbal.</t>
+  </si>
+  <si>
+    <t>Anàlisi de textos, discursos o comportaments per identificar usos discriminatoris explícits o implícits.</t>
+  </si>
+  <si>
+    <t>Activitats o estratègies per fomentar el llenguatge inclusiu en distints entorns, com l’acadèmic o el digital.</t>
+  </si>
+  <si>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...14 lines deleted...]
-    <t>Refuerzo guiado y nueva evidencia corta.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>No conseguido</t>
+  </si>
+  <si>
+    <t>0-49%</t>
+  </si>
+  <si>
+    <t>Comprende fragmentos aislados de textos sencillos, pero no identifica las ideas principales ni las líneas argumentales. No aplica estrategias de inferencia o comprobación de significados, o las usa de forma inadecuada.
+→ Lee un artículo corto y al preguntarle por el tema principal responde con información tangencial o incorrecta; no utiliza el diccionario ni el contexto para aclarar palabras desconocidas.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
-    <t>Comprende parte del criterio con ayuda.</t>
-[...20 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>50-69%</t>
+  </si>
+  <si>
+    <t>Identifica algunas ideas principales y líneas argumentales básicas, aunque con imprecisiones o lagunas. Utiliza estrategias de inferencia y comprobación de significados de manera ocasional o con resultados parcialmente correctos.
+→ Resume aproximadamente el contenido de un texto, pero omite detalles clave o malinterpreta la postura del autor; busca algunas palabras en el diccionario pero no verifica la acepción adecuada.</t>
+  </si>
+  <si>
+    <t>Adquirido</t>
+  </si>
+  <si>
+    <t>70-89%</t>
+  </si>
+  <si>
+    <t>Comprende e interpreta correctamente las ideas principales y las líneas argumentales básicas de textos en lengua estándar. Selecciona y aplica estrategias de inferencia y comprobación de significados, y recurre a fuentes fiables cuando lo necesita para resolver dudas.
+→ Lee un texto argumentativo de 500 palabras, extrae las tesis y los argumentos principales, explica la relación entre ellos, y utiliza el contexto y el diccionario para confirmar el significado de términos clave.</t>
+  </si>
+  <si>
+    <t>Avanzado</t>
+  </si>
+  <si>
+    <t>90-100%</t>
+  </si>
+  <si>
+    <t>Además de lo anterior, evalúa críticamente la fiabilidad de las fuentes, integra inferencias complejas y transfiere la comprensión a contextos nuevos. Reconoce matices y valoraciones implícitas, y justifica sus interpretaciones con evidencia textual.
+→ Compara dos textos sobre un mismo tema, valora la credibilidad de cada fuente, identifica sesgos, y elabora una interpretación propia argumentada; aplica las estrategias aprendidas a un texto de un género no trabajado en clase.</t>
+  </si>
+  <si>
+    <t>No logra producir textos orales o escritos que resulten claros, organizados o detallados. Las producciones son muy breves, desordenadas y con numerosos errores que impiden la comprensión del mensaje. No se observan estrategias de planificación, síntesis o autorreparación.
+→ El estudiante responde a una pregunta oral con frases sueltas y sin cohesión; en una tarea escrita, presenta un texto de menos de 50 palabras con ideas inconexas y errores gramaticales graves.</t>
+  </si>
+  <si>
+    <t>Produce textos breves y sencillos con una estructura básica, aunque todavía presenta errores frecuentes que ocasionalmente dificultan la comprensión. Comienza a aplicar algunas estrategias como la planificación elemental o la repetición, pero de manera inconsistente.
+→ El estudiante redacta una descripción de su rutina diaria de unas 80 palabras, con frases simples y conectores básicos; la organización es aceptable, pero hay errores de concordancia y vocabulario limitado.</t>
+  </si>
+  <si>
+    <t>Produce textos orales y escritos claros, bien organizados y detallados, con suficiente fluidez y corrección para comunicar ideas y argumentos de forma coherente. Utiliza estrategias de planificación, síntesis y autorreparación de manera adecuada, y el resultado es comprensible y adecuado al propósito comunicativo.
+→ El estudiante realiza una presentación oral de unos 3 minutos sobre un tema conocido, con introducción, desarrollo y conclusión, usando conectores y léxico apropiado; comete algún error menor pero se autocorrige.</t>
+  </si>
+  <si>
+    <t>Produce textos originales, de cierta extensión y complejidad, con un alto grado de claridad, organización y detalle. Demuestra capacidad para transferir estrategias a contextos nuevos, integrando la planificación, síntesis y autorreparación de forma eficaz. La producción es fluida, precisa y creativa, adecuada a diversos propósitos y situaciones.
+→ El estudiante escribe un artículo de opinión (200-250 palabras) con argumentos matizados, estructura avanzada (tesis, contraargumento, conclusión) y un registro formal; apenas comete errores y utiliza recursos estilísticos propios.</t>
+  </si>
+  <si>
+    <t>Exposición / interacción oral</t>
+  </si>
+  <si>
+    <t>Interactúa de forma muy limitada y con muchas interrupciones. Precisa de apoyo constante del docente o de guías muy estructuradas. No emplea estrategias de cooperación ni respeta las normas básicas de cortesía. El uso de recursos analógicos o digitales es nulo o ineficaz.
+→ En un role-play de reserva de hotel, solo responde con palabras sueltas ‘sí’ o ‘no’, necesita que el compañero repita todo y no utiliza fórmulas de cortesía.</t>
+  </si>
+  <si>
+    <t>Interactúa de forma parcial, con pausas frecuentes y cierta falta de precisión. Intenta usar estrategias de cooperación básicas (pedir repetición) y algún recurso analógico o digital, aunque con resultados irregulares. Mantiene un respeto básico por las normas de cortesía, pero con errores.
+→ En un debate sobre redes sociales, participa con frases sencillas, se detiene a buscar palabras, usa un traductor en su móvil de forma poco integrada, y pide aclaraciones dos veces.</t>
+  </si>
+  <si>
+    <t>Interactúa de forma activa y eficaz, con fluidez y precisión adecuadas al nivel. Emplea estrategias de cooperación variadas (tomar turnos, reformular, resumir) y utiliza recursos analógicos o digitales de manera funcional. Respeta las normas de cortesía de forma consistente.
+→ En una simulación de entrevista de trabajo, mantiene la conversación sin apenas pausas, usa expresiones para mostrar interés, toma notas en papel y consulta un esquema digital, y emplea fórmulas de cortesía al inicio y cierre.</t>
+  </si>
+  <si>
+    <t>Interactúa con espontaneidad, fluidez y precisión, adaptándose al contexto y al interlocutor. Selecciona y combina estrategias de cooperación de forma creativa e integra recursos analógicos y digitales de manera original para enriquecer la comunicación. Mantiene un tono respetuoso y adecuado a cada situación.
+→ En un coloquio improvisado sobre temas de actualidad, interviene con naturalidad, reformula las ideas de otros para profundizar, usa una presentación multimedia improvisada desde su tableta y modula su lenguaje según la formalidad del momento.</t>
+  </si>
+  <si>
+    <t>Intenta mediar pero no logra transmitir la información de manera eficaz. Interpreta o explica conceptos de forma incorrecta o incompleta, y no utiliza estrategias para simplificar mensajes ni para crear una atmósfera positiva.
+→ En un intercambio oral, trata de explicar una palabra desconocida a un compañero pero da una definición errónea que causa confusión.</t>
+  </si>
+  <si>
+    <t>Media con ayuda ocasional, explicando conceptos sencillos pero con dificultades para transmitir opiniones o matices. Aplica alguna estrategia básica (como repetir o usar gestos) pero el mensaje pierde claridad o precisión.
+→ Ayudado por un diccionario, explica el significado de 'sustainability' a un compañero, pero omite aspectos importantes como el contexto ecológico.</t>
+  </si>
+  <si>
+    <t>Media de forma eficaz, interpretando y explicando conceptos y opiniones con claridad. Utiliza estrategias como simplificar, reformular o ejemplificar, y contribuye a mantener un ambiente comunicativo positivo.
+→ Durante un debate, resume y clarifica los argumentos de un compañero que tiene dificultades con el idioma, facilitando la comprensión del resto del grupo.</t>
+  </si>
+  <si>
+    <t>Media con soltura y autonomía, anticipándose a posibles malentendidos y adaptando su lenguaje al interlocutor y al contexto. Integra estrategias complejas (paráfrasis, cambio de registro, síntesis) y fomenta una atmósfera de confianza y colaboración.
+→ En una simulación de mediación intercultural, reformula expresiones idiomáticas de un hablante nativo para que un aprendiz las entienda, y además sugiere alternativas culturalmente apropiadas.</t>
+  </si>
+  <si>
+    <t>Portfolio / dosier</t>
+  </si>
+  <si>
+    <t>Reconoce algunas semejanzas básicas entre lenguas si se le señalan, pero no las explica ni las usa para mejorar su comunicación. No registra ni reflexiona sobre su aprendizaje.
+→ En una actividad guiada, señala una palabra similar entre inglés y español (por ejemplo, 'information'), pero no puede explicar por qué se parecen ni cómo usarlo.</t>
+  </si>
+  <si>
+    <t>Identifica y compara algunas semejanzas y diferencias entre lenguas con apoyo, y utiliza estrategias básicas (como el uso de cognados) para comunicarse, aunque de forma irregular. Registra algún progreso pero sin reflexión profunda.
+→ Completa una tabla comparativa de cognados entre inglés y francés con ayuda del profesor, y en una producción oral breve usa algún cognado de forma correcta.</t>
+  </si>
+  <si>
+    <t>Compara y argumenta semejanzas y diferencias entre lenguas de forma autónoma, utilizando ese conocimiento para mejorar su comunicación. Selecciona y aplica estrategias de aprendizaje (como el uso de patrones gramaticales) y reflexiona sobre su progreso, registrando dificultades y aciertos.
+→ Redacta una entrada en su diario de aprendizaje donde compara el uso de los tiempos verbales en inglés y español, explica cómo esa comparación le ayudó a elegir el tiempo correcto en un texto, y señala una estrategia que le funcionó.</t>
+  </si>
+  <si>
+    <t>Analiza críticamente el funcionamiento de distintas lenguas y variedades, transfiriendo estrategias y conocimientos a contextos nuevos y complejos. Comparte y recomienda estrategias a otros, y evalúa su propio aprendizaje de manera autónoma, estableciendo metas de mejora.
+→ En una exposición oral, explica cómo el conocimiento del sistema de casos en alemán le ayudó a comprender la estructura de oraciones en latín, y propone una estrategia de estudio para compañeros que aprenden ambas lenguas.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Identifica alguna semejanza o diferencia cultural evidente, pero no actúa con empatía ni respeto; su comunicación es confusa o inapropiada.
+→ En un debate sobre costumbres navideñas, solo nombra una diferencia (comida) sin mostrar interés o respeto por la otra cultura.</t>
+  </si>
+  <si>
+    <t>Describe semejanzas y diferencias entre culturas con apoyo, y en situaciones guiadas muestra un intento de actuar de forma empática, aunque con errores o falta de naturalidad.
+→ Prepara un guion para un role-play sobre una visita cultural, pero al representarlo no mantiene el contacto visual y usa frases hechas sin adaptarlas al contexto.</t>
+  </si>
+  <si>
+    <t>Analiza críticamente la diversidad lingüística y cultural, comparando aspectos significativos, y se comunica de forma empática y respetuosa en situaciones interculturales conocidas, justificando sus puntos de vista.
+→ Tras ver un vídeo sobre tradiciones en Reino Unido y España, redacta una reflexión donde compara el trato a los mayores y explica cómo mostraría respeto en una situación similar.</t>
+  </si>
+  <si>
+    <t>Evalúa y transfiere estrategias interculturales a contextos nuevos, integrando perspectivas múltiples; propone acciones para fomentar la comprensión mutua y defiende la diversidad con argumentos ecosociales.
+→ Participa en un foro online con estudiantes de varios países, analiza un conflicto cultural surgido y sugiere un plan de mediación que tenga en cuenta valores ecológicos y sociales.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido textual y audiovisual.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer versiones del mismo texto en audio (podcast o locución) y en formato visual con imágenes clave que apoyen el significado.
+• Presentar un mapa conceptual interactivo que muestre la estructura argumental del texto antes de la lectura.
+• Incluir glosarios hipervinculados para términos clave y opciones de traducción de oraciones completas bajo demanda.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión de la comprensión e interpretación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado demuestre su comprensión mediante un resumen oral grabado, un esquema visual o una línea de tiempo interactiva.
+• Ofrecer la opción de responder a preguntas de interpretación mediante un debate grabado en pequeño grupo en lugar de por escrito.
+• Facilitar la creación de un póster digital que sintetice las ideas principales y la argumentación usando infografías o mapas mentales.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación y sostenimiento del esfuerzo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija entre tres textos auténticos (noticia, entrada de blog, extracto de novela) sobre un mismo tema de actualidad.
+• Incorporar un sistema de badges o puntos por identificar y justificar el uso de estrategias de inferencia en textos de su elección.
+• Plantear un reto en el que deban verificar la fiabilidad de una fuente buscando información contrastada y compartir sus hallazgos en un foro de clase.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido y las tareas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer modelos textuales anotados que expliciten la estructura, los marcadores discursivos y el uso de tiempos verbales en distintos géneros (narración, argumentación, descripción).
+• Proporcionar organizadores gráficos (esquemas, mapas de ideas) para cada fase del proceso de escritura: planificación, textualización y revisión.
+• Incluir pistas de audio con ejemplos de textos orales equivalentes para que el alumnado identifique patrones de coherencia y cohesión antes de escribir.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples opciones para la acción y la expresión del aprendizaje.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir la elección entre formato escrito tradicional, presentación oral grabada o producción de un pódcast breve que desarrolle la misma argumentación, evaluando los mismos criterios de coherencia y organización.
+• Facilitar herramientas de dictado por voz y correctores ortográficos integrados para que el alumnado con dificultades grafomotrices pueda centrarse en la planificación y revisión.
+• Incorporar plantillas de autoevaluación y coevaluación con escalas descriptivas que guíen la autorreparación y compensación de errores antes de la entrega final.</t>
+  </si>
+  <si>
+    <t>Promover el interés, la relevancia y la autorregulación del aprendizaje.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un banco de temas vinculados a intereses adolescentes (tecnología, medio ambiente, redes sociales) y que cada estudiante seleccione el que más le motive, justificando su elección.
+• Establecer un sistema de logros parciales (rúbricas de proceso) que permita ver el progreso en cada estrategia (planificación, síntesis, compensación) y fomentar la autorreparación autónoma.
+• Proponer una audiencia real (publicación en el blog del centro, intercambio con un aula extranjera) para que el producto tenga un propósito comunicativo auténtico y no solo una nota.</t>
+  </si>
+  <si>
+    <t>Ofrecer el contenido en múltiples formatos para que el alumnado acceda a modelos de interacción variados.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Proporcionar grabaciones de diálogos auténticos con diferentes acentos y velocidades, acompañadas de transcripciones y marcas visuales de entonación y pausas.
+• Presentar vídeos cortos de interacciones cotidianas (pedir comida, concertar cita) con subtítulos seleccionables en L1 o L2 y preguntas guía sobre normas de cortesía.
+• Distribuir tarjetas con frases y estrategias de cooperación (pedir aclaración, reformular, tomar turno) clasificadas por nivel de formalidad y contexto.</t>
+  </si>
+  <si>
+    <t>Permitir múltiples formas de demostrar la capacidad de interacción oral y escrita.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer la opción de realizar una interacción oral en videollamada grabada con un compañero o con un chatbot de voz configurable que ajuste el ritmo y dé feedback inmediato sobre fluidez.
+• Posibilitar la entrega de un diálogo escrito (chat simulado o intercambio de correos) donde se evidencien el uso de estrategias de cooperación y cortesía, con posibilidad de incluir emoticonos para reforzar el tono.
+• Permitir la creación de un podcast de dos personas discutiendo un tema controvertido, donde el oyente pueda analizar después las estrategias de interacción empleadas.</t>
+  </si>
+  <si>
+    <t>Fomentar la implicación mediante elección, relevancia y desafío ajustable.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija entre una lista de situaciones reales (entrevista de trabajo, pedir ayuda en una tienda, hacer un cumplido) y el formato (presencial, virtual, escrito) para la interacción evaluada.
+• Incorporar elementos de gamificación: acumular puntos por usar correctamente estrategias de cortesía y cooperación, con un tablero de progreso visible.
+• Ofrecer la opción de trabajar con un compañero autoseleccionado o con uno asignado al azar, y permitir cambiar de pareja tras cada interacción para experimentar diferentes dinámicas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer ejemplos de mediación en formato audio (diálogos reales grabados), texto (transcripciones con glosas) y vídeo (con énfasis en lenguaje no verbal) para un mismo contexto comunicativo.
+• Presentar un mapa visual de estrategias de mediación (parafrasear, resumir, simplificar, explicar) con iconos y ejemplos de uso en diferentes situaciones (formal/informal, interlingüística/intralingüística).
+• Proporcionar bancos de frases y expresiones clave (organizados por función: pedir aclaración, reformular, confirmar comprensión) con variantes de registro y acompañados de ejemplos auditivos.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija mediar de forma oral (grabación o role-play en vivo), escrita (mensaje o correo electrónico) o visual (infografía que sintetice el mensaje mediado).
+• Facilitar plantillas estructuradas para la mediación: guiones con apartados (saludo, aclaración, reformulación, cierre) y opciones de registro, que sirvan de andamiaje.
+• Ofrecer la posibilidad de crear un 'kit de mediación' (póster físico o digital) con estrategias y frases priorizadas por el propio estudiante, para usar durante la tarea.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija el contexto de la mediación entre opciones relacionadas con sus intereses (deporte, música, viajes, ciencia) o situaciones reales de su entorno (ayudar a un familiar turista, explicar un chiste intercultural).
+• Diseñar un 'reto de mediación' escalonado con tres niveles de dificultad (por ejemplo, simplificar un texto académico vs. explicar un concepto abstracto a un principiante), y permitir que cada estudiante seleccione su punto de partida.
+• Incorporar una rúbrica de autoevaluación negociada donde el alumnado defina sus propios indicadores de 'claridad' y 'atmósfera positiva' y reciba feedback enfocado en esos objetivos.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples formas de representación del contenido sobre estrategias y funcionamiento de lenguas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Tablas comparativas visuales entre lenguas (L1, inglés, otras) para contrastar estructuras gramaticales o estrategias de afianzamiento.
+• Audios o vídeos cortos en distintas variedades del inglés (británico, americano) donde se reflexione sobre diferencias léxicas, acompañados de transcripciones.
+• Infografías interactivas que relacionen estrategias de aprendizaje de lenguas (ej. uso de cognados, transferencia positiva) con ejemplos multilingües.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples formas de expresión para que el alumnado demuestre su reflexión crítica y compartición de estrategias.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Diario digital personal de repertorio lingüístico donde el estudiante registre y compare estrategias propias en distintas lenguas (formato blog, carpeta, audio).
+• Presentación oral o en vídeo (máx 3 min) explicando un error común y su solución basada en transferencia entre lenguas.
+• Creación colaborativa de un glosario de estrategias de comunicación (para superar bloqueos, pedir aclaración, reformular) con ejemplos en inglés y su lengua materna.</t>
+  </si>
+  <si>
+    <t>Fomentar la motivación mediante la elección, autenticidad y conexión con la experiencia lingüística personal.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija el par de lenguas (inglés + cualquier otra que conozca) para el análisis contrastivo, aumentando la relevancia personal.
+• Proponer una tarea auténtica: elaborar una guía de supervivencia lingüística para un visitante extranjero, usando estrategias de comunicación.
+• Retos semanales opcionales de reflexión lingüística (ej. ‘encuentra un falso amigo y comparte estrategia para no confundirlo’) con badges de logro.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer versiones auditiva y escrita de un mismo discurso intercultural (ej. un podcast con transcripción anotada) para que el alumnado acceda según su preferencia.
+• Emplear organizadores gráficos comparativos (mapas de doble burbuja) que visualicen elementos lingüísticos y culturales de la L2 frente a la L1.
+• Presentar muestras auténticas (canciones, memes, noticias breves) con diferente nivel de andamiaje: glosarios, subtítulos, preguntas guía.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un producto multimodal (póster digital, vídeo corto o entrada de blog) que muestre similitudes y diferencias entre una costumbre de la cultura meta y la propia.
+• Ofrecer la opción de participar en un debate oral grabado o redactar un ensayo argumentativo sobre la influencia de los estereotipos en la comunicación intercultural.
+• Facilitar la creación de un guion y representación (grabada o en directo) de un encuentro intercultural donde se apliquen estrategias de cortesía y negociación.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que cada estudiante elija una cultura de habla inglesa (de entre un listado variado) para investigar y compartir con el grupo.
+• Vincular la tarea con experiencias personales: invitar a contar brevemente (en L2) un encuentro intercultural real o ficticio y reflexionar sobre lo que aprendieron.
+• Ofrecer recursos escalonados (textos simples vs. complejos) para que el alumnado seleccione el nivel de desafío que desee al analizar un conflicto intercultural.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL2, CP1, CD1</t>
+  </si>
+  <si>
+    <t>CCL3, CCL4, CPSAA1.2</t>
+  </si>
+  <si>
+    <t>La CE implica comprender e interpretar textos en lengua estándar (CCL2, CCL4), comprender en lengua extranjera (CP1) y buscar fuentes fiables (CD1, CCL3). Las estrategias de inferencia y comprensión requieren autorregulación (CPSAA1.2).</t>
+  </si>
+  <si>
+    <t>CCL1, CP2, CPSAA1.2</t>
+  </si>
+  <si>
+    <t>CCL5, CD2, CE1</t>
+  </si>
+  <si>
+    <t>La CE se centra en producir textos originales, claros y organizados (CCL1) en lengua extranjera (CP2), usando planificación y síntesis (CPSAA1.2). Implica también comunicación multimodal (CCL5), producción digital (CD2) y creatividad (CE1).</t>
+  </si>
+  <si>
+    <t>CCL3, CP3, CPSAA3</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA5, CC2</t>
+  </si>
+  <si>
+    <t>La CE trata de interactuar activamente con otras personas (CCL3) en lengua extranjera (CP3) mediante cooperación (CPSAA3), empleando recursos digitales (CD3) y resolviendo conflictos (CPSAA5). Incluye respeto a la diversidad social (CC2).</t>
+  </si>
+  <si>
+    <t>CP2, CCL4, CC1</t>
+  </si>
+  <si>
+    <t>CPSAA3, CCEC2, CE2</t>
+  </si>
+  <si>
+    <t>La CE consiste en mediar entre lenguas (CP2) explicando conceptos (CCL4) y valorando la diversidad (CC1). Requiere cooperación (CPSAA3), apreciación cultural (CCEC2) y capacidad de adaptación (CE2).</t>
+  </si>
+  <si>
+    <t>CP1, CPSAA1.1, CCL5</t>
+  </si>
+  <si>
+    <t>CPSAA2, CC2, CCEC1</t>
+  </si>
+  <si>
+    <t>La CE implica reflexionar críticamente sobre el funcionamiento de las lenguas (CP1, CCL5) y autoconocimiento (CPSAA1.1). Incluye aprender de errores (CPSAA2), respetar la diversidad (CC2) y creatividad (CCEC1).</t>
+  </si>
+  <si>
+    <t>CC1, CCEC2, CP1</t>
+  </si>
+  <si>
+    <t>CC2, CCEC4, CPSAA3</t>
+  </si>
+  <si>
+    <t>La CE valora críticamente la diversidad lingüística, cultural y artística (CC1, CCEC2) desde la lengua extranjera (CP1), fomentando el respeto (CC2), el patrimonio (CCEC4) y la cooperación (CPSAA3).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Descarga el decreto autonómico de Bachillerato y localiza el anexo de Lengua Extranjera I. Identifica las 6 competencias específicas (CE), los 16 criterios de evaluación y los 43 saberes básicos. Verifica si tu CCAA ha secuenciado los saberes por cursos.</t>
+  </si>
+  <si>
+    <t>Imprime los saberes y recórtalos en tiras de papel; te ayudará a distribuirlos físicamente en una mesa antes de asignarlos a las situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>30 minutos</t>
+  </si>
+  <si>
+    <t>Transcribe las 6 CE y sus 16 criterios asociados en una tabla. Cada CE suele tener entre 2 y 3 criterios. Por ejemplo: CE1 (comprensión oral) puede tener criterios 1.1, 1.2 y 1.3. Agrúpalos y memoriza la estructura lógica.</t>
+  </si>
+  <si>
+    <t>Usa un código de colores: un color por CE. Así verás rápidamente qué criterios pertenecen a cada competencia cuando planifiques actividades.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Selecciona qué criterios evaluarás con instrumentos «gruesos» (exámenes orales/escritos) y cuáles con observación diaria. Por ejemplo: los criterios de producción oral se evalúan mejor con rúbrica de diálogos; los de mediación, con tareas de reformulación. Decide el peso de cada criterio (0-100%) y que sume 100% por evaluación.</t>
+  </si>
+  <si>
+    <t>No puntúes cada criterio con decimales; usa intervalos de 5% (40, 45, 50...) para redondear y evitar discusiones con el departamento.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Reparte los 43 saberes en tres bloques trimestrales, manteniendo coherencia con las CE. Por ejemplo: saberes de comprensión oral (bloque A) y producción oral (bloque B) deben aparecer en cada trimestre. No satures un trimestre con más de 15 saberes. Asegura que todos se trabajan antes de final de curso.</t>
+  </si>
+  <si>
+    <t>Deja siempre 2-3 saberes sin asignar fija; los usarás como «saberes de refuerzo» si algún trimestre se queda corto o para ampliar en SDA interdisciplinares.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre al menos 2 CE, varios criterios y entre 5-7 saberes. La SDA debe tener un producto final (póster, debate, vídeo) y una secuencia de tareas. Por ejemplo: 1er trimestre «Organizar un viaje virtual», trabajando CE1, CE3 y CE6.</t>
+  </si>
+  <si>
+    <t>Haz la primera SDA más guiada y la tercera más autónoma. Así progresas en el desarrollo de la competencia de aprender a aprender.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Acuerda en el departamento el peso de cada CE en la nota final (ej. CE1 20%, CE2 15%, etc.). Define cómo se calcula la nota de cada CE a partir de sus criterios. Redacta un breve «acuerdo de departamento» y súbelo a la plataforma del centro.</t>
+  </si>
+  <si>
+    <t>No tengas miedo de que una CE pese más si es la que más trabajas. La inspección valora la coherencia entre lo que haces en clase y cómo evalúas.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta una plantilla de adaptaciones curriculares no significativas para alumnado con ACNEE o NEAE. Especifica medidas de acceso (más tiempo, apoyo visual) y modificaciones en instrumentos. Incluye un plan de recuperación para trimestres suspensos: pruebas específicas de criterios no superados, con fecha y criterio claro.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, diseña una «prueba de criterio único»: por ejemplo, si un alumno suspendió el criterio 2.2 (producción escrita), que presente un texto breve con rúbrica nueva, no todo el examen.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
-    <t>Extreure i analitzar les idees principals, la informació detallada i les implicacions generals de textos de certa longitud, ben organitzats i complexos, orals, escrits i multimodal</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Expressar oralment amb fluïdesa suficient, facilitat i naturalitat, diversos tipus de textos clars, coherents, detallats, ben organitzats i adequats a l'interlocutor i al propòsit </t>
+    <t>Extreure i analitzar les idees principals, la informació rellevant i les implicacions generals de textos de certa longitud, ben organitzats i de certa complexitat, orals, escrits i</t>
+  </si>
+  <si>
+    <t>Interpretar i valorar de manera crítica el contingut, la intenció i els trets discursius de textos de certa longitud i complexitat, amb especial èmfasi en els textos acadèmics i de</t>
+  </si>
+  <si>
+    <t>Seleccionar, organitzar i aplicar les estratègies i coneixements adequats per comprendre la informació global i específica i distingir la intenció i les opinions, tant implícites c</t>
+  </si>
+  <si>
+    <t>Expressar oralment amb fluïdesa i correcció suficients textos clars, coherents, ben organitzats, adequats a la situació comunicativa i en diferents registres sobre assumptes de rel</t>
   </si>
   <si>
     <t>Redactar i difondre textos detallats de certa extensió i complexitat i d'estructura clara, adequats a la situació comunicativa, a la tipologia textual i a les eines analògiques i d</t>
   </si>
   <si>
-    <t>Dissenyar processos o màquines que permetin testar la idoneïtat de materials o productes tecnològics i garantir el grau de conservació de les seves propietats nominals, aplicant cr</t>
-[...14 lines deleted...]
-    <t>Recollir i organitzar les dades de l'experimentació, manualment o de manera automàtica amb l'ús de sensors, recopilant-la en arxius digitals per a què siguin tractades. Recollir de</t>
+    <t>Seleccionar, organitzar i aplicar coneixements i estratègies de planificació, producció, revisió i cooperació, per compondre textos d'estructura clara i adequats a les intencions c</t>
+  </si>
+  <si>
+    <t>Planificar, participar i col·laborar de forma assertiva i activa, a través de diversos suports, en situacions interactives sobre temes de rellevància personal o d'interès públic co</t>
+  </si>
+  <si>
+    <t>Seleccionar, organitzar i utilitzar, de manera flexible i en diferents entorns, estratègies adequades per iniciar, mantenir i acabar la comunicació, prendre i cedir la paraula, sol</t>
+  </si>
+  <si>
+    <t>Interpretar i explicar textos, conceptes i comunicacions en situacions en les quals atendre la diversitat, mostrant respecte i estima pels interlocutors i per les llengües, varieta</t>
   </si>
   <si>
     <t xml:space="preserve">Aplicar estratègies que ajudin a crear ponts, facilitin la comunicació i serveixin per explicar i simplificar textos, conceptes i missatges i que siguin adequades a les intencions </t>
   </si>
   <si>
-    <t>Contextualitzar, explicar i presentar els resultats obtinguts com també difondre les conclusions extretes a partir de l'anàlisi fent ús de les eines TIC. Presentar i difondre els r</t>
-[...5 lines deleted...]
-    <t>Valorar de forma argumentada i seleccionar les tècniques de laboratori, les solucions experimentals, les accions empreses com a resposta a un problema científic i la gestió dels re</t>
+    <t>Comparar i argumentar les similituds i diferències entre diverses llengües reflexionant sobre el seu funcionament i establint relacions entre elles. Comparar i explicar de forma ar</t>
+  </si>
+  <si>
+    <t>Utilitzar amb iniciativa i de manera creativa estratègies i coneixements de millora de la capacitat de comunicar i d'aprendre la llengua estrangera amb el suport d'altres participa</t>
   </si>
   <si>
     <t>Registrar els progressos i dificultats d'aprenentatge de la llengua estrangera i reflexionar-hi, seleccionant les estratègies més adequades i eficaces per superar aquestes dificult</t>
-  </si>
-[...37 lines deleted...]
-    <t>Utilitzar amb iniciativa i de manera creativa estratègies i coneixements de millora de la capacitat de comunicar i d'aprendre la llengua estrangera amb el suport d'altres participa</t>
   </si>
   <si>
     <t>Actuar de manera adequada, empàtica i respectuosa en situacions interculturals construint vincles entre les diferents llengües i cultures, analitzant i rebutjant qualsevol tipus de</t>
   </si>
   <si>
     <t>Valorar críticament la diversitat lingüística, cultural i artística pròpia de països on es parla la llengua estrangera tenint en compte els drets humans i adequar-s'hi, afavorint e</t>
   </si>
   <si>
     <t>Aplicar estratègies per defensar i apreciar la diversitat lingüística, cultural i artística, atenent a valors ecosocials i democràtics i respectant els principis de justícia, equit</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
@@ -1904,59 +2129,59 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>261</v>
+        <v>310</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -1982,2309 +2207,2412 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>360</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>397</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>361</v>
+        <v>398</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>362</v>
+        <v>399</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>364</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>401</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>402</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>403</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>429</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F38"/>
+  <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E38"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>365</v>
+        <v>430</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>366</v>
+        <v>431</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>367</v>
+        <v>432</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>368</v>
+        <v>433</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>369</v>
+        <v>434</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
-        <v>1.1</v>
+      <c r="A3" s="5" t="s">
+        <v>86</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>370</v>
+        <v>435</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
-        <v>1.2</v>
+      <c r="A4" s="5" t="s">
+        <v>89</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>371</v>
+        <v>436</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
-        <v>1.3</v>
+      <c r="A5" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>372</v>
+        <v>437</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
-        <v>2.1</v>
+      <c r="A6" s="5" t="s">
+        <v>93</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>373</v>
+        <v>438</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
-        <v>2.2</v>
+      <c r="A7" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>374</v>
+        <v>439</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
-        <v>2.3</v>
+      <c r="A8" s="5" t="s">
+        <v>97</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>375</v>
+        <v>440</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
-        <v>3.1</v>
+      <c r="A9" s="5" t="s">
+        <v>99</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>376</v>
+        <v>441</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
-        <v>3.2</v>
+      <c r="A10" s="5" t="s">
+        <v>101</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
-        <v>3.3</v>
+      <c r="A11" s="5" t="s">
+        <v>103</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>378</v>
+        <v>443</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
-        <v>3.4</v>
+      <c r="A12" s="5" t="s">
+        <v>105</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>379</v>
+        <v>444</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
-        <v>4.1</v>
+      <c r="A13" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>380</v>
+        <v>445</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
-        <v>4.2</v>
+      <c r="A14" s="5" t="s">
+        <v>109</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>381</v>
+        <v>446</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
-        <v>4.3</v>
+      <c r="A15" s="5" t="s">
+        <v>111</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>382</v>
+        <v>447</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
-        <v>5.1</v>
+      <c r="A16" s="5" t="s">
+        <v>113</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>383</v>
+        <v>448</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
-        <v>5.2</v>
+      <c r="A17" s="5" t="s">
+        <v>115</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>384</v>
+        <v>449</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
-        <v>5.3</v>
+      <c r="A18" s="5" t="s">
+        <v>117</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>385</v>
+        <v>450</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5">
-        <v>6.1</v>
+      <c r="A19" s="5" t="s">
+        <v>86</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>386</v>
+        <v>435</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5">
-        <v>6.2</v>
+      <c r="A20" s="5" t="s">
+        <v>89</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>387</v>
+        <v>436</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="5">
-        <v>6.3</v>
+      <c r="A21" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>388</v>
+        <v>437</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>389</v>
+        <v>438</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>390</v>
+        <v>439</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>391</v>
+        <v>440</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>392</v>
+        <v>441</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>374</v>
+        <v>442</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>393</v>
+        <v>443</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>394</v>
+        <v>444</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>395</v>
+        <v>445</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>396</v>
+        <v>446</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>381</v>
+        <v>447</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>397</v>
+        <v>448</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>398</v>
+        <v>449</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>385</v>
+        <v>450</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>451</v>
+      </c>
+      <c r="B35" s="5"/>
+      <c r="C35" s="5"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
-        <v>2.86</v>
-[...47 lines deleted...]
-        <v>403</v>
+        <f>SUM(E3:E34)</f>
+        <v>100.15999999999997</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM31"/>
+  <dimension ref="A1:AJ31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:AM31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:AJ31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-[...16 lines deleted...]
-    <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:36">
       <c r="A1" s="6" t="s">
-        <v>404</v>
+        <v>453</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>405</v>
-[...56 lines deleted...]
-        <v>6.3</v>
+        <v>454</v>
+      </c>
+      <c r="C1" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="F1" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="J1" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="L1" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="M1" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="N1" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="O1" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="P1" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q1" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="R1" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="S1" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" s="6" t="s">
+        <v>91</v>
       </c>
       <c r="V1" s="6" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="W1" s="6" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="X1" s="6" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="Y1" s="6" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="Z1" s="6" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="AA1" s="6" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="AB1" s="6" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="AC1" s="6" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="AD1" s="6" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="AE1" s="6" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="AF1" s="6" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="AG1" s="6" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="AH1" s="6" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="AI1" s="6" t="s">
-        <v>108</v>
+        <v>455</v>
       </c>
       <c r="AJ1" s="6" t="s">
-        <v>110</v>
-[...11 lines deleted...]
-    <row r="2" spans="1:39">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" s="5" t="s">
-        <v>407</v>
+        <v>456</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
-      <c r="AI2" s="5"/>
+      <c r="AI2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:AH2),"")</f>
+        <v/>
+      </c>
       <c r="AJ2" s="5"/>
-      <c r="AK2" s="5"/>
-[...6 lines deleted...]
-    <row r="3" spans="1:39">
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" s="5" t="s">
-        <v>408</v>
+        <v>457</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
-      <c r="AI3" s="5"/>
+      <c r="AI3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:AH3),"")</f>
+        <v/>
+      </c>
       <c r="AJ3" s="5"/>
-      <c r="AK3" s="5"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:39">
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" s="5" t="s">
-        <v>409</v>
+        <v>458</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
-      <c r="AI4" s="5"/>
+      <c r="AI4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:AH4),"")</f>
+        <v/>
+      </c>
       <c r="AJ4" s="5"/>
-      <c r="AK4" s="5"/>
-[...6 lines deleted...]
-    <row r="5" spans="1:39">
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" s="5" t="s">
-        <v>410</v>
+        <v>459</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
-      <c r="AI5" s="5"/>
+      <c r="AI5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:AH5),"")</f>
+        <v/>
+      </c>
       <c r="AJ5" s="5"/>
-      <c r="AK5" s="5"/>
-[...6 lines deleted...]
-    <row r="6" spans="1:39">
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" s="5" t="s">
-        <v>411</v>
+        <v>460</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
-      <c r="AI6" s="5"/>
+      <c r="AI6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:AH6),"")</f>
+        <v/>
+      </c>
       <c r="AJ6" s="5"/>
-      <c r="AK6" s="5"/>
-[...6 lines deleted...]
-    <row r="7" spans="1:39">
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" s="5" t="s">
-        <v>412</v>
+        <v>461</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
-      <c r="AI7" s="5"/>
+      <c r="AI7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:AH7),"")</f>
+        <v/>
+      </c>
       <c r="AJ7" s="5"/>
-      <c r="AK7" s="5"/>
-[...6 lines deleted...]
-    <row r="8" spans="1:39">
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" s="5" t="s">
-        <v>413</v>
+        <v>462</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
-      <c r="AI8" s="5"/>
+      <c r="AI8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:AH8),"")</f>
+        <v/>
+      </c>
       <c r="AJ8" s="5"/>
-      <c r="AK8" s="5"/>
-[...6 lines deleted...]
-    <row r="9" spans="1:39">
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" s="5" t="s">
-        <v>414</v>
+        <v>463</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
-      <c r="AI9" s="5"/>
+      <c r="AI9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:AH9),"")</f>
+        <v/>
+      </c>
       <c r="AJ9" s="5"/>
-      <c r="AK9" s="5"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:39">
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" s="5" t="s">
-        <v>415</v>
+        <v>464</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
-      <c r="AI10" s="5"/>
+      <c r="AI10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:AH10),"")</f>
+        <v/>
+      </c>
       <c r="AJ10" s="5"/>
-      <c r="AK10" s="5"/>
-[...6 lines deleted...]
-    <row r="11" spans="1:39">
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" s="5" t="s">
-        <v>416</v>
+        <v>465</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
-      <c r="AI11" s="5"/>
+      <c r="AI11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:AH11),"")</f>
+        <v/>
+      </c>
       <c r="AJ11" s="5"/>
-      <c r="AK11" s="5"/>
-[...6 lines deleted...]
-    <row r="12" spans="1:39">
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" s="5" t="s">
-        <v>417</v>
+        <v>466</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
-      <c r="AI12" s="5"/>
+      <c r="AI12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:AH12),"")</f>
+        <v/>
+      </c>
       <c r="AJ12" s="5"/>
-      <c r="AK12" s="5"/>
-[...6 lines deleted...]
-    <row r="13" spans="1:39">
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" s="5" t="s">
-        <v>418</v>
+        <v>467</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
-      <c r="AI13" s="5"/>
+      <c r="AI13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:AH13),"")</f>
+        <v/>
+      </c>
       <c r="AJ13" s="5"/>
-      <c r="AK13" s="5"/>
-[...6 lines deleted...]
-    <row r="14" spans="1:39">
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" s="5" t="s">
-        <v>419</v>
+        <v>468</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5"/>
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
-      <c r="AI14" s="5"/>
+      <c r="AI14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:AH14),"")</f>
+        <v/>
+      </c>
       <c r="AJ14" s="5"/>
-      <c r="AK14" s="5"/>
-[...6 lines deleted...]
-    <row r="15" spans="1:39">
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" s="5" t="s">
-        <v>420</v>
+        <v>469</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
-      <c r="AI15" s="5"/>
+      <c r="AI15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:AH15),"")</f>
+        <v/>
+      </c>
       <c r="AJ15" s="5"/>
-      <c r="AK15" s="5"/>
-[...6 lines deleted...]
-    <row r="16" spans="1:39">
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" s="5" t="s">
-        <v>421</v>
+        <v>470</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
-      <c r="AI16" s="5"/>
+      <c r="AI16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:AH16),"")</f>
+        <v/>
+      </c>
       <c r="AJ16" s="5"/>
-      <c r="AK16" s="5"/>
-[...6 lines deleted...]
-    <row r="17" spans="1:39">
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" s="5" t="s">
-        <v>422</v>
+        <v>471</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
-      <c r="AI17" s="5"/>
+      <c r="AI17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:AH17),"")</f>
+        <v/>
+      </c>
       <c r="AJ17" s="5"/>
-      <c r="AK17" s="5"/>
-[...6 lines deleted...]
-    <row r="18" spans="1:39">
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" s="5" t="s">
-        <v>423</v>
+        <v>472</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
-      <c r="AI18" s="5"/>
+      <c r="AI18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:AH18),"")</f>
+        <v/>
+      </c>
       <c r="AJ18" s="5"/>
-      <c r="AK18" s="5"/>
-[...6 lines deleted...]
-    <row r="19" spans="1:39">
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" s="5" t="s">
-        <v>424</v>
+        <v>473</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
-      <c r="AI19" s="5"/>
+      <c r="AI19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:AH19),"")</f>
+        <v/>
+      </c>
       <c r="AJ19" s="5"/>
-      <c r="AK19" s="5"/>
-[...6 lines deleted...]
-    <row r="20" spans="1:39">
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" s="5" t="s">
-        <v>425</v>
+        <v>474</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
-      <c r="AI20" s="5"/>
+      <c r="AI20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:AH20),"")</f>
+        <v/>
+      </c>
       <c r="AJ20" s="5"/>
-      <c r="AK20" s="5"/>
-[...6 lines deleted...]
-    <row r="21" spans="1:39">
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" s="5" t="s">
-        <v>426</v>
+        <v>475</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
-      <c r="AI21" s="5"/>
+      <c r="AI21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:AH21),"")</f>
+        <v/>
+      </c>
       <c r="AJ21" s="5"/>
-      <c r="AK21" s="5"/>
-[...6 lines deleted...]
-    <row r="22" spans="1:39">
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" s="5" t="s">
-        <v>427</v>
+        <v>476</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
-      <c r="AI22" s="5"/>
+      <c r="AI22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:AH22),"")</f>
+        <v/>
+      </c>
       <c r="AJ22" s="5"/>
-      <c r="AK22" s="5"/>
-[...6 lines deleted...]
-    <row r="23" spans="1:39">
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" s="5" t="s">
-        <v>428</v>
+        <v>477</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
-      <c r="AI23" s="5"/>
+      <c r="AI23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:AH23),"")</f>
+        <v/>
+      </c>
       <c r="AJ23" s="5"/>
-      <c r="AK23" s="5"/>
-[...6 lines deleted...]
-    <row r="24" spans="1:39">
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" s="5" t="s">
-        <v>429</v>
+        <v>478</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
-      <c r="AI24" s="5"/>
+      <c r="AI24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:AH24),"")</f>
+        <v/>
+      </c>
       <c r="AJ24" s="5"/>
-      <c r="AK24" s="5"/>
-[...6 lines deleted...]
-    <row r="25" spans="1:39">
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" s="5" t="s">
-        <v>430</v>
+        <v>479</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
-      <c r="AI25" s="5"/>
+      <c r="AI25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:AH25),"")</f>
+        <v/>
+      </c>
       <c r="AJ25" s="5"/>
-      <c r="AK25" s="5"/>
-[...6 lines deleted...]
-    <row r="26" spans="1:39">
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" s="5" t="s">
-        <v>431</v>
+        <v>480</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
-      <c r="AI26" s="5"/>
+      <c r="AI26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:AH26),"")</f>
+        <v/>
+      </c>
       <c r="AJ26" s="5"/>
-      <c r="AK26" s="5"/>
-[...6 lines deleted...]
-    <row r="27" spans="1:39">
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" s="5" t="s">
-        <v>432</v>
+        <v>481</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
-      <c r="AI27" s="5"/>
+      <c r="AI27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:AH27),"")</f>
+        <v/>
+      </c>
       <c r="AJ27" s="5"/>
-      <c r="AK27" s="5"/>
-[...6 lines deleted...]
-    <row r="28" spans="1:39">
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" s="5" t="s">
-        <v>433</v>
+        <v>482</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
-      <c r="AI28" s="5"/>
+      <c r="AI28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:AH28),"")</f>
+        <v/>
+      </c>
       <c r="AJ28" s="5"/>
-      <c r="AK28" s="5"/>
-[...6 lines deleted...]
-    <row r="29" spans="1:39">
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" s="5" t="s">
-        <v>434</v>
+        <v>483</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
-      <c r="AI29" s="5"/>
+      <c r="AI29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:AH29),"")</f>
+        <v/>
+      </c>
       <c r="AJ29" s="5"/>
-      <c r="AK29" s="5"/>
-[...6 lines deleted...]
-    <row r="30" spans="1:39">
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" s="5" t="s">
-        <v>435</v>
+        <v>484</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
-      <c r="AI30" s="5"/>
+      <c r="AI30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:AH30),"")</f>
+        <v/>
+      </c>
       <c r="AJ30" s="5"/>
-      <c r="AK30" s="5"/>
-[...6 lines deleted...]
-    <row r="31" spans="1:39">
+    </row>
+    <row r="31" spans="1:36">
       <c r="A31" s="5" t="s">
-        <v>436</v>
+        <v>485</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
       <c r="Z31" s="5"/>
       <c r="AA31" s="5"/>
       <c r="AB31" s="5"/>
       <c r="AC31" s="5"/>
       <c r="AD31" s="5"/>
       <c r="AE31" s="5"/>
       <c r="AF31" s="5"/>
       <c r="AG31" s="5"/>
       <c r="AH31" s="5"/>
-      <c r="AI31" s="5"/>
+      <c r="AI31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:AH31),"")</f>
+        <v/>
+      </c>
       <c r="AJ31" s="5"/>
-      <c r="AK31" s="5"/>
-[...4 lines deleted...]
-      <c r="AM31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="1050">
+  <dataValidations count="960">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -7119,320 +7447,50 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH31">
-      <formula1>"1,2,3,4"</formula1>
-[...268 lines deleted...]
-    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
@@ -7491,6451 +7549,8162 @@
         <v>30</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D2" s="5"/>
-[...3 lines deleted...]
-      <c r="H2" s="5"/>
+      <c r="D2" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-      <c r="H3" s="5"/>
+        <v>44</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-      <c r="H4" s="5"/>
+        <v>51</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-      <c r="H5" s="5"/>
+        <v>58</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-      <c r="H6" s="5"/>
+        <v>65</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-      <c r="H7" s="5"/>
+        <v>72</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-      <c r="H8" s="5"/>
+        <v>37</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G9" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-      <c r="H9" s="5"/>
+      <c r="H9" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="D10" s="5"/>
-[...3 lines deleted...]
-      <c r="H10" s="5"/>
+      <c r="D10" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-      <c r="H11" s="5"/>
+        <v>58</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-      <c r="H12" s="5"/>
+        <v>65</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-      <c r="H13" s="5"/>
+        <v>72</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>77</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K36"/>
+  <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K36"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>56</v>
+        <v>80</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>57</v>
+        <v>81</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>59</v>
+        <v>83</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>61</v>
+        <v>85</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="5">
-        <v>1.1</v>
+      <c r="B2" s="5" t="s">
+        <v>86</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="5">
-        <v>1.2</v>
+      <c r="B3" s="5" t="s">
+        <v>89</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="5">
-        <v>1.3</v>
+      <c r="B4" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>65</v>
+        <v>92</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="5">
-        <v>2.1</v>
+      <c r="B5" s="5" t="s">
+        <v>93</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="5">
-        <v>2.2</v>
+      <c r="B6" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="5">
-        <v>2.3</v>
+      <c r="B7" s="5" t="s">
+        <v>97</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>68</v>
+        <v>98</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="5">
-        <v>3.1</v>
+      <c r="B8" s="5" t="s">
+        <v>99</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>69</v>
+        <v>100</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="5">
-        <v>3.2</v>
+      <c r="B9" s="5" t="s">
+        <v>101</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>70</v>
+        <v>102</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="5">
-        <v>3.3</v>
+      <c r="B10" s="5" t="s">
+        <v>103</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="5">
-        <v>3.4</v>
+      <c r="B11" s="5" t="s">
+        <v>105</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="5">
-        <v>4.1</v>
+      <c r="B12" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>73</v>
+        <v>108</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B13" s="5">
-        <v>4.2</v>
+      <c r="B13" s="5" t="s">
+        <v>109</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="5">
-        <v>4.3</v>
+      <c r="B14" s="5" t="s">
+        <v>111</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>75</v>
+        <v>112</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="5">
-        <v>5.1</v>
+      <c r="B15" s="5" t="s">
+        <v>113</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>76</v>
+        <v>114</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B16" s="5">
-        <v>5.2</v>
+      <c r="B16" s="5" t="s">
+        <v>115</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>77</v>
+        <v>116</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B17" s="5">
-        <v>5.3</v>
+      <c r="B17" s="5" t="s">
+        <v>117</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>6.1</v>
+        <v>78</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>86</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>6.2</v>
+        <v>78</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>89</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>6.3</v>
+        <v>78</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="7">
-        <v>2.86</v>
-[...74 lines deleted...]
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I265"/>
+  <dimension ref="A1:I317"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I265"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I317"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C17" s="5">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C18" s="5">
         <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C19" s="5">
         <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C20" s="5">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C21" s="5">
         <v>20</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C22" s="5">
         <v>21</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C23" s="5">
         <v>22</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C24" s="5">
         <v>23</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C25" s="5">
         <v>24</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C26" s="5">
         <v>25</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C27" s="5">
         <v>26</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C28" s="5">
         <v>27</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C29" s="5">
         <v>28</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C30" s="5">
         <v>29</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C31" s="5">
         <v>30</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C32" s="5">
         <v>31</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C33" s="5">
         <v>32</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C34" s="5">
         <v>33</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C35" s="5">
         <v>34</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C36" s="5">
         <v>35</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C37" s="5">
         <v>36</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C38" s="5">
         <v>37</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C39" s="5">
         <v>38</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C40" s="5">
         <v>39</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C41" s="5">
         <v>40</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C42" s="5">
         <v>41</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C43" s="5">
         <v>42</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C44" s="5">
         <v>43</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C45" s="5">
         <v>44</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C46" s="5">
         <v>45</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C47" s="5">
         <v>46</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C48" s="5">
         <v>47</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C49" s="5">
         <v>48</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C50" s="5">
         <v>49</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C51" s="5">
         <v>50</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C52" s="5">
         <v>51</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C53" s="5">
         <v>52</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C54" s="5">
         <v>53</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C55" s="5">
         <v>54</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C56" s="5">
         <v>55</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C57" s="5">
         <v>56</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C58" s="5">
         <v>57</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C59" s="5">
         <v>58</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C60" s="5">
         <v>59</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C61" s="5">
         <v>60</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C62" s="5">
         <v>61</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C63" s="5">
         <v>62</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C64" s="5">
         <v>63</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C65" s="5">
         <v>64</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C66" s="5">
         <v>65</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C67" s="5">
         <v>66</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C68" s="5">
         <v>67</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C69" s="5">
         <v>68</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C70" s="5">
         <v>69</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C71" s="5">
         <v>70</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C72" s="5">
         <v>71</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C73" s="5">
         <v>72</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C74" s="5">
         <v>73</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C75" s="5">
         <v>74</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C76" s="5">
         <v>75</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C77" s="5">
         <v>76</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C78" s="5">
         <v>77</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C79" s="5">
         <v>78</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C80" s="5">
         <v>79</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C81" s="5">
         <v>80</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C82" s="5">
         <v>81</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C83" s="5">
         <v>82</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C84" s="5">
         <v>83</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C85" s="5">
         <v>84</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C86" s="5">
         <v>85</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C87" s="5">
         <v>86</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C88" s="5">
         <v>87</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C89" s="5">
         <v>88</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C90" s="5">
         <v>89</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C91" s="5">
         <v>90</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C92" s="5">
         <v>91</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C93" s="5">
         <v>92</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C94" s="5">
         <v>93</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C95" s="5">
         <v>94</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C96" s="5">
         <v>95</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C97" s="5">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C98" s="5">
-        <v>2</v>
+        <v>97</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C99" s="5">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C100" s="5">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C101" s="5">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C102" s="5">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C103" s="5">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C104" s="5">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C105" s="5">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C106" s="5">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C107" s="5">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C108" s="5">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C109" s="5">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C110" s="5">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C111" s="5">
-        <v>15</v>
+        <v>110</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C112" s="5">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C113" s="5">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C114" s="5">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C115" s="5">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C116" s="5">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C117" s="5">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C118" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C119" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C120" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C121" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C122" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C123" s="5">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C124" s="5">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C125" s="5">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C126" s="5">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C127" s="5">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C128" s="5">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5"/>
       <c r="I128" s="5"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C129" s="5">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C130" s="5">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C131" s="5">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C132" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C133" s="5">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5"/>
       <c r="H133" s="5"/>
       <c r="I133" s="5"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C134" s="5">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5"/>
       <c r="H134" s="5"/>
       <c r="I134" s="5"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C135" s="5">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C136" s="5">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>124</v>
+        <v>261</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C137" s="5">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C138" s="5">
         <v>1</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C139" s="5">
         <v>2</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>127</v>
+        <v>264</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C140" s="5">
         <v>3</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C141" s="5">
         <v>4</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>129</v>
+        <v>266</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C142" s="5">
         <v>5</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>130</v>
+        <v>267</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C143" s="5">
         <v>6</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C144" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C145" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>133</v>
+        <v>270</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C146" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C147" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>135</v>
+        <v>272</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C148" s="5">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C149" s="5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>137</v>
+        <v>274</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C150" s="5">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5"/>
       <c r="H150" s="5"/>
       <c r="I150" s="5"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C151" s="5">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>139</v>
+        <v>276</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C152" s="5">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C153" s="5">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>141</v>
+        <v>278</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C154" s="5">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>264</v>
+        <v>279</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C155" s="5">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C156" s="5">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>144</v>
+        <v>281</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5"/>
       <c r="H156" s="5"/>
       <c r="I156" s="5"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C157" s="5">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C158" s="5">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>267</v>
+        <v>283</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5"/>
       <c r="H158" s="5"/>
       <c r="I158" s="5"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C159" s="5">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>147</v>
+        <v>284</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5"/>
       <c r="H159" s="5"/>
       <c r="I159" s="5"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C160" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>268</v>
+        <v>127</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C161" s="5">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>269</v>
+        <v>128</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5"/>
       <c r="H161" s="5"/>
       <c r="I161" s="5"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C162" s="5">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>150</v>
+        <v>129</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5"/>
       <c r="H162" s="5"/>
       <c r="I162" s="5"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C163" s="5">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>270</v>
+        <v>130</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5"/>
       <c r="H163" s="5"/>
       <c r="I163" s="5"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C164" s="5">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>271</v>
+        <v>131</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5"/>
       <c r="H164" s="5"/>
       <c r="I164" s="5"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C165" s="5">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>272</v>
+        <v>132</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5"/>
       <c r="H165" s="5"/>
       <c r="I165" s="5"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C166" s="5">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>154</v>
+        <v>133</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5"/>
       <c r="H166" s="5"/>
       <c r="I166" s="5"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C167" s="5">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5"/>
       <c r="H167" s="5"/>
       <c r="I167" s="5"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C168" s="5">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>156</v>
+        <v>135</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="5"/>
       <c r="G168" s="5"/>
       <c r="H168" s="5"/>
       <c r="I168" s="5"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C169" s="5">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>273</v>
+        <v>136</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5"/>
       <c r="H169" s="5"/>
       <c r="I169" s="5"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C170" s="5">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>274</v>
+        <v>137</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
       <c r="G170" s="5"/>
       <c r="H170" s="5"/>
       <c r="I170" s="5"/>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C171" s="5">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>275</v>
+        <v>138</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="5"/>
       <c r="G171" s="5"/>
       <c r="H171" s="5"/>
       <c r="I171" s="5"/>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C172" s="5">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="5"/>
       <c r="G172" s="5"/>
       <c r="H172" s="5"/>
       <c r="I172" s="5"/>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C173" s="5">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="5"/>
       <c r="G173" s="5"/>
       <c r="H173" s="5"/>
       <c r="I173" s="5"/>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C174" s="5">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>162</v>
+        <v>141</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5"/>
       <c r="H174" s="5"/>
       <c r="I174" s="5"/>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C175" s="5">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>276</v>
+        <v>142</v>
       </c>
       <c r="E175" s="5"/>
       <c r="F175" s="5"/>
       <c r="G175" s="5"/>
       <c r="H175" s="5"/>
       <c r="I175" s="5"/>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C176" s="5">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="5"/>
       <c r="G176" s="5"/>
       <c r="H176" s="5"/>
       <c r="I176" s="5"/>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C177" s="5">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>277</v>
+        <v>144</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="5"/>
       <c r="G177" s="5"/>
       <c r="H177" s="5"/>
       <c r="I177" s="5"/>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C178" s="5">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>278</v>
+        <v>145</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="5"/>
       <c r="G178" s="5"/>
       <c r="H178" s="5"/>
       <c r="I178" s="5"/>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C179" s="5">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>279</v>
+        <v>146</v>
       </c>
       <c r="E179" s="5"/>
       <c r="F179" s="5"/>
       <c r="G179" s="5"/>
       <c r="H179" s="5"/>
       <c r="I179" s="5"/>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B180" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C180" s="5">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>280</v>
+        <v>147</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="5"/>
       <c r="G180" s="5"/>
       <c r="H180" s="5"/>
       <c r="I180" s="5"/>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C181" s="5">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>281</v>
+        <v>148</v>
       </c>
       <c r="E181" s="5"/>
       <c r="F181" s="5"/>
       <c r="G181" s="5"/>
       <c r="H181" s="5"/>
       <c r="I181" s="5"/>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C182" s="5">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>282</v>
+        <v>149</v>
       </c>
       <c r="E182" s="5"/>
       <c r="F182" s="5"/>
       <c r="G182" s="5"/>
       <c r="H182" s="5"/>
       <c r="I182" s="5"/>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C183" s="5">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>283</v>
+        <v>150</v>
       </c>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="5"/>
       <c r="H183" s="5"/>
       <c r="I183" s="5"/>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C184" s="5">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>284</v>
+        <v>151</v>
       </c>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="5"/>
       <c r="H184" s="5"/>
       <c r="I184" s="5"/>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C185" s="5">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>285</v>
+        <v>152</v>
       </c>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="5"/>
       <c r="H185" s="5"/>
       <c r="I185" s="5"/>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C186" s="5">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>286</v>
+        <v>153</v>
       </c>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="5"/>
       <c r="H186" s="5"/>
       <c r="I186" s="5"/>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C187" s="5">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>287</v>
+        <v>154</v>
       </c>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="5"/>
       <c r="H187" s="5"/>
       <c r="I187" s="5"/>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B188" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C188" s="5">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>288</v>
+        <v>155</v>
       </c>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="5"/>
       <c r="H188" s="5"/>
       <c r="I188" s="5"/>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B189" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C189" s="5">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>289</v>
+        <v>156</v>
       </c>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="5"/>
       <c r="H189" s="5"/>
       <c r="I189" s="5"/>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B190" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C190" s="5">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>290</v>
+        <v>157</v>
       </c>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="5"/>
       <c r="H190" s="5"/>
       <c r="I190" s="5"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B191" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C191" s="5">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>291</v>
+        <v>158</v>
       </c>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5"/>
       <c r="H191" s="5"/>
       <c r="I191" s="5"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B192" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C192" s="5">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>183</v>
+        <v>159</v>
       </c>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="5"/>
       <c r="H192" s="5"/>
       <c r="I192" s="5"/>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B193" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C193" s="5">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>292</v>
+        <v>160</v>
       </c>
       <c r="E193" s="5"/>
       <c r="F193" s="5"/>
       <c r="G193" s="5"/>
       <c r="H193" s="5"/>
       <c r="I193" s="5"/>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B194" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C194" s="5">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>293</v>
+        <v>161</v>
       </c>
       <c r="E194" s="5"/>
       <c r="F194" s="5"/>
       <c r="G194" s="5"/>
       <c r="H194" s="5"/>
       <c r="I194" s="5"/>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C195" s="5">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>294</v>
+        <v>162</v>
       </c>
       <c r="E195" s="5"/>
       <c r="F195" s="5"/>
       <c r="G195" s="5"/>
       <c r="H195" s="5"/>
       <c r="I195" s="5"/>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C196" s="5">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>295</v>
+        <v>163</v>
       </c>
       <c r="E196" s="5"/>
       <c r="F196" s="5"/>
       <c r="G196" s="5"/>
       <c r="H196" s="5"/>
       <c r="I196" s="5"/>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C197" s="5">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>296</v>
+        <v>164</v>
       </c>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5"/>
       <c r="H197" s="5"/>
       <c r="I197" s="5"/>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B198" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C198" s="5">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>189</v>
+        <v>165</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="5"/>
       <c r="G198" s="5"/>
       <c r="H198" s="5"/>
       <c r="I198" s="5"/>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C199" s="5">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>190</v>
+        <v>166</v>
       </c>
       <c r="E199" s="5"/>
       <c r="F199" s="5"/>
       <c r="G199" s="5"/>
       <c r="H199" s="5"/>
       <c r="I199" s="5"/>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B200" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C200" s="5">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>191</v>
+        <v>167</v>
       </c>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5"/>
       <c r="H200" s="5"/>
       <c r="I200" s="5"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C201" s="5">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>192</v>
+        <v>168</v>
       </c>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="5"/>
       <c r="H201" s="5"/>
       <c r="I201" s="5"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B202" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C202" s="5">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>193</v>
+        <v>169</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="5"/>
       <c r="H202" s="5"/>
       <c r="I202" s="5"/>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B203" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C203" s="5">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>194</v>
+        <v>170</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="5"/>
       <c r="H203" s="5"/>
       <c r="I203" s="5"/>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B204" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C204" s="5">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>297</v>
+        <v>171</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="5"/>
       <c r="H204" s="5"/>
       <c r="I204" s="5"/>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B205" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C205" s="5">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>298</v>
+        <v>172</v>
       </c>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5"/>
       <c r="H205" s="5"/>
       <c r="I205" s="5"/>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B206" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C206" s="5">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>299</v>
+        <v>173</v>
       </c>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="5"/>
       <c r="H206" s="5"/>
       <c r="I206" s="5"/>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B207" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C207" s="5">
         <v>48</v>
       </c>
-      <c r="B207" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D207" s="5" t="s">
-        <v>300</v>
+        <v>174</v>
       </c>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="5"/>
       <c r="H207" s="5"/>
       <c r="I207" s="5"/>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B208" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C208" s="5">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>301</v>
+        <v>175</v>
       </c>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="5"/>
       <c r="H208" s="5"/>
       <c r="I208" s="5"/>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B209" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C209" s="5">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>302</v>
+        <v>176</v>
       </c>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="5"/>
       <c r="H209" s="5"/>
       <c r="I209" s="5"/>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B210" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C210" s="5">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>303</v>
+        <v>177</v>
       </c>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="5"/>
       <c r="H210" s="5"/>
       <c r="I210" s="5"/>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B211" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C211" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>304</v>
+        <v>178</v>
       </c>
       <c r="E211" s="5"/>
       <c r="F211" s="5"/>
       <c r="G211" s="5"/>
       <c r="H211" s="5"/>
       <c r="I211" s="5"/>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B212" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C212" s="5">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>305</v>
+        <v>179</v>
       </c>
       <c r="E212" s="5"/>
       <c r="F212" s="5"/>
       <c r="G212" s="5"/>
       <c r="H212" s="5"/>
       <c r="I212" s="5"/>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B213" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C213" s="5">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>204</v>
+        <v>180</v>
       </c>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
       <c r="G213" s="5"/>
       <c r="H213" s="5"/>
       <c r="I213" s="5"/>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C214" s="5">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>306</v>
+        <v>181</v>
       </c>
       <c r="E214" s="5"/>
       <c r="F214" s="5"/>
       <c r="G214" s="5"/>
       <c r="H214" s="5"/>
       <c r="I214" s="5"/>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B215" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C215" s="5">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>307</v>
+        <v>182</v>
       </c>
       <c r="E215" s="5"/>
       <c r="F215" s="5"/>
       <c r="G215" s="5"/>
       <c r="H215" s="5"/>
       <c r="I215" s="5"/>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B216" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C216" s="5">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>207</v>
+        <v>183</v>
       </c>
       <c r="E216" s="5"/>
       <c r="F216" s="5"/>
       <c r="G216" s="5"/>
       <c r="H216" s="5"/>
       <c r="I216" s="5"/>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C217" s="5">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>208</v>
+        <v>184</v>
       </c>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="5"/>
       <c r="H217" s="5"/>
       <c r="I217" s="5"/>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B218" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C218" s="5">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>308</v>
+        <v>185</v>
       </c>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="5"/>
       <c r="H218" s="5"/>
       <c r="I218" s="5"/>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C219" s="5">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>309</v>
+        <v>186</v>
       </c>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="5"/>
       <c r="H219" s="5"/>
       <c r="I219" s="5"/>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B220" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C220" s="5">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>310</v>
+        <v>187</v>
       </c>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="5"/>
       <c r="H220" s="5"/>
       <c r="I220" s="5"/>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C221" s="5">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>311</v>
+        <v>188</v>
       </c>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="5"/>
       <c r="H221" s="5"/>
       <c r="I221" s="5"/>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B222" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C222" s="5">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>312</v>
+        <v>189</v>
       </c>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="5"/>
       <c r="H222" s="5"/>
       <c r="I222" s="5"/>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B223" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C223" s="5">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>214</v>
+        <v>190</v>
       </c>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="5"/>
       <c r="H223" s="5"/>
       <c r="I223" s="5"/>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B224" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C224" s="5">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>215</v>
+        <v>191</v>
       </c>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="5"/>
       <c r="H224" s="5"/>
       <c r="I224" s="5"/>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C225" s="5">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>216</v>
+        <v>192</v>
       </c>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="5"/>
       <c r="H225" s="5"/>
       <c r="I225" s="5"/>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C226" s="5">
-        <v>1</v>
+        <v>67</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>313</v>
+        <v>193</v>
       </c>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="5"/>
       <c r="H226" s="5"/>
       <c r="I226" s="5"/>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B227" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C227" s="5">
-        <v>2</v>
+        <v>68</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>314</v>
+        <v>194</v>
       </c>
       <c r="E227" s="5"/>
       <c r="F227" s="5"/>
       <c r="G227" s="5"/>
       <c r="H227" s="5"/>
       <c r="I227" s="5"/>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B228" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C228" s="5">
-        <v>3</v>
+        <v>69</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>315</v>
+        <v>195</v>
       </c>
       <c r="E228" s="5"/>
       <c r="F228" s="5"/>
       <c r="G228" s="5"/>
       <c r="H228" s="5"/>
       <c r="I228" s="5"/>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B229" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C229" s="5">
-        <v>4</v>
+        <v>70</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>316</v>
+        <v>196</v>
       </c>
       <c r="E229" s="5"/>
       <c r="F229" s="5"/>
       <c r="G229" s="5"/>
       <c r="H229" s="5"/>
       <c r="I229" s="5"/>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C230" s="5">
-        <v>5</v>
+        <v>71</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>317</v>
+        <v>197</v>
       </c>
       <c r="E230" s="5"/>
       <c r="F230" s="5"/>
       <c r="G230" s="5"/>
       <c r="H230" s="5"/>
       <c r="I230" s="5"/>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C231" s="5">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>318</v>
+        <v>198</v>
       </c>
       <c r="E231" s="5"/>
       <c r="F231" s="5"/>
       <c r="G231" s="5"/>
       <c r="H231" s="5"/>
       <c r="I231" s="5"/>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C232" s="5">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>319</v>
+        <v>199</v>
       </c>
       <c r="E232" s="5"/>
       <c r="F232" s="5"/>
       <c r="G232" s="5"/>
       <c r="H232" s="5"/>
       <c r="I232" s="5"/>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B233" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C233" s="5">
-        <v>3</v>
+        <v>74</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>224</v>
+        <v>200</v>
       </c>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="5"/>
       <c r="H233" s="5"/>
       <c r="I233" s="5"/>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B234" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C234" s="5">
-        <v>4</v>
+        <v>75</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>225</v>
+        <v>201</v>
       </c>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="5"/>
       <c r="H234" s="5"/>
       <c r="I234" s="5"/>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B235" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C235" s="5">
-        <v>5</v>
+        <v>76</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>226</v>
+        <v>202</v>
       </c>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="5"/>
       <c r="H235" s="5"/>
       <c r="I235" s="5"/>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B236" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C236" s="5">
-        <v>6</v>
+        <v>77</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>320</v>
+        <v>203</v>
       </c>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="5"/>
       <c r="H236" s="5"/>
       <c r="I236" s="5"/>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B237" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C237" s="5">
-        <v>7</v>
+        <v>78</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>321</v>
+        <v>204</v>
       </c>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="5"/>
       <c r="H237" s="5"/>
       <c r="I237" s="5"/>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B238" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C238" s="5">
-        <v>8</v>
+        <v>79</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>322</v>
+        <v>205</v>
       </c>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="5"/>
       <c r="H238" s="5"/>
       <c r="I238" s="5"/>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C239" s="5">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>323</v>
+        <v>206</v>
       </c>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="5"/>
       <c r="H239" s="5"/>
       <c r="I239" s="5"/>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C240" s="5">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>324</v>
+        <v>207</v>
       </c>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="5"/>
       <c r="H240" s="5"/>
       <c r="I240" s="5"/>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B241" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C241" s="5">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>325</v>
+        <v>208</v>
       </c>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="5"/>
       <c r="H241" s="5"/>
       <c r="I241" s="5"/>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B242" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C242" s="5">
-        <v>12</v>
+        <v>83</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>233</v>
+        <v>209</v>
       </c>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="5"/>
       <c r="H242" s="5"/>
       <c r="I242" s="5"/>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B243" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C243" s="5">
-        <v>13</v>
+        <v>84</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>326</v>
+        <v>210</v>
       </c>
       <c r="E243" s="5"/>
       <c r="F243" s="5"/>
       <c r="G243" s="5"/>
       <c r="H243" s="5"/>
       <c r="I243" s="5"/>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C244" s="5">
-        <v>14</v>
+        <v>85</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>327</v>
+        <v>211</v>
       </c>
       <c r="E244" s="5"/>
       <c r="F244" s="5"/>
       <c r="G244" s="5"/>
       <c r="H244" s="5"/>
       <c r="I244" s="5"/>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C245" s="5">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>328</v>
+        <v>212</v>
       </c>
       <c r="E245" s="5"/>
       <c r="F245" s="5"/>
       <c r="G245" s="5"/>
       <c r="H245" s="5"/>
       <c r="I245" s="5"/>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C246" s="5">
-        <v>16</v>
+        <v>87</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>237</v>
+        <v>213</v>
       </c>
       <c r="E246" s="5"/>
       <c r="F246" s="5"/>
       <c r="G246" s="5"/>
       <c r="H246" s="5"/>
       <c r="I246" s="5"/>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B247" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C247" s="5">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>329</v>
+        <v>214</v>
       </c>
       <c r="E247" s="5"/>
       <c r="F247" s="5"/>
       <c r="G247" s="5"/>
       <c r="H247" s="5"/>
       <c r="I247" s="5"/>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B248" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C248" s="5">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="E248" s="5"/>
       <c r="F248" s="5"/>
       <c r="G248" s="5"/>
       <c r="H248" s="5"/>
       <c r="I248" s="5"/>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B249" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C249" s="5">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>239</v>
+        <v>216</v>
       </c>
       <c r="E249" s="5"/>
       <c r="F249" s="5"/>
       <c r="G249" s="5"/>
       <c r="H249" s="5"/>
       <c r="I249" s="5"/>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C250" s="5">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>240</v>
+        <v>217</v>
       </c>
       <c r="E250" s="5"/>
       <c r="F250" s="5"/>
       <c r="G250" s="5"/>
       <c r="H250" s="5"/>
       <c r="I250" s="5"/>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C251" s="5">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>330</v>
+        <v>218</v>
       </c>
       <c r="E251" s="5"/>
       <c r="F251" s="5"/>
       <c r="G251" s="5"/>
       <c r="H251" s="5"/>
       <c r="I251" s="5"/>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B252" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C252" s="5">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>331</v>
+        <v>219</v>
       </c>
       <c r="E252" s="5"/>
       <c r="F252" s="5"/>
       <c r="G252" s="5"/>
       <c r="H252" s="5"/>
       <c r="I252" s="5"/>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C253" s="5">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>243</v>
+        <v>220</v>
       </c>
       <c r="E253" s="5"/>
       <c r="F253" s="5"/>
       <c r="G253" s="5"/>
       <c r="H253" s="5"/>
       <c r="I253" s="5"/>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B254" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C254" s="5">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>244</v>
+        <v>221</v>
       </c>
       <c r="E254" s="5"/>
       <c r="F254" s="5"/>
       <c r="G254" s="5"/>
       <c r="H254" s="5"/>
       <c r="I254" s="5"/>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B255" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C255" s="5">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>245</v>
+        <v>222</v>
       </c>
       <c r="E255" s="5"/>
       <c r="F255" s="5"/>
       <c r="G255" s="5"/>
       <c r="H255" s="5"/>
       <c r="I255" s="5"/>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B256" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C256" s="5">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>332</v>
+        <v>223</v>
       </c>
       <c r="E256" s="5"/>
       <c r="F256" s="5"/>
       <c r="G256" s="5"/>
       <c r="H256" s="5"/>
       <c r="I256" s="5"/>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C257" s="5">
-        <v>11</v>
+        <v>98</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>247</v>
+        <v>224</v>
       </c>
       <c r="E257" s="5"/>
       <c r="F257" s="5"/>
       <c r="G257" s="5"/>
       <c r="H257" s="5"/>
       <c r="I257" s="5"/>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C258" s="5">
-        <v>12</v>
+        <v>99</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>248</v>
+        <v>225</v>
       </c>
       <c r="E258" s="5"/>
       <c r="F258" s="5"/>
       <c r="G258" s="5"/>
       <c r="H258" s="5"/>
       <c r="I258" s="5"/>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B259" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C259" s="5">
-        <v>13</v>
+        <v>100</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>249</v>
+        <v>226</v>
       </c>
       <c r="E259" s="5"/>
       <c r="F259" s="5"/>
       <c r="G259" s="5"/>
       <c r="H259" s="5"/>
       <c r="I259" s="5"/>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B260" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C260" s="5">
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>250</v>
+        <v>227</v>
       </c>
       <c r="E260" s="5"/>
       <c r="F260" s="5"/>
       <c r="G260" s="5"/>
       <c r="H260" s="5"/>
       <c r="I260" s="5"/>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B261" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C261" s="5">
-        <v>15</v>
+        <v>102</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>251</v>
+        <v>228</v>
       </c>
       <c r="E261" s="5"/>
       <c r="F261" s="5"/>
       <c r="G261" s="5"/>
       <c r="H261" s="5"/>
       <c r="I261" s="5"/>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C262" s="5">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>252</v>
+        <v>229</v>
       </c>
       <c r="E262" s="5"/>
       <c r="F262" s="5"/>
       <c r="G262" s="5"/>
       <c r="H262" s="5"/>
       <c r="I262" s="5"/>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B263" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C263" s="5">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>333</v>
+        <v>230</v>
       </c>
       <c r="E263" s="5"/>
       <c r="F263" s="5"/>
       <c r="G263" s="5"/>
       <c r="H263" s="5"/>
       <c r="I263" s="5"/>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B264" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C264" s="5">
-        <v>18</v>
+        <v>105</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>334</v>
+        <v>231</v>
       </c>
       <c r="E264" s="5"/>
       <c r="F264" s="5"/>
       <c r="G264" s="5"/>
       <c r="H264" s="5"/>
       <c r="I264" s="5"/>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B265" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C265" s="5">
-        <v>19</v>
+        <v>106</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>335</v>
+        <v>232</v>
       </c>
       <c r="E265" s="5"/>
       <c r="F265" s="5"/>
       <c r="G265" s="5"/>
       <c r="H265" s="5"/>
       <c r="I265" s="5"/>
+    </row>
+    <row r="266" spans="1:9">
+      <c r="A266" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B266" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C266" s="5">
+        <v>107</v>
+      </c>
+      <c r="D266" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="E266" s="5"/>
+      <c r="F266" s="5"/>
+      <c r="G266" s="5"/>
+      <c r="H266" s="5"/>
+      <c r="I266" s="5"/>
+    </row>
+    <row r="267" spans="1:9">
+      <c r="A267" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B267" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C267" s="5">
+        <v>108</v>
+      </c>
+      <c r="D267" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="E267" s="5"/>
+      <c r="F267" s="5"/>
+      <c r="G267" s="5"/>
+      <c r="H267" s="5"/>
+      <c r="I267" s="5"/>
+    </row>
+    <row r="268" spans="1:9">
+      <c r="A268" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B268" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C268" s="5">
+        <v>109</v>
+      </c>
+      <c r="D268" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="E268" s="5"/>
+      <c r="F268" s="5"/>
+      <c r="G268" s="5"/>
+      <c r="H268" s="5"/>
+      <c r="I268" s="5"/>
+    </row>
+    <row r="269" spans="1:9">
+      <c r="A269" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B269" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C269" s="5">
+        <v>110</v>
+      </c>
+      <c r="D269" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="E269" s="5"/>
+      <c r="F269" s="5"/>
+      <c r="G269" s="5"/>
+      <c r="H269" s="5"/>
+      <c r="I269" s="5"/>
+    </row>
+    <row r="270" spans="1:9">
+      <c r="A270" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B270" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C270" s="5">
+        <v>111</v>
+      </c>
+      <c r="D270" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="E270" s="5"/>
+      <c r="F270" s="5"/>
+      <c r="G270" s="5"/>
+      <c r="H270" s="5"/>
+      <c r="I270" s="5"/>
+    </row>
+    <row r="271" spans="1:9">
+      <c r="A271" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B271" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C271" s="5">
+        <v>1</v>
+      </c>
+      <c r="D271" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="E271" s="5"/>
+      <c r="F271" s="5"/>
+      <c r="G271" s="5"/>
+      <c r="H271" s="5"/>
+      <c r="I271" s="5"/>
+    </row>
+    <row r="272" spans="1:9">
+      <c r="A272" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B272" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C272" s="5">
+        <v>2</v>
+      </c>
+      <c r="D272" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="E272" s="5"/>
+      <c r="F272" s="5"/>
+      <c r="G272" s="5"/>
+      <c r="H272" s="5"/>
+      <c r="I272" s="5"/>
+    </row>
+    <row r="273" spans="1:9">
+      <c r="A273" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B273" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C273" s="5">
+        <v>3</v>
+      </c>
+      <c r="D273" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="E273" s="5"/>
+      <c r="F273" s="5"/>
+      <c r="G273" s="5"/>
+      <c r="H273" s="5"/>
+      <c r="I273" s="5"/>
+    </row>
+    <row r="274" spans="1:9">
+      <c r="A274" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B274" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C274" s="5">
+        <v>4</v>
+      </c>
+      <c r="D274" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="E274" s="5"/>
+      <c r="F274" s="5"/>
+      <c r="G274" s="5"/>
+      <c r="H274" s="5"/>
+      <c r="I274" s="5"/>
+    </row>
+    <row r="275" spans="1:9">
+      <c r="A275" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B275" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C275" s="5">
+        <v>5</v>
+      </c>
+      <c r="D275" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="E275" s="5"/>
+      <c r="F275" s="5"/>
+      <c r="G275" s="5"/>
+      <c r="H275" s="5"/>
+      <c r="I275" s="5"/>
+    </row>
+    <row r="276" spans="1:9">
+      <c r="A276" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B276" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C276" s="5">
+        <v>6</v>
+      </c>
+      <c r="D276" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="E276" s="5"/>
+      <c r="F276" s="5"/>
+      <c r="G276" s="5"/>
+      <c r="H276" s="5"/>
+      <c r="I276" s="5"/>
+    </row>
+    <row r="277" spans="1:9">
+      <c r="A277" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B277" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C277" s="5">
+        <v>7</v>
+      </c>
+      <c r="D277" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="E277" s="5"/>
+      <c r="F277" s="5"/>
+      <c r="G277" s="5"/>
+      <c r="H277" s="5"/>
+      <c r="I277" s="5"/>
+    </row>
+    <row r="278" spans="1:9">
+      <c r="A278" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B278" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C278" s="5">
+        <v>8</v>
+      </c>
+      <c r="D278" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="E278" s="5"/>
+      <c r="F278" s="5"/>
+      <c r="G278" s="5"/>
+      <c r="H278" s="5"/>
+      <c r="I278" s="5"/>
+    </row>
+    <row r="279" spans="1:9">
+      <c r="A279" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B279" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C279" s="5">
+        <v>9</v>
+      </c>
+      <c r="D279" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="E279" s="5"/>
+      <c r="F279" s="5"/>
+      <c r="G279" s="5"/>
+      <c r="H279" s="5"/>
+      <c r="I279" s="5"/>
+    </row>
+    <row r="280" spans="1:9">
+      <c r="A280" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B280" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C280" s="5">
+        <v>10</v>
+      </c>
+      <c r="D280" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="E280" s="5"/>
+      <c r="F280" s="5"/>
+      <c r="G280" s="5"/>
+      <c r="H280" s="5"/>
+      <c r="I280" s="5"/>
+    </row>
+    <row r="281" spans="1:9">
+      <c r="A281" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B281" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C281" s="5">
+        <v>11</v>
+      </c>
+      <c r="D281" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="E281" s="5"/>
+      <c r="F281" s="5"/>
+      <c r="G281" s="5"/>
+      <c r="H281" s="5"/>
+      <c r="I281" s="5"/>
+    </row>
+    <row r="282" spans="1:9">
+      <c r="A282" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B282" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C282" s="5">
+        <v>12</v>
+      </c>
+      <c r="D282" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="E282" s="5"/>
+      <c r="F282" s="5"/>
+      <c r="G282" s="5"/>
+      <c r="H282" s="5"/>
+      <c r="I282" s="5"/>
+    </row>
+    <row r="283" spans="1:9">
+      <c r="A283" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B283" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C283" s="5">
+        <v>13</v>
+      </c>
+      <c r="D283" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="E283" s="5"/>
+      <c r="F283" s="5"/>
+      <c r="G283" s="5"/>
+      <c r="H283" s="5"/>
+      <c r="I283" s="5"/>
+    </row>
+    <row r="284" spans="1:9">
+      <c r="A284" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B284" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C284" s="5">
+        <v>14</v>
+      </c>
+      <c r="D284" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="E284" s="5"/>
+      <c r="F284" s="5"/>
+      <c r="G284" s="5"/>
+      <c r="H284" s="5"/>
+      <c r="I284" s="5"/>
+    </row>
+    <row r="285" spans="1:9">
+      <c r="A285" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B285" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C285" s="5">
+        <v>15</v>
+      </c>
+      <c r="D285" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="E285" s="5"/>
+      <c r="F285" s="5"/>
+      <c r="G285" s="5"/>
+      <c r="H285" s="5"/>
+      <c r="I285" s="5"/>
+    </row>
+    <row r="286" spans="1:9">
+      <c r="A286" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B286" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C286" s="5">
+        <v>16</v>
+      </c>
+      <c r="D286" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="E286" s="5"/>
+      <c r="F286" s="5"/>
+      <c r="G286" s="5"/>
+      <c r="H286" s="5"/>
+      <c r="I286" s="5"/>
+    </row>
+    <row r="287" spans="1:9">
+      <c r="A287" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B287" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C287" s="5">
+        <v>17</v>
+      </c>
+      <c r="D287" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="E287" s="5"/>
+      <c r="F287" s="5"/>
+      <c r="G287" s="5"/>
+      <c r="H287" s="5"/>
+      <c r="I287" s="5"/>
+    </row>
+    <row r="288" spans="1:9">
+      <c r="A288" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B288" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C288" s="5">
+        <v>18</v>
+      </c>
+      <c r="D288" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E288" s="5"/>
+      <c r="F288" s="5"/>
+      <c r="G288" s="5"/>
+      <c r="H288" s="5"/>
+      <c r="I288" s="5"/>
+    </row>
+    <row r="289" spans="1:9">
+      <c r="A289" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B289" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C289" s="5">
+        <v>19</v>
+      </c>
+      <c r="D289" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E289" s="5"/>
+      <c r="F289" s="5"/>
+      <c r="G289" s="5"/>
+      <c r="H289" s="5"/>
+      <c r="I289" s="5"/>
+    </row>
+    <row r="290" spans="1:9">
+      <c r="A290" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B290" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C290" s="5">
+        <v>20</v>
+      </c>
+      <c r="D290" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="E290" s="5"/>
+      <c r="F290" s="5"/>
+      <c r="G290" s="5"/>
+      <c r="H290" s="5"/>
+      <c r="I290" s="5"/>
+    </row>
+    <row r="291" spans="1:9">
+      <c r="A291" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B291" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C291" s="5">
+        <v>21</v>
+      </c>
+      <c r="D291" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="E291" s="5"/>
+      <c r="F291" s="5"/>
+      <c r="G291" s="5"/>
+      <c r="H291" s="5"/>
+      <c r="I291" s="5"/>
+    </row>
+    <row r="292" spans="1:9">
+      <c r="A292" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B292" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C292" s="5">
+        <v>22</v>
+      </c>
+      <c r="D292" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="E292" s="5"/>
+      <c r="F292" s="5"/>
+      <c r="G292" s="5"/>
+      <c r="H292" s="5"/>
+      <c r="I292" s="5"/>
+    </row>
+    <row r="293" spans="1:9">
+      <c r="A293" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B293" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C293" s="5">
+        <v>23</v>
+      </c>
+      <c r="D293" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="E293" s="5"/>
+      <c r="F293" s="5"/>
+      <c r="G293" s="5"/>
+      <c r="H293" s="5"/>
+      <c r="I293" s="5"/>
+    </row>
+    <row r="294" spans="1:9">
+      <c r="A294" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B294" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C294" s="5">
+        <v>24</v>
+      </c>
+      <c r="D294" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E294" s="5"/>
+      <c r="F294" s="5"/>
+      <c r="G294" s="5"/>
+      <c r="H294" s="5"/>
+      <c r="I294" s="5"/>
+    </row>
+    <row r="295" spans="1:9">
+      <c r="A295" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B295" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C295" s="5">
+        <v>25</v>
+      </c>
+      <c r="D295" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="E295" s="5"/>
+      <c r="F295" s="5"/>
+      <c r="G295" s="5"/>
+      <c r="H295" s="5"/>
+      <c r="I295" s="5"/>
+    </row>
+    <row r="296" spans="1:9">
+      <c r="A296" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B296" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C296" s="5">
+        <v>1</v>
+      </c>
+      <c r="D296" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="E296" s="5"/>
+      <c r="F296" s="5"/>
+      <c r="G296" s="5"/>
+      <c r="H296" s="5"/>
+      <c r="I296" s="5"/>
+    </row>
+    <row r="297" spans="1:9">
+      <c r="A297" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B297" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C297" s="5">
+        <v>2</v>
+      </c>
+      <c r="D297" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="E297" s="5"/>
+      <c r="F297" s="5"/>
+      <c r="G297" s="5"/>
+      <c r="H297" s="5"/>
+      <c r="I297" s="5"/>
+    </row>
+    <row r="298" spans="1:9">
+      <c r="A298" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B298" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C298" s="5">
+        <v>3</v>
+      </c>
+      <c r="D298" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E298" s="5"/>
+      <c r="F298" s="5"/>
+      <c r="G298" s="5"/>
+      <c r="H298" s="5"/>
+      <c r="I298" s="5"/>
+    </row>
+    <row r="299" spans="1:9">
+      <c r="A299" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B299" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C299" s="5">
+        <v>4</v>
+      </c>
+      <c r="D299" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="E299" s="5"/>
+      <c r="F299" s="5"/>
+      <c r="G299" s="5"/>
+      <c r="H299" s="5"/>
+      <c r="I299" s="5"/>
+    </row>
+    <row r="300" spans="1:9">
+      <c r="A300" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B300" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C300" s="5">
+        <v>5</v>
+      </c>
+      <c r="D300" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="E300" s="5"/>
+      <c r="F300" s="5"/>
+      <c r="G300" s="5"/>
+      <c r="H300" s="5"/>
+      <c r="I300" s="5"/>
+    </row>
+    <row r="301" spans="1:9">
+      <c r="A301" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B301" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C301" s="5">
+        <v>6</v>
+      </c>
+      <c r="D301" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="E301" s="5"/>
+      <c r="F301" s="5"/>
+      <c r="G301" s="5"/>
+      <c r="H301" s="5"/>
+      <c r="I301" s="5"/>
+    </row>
+    <row r="302" spans="1:9">
+      <c r="A302" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B302" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C302" s="5">
+        <v>7</v>
+      </c>
+      <c r="D302" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="E302" s="5"/>
+      <c r="F302" s="5"/>
+      <c r="G302" s="5"/>
+      <c r="H302" s="5"/>
+      <c r="I302" s="5"/>
+    </row>
+    <row r="303" spans="1:9">
+      <c r="A303" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B303" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C303" s="5">
+        <v>8</v>
+      </c>
+      <c r="D303" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="E303" s="5"/>
+      <c r="F303" s="5"/>
+      <c r="G303" s="5"/>
+      <c r="H303" s="5"/>
+      <c r="I303" s="5"/>
+    </row>
+    <row r="304" spans="1:9">
+      <c r="A304" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B304" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C304" s="5">
+        <v>9</v>
+      </c>
+      <c r="D304" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="E304" s="5"/>
+      <c r="F304" s="5"/>
+      <c r="G304" s="5"/>
+      <c r="H304" s="5"/>
+      <c r="I304" s="5"/>
+    </row>
+    <row r="305" spans="1:9">
+      <c r="A305" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B305" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C305" s="5">
+        <v>10</v>
+      </c>
+      <c r="D305" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="E305" s="5"/>
+      <c r="F305" s="5"/>
+      <c r="G305" s="5"/>
+      <c r="H305" s="5"/>
+      <c r="I305" s="5"/>
+    </row>
+    <row r="306" spans="1:9">
+      <c r="A306" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B306" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C306" s="5">
+        <v>11</v>
+      </c>
+      <c r="D306" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="E306" s="5"/>
+      <c r="F306" s="5"/>
+      <c r="G306" s="5"/>
+      <c r="H306" s="5"/>
+      <c r="I306" s="5"/>
+    </row>
+    <row r="307" spans="1:9">
+      <c r="A307" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B307" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C307" s="5">
+        <v>12</v>
+      </c>
+      <c r="D307" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="E307" s="5"/>
+      <c r="F307" s="5"/>
+      <c r="G307" s="5"/>
+      <c r="H307" s="5"/>
+      <c r="I307" s="5"/>
+    </row>
+    <row r="308" spans="1:9">
+      <c r="A308" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B308" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C308" s="5">
+        <v>13</v>
+      </c>
+      <c r="D308" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="E308" s="5"/>
+      <c r="F308" s="5"/>
+      <c r="G308" s="5"/>
+      <c r="H308" s="5"/>
+      <c r="I308" s="5"/>
+    </row>
+    <row r="309" spans="1:9">
+      <c r="A309" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B309" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C309" s="5">
+        <v>14</v>
+      </c>
+      <c r="D309" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="E309" s="5"/>
+      <c r="F309" s="5"/>
+      <c r="G309" s="5"/>
+      <c r="H309" s="5"/>
+      <c r="I309" s="5"/>
+    </row>
+    <row r="310" spans="1:9">
+      <c r="A310" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B310" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C310" s="5">
+        <v>15</v>
+      </c>
+      <c r="D310" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="E310" s="5"/>
+      <c r="F310" s="5"/>
+      <c r="G310" s="5"/>
+      <c r="H310" s="5"/>
+      <c r="I310" s="5"/>
+    </row>
+    <row r="311" spans="1:9">
+      <c r="A311" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B311" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C311" s="5">
+        <v>16</v>
+      </c>
+      <c r="D311" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="E311" s="5"/>
+      <c r="F311" s="5"/>
+      <c r="G311" s="5"/>
+      <c r="H311" s="5"/>
+      <c r="I311" s="5"/>
+    </row>
+    <row r="312" spans="1:9">
+      <c r="A312" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B312" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C312" s="5">
+        <v>17</v>
+      </c>
+      <c r="D312" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="E312" s="5"/>
+      <c r="F312" s="5"/>
+      <c r="G312" s="5"/>
+      <c r="H312" s="5"/>
+      <c r="I312" s="5"/>
+    </row>
+    <row r="313" spans="1:9">
+      <c r="A313" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B313" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C313" s="5">
+        <v>18</v>
+      </c>
+      <c r="D313" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="E313" s="5"/>
+      <c r="F313" s="5"/>
+      <c r="G313" s="5"/>
+      <c r="H313" s="5"/>
+      <c r="I313" s="5"/>
+    </row>
+    <row r="314" spans="1:9">
+      <c r="A314" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B314" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C314" s="5">
+        <v>19</v>
+      </c>
+      <c r="D314" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="E314" s="5"/>
+      <c r="F314" s="5"/>
+      <c r="G314" s="5"/>
+      <c r="H314" s="5"/>
+      <c r="I314" s="5"/>
+    </row>
+    <row r="315" spans="1:9">
+      <c r="A315" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B315" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C315" s="5">
+        <v>20</v>
+      </c>
+      <c r="D315" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="E315" s="5"/>
+      <c r="F315" s="5"/>
+      <c r="G315" s="5"/>
+      <c r="H315" s="5"/>
+      <c r="I315" s="5"/>
+    </row>
+    <row r="316" spans="1:9">
+      <c r="A316" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B316" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C316" s="5">
+        <v>21</v>
+      </c>
+      <c r="D316" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="E316" s="5"/>
+      <c r="F316" s="5"/>
+      <c r="G316" s="5"/>
+      <c r="H316" s="5"/>
+      <c r="I316" s="5"/>
+    </row>
+    <row r="317" spans="1:9">
+      <c r="A317" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B317" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C317" s="5">
+        <v>22</v>
+      </c>
+      <c r="D317" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="E317" s="5"/>
+      <c r="F317" s="5"/>
+      <c r="G317" s="5"/>
+      <c r="H317" s="5"/>
+      <c r="I317" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>336</v>
+        <v>285</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>337</v>
+        <v>286</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>338</v>
+        <v>287</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>339</v>
+        <v>288</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>340</v>
-[...3 lines deleted...]
-      <c r="A3" s="5">
+        <v>289</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5">
+        <v>25</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="D3" s="5">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="5">
+      <c r="E3" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="5">
+      <c r="E4" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="5">
+      <c r="E5" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-        <v>352</v>
+      <c r="E6" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5">
+        <v>25</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="D7" s="5">
+        <v>1</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5">
+        <v>2</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5">
+        <v>3</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5">
+        <v>4</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5">
+        <v>20</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5">
+        <v>2</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5">
+        <v>3</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>4</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="5">
+        <v>20</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5">
+        <v>2</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5">
+        <v>3</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5">
+        <v>4</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="5">
+        <v>15</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>2</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5">
+        <v>3</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>4</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="5">
+        <v>20</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>328</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>353</v>
+        <v>329</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>354</v>
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>355</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>356</v>
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="D11" s="5" t="s">
         <v>357</v>
       </c>
     </row>
-    <row r="2" spans="1:1">
-      <c r="A2" t="s">
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C12" s="5" t="s">
         <v>358</v>
       </c>
+      <c r="D12" s="5" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>375</v>
+      </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>