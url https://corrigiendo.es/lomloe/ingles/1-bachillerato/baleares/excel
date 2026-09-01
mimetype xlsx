--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:32</t>
+    <t>01/09/2026 13:18</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>