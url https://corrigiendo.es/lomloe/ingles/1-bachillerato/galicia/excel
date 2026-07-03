--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="326">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,63 +94,63 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:24</t>
+    <t>03/07/2026 18:18</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -415,210 +415,513 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Estrategias técnicas para la adquisición y el afianzamiento de autoconfianza, iniciativa y asertividad. Estrategias de autorreparación y autoevaluación como forma de progresar en el aprendizaje autónomo de la lengua extranjera.</t>
   </si>
   <si>
-    <t>ción de textos orales, escritos y multimodales.</t>
+    <t>Estrategias para la planificación, ejecución, control y reparación de la comprensión, producción y coproducción de textos orales, escritos y multimodales.</t>
   </si>
   <si>
     <t>Conocimientos, destrezas y actitudes que permiten llevar a cabo actividades de mediación en situaciones cotidianas.</t>
   </si>
   <si>
-    <t>cimientos; dar instrucciones y consejos; narrar acontecimientos pasados puntuales y habituales; describir estados y situaciones presentes y expresar sucesos futuros y de predicciones a corto, medio y largo plazo; expresar emociones; expresar la opinión; expresar argumentaciones; reformular, presentar las opiniones de otros y resumir.</t>
-[...5 lines deleted...]
-    <t>rales, la afirmación, la negación, la interrogación y la exclamación y las relaciones lógicas.</t>
+    <t>Funciones comunicativas adecuadas al ámbito y al contexto comunicativo: describir fenómenos y acontecimientos; dar instrucciones y consejos; narrar acontecimientos pasados puntuales y habituales; describir estados y situaciones presentes y expresar sucesos futuros y de predicciones a corto, medio y largo plazo; expresar emociones; expresar la opinión; expresar argumentaciones; reformular, presentar las opiniones de otros y resumir.</t>
+  </si>
+  <si>
+    <t>Modelos contextuales y géneros discursivos de uso común en la comprensión, producción y coproducción de textos orales, escritos y multimodales, breves y sencillos, literarios y no literarios: características y reconocimiento del contexto (participantes y situación), expectativas generadas por el contexto y organización y estructuración según el género y la función textual.</t>
+  </si>
+  <si>
+    <t>Unidades lingüísticas y significados asociados a dichas unidades, tales como expresión de la entidad y sus propiedades, la cantidad y la calidad, el espacio y las relaciones espaciales, el tiempo y las relaciones temporales, la afirmación, la negación, la interrogación y la exclamación y las relaciones lógicas.</t>
   </si>
   <si>
     <t>Léxico común y especializado de interés para el alumnado, relativo al tiempo y al espacio; estados, eventos y acontecimiento; actividades, procedimientos y procesos; relaciones personales, sociales, académicas y profesionales; educación, trabajo y emprendimiento; lengua y comunicación intercultural; ciencia y tecnología; historia y cultura, y estrategias de enriquecimiento léxico (derivación, familias léxicas, polisemia, sinonimia, antonimia...).</t>
   </si>
   <si>
-    <t>les asociadas a dichos patrones. Alfabeto fonético básico.</t>
+    <t>Patrones sonoros, acentuales, rítmicos y de entonación, y significados e intenciones comunicativas generales asociadas a dichos patrones. Alfabeto fonético básico.</t>
   </si>
   <si>
     <t>Convenciones ortográficas y significados e intenciones comunicativas asociadas a los formatos, patrones y elementos gráficos.</t>
   </si>
   <si>
-    <t>parar y contrastar, resumir y parafrasear, colaborar, negociar significados, detectar la ironía, etc.</t>
-[...5 lines deleted...]
-    <t>máticos, etc.</t>
+    <t>Convenciones y estrategias conversacionales, en formato síncrono o asíncrono, para iniciar, mantener y terminar la comunicación, tomar y ceder la palabra, pedir y dar aclaraciones y explicaciones, reformular, comparar y contrastar, resumir y parafrasear, colaborar, negociar significados, detectar la ironía, etc.</t>
+  </si>
+  <si>
+    <t>Recursos para el aprendizaje y estrategias de búsqueda y selección de información y curación de contenidos: diccionarios, libros de consulta, bibliotecas, mediatecas, etiquetas en la red, recursos digitales e informáticos, etc.</t>
   </si>
   <si>
     <t>Respecto a la propiedad intelectual y a los derechos de autor sobre las fuentes consultadas y contenidos utilizados: herramientas para el tratamiento de datos bibliográficos y recursos para evitar el plagio.</t>
   </si>
   <si>
-    <t>dal, y plataformas virtuales de interacción, colaboración y cooperación educativa (aulas virtuales, videoconfe</t>
-[...11 lines deleted...]
-    <t>co, morfosintaxis, patrones sonoros, etc.) a partir de la comparación de las lenguas y de las variedades que conforman el repertorio lingüístico personal.</t>
+    <t>Herramientas analógicas y digitales para la comprensión, producción y coproducción oral, escrita y multimodal, y plataformas virtuales de interacción, colaboración y cooperación educativa (aulas virtuales, videoconferencias, herramientas digitales colaborativas) para el aprendizaje, la comunicación y el desarrollo de proyectos con hablantes o estudiantes de la lengua extranjera.</t>
+  </si>
+  <si>
+    <t>Estrategias y técnicas para responder eficazmente y con un alto grado de autonomía, adecuación y corrección a una necesidad comunicativa concreta superando las limitaciones derivadas del nivel de competencia en la lengua extranjera y en las demás lenguas del repertorio lingüístico propio.</t>
+  </si>
+  <si>
+    <t>Estrategias para identificar, organizar, retener, recuperar y utilizar creativamente unidades lingüísticas (léxico, morfosintaxis, patrones sonoros, etc.) a partir de la comparación de las lenguas y de las variedades que conforman el repertorio lingüístico personal.</t>
   </si>
   <si>
     <t>Estrategias y herramientas, analógicas y digitales, individuales y cooperativas, para la autoevaluación, la coevaluación y la autorreparación.</t>
   </si>
   <si>
     <t>Expresiones y léxico específico para reflexionar y compartir la reflexión sobre la comunicación, la lengua, el aprendizaje y las herramientas de comunicación y aprendizaje (metalenguaje).</t>
   </si>
   <si>
     <t>Comparación sistemática entre lenguas a partir de elementos de la lengua extranjera y de otras lenguas: origen y parentescos.</t>
   </si>
   <si>
     <t>La lengua extranjera como medio de comunicación y entendimiento entre pueblos, como facilitador del acceso a otras culturas y a otras lenguas, y como herramienta de participación social y de enriquecimiento personal.</t>
   </si>
   <si>
-    <t>blantes o estudiantes de la lengua extranjera, así como por conocer informaciones culturales de los países donde se habla la lengua extranjera.</t>
-[...5 lines deleted...]
-    <t>sociales y democráticos.</t>
+    <t>Interés e iniciativa en la realización de intercambios comunicativos a través de diferentes medios con hablantes o estudiantes de la lengua extranjera, así como por conocer informaciones culturales de los países donde se habla la lengua extranjera.</t>
+  </si>
+  <si>
+    <t>Aspectos socioculturales y sociolingüísticos relativos a convenciones sociales, normas de cortesía y registros; instituciones, costumbres y rituales; valores, normas, creencias y actitudes; estereotipos y tabúes; lenguaje no verbal; historia, cultura y comunidades; relaciones interpersonales y procesos de globalización en países donde se habla la lengua extranjera.</t>
+  </si>
+  <si>
+    <t>Estrategias para entender y apreciar la diversidad lingüística, cultural y artística atendiendo a valores ecosociales y democráticos.</t>
   </si>
   <si>
     <t>Estrategias de detección, rechazo y actuación ante usos discriminatorios del lenguaje verbal y no verbal. 2º curso. Materia de Lengua Extranjera II</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...41 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>CE.1</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido textual y audiovisual.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer versiones del mismo texto en audio (podcast o locución) y en formato visual con imágenes clave que apoyen el significado.
+• Presentar un mapa conceptual interactivo que muestre la estructura argumental del texto antes de la lectura.
+• Incluir glosarios hipervinculados para términos clave y opciones de traducción de oraciones completas bajo demanda.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión de la comprensión e interpretación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado demuestre su comprensión mediante un resumen oral grabado, un esquema visual o una línea de tiempo interactiva.
+• Ofrecer la opción de responder a preguntas de interpretación mediante un debate grabado en pequeño grupo en lugar de por escrito.
+• Facilitar la creación de un póster digital que sintetice las ideas principales y la argumentación usando infografías o mapas mentales.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación y sostenimiento del esfuerzo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija entre tres textos auténticos (noticia, entrada de blog, extracto de novela) sobre un mismo tema de actualidad.
+• Incorporar un sistema de badges o puntos por identificar y justificar el uso de estrategias de inferencia en textos de su elección.
+• Plantear un reto en el que deban verificar la fiabilidad de una fuente buscando información contrastada y compartir sus hallazgos en un foro de clase.</t>
+  </si>
+  <si>
+    <t>CE.2</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido y las tareas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer modelos textuales anotados que expliciten la estructura, los marcadores discursivos y el uso de tiempos verbales en distintos géneros (narración, argumentación, descripción).
+• Proporcionar organizadores gráficos (esquemas, mapas de ideas) para cada fase del proceso de escritura: planificación, textualización y revisión.
+• Incluir pistas de audio con ejemplos de textos orales equivalentes para que el alumnado identifique patrones de coherencia y cohesión antes de escribir.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples opciones para la acción y la expresión del aprendizaje.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir la elección entre formato escrito tradicional, presentación oral grabada o producción de un pódcast breve que desarrolle la misma argumentación, evaluando los mismos criterios de coherencia y organización.
+• Facilitar herramientas de dictado por voz y correctores ortográficos integrados para que el alumnado con dificultades grafomotrices pueda centrarse en la planificación y revisión.
+• Incorporar plantillas de autoevaluación y coevaluación con escalas descriptivas que guíen la autorreparación y compensación de errores antes de la entrega final.</t>
+  </si>
+  <si>
+    <t>Promover el interés, la relevancia y la autorregulación del aprendizaje.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un banco de temas vinculados a intereses adolescentes (tecnología, medio ambiente, redes sociales) y que cada estudiante seleccione el que más le motive, justificando su elección.
+• Establecer un sistema de logros parciales (rúbricas de proceso) que permita ver el progreso en cada estrategia (planificación, síntesis, compensación) y fomentar la autorreparación autónoma.
+• Proponer una audiencia real (publicación en el blog del centro, intercambio con un aula extranjera) para que el producto tenga un propósito comunicativo auténtico y no solo una nota.</t>
+  </si>
+  <si>
+    <t>CE.3</t>
+  </si>
+  <si>
+    <t>Ofrecer el contenido en múltiples formatos para que el alumnado acceda a modelos de interacción variados.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Proporcionar grabaciones de diálogos auténticos con diferentes acentos y velocidades, acompañadas de transcripciones y marcas visuales de entonación y pausas.
+• Presentar vídeos cortos de interacciones cotidianas (pedir comida, concertar cita) con subtítulos seleccionables en L1 o L2 y preguntas guía sobre normas de cortesía.
+• Distribuir tarjetas con frases y estrategias de cooperación (pedir aclaración, reformular, tomar turno) clasificadas por nivel de formalidad y contexto.</t>
+  </si>
+  <si>
+    <t>Permitir múltiples formas de demostrar la capacidad de interacción oral y escrita.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer la opción de realizar una interacción oral en videollamada grabada con un compañero o con un chatbot de voz configurable que ajuste el ritmo y dé feedback inmediato sobre fluidez.
+• Posibilitar la entrega de un diálogo escrito (chat simulado o intercambio de correos) donde se evidencien el uso de estrategias de cooperación y cortesía, con posibilidad de incluir emoticonos para reforzar el tono.
+• Permitir la creación de un podcast de dos personas discutiendo un tema controvertido, donde el oyente pueda analizar después las estrategias de interacción empleadas.</t>
+  </si>
+  <si>
+    <t>Fomentar la implicación mediante elección, relevancia y desafío ajustable.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija entre una lista de situaciones reales (entrevista de trabajo, pedir ayuda en una tienda, hacer un cumplido) y el formato (presencial, virtual, escrito) para la interacción evaluada.
+• Incorporar elementos de gamificación: acumular puntos por usar correctamente estrategias de cortesía y cooperación, con un tablero de progreso visible.
+• Ofrecer la opción de trabajar con un compañero autoseleccionado o con uno asignado al azar, y permitir cambiar de pareja tras cada interacción para experimentar diferentes dinámicas.</t>
+  </si>
+  <si>
+    <t>CE.4</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer ejemplos de mediación en formato audio (diálogos reales grabados), texto (transcripciones con glosas) y vídeo (con énfasis en lenguaje no verbal) para un mismo contexto comunicativo.
+• Presentar un mapa visual de estrategias de mediación (parafrasear, resumir, simplificar, explicar) con iconos y ejemplos de uso en diferentes situaciones (formal/informal, interlingüística/intralingüística).
+• Proporcionar bancos de frases y expresiones clave (organizados por función: pedir aclaración, reformular, confirmar comprensión) con variantes de registro y acompañados de ejemplos auditivos.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija mediar de forma oral (grabación o role-play en vivo), escrita (mensaje o correo electrónico) o visual (infografía que sintetice el mensaje mediado).
+• Facilitar plantillas estructuradas para la mediación: guiones con apartados (saludo, aclaración, reformulación, cierre) y opciones de registro, que sirvan de andamiaje.
+• Ofrecer la posibilidad de crear un 'kit de mediación' (póster físico o digital) con estrategias y frases priorizadas por el propio estudiante, para usar durante la tarea.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija el contexto de la mediación entre opciones relacionadas con sus intereses (deporte, música, viajes, ciencia) o situaciones reales de su entorno (ayudar a un familiar turista, explicar un chiste intercultural).
+• Diseñar un 'reto de mediación' escalonado con tres niveles de dificultad (por ejemplo, simplificar un texto académico vs. explicar un concepto abstracto a un principiante), y permitir que cada estudiante seleccione su punto de partida.
+• Incorporar una rúbrica de autoevaluación negociada donde el alumnado defina sus propios indicadores de 'claridad' y 'atmósfera positiva' y reciba feedback enfocado en esos objetivos.</t>
+  </si>
+  <si>
+    <t>CE.5</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples formas de representación del contenido sobre estrategias y funcionamiento de lenguas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Tablas comparativas visuales entre lenguas (L1, inglés, otras) para contrastar estructuras gramaticales o estrategias de afianzamiento.
+• Audios o vídeos cortos en distintas variedades del inglés (británico, americano) donde se reflexione sobre diferencias léxicas, acompañados de transcripciones.
+• Infografías interactivas que relacionen estrategias de aprendizaje de lenguas (ej. uso de cognados, transferencia positiva) con ejemplos multilingües.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples formas de expresión para que el alumnado demuestre su reflexión crítica y compartición de estrategias.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Diario digital personal de repertorio lingüístico donde el estudiante registre y compare estrategias propias en distintas lenguas (formato blog, carpeta, audio).
+• Presentación oral o en vídeo (máx 3 min) explicando un error común y su solución basada en transferencia entre lenguas.
+• Creación colaborativa de un glosario de estrategias de comunicación (para superar bloqueos, pedir aclaración, reformular) con ejemplos en inglés y su lengua materna.</t>
+  </si>
+  <si>
+    <t>Fomentar la motivación mediante la elección, autenticidad y conexión con la experiencia lingüística personal.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija el par de lenguas (inglés + cualquier otra que conozca) para el análisis contrastivo, aumentando la relevancia personal.
+• Proponer una tarea auténtica: elaborar una guía de supervivencia lingüística para un visitante extranjero, usando estrategias de comunicación.
+• Retos semanales opcionales de reflexión lingüística (ej. ‘encuentra un falso amigo y comparte estrategia para no confundirlo’) con badges de logro.</t>
+  </si>
+  <si>
+    <t>CE.6</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer versiones auditiva y escrita de un mismo discurso intercultural (ej. un podcast con transcripción anotada) para que el alumnado acceda según su preferencia.
+• Emplear organizadores gráficos comparativos (mapas de doble burbuja) que visualicen elementos lingüísticos y culturales de la L2 frente a la L1.
+• Presentar muestras auténticas (canciones, memes, noticias breves) con diferente nivel de andamiaje: glosarios, subtítulos, preguntas guía.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un producto multimodal (póster digital, vídeo corto o entrada de blog) que muestre similitudes y diferencias entre una costumbre de la cultura meta y la propia.
+• Ofrecer la opción de participar en un debate oral grabado o redactar un ensayo argumentativo sobre la influencia de los estereotipos en la comunicación intercultural.
+• Facilitar la creación de un guion y representación (grabada o en directo) de un encuentro intercultural donde se apliquen estrategias de cortesía y negociación.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que cada estudiante elija una cultura de habla inglesa (de entre un listado variado) para investigar y compartir con el grupo.
+• Vincular la tarea con experiencias personales: invitar a contar brevemente (en L2) un encuentro intercultural real o ficticio y reflexionar sobre lo que aprendieron.
+• Ofrecer recursos escalonados (textos simples vs. complejos) para que el alumnado seleccione el nivel de desafío que desee al analizar un conflicto intercultural.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL2, CP1, CD1</t>
+  </si>
+  <si>
+    <t>CCL3, CCL4, CPSAA1.2</t>
+  </si>
+  <si>
+    <t>La CE implica comprender e interpretar textos en lengua estándar (CCL2, CCL4), comprender en lengua extranjera (CP1) y buscar fuentes fiables (CD1, CCL3). Las estrategias de inferencia y comprensión requieren autorregulación (CPSAA1.2).</t>
+  </si>
+  <si>
+    <t>CCL1, CP2, CPSAA1.2</t>
+  </si>
+  <si>
+    <t>CCL5, CD2, CE1</t>
+  </si>
+  <si>
+    <t>La CE se centra en producir textos originales, claros y organizados (CCL1) en lengua extranjera (CP2), usando planificación y síntesis (CPSAA1.2). Implica también comunicación multimodal (CCL5), producción digital (CD2) y creatividad (CE1).</t>
+  </si>
+  <si>
+    <t>CCL3, CP3, CPSAA3</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA5, CC2</t>
+  </si>
+  <si>
+    <t>La CE trata de interactuar activamente con otras personas (CCL3) en lengua extranjera (CP3) mediante cooperación (CPSAA3), empleando recursos digitales (CD3) y resolviendo conflictos (CPSAA5). Incluye respeto a la diversidad social (CC2).</t>
+  </si>
+  <si>
+    <t>CP2, CCL4, CC1</t>
+  </si>
+  <si>
+    <t>CPSAA3, CCEC2, CE2</t>
+  </si>
+  <si>
+    <t>La CE consiste en mediar entre lenguas (CP2) explicando conceptos (CCL4) y valorando la diversidad (CC1). Requiere cooperación (CPSAA3), apreciación cultural (CCEC2) y capacidad de adaptación (CE2).</t>
+  </si>
+  <si>
+    <t>CP1, CPSAA1.1, CCL5</t>
+  </si>
+  <si>
+    <t>CPSAA2, CC2, CCEC1</t>
+  </si>
+  <si>
+    <t>La CE implica reflexionar críticamente sobre el funcionamiento de las lenguas (CP1, CCL5) y autoconocimiento (CPSAA1.1). Incluye aprender de errores (CPSAA2), respetar la diversidad (CC2) y creatividad (CCEC1).</t>
+  </si>
+  <si>
+    <t>CC1, CCEC2, CP1</t>
+  </si>
+  <si>
+    <t>CC2, CCEC4, CPSAA3</t>
+  </si>
+  <si>
+    <t>La CE valora críticamente la diversidad lingüística, cultural y artística (CC1, CCEC2) desde la lengua extranjera (CP1), fomentando el respeto (CC2), el patrimonio (CCEC4) y la cooperación (CPSAA3).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Descarga el decreto autonómico de Bachillerato y localiza el anexo de Lengua Extranjera I. Identifica las 6 competencias específicas (CE), los 16 criterios de evaluación y los 43 saberes básicos. Verifica si tu CCAA ha secuenciado los saberes por cursos.</t>
+  </si>
+  <si>
+    <t>Imprime los saberes y recórtalos en tiras de papel; te ayudará a distribuirlos físicamente en una mesa antes de asignarlos a las situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>30 minutos</t>
+  </si>
+  <si>
+    <t>Transcribe las 6 CE y sus 16 criterios asociados en una tabla. Cada CE suele tener entre 2 y 3 criterios. Por ejemplo: CE1 (comprensión oral) puede tener criterios 1.1, 1.2 y 1.3. Agrúpalos y memoriza la estructura lógica.</t>
+  </si>
+  <si>
+    <t>Usa un código de colores: un color por CE. Así verás rápidamente qué criterios pertenecen a cada competencia cuando planifiques actividades.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Selecciona qué criterios evaluarás con instrumentos «gruesos» (exámenes orales/escritos) y cuáles con observación diaria. Por ejemplo: los criterios de producción oral se evalúan mejor con rúbrica de diálogos; los de mediación, con tareas de reformulación. Decide el peso de cada criterio (0-100%) y que sume 100% por evaluación.</t>
+  </si>
+  <si>
+    <t>No puntúes cada criterio con decimales; usa intervalos de 5% (40, 45, 50...) para redondear y evitar discusiones con el departamento.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Reparte los 43 saberes en tres bloques trimestrales, manteniendo coherencia con las CE. Por ejemplo: saberes de comprensión oral (bloque A) y producción oral (bloque B) deben aparecer en cada trimestre. No satures un trimestre con más de 15 saberes. Asegura que todos se trabajan antes de final de curso.</t>
+  </si>
+  <si>
+    <t>Deja siempre 2-3 saberes sin asignar fija; los usarás como «saberes de refuerzo» si algún trimestre se queda corto o para ampliar en SDA interdisciplinares.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre al menos 2 CE, varios criterios y entre 5-7 saberes. La SDA debe tener un producto final (póster, debate, vídeo) y una secuencia de tareas. Por ejemplo: 1er trimestre «Organizar un viaje virtual», trabajando CE1, CE3 y CE6.</t>
+  </si>
+  <si>
+    <t>Haz la primera SDA más guiada y la tercera más autónoma. Así progresas en el desarrollo de la competencia de aprender a aprender.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Acuerda en el departamento el peso de cada CE en la nota final (ej. CE1 20%, CE2 15%, etc.). Define cómo se calcula la nota de cada CE a partir de sus criterios. Redacta un breve «acuerdo de departamento» y súbelo a la plataforma del centro.</t>
+  </si>
+  <si>
+    <t>No tengas miedo de que una CE pese más si es la que más trabajas. La inspección valora la coherencia entre lo que haces en clase y cómo evalúas.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta una plantilla de adaptaciones curriculares no significativas para alumnado con ACNEE o NEAE. Especifica medidas de acceso (más tiempo, apoyo visual) y modificaciones en instrumentos. Incluye un plan de recuperación para trimestres suspensos: pruebas específicas de criterios no superados, con fecha y criterio claro.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, diseña una «prueba de criterio único»: por ejemplo, si un alumno suspendió el criterio 2.2 (producción escrita), que presente un texto breve con rúbrica nueva, no todo el examen.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Extraer y analizar las ideas principales, la información relevante y las implicaciones generales de textos de cierta longitud, bien organizados y de cierta complejidad, orales, esc</t>
   </si>
   <si>
     <t>Interpretar y valorar de manera crítica el contenido, la intención y los rasgos discursivos de textos de cierta longitud y complejidad, con especial énfasis en los textos académico</t>
   </si>
   <si>
     <t>Seleccionar, organizar y aplicar las estrategias y los conocimientos adecuados para comprender la información global y específica, y distinguir la intención y las opiniones implíci</t>
   </si>
@@ -1400,670 +1703,920 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
         <v>173</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>174</v>
+      <c r="B4" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>229</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>175</v>
+        <v>230</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>178</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>261</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>179</v>
+        <v>262</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>180</v>
+        <v>263</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>181</v>
+        <v>264</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>182</v>
+        <v>265</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>183</v>
+        <v>266</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>184</v>
+        <v>267</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>3.85</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>185</v>
+        <v>268</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>3.85</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>186</v>
+        <v>269</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>3.85</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>187</v>
+        <v>270</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>3.85</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>188</v>
+        <v>271</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>3.85</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>189</v>
+        <v>272</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>3.85</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>190</v>
+        <v>273</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>3.85</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>191</v>
+        <v>274</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>3.85</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>192</v>
+        <v>275</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>3.85</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>193</v>
+        <v>276</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>3.85</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>3.85</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>194</v>
+        <v>277</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>3.85</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>195</v>
+        <v>278</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>3.85</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>196</v>
+        <v>279</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>3.85</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>197</v>
+        <v>280</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>3.85</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>198</v>
+        <v>281</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>3.85</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>199</v>
+        <v>282</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>3.85</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
         <v>98</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>99</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>3.85</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>200</v>
+        <v>283</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>3.85</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>201</v>
+        <v>284</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>3.85</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
         <v>104</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>202</v>
+        <v>285</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>3.85</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>203</v>
+        <v>286</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>3.85</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>204</v>
+        <v>287</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>3.85</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
         <v>110</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>205</v>
+        <v>288</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>3.85</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>206</v>
+        <v>289</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>3.85</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>207</v>
+        <v>290</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>3.85</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
-        <v>208</v>
+        <v>291</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <f>SUM(E3:E28)</f>
         <v>100.099999999999966</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>209</v>
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AD31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" s="6" t="s">
-        <v>210</v>
+        <v>293</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>211</v>
+        <v>294</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>72</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>74</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>76</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>78</v>
       </c>
@@ -2100,1132 +2653,1132 @@
       <c r="U1" s="6" t="s">
         <v>100</v>
       </c>
       <c r="V1" s="6" t="s">
         <v>102</v>
       </c>
       <c r="W1" s="6" t="s">
         <v>104</v>
       </c>
       <c r="X1" s="6" t="s">
         <v>106</v>
       </c>
       <c r="Y1" s="6" t="s">
         <v>108</v>
       </c>
       <c r="Z1" s="6" t="s">
         <v>110</v>
       </c>
       <c r="AA1" s="6" t="s">
         <v>112</v>
       </c>
       <c r="AB1" s="6" t="s">
         <v>114</v>
       </c>
       <c r="AC1" s="6" t="s">
-        <v>212</v>
+        <v>295</v>
       </c>
       <c r="AD1" s="6" t="s">
-        <v>183</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" s="5" t="s">
-        <v>213</v>
+        <v>296</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AB2),"")</f>
         <v/>
       </c>
       <c r="AD2" s="5"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" s="5" t="s">
-        <v>214</v>
+        <v>297</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AB3),"")</f>
         <v/>
       </c>
       <c r="AD3" s="5"/>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" s="5" t="s">
-        <v>215</v>
+        <v>298</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AB4),"")</f>
         <v/>
       </c>
       <c r="AD4" s="5"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" s="5" t="s">
-        <v>216</v>
+        <v>299</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AB5),"")</f>
         <v/>
       </c>
       <c r="AD5" s="5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" s="5" t="s">
-        <v>217</v>
+        <v>300</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AB6),"")</f>
         <v/>
       </c>
       <c r="AD6" s="5"/>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" s="5" t="s">
-        <v>218</v>
+        <v>301</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AB7),"")</f>
         <v/>
       </c>
       <c r="AD7" s="5"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" s="5" t="s">
-        <v>219</v>
+        <v>302</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AB8),"")</f>
         <v/>
       </c>
       <c r="AD8" s="5"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" s="5" t="s">
-        <v>220</v>
+        <v>303</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AB9),"")</f>
         <v/>
       </c>
       <c r="AD9" s="5"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" s="5" t="s">
-        <v>221</v>
+        <v>304</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AB10),"")</f>
         <v/>
       </c>
       <c r="AD10" s="5"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" s="5" t="s">
-        <v>222</v>
+        <v>305</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AB11),"")</f>
         <v/>
       </c>
       <c r="AD11" s="5"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" s="5" t="s">
-        <v>223</v>
+        <v>306</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AB12),"")</f>
         <v/>
       </c>
       <c r="AD12" s="5"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" s="5" t="s">
-        <v>224</v>
+        <v>307</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AB13),"")</f>
         <v/>
       </c>
       <c r="AD13" s="5"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" s="5" t="s">
-        <v>225</v>
+        <v>308</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AB14),"")</f>
         <v/>
       </c>
       <c r="AD14" s="5"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" s="5" t="s">
-        <v>226</v>
+        <v>309</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AB15),"")</f>
         <v/>
       </c>
       <c r="AD15" s="5"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" s="5" t="s">
-        <v>227</v>
+        <v>310</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AB16),"")</f>
         <v/>
       </c>
       <c r="AD16" s="5"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="5" t="s">
-        <v>228</v>
+        <v>311</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AB17),"")</f>
         <v/>
       </c>
       <c r="AD17" s="5"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" s="5" t="s">
-        <v>229</v>
+        <v>312</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AB18),"")</f>
         <v/>
       </c>
       <c r="AD18" s="5"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="5" t="s">
-        <v>230</v>
+        <v>313</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AB19),"")</f>
         <v/>
       </c>
       <c r="AD19" s="5"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" s="5" t="s">
-        <v>231</v>
+        <v>314</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AB20),"")</f>
         <v/>
       </c>
       <c r="AD20" s="5"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="5" t="s">
-        <v>232</v>
+        <v>315</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AB21),"")</f>
         <v/>
       </c>
       <c r="AD21" s="5"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="5" t="s">
-        <v>233</v>
+        <v>316</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AB22),"")</f>
         <v/>
       </c>
       <c r="AD22" s="5"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" s="5" t="s">
-        <v>234</v>
+        <v>317</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AB23),"")</f>
         <v/>
       </c>
       <c r="AD23" s="5"/>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="5" t="s">
-        <v>235</v>
+        <v>318</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AB24),"")</f>
         <v/>
       </c>
       <c r="AD24" s="5"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" s="5" t="s">
-        <v>236</v>
+        <v>319</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AB25),"")</f>
         <v/>
       </c>
       <c r="AD25" s="5"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" s="5" t="s">
-        <v>237</v>
+        <v>320</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AB26),"")</f>
         <v/>
       </c>
       <c r="AD26" s="5"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="5" t="s">
-        <v>238</v>
+        <v>321</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AB27),"")</f>
         <v/>
       </c>
       <c r="AD27" s="5"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" s="5" t="s">
-        <v>239</v>
+        <v>322</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AB28),"")</f>
         <v/>
       </c>
       <c r="AD28" s="5"/>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" s="5" t="s">
-        <v>240</v>
+        <v>323</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AB29),"")</f>
         <v/>
       </c>
       <c r="AD29" s="5"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="5" t="s">
-        <v>241</v>
+        <v>324</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AB30),"")</f>
         <v/>
       </c>
       <c r="AD30" s="5"/>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" s="5" t="s">
-        <v>242</v>
+        <v>325</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -6539,55 +7092,55 @@
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="7">
         <v>3.85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I27"/>
+  <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I27"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>117</v>
       </c>
@@ -6843,487 +7396,664 @@
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C15" s="5">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C16" s="5">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>138</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C17" s="5">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C18" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>140</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C19" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C20" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C21" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C22" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>144</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C23" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C24" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>146</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
-    </row>
-[...55 lines deleted...]
-      <c r="I27" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D2" s="6" t="s">
         <v>151</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="E2" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="F2" s="6" t="s">
         <v>153</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="G2" s="6" t="s">
         <v>154</v>
-      </c>
-[...54 lines deleted...]
-        <v>166</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C5" s="5" t="s">
         <v>171</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="D5" s="5" t="s">
         <v>172</v>
       </c>
     </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>207</v>
+      </c>
+    </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>