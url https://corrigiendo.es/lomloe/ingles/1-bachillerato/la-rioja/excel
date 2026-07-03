--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="533">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="703">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>La Rioja</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,269 +94,488 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:23</t>
+    <t>03/07/2026 18:18</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Lengua Extranjera I</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Comprender e interpretar las ideas principales y las líneas argumentales básicas de textos expresados en la lengua estándar, buscando fuentes fiables y haciendo uso de estrategias de inferencia y comprobación de significados, para responder a las necesidades comunicativas planteadas.</t>
   </si>
   <si>
+    <t>El alumnado entiende lo esencial de textos en lengua estándar y deduce significados usando pistas del contexto.</t>
+  </si>
+  <si>
+    <t>El alumnado lee o escucha textos en lengua estándar, identifica ideas principales y argumentos, y aplica estrategias de inferencia y verificación para comprender.</t>
+  </si>
+  <si>
+    <t>No es traducir literalmente ni responder preguntas de comprensión memorísticas; tampoco es leer sin fijarse en la estructura argumentativa.</t>
+  </si>
+  <si>
+    <t>Tras leer un artículo breve en inglés sobre un tema cotidiano, el alumnado infiere el significado de palabras desconocidas y escribe un resumen de tres líneas.</t>
+  </si>
+  <si>
+    <t>interpretar</t>
+  </si>
+  <si>
     <t>CE.2</t>
   </si>
   <si>
     <t>Producir textos originales, de creciente extensión, claros, bien organizados y detallados, usando estrategias tales como la planificación, la síntesis, la compensación o la autorreparación, para expresar ideas y argumentos de forma creativa, adecuada, correcta y coherente, de acuerdo con propósitos comunicativos concretos.</t>
   </si>
   <si>
+    <t>El alumnado escribe textos originales cada vez más largos, claros y organizados en inglés.</t>
+  </si>
+  <si>
+    <t>El alumnado planifica, redacta y revisa textos escritos en inglés sobre temas diversos, aplicando estrategias de síntesis y corrección para expresar ideas propias.</t>
+  </si>
+  <si>
+    <t>No es traducir frases sueltas, ni rellenar ejercicios de gramática, ni copiar modelos sin personalizar.</t>
+  </si>
+  <si>
+    <t>El alumnado escribe una carta formal de 250 palabras en inglés solicitando información a una universidad extranjera.</t>
+  </si>
+  <si>
+    <t>producir</t>
+  </si>
+  <si>
     <t>CE.3</t>
   </si>
   <si>
     <t>Interactuar activamente con otras personas, con suficiente fluidez y precisión y con espontaneidad, usando estrategias de cooperación y empleando recursos analógicos y digitales, para responder a propósitos comunicativos en intercambios respetuosos con las normas de cortesía.</t>
   </si>
   <si>
+    <t>El alumnado conversa en lengua extranjera con fluidez y cortesía, usando recursos digitales para lograr sus objetivos comunicativos.</t>
+  </si>
+  <si>
+    <t>El alumnado mantiene conversaciones espontáneas, aplica estrategias de cooperación y usa herramientas digitales para comunicarse de forma efectiva y respetuosa.</t>
+  </si>
+  <si>
+    <t>No es repetir frases hechas ni traducir mentalmente. No es un monólogo preparado, sino interacción real con otros.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un debate simulado en inglés sobre el uso de redes sociales, turnándose y respondiendo a preguntas.</t>
+  </si>
+  <si>
+    <t>comunicar</t>
+  </si>
+  <si>
     <t>CE.4</t>
   </si>
   <si>
     <t>Mediar entre distintas lenguas o variedades, o entre modalidades escrita y oral o registros de una misma lengua, usando actividades, estrategias y conocimientos eficaces orientados a explicar conceptos y opiniones o simplificar mensajes, para transmitir información de manera eficaz, clara y responsable, y crear una atmósfera positiva que facilite la comunicación.</t>
   </si>
   <si>
+    <t>El alumnado actúa como puente entre lenguas o registros, aclarando ideas y mensajes para que todos se entiendan.</t>
+  </si>
+  <si>
+    <t>El alumnado interpreta y reformula mensajes entre distintas lenguas o variedades, explicando conceptos y opiniones con claridad para facilitar la comunicación.</t>
+  </si>
+  <si>
+    <t>No es traducir literalmente ni repetir frases hechas. No es solo explicar vocabulario sin contexto. Es adaptar el mensaje para que sea comprensible y fluido.</t>
+  </si>
+  <si>
+    <t>El alumnado, en parejas, explica a un compañero extranjero una tradición española usando inglés sencillo y ejemplos.</t>
+  </si>
+  <si>
+    <t>mediar</t>
+  </si>
+  <si>
     <t>CE.5</t>
   </si>
   <si>
     <t>Ampliar y usar los repertorios lingüísticos personales entre distintas lenguas y variedades, reflexionando de forma crítica sobre su funcionamiento, haciendo explícitos y compartiendo las estrategias y los conocimientos propios, para mejorar la respuesta a sus necesidades comunicativas.</t>
   </si>
   <si>
+    <t>El alumnado reflexiona sobre lo que sabe de varias lenguas y comparte trucos para comunicarse mejor.</t>
+  </si>
+  <si>
+    <t>El alumnado reflexiona críticamente sobre el funcionamiento de distintas lenguas, comparte estrategias personales y amplía su repertorio lingüístico para mejorar su comunicación.</t>
+  </si>
+  <si>
+    <t>No es traducir entre lenguas ni estudiar gramática aislada. No es aprender cada lengua por separado sin conexión.</t>
+  </si>
+  <si>
+    <t>Comparar cómo se expresa gratitud en inglés, español y una lengua que conozcan, y crear un repertorio personal de frases.</t>
+  </si>
+  <si>
+    <t>transferir</t>
+  </si>
+  <si>
     <t>CE.6</t>
   </si>
   <si>
     <t>Valorar críticamente y adecuarse a la diversidad lingüística, cultural y artística a partir de la lengua extranjera, reflexionando y compartiendo las semejanzas y las diferencias entre lenguas y culturas, para actuar de forma empática, respetuosa y eficaz, fomentando la comprensión mutua en situaciones interculturales.</t>
   </si>
   <si>
+    <t>El alumnado reflexiona sobre diferencias culturales y lingüísticas para actuar con empatía en contextos interculturales</t>
+  </si>
+  <si>
+    <t>El alumnado analiza y compara rasgos culturales y lingüísticos de países angloparlantes, comparte sus reflexiones y aplica estrategias de comunicación respetuosa</t>
+  </si>
+  <si>
+    <t>No es memorizar datos culturales ni traducir costumbres; es comparar, reflexionar y ajustar el propio comportamiento comunicativo</t>
+  </si>
+  <si>
+    <t>Comparar cómo se celebran las fiestas de cumpleaños en Reino Unido y en España, y debatir cómo dirigirse a un anfitrión con respeto</t>
+  </si>
+  <si>
+    <t>valorar</t>
+  </si>
+  <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Seleccionar, organizar y aplicar las estrategias y conocimientos adecuados para comprender la información global y específica, y distinguir la intención y las opiniones, tanto implícitas como explícitas (siempre que estén claramente señalizadas) de los textos; para inferir significados e interpretar elementos no verbales; y para buscar, seleccionar y contrastar información.</t>
   </si>
   <si>
-    <t>Tarea comunicativa + rúbrica de destrezas</t>
+    <t>Seleccionar y aplicar estrategias para comprender información global, específica, intenciones y opiniones en textos, usando inferencias y contrastando fuentes.</t>
+  </si>
+  <si>
+    <t>aplicar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega respuestas escritas que demuestran comprensión global y específica, identificación de intenciones y opiniones implícitas/explicitas, e inferencias a partir de elementos verbales y no verbales.</t>
+  </si>
+  <si>
+    <t>Examen escrito</t>
+  </si>
+  <si>
+    <t>Lectura de un texto auténtico seguida de preguntas de comprensión que requieren inferencia y contraste de fuentes.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la comprensión literal sin considerar la capacidad de inferir significados o interpretar elementos no verbales.</t>
   </si>
   <si>
     <t>Expresar oralmente con suficiente fluidez y corrección textos claros, coherentes, bien organizados, adecuados a la situación comunicativa y en diferentes registros sobre asuntos de relevancia personal o de interés público conocidos por el alumnado, con el fin de valorar, describir, narrar, argumentar e informar, en diferentes soportes, utilizando recursos verbales y no verbales, así como estrategias de planificación, control, compensación y cooperación.</t>
   </si>
   <si>
+    <t>Comunicar oralmente de forma fluida y coherente sobre temas personales o públicos, utilizando estrategias comunicativas en diferentes registros y soportes.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una exposición oral planificada, con control y compensación, sobre un tema de interés público, ajustándose al registro adecuado.</t>
+  </si>
+  <si>
+    <t>Exposición / interacción oral</t>
+  </si>
+  <si>
+    <t>Preparación y presentación individual de un discurso argumentativo o narrativo ante la clase.</t>
+  </si>
+  <si>
+    <t>Se califica la lectura de un guion escrito como expresión oral, sin evaluar la fluidez ni la interacción.</t>
+  </si>
+  <si>
     <t>Redactar y difundir textos detallados de cierta extensión y complejidad y de estructura clara, adecuados a la situación comunicativa, a la tipología textual y a las herramientas analógicas y digitales utilizadas, evitando errores que dificulten o impidan la comprensión, reformulando y organizando de manera coherente información e ideas de diversas fuentes y justificando las propias opiniones, sobre asuntos de relevancia personal o de interés público conocidos por el alumnado, haciendo un uso ético del lenguaje, respetando la propiedad intelectual y evitando el plagio. Seleccionar, organizar y aplicar conocimientos y estrategias de planificación, producción, revisión y cooperación, para 2.3. componer textos de estructura clara, correctos y adecuados a las intenciones comunicativas, las características contextuales, los aspectos socioculturales y la tipología textual, usando los recursos físicos o digitales más adecuados en función de la tarea y de las y los interlocutores reales o potenciales.</t>
   </si>
   <si>
+    <t>Redactar y difundir textos detallados y coherentes sobre temas personales o públicos, citando fuentes y evitando plagio.</t>
+  </si>
+  <si>
+    <t>El alumnado redacta y difunde un texto (digital o analógico) de estructura clara, con citas y justificación de opiniones, sin errores graves.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Escritura individual o colaborativa de un texto argumentativo o expositivo, con publicación en soporte físico o digital.</t>
+  </si>
+  <si>
+    <t>Uso de traductores automáticos sin reformulación, generando textos poco naturales o con errores de sentido.</t>
+  </si>
+  <si>
     <t>Seleccionar, organizar y utilizar, de forma flexible y en diferentes entornos, estrategias adecuadas para iniciar, mantener y terminar la comunicación, tomar y ceder la palabra, solicitar y formular aclaraciones y explicaciones, reformular, comparar y contrastar, resumir, colaborar, debatir, resolver problemas y gestionar situaciones comprometidas.</t>
   </si>
   <si>
+    <t>Aplicar de forma flexible estrategias para iniciar, mantener y gestionar la comunicación oral en interacciones variadas.</t>
+  </si>
+  <si>
+    <t>El alumnado participa en interacciones orales (debates, simulaciones) aplicando estrategias como tomar la palabra, reformular y resolver problemas.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Debates, role-plays y simulaciones de situaciones cotidianas o profesionales.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la corrección gramatical sin considerar la aplicación de estrategias de interacción.</t>
+  </si>
+  <si>
     <t>Interpretar y explicar textos, conceptos y comunicaciones, mostrando respeto y aprecio por las y los interlocutores y por las lenguas, variedades o registros empleados, y participando en la solución de problemas de comprensión y de entendimiento, a partir de diversos recursos y soportes. Aplicar estrategias y actividades que faciliten la comunicación y sirvan para explicar y simplificar textos, conceptos y 4.2. mensajes, y que sean adecuadas a las intenciones comunicativas, las características contextuales, los aspectos socioculturales y la tipología textual, usando recursos y apoyos físicos o digitales en función de la tarea y el conocimiento previo de las y los interlocutores.</t>
   </si>
   <si>
+    <t>Interpreta y explica textos y conceptos en contextos de diversidad, mostrando respeto y resolviendo problemas de intercomprensión.</t>
+  </si>
+  <si>
+    <t>Interpretar</t>
+  </si>
+  <si>
+    <t>El alumnado produce una explicación oral o escrita de un texto o concepto adaptada a un interlocutor con diferente nivel o procedencia lingüística.</t>
+  </si>
+  <si>
+    <t>Actividad por parejas donde un alumno explica un texto cultural a un compañero extranjero.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la comprensión lectora en lugar de la capacidad de explicar y adaptar el mensaje.</t>
+  </si>
+  <si>
     <t>Utilizar con iniciativa y de forma creativa estrategias y conocimientos de mejora de su capacidad de comunicar y de aprender la lengua extranjera con apoyo de otros interlocutores y de soportes analógicos y digitales.</t>
   </si>
   <si>
+    <t>Emplear con iniciativa estrategias y conocimientos para mejorar la comunicación en lengua extranjera, apoyándose en otros y en recursos analógicos/digitales.</t>
+  </si>
+  <si>
+    <t>El alumnado presenta un registro o producto (oral/escrito) donde demuestra el uso deliberado de estrategias comunicativas, apoyado en otros y en soportes variados.</t>
+  </si>
+  <si>
+    <t>Portfolio / dosier</t>
+  </si>
+  <si>
+    <t>Trabajo en parejas o grupos para resolver una tarea comunicativa, documentando las estrategias empleadas.</t>
+  </si>
+  <si>
+    <t>Confundir la iniciativa y creatividad en el uso de estrategias con la simple fluidez oral; evaluar el resultado sin atender al proceso estratégico.</t>
+  </si>
+  <si>
     <t>Registrar y reflexionar sobre los progresos y dificultades de aprendizaje de la lengua extranjera, seleccionando las estrategias más adecuadas y eficaces para superar esas dificultades y consolidar su aprendizaje, realizando actividades de planificación del propio aprendizaje, autoevaluación y coevaluación, haciendo esos progresos y dificultades explícitos y compartiéndolos.</t>
   </si>
   <si>
+    <t>El alumnado reflexiona sobre su aprendizaje, identifica dificultades, selecciona estrategias y documenta su progreso en un portafolio o diario, compartiendo dicho proceso.</t>
+  </si>
+  <si>
+    <t>evaluar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un diario de aprendizaje o portfolio con reflexiones, autoevaluaciones y coevaluaciones, donde registra progresos y dificultades y selecciona estrategias.</t>
+  </si>
+  <si>
+    <t>Tras cada unidad didáctica, el alumnado completa una entrada en su diario de aprendizaje o portfolio.</t>
+  </si>
+  <si>
+    <t>Evaluar la calidad lingüística de la reflexión en lugar de la profundidad del análisis metacognitivo y la selección de estrategias.</t>
+  </si>
+  <si>
     <t>Actuar de forma adecuada, empática y respetuosa en situaciones interculturales construyendo vínculos entre las diferentes lenguas y culturas, analizando y rechazando cualquier tipo de discriminación, prejuicio y estereotipo, y solucionando aquellos factores socioculturales que dificulten la comunicación.</t>
   </si>
   <si>
+    <t>Analiza situaciones interculturales, rechaza estereotipos y actúa con empatía y respeto, solucionando problemas comunicativos.</t>
+  </si>
+  <si>
+    <t>analizar</t>
+  </si>
+  <si>
+    <t>El alumnado analiza un caso intercultural, identifica y rechaza estereotipos, y propone una solución respetuosa que facilite la comunicación.</t>
+  </si>
+  <si>
+    <t>Tras leer un texto sobre un malentendido cultural, los estudiantes redactan una carta de respuesta empática.</t>
+  </si>
+  <si>
+    <t>Evaluar la corrección gramatical en lugar de la capacidad para analizar y rechazar estereotipos.</t>
+  </si>
+  <si>
     <t>Valorar críticamente la diversidad lingüística, cultural y artística propia de países donde se habla la lengua extranjera, en relación con los derechos humanos, y adecuarse a ella, favoreciendo el desarrollo de una cultura compartida y una ciudadanía comprometida con la sostenibilidad y los valores democráticos. Aplicar estrategias para defender y apreciar la diversidad lingüística, cultural y artística. 6.3.</t>
   </si>
   <si>
+    <t>El alumnado valora críticamente la diversidad lingüística y cultural de países anglófonos, vinculándola a derechos humanos y valores democráticos.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora una exposición oral en la que analiza y valora críticamente una manifestación cultural o lingüística de un país de habla inglesa, justificando su adecuación a los derechos humanos.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga una tradición o producto cultural de un país anglófono y lo presenta oralmente, defendiendo su valor desde una perspectiva de derechos humanos.</t>
+  </si>
+  <si>
+    <t>Se evalúa únicamente la corrección lingüística o la descripción cultural, sin atender a la capacidad de valoración crítica basada en derechos humanos.</t>
+  </si>
+  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
+    <t>1. Autoconfianza, iniciativa y asertividad. Uso de todos recursos y estrategias disponibles para lograr una finalidad comunicativa concreta. Carácter no disuasorio del error como signo de aprendizaje.</t>
+  </si>
+  <si>
     <t>2. Estrategias para la planificación, ejecución, control y reparación de la comprensión, la producción y coproducción de textos orales, escritos y multimodales.</t>
   </si>
   <si>
-    <t>2.1 Comprensión Identificación de claves e inferencia</t>
-[...1 lines deleted...]
-  <si>
     <t>Extrapolación del significado de un pasaje concreto tomando en consideración el texto en su totalidad.</t>
   </si>
   <si>
     <t>Uso de diferentes tipos de conectores y de los párrafos clave dentro de la organización general del texto con el fin de comprender mejor la argumentación del mismo.</t>
   </si>
   <si>
     <t>Identificación, por el contexto, el significado de palabras o signos que desconoce.</t>
   </si>
   <si>
     <t>Extrapolación del contexto el significado de palabras o signos desconocidos y deducción del significado de las oraciones.</t>
   </si>
   <si>
     <t>Deducción del posible significado de palabras o signos desconocidos presentes en un texto identificando los elementos que los integran (raíz, elementos léxicos, sufijos y prefijos).</t>
   </si>
   <si>
     <t>2.2 Producción y Coproducción</t>
   </si>
   <si>
     <t>2.2.1 Planificación</t>
   </si>
   <si>
     <t>Preparación de lo que hay que decir y los medios para decirlo, teniendo en cuenta el efecto que puede producir en el destinatario.</t>
   </si>
   <si>
     <t>Reconocimiento del tipo de texto y su estructura típica para organizar la información de forma coherente.</t>
   </si>
   <si>
     <t>Ensayo y prueba de nuevas combinaciones y expresiones, pidiendo retroalimentación.</t>
   </si>
   <si>
     <t>Realización de esquemas o guiones previos a la producción.</t>
   </si>
   <si>
     <t>2.2.2 Compensación</t>
   </si>
   <si>
     <t>Uso de circunloquios y paráfrasis para suplir carencias de vocabulario y de estructura.</t>
   </si>
   <si>
     <t>Definición de las características de algo concreto cuando no recuerda la palabra o signo exactos que lo designan.</t>
   </si>
   <si>
     <t>Recurso al circunloquio y renuncia a expresiones complicadas para superar la mayoría de los obstáculos comunicativos.</t>
   </si>
   <si>
-    <t>2.2.3 Control, autorreparación y autoevaluación</t>
-[...1 lines deleted...]
-  <si>
     <t>Autocorrección frecuente y de manera retrospectiva de «deslices» lingüísticos ocasionales y los errores puntuales, así como de leves carencias en la estructura de las frases.</t>
   </si>
   <si>
     <t>Corrección de deslices y errores cuando se advierten, o si dan lugar a malentendidos.</t>
   </si>
   <si>
     <t>Registro de «errores frecuentes» propios y seguimiento consciente de las producciones en este respecto.</t>
   </si>
   <si>
     <t>3. Mediación: actividades, destrezas y estrategias que permitan al alumnado evitar y resolver conflictos comunicativos.</t>
   </si>
   <si>
     <t>3.1 Actividades</t>
   </si>
   <si>
     <t>Mediación de textos</t>
   </si>
   <si>
     <t>Parafraseo, explicación, síntesis y traducción de un texto oral o escrito.</t>
   </si>
   <si>
     <t>Toma de notas (de una reunión, seminario, charla, etc.)</t>
   </si>
   <si>
     <t>Explicación de su opinión personal acerca de textos creativos, incluyendo textos literarios.</t>
@@ -400,80 +619,77 @@
   <si>
     <t>Creación de glosarios.</t>
   </si>
   <si>
     <t>Consideración previa de las necesidades del interlocutor.</t>
   </si>
   <si>
     <t>Conducción del discurso.</t>
   </si>
   <si>
     <t>Intervención</t>
   </si>
   <si>
     <t>Reformulación del texto para hacerlo más comprensible.</t>
   </si>
   <si>
     <t>Fomento del trabajo en grupo.</t>
   </si>
   <si>
     <t>Uso adecuado del lenguaje no verbal.</t>
   </si>
   <si>
     <t>Evaluación</t>
   </si>
   <si>
-    <t>Comprobación de que el conflicto se ha gestionado de manera adecuada. Funciones comunicativas adecuadas al ámbito y al contexto comunicativo.</t>
+    <t>Comprobación de que el conflicto se ha gestionado de manera adecuada.</t>
   </si>
   <si>
     <t>Descripción de fenómenos y acontecimientos, cualidades de personas, lugares y objetos de forma clara con estructuras y léxico específico y variado.</t>
   </si>
   <si>
     <t>Ofrecimiento e interpretación de instrucciones y consejos detallados y complejos.</t>
   </si>
   <si>
     <t>Narración de acontecimientos pasados puntuales y habituales, descripción de estados y situaciones presentes, y expresión de sucesos futuros y de predicciones a corto, medio y largo plazo con léxico preciso, usando series de estructuras gramaticales conectadas que incluyan tiempos verbales adecuados y variedad de expresiones temporales.</t>
   </si>
   <si>
     <t>Expresión de emociones a través de un repertorio amplio de léxico y expresiones.</t>
   </si>
   <si>
     <t>Expresión e intercambio de información, opinión (propia o ajena), advertencias, sugerencias en un discurso organizado y con un repertorio variado de estructuras y vocabulario que demuestre un grado razonable de control de la comunicación.</t>
   </si>
   <si>
     <t>Expresión de argumentaciones e hipótesis mediante un discurso claro y coherente compuesto de estructuras unidas por un número limitado de conectores.</t>
   </si>
   <si>
     <t>Reformulación y síntesis de informaciones de forma coherente con vocabulario adecuado.</t>
   </si>
   <si>
     <t>5. Modelos contextuales y géneros discursivos de uso común en la comprensión, producción y coproducción textos orales, escritos y multimodales.</t>
   </si>
   <si>
-    <t>5.1 Características y reconocimiento del contexto</t>
-[...1 lines deleted...]
-  <si>
     <t>Distancia social entre participantes: registro informal, semiformal y formal.</t>
   </si>
   <si>
     <t>Ámbito</t>
   </si>
   <si>
     <t>personal</t>
   </si>
   <si>
     <t>académico</t>
   </si>
   <si>
     <t>público</t>
   </si>
   <si>
     <t>ocupacional</t>
   </si>
   <si>
     <t>Situación</t>
   </si>
   <si>
     <t>presencial</t>
   </si>
   <si>
     <t>en línea</t>
@@ -496,51 +712,54 @@
   <si>
     <t>Función: interpersonal, transaccional, instructiva, evaluativa, descriptiva, narrativa, expositiva, argumentativa.</t>
   </si>
   <si>
     <t>Diseño: formatos, patrones y elementos gráficos.</t>
   </si>
   <si>
     <t>Microestructura: mecanismos de coherencia y cohesión</t>
   </si>
   <si>
     <t>Conectores y expresiones de enlace variados.</t>
   </si>
   <si>
     <t>Pausas y cambios prosódicos.</t>
   </si>
   <si>
     <t>Patrones léxicos y gramaticales enfáticos: marcadores discursivos; alteración del orden de los elementos oracionales.</t>
   </si>
   <si>
     <t>Párrafo: oración temática y oraciones de apoyo.</t>
   </si>
   <si>
     <t>Puntuación.</t>
   </si>
   <si>
-    <t>5.3 Géneros: (P) Producción; (C) Comprensión; (I) Coproducción o Interacción. Géneros orales 5.3.1</t>
+    <t>5.3 Géneros: (P) Producción; (C) Comprensión; (I) Coproducción o Interacción.</t>
+  </si>
+  <si>
+    <t>5.3.1 Géneros orales</t>
   </si>
   <si>
     <t>Anuncios públicos emitidos por megafonía en centros y medios de transporte, centros culturales, espectáculos públicos, vías de tránsito o establecimientos comerciales. (C)</t>
   </si>
   <si>
     <t>Boletines informativos radiofónicos. (C)</t>
   </si>
   <si>
     <t>Comentarios y retransmisiones deportivas. (C)</t>
   </si>
   <si>
     <t>Letras de canciones. (C)</t>
   </si>
   <si>
     <t>Pódcast de extensión media sobre temas académicos y socioculturales.</t>
   </si>
   <si>
     <t>Representaciones teatrales en lengua estándar. (C)</t>
   </si>
   <si>
     <t>Conversaciones presenciales con fines transaccionales en instituciones, servicios públicos y establecimientos comerciales.(I)</t>
   </si>
   <si>
     <t>Conversaciones presenciales con un único interlocutor, informales y semiformales, para fines personales, educativos y de participación ciudadana: intercambio de información, exposición y confrontación de opiniones o puntos de vista sobre hechos, experiencias, realidades sociales y culturales. (I)</t>
   </si>
@@ -622,132 +841,123 @@
   <si>
     <t>Notas y mensajes de relevancia inmediata en conversaciones síncronas en línea. (I)</t>
   </si>
   <si>
     <t>Currículum Vitae. (P)</t>
   </si>
   <si>
     <t>Instrucciones para fines de trabajo colaborativo. (P)</t>
   </si>
   <si>
     <t>Biografías. (C) y (P)</t>
   </si>
   <si>
     <t>Informes o publicaciones en línea de extensión media de carácter argumentativo (ventajas y desventajas de una opción, razonamientos a favor o en contra de un punto de vista). (C) y (P)</t>
   </si>
   <si>
     <t>Informes o publicaciones en línea de extensión media de carácter expositivo sobre realidades ambientales, socioeconómicas, institucionales y culturales. (C) y (P)</t>
   </si>
   <si>
     <t>Reseñas. (C) y (P)</t>
   </si>
   <si>
     <t>Sinopsis: resúmenes y esquemas. (C) y (P)</t>
   </si>
   <si>
-    <t>5.3.3 Géneros multimodales</t>
-[...1 lines deleted...]
-  <si>
     <t>Anuncios publicitarios comerciales, institucionales o de iniciativas ciudadanas. (C)</t>
   </si>
   <si>
     <t>Debates breves. (C)</t>
   </si>
   <si>
     <t>Documentales (C)</t>
   </si>
   <si>
     <t>Editoriales y comentarios de opinión. (C)</t>
   </si>
   <si>
     <t>Entrevistas. (C)</t>
   </si>
   <si>
     <t>Noticiarios. (C)</t>
   </si>
   <si>
     <t>Películas y series. (C)</t>
   </si>
   <si>
     <t>Vídeo reportaje de extensión media (P)</t>
   </si>
   <si>
     <t>Tutoriales (C) y (P)</t>
   </si>
   <si>
     <t>Vídeos explicativos sobre aspectos lingüísticos y culturales (C) y (P)</t>
   </si>
   <si>
-    <t>6. Unidades lingüísticas y significados asociados a dichas unidades tales como expresión de la entidad y sus propiedades, cantidad y cualidad, el espacio y las relaciones espaciales, el tiempo y las relaciones temporales, la afirmación, la negación, la interrogación y la exclamación, relaciones lógicas.</t>
-[...17 lines deleted...]
-    <t>Expresión del tiempo: pasado ( past simple and continuous; present perfect simple and continuous; past perfect simple and continuous ); presente ( simple and continuous present ); futuro (present simple and continuous + Adv.; will be -ing).</t>
+    <t>Expresión de relaciones lógicas: conjunción (as well as); disyunción (either…or); oposición/concesión (although; however); causa (because (of); due to; as); finalidad (so that; in order to); comparación (as/not so Adj. as; less/more + Adj./Adv. (than); the better of the two; the best ever); resultado/correlación (so; so that; the more…the better); condición (if; unless; in case); estilo indirecto (reported information, offers, suggestions, promises, commands, wishes); temporalidad (while; once (we have finished)); y entidades (relative sentences).</t>
+  </si>
+  <si>
+    <t>Afirmación (oraciones afirmativas; tags; So it seems).</t>
+  </si>
+  <si>
+    <t>Exclamación (What + noun (+ phrase), v. g. What a thing to say!; How + Adv. + Adj., v. g. How very funny!; exclamatory sentences and phrases, v. g. Wow, this is really cool!).</t>
+  </si>
+  <si>
+    <t>Negación (v. g. Not bad; Not at all; No way).</t>
+  </si>
+  <si>
+    <t>Interrogación (Whquestions; Aux. Questions; How come?; So?; tags).</t>
+  </si>
+  <si>
+    <t>Expresión del tiempo: pasado (past simple and continuous; present perfect simple and continuous; past perfect simple and continuous); presente (simple and continuous present); futuro (present simple and continuous + Adv.; will be –ing).</t>
   </si>
   <si>
     <t>Expresión de la voz pasiva en todos los tiempos verbales con uno y dos objetos y la pasiva causativa.</t>
   </si>
   <si>
-    <t>Expresión del aspecto: puntual (simple tenses); durativo ( present and past simple/perfect; and future continuous ); habitual ( simple tenses (+ Adv., v. g. as a rule); used to ); incoativo ((be) set to ); terminativo ( cease -ing ).</t>
-[...8 lines deleted...]
-    <t>Expresión de la cantidad: Número (v. g. fractions; decimals). Cantidad: v. g. several. Grado: v. g. terribly ( sorry ); quite well ).</t>
+    <t>Expresión del aspecto: puntual (simple tenses); durativo (present and past simple/perfect; and future continuous); habitual (simple tenses (+ Adv., v. g. as a rule); used to); incoativo ((be) set to); terminativo (cease –ing).</t>
+  </si>
+  <si>
+    <t>Expresión de la modalidad: factualidad (declarative sentences); capacidad (manage); posibilidad/probabilidad (possibly; probably); necesidad (want; take); obligación (need/needn’t); permiso (may; could; allow); intención (be thinking of –ing).</t>
+  </si>
+  <si>
+    <t>Expresión de la existencia (v. g. there should/must be); la entidad (count/uncount/collective/compound nouns; pronouns (relative, reflexive/emphatic, one(s); determiners); la cualidad (v. g. quite nice; easy to handle).</t>
+  </si>
+  <si>
+    <t>Expresión de la cantidad: Número (v. g. fractions; decimals). Cantidad: v. g. several. Grado: v. g. terribly (sorry); quite well).</t>
   </si>
   <si>
     <t>Expresión del espacio y relaciones espaciales (preposiciones y adverbios de lugar, posición, distancia, movimiento, dirección, origen y organización).</t>
   </si>
   <si>
-    <t>Expresión de relaciones temporales (momentos (v. g. this time tomorrow; in ten days ), periodos (v. g. semester ), e indicaciones (v. g. earlier ; later ) temporales; duración (v. g. all day long; the whole summer ); anterioridad ( already; (not) yet ); posterioridad (v. g. afterwards; later (on) ; sequence ( firstly, secondly, finally ); simultaneidad ( just then/as ); frecuencia (v. g. quite often; frequently; day in day out ).</t>
-[...8 lines deleted...]
-    <t>7. Léxico común, y más especializado dentro de las propias áreas de interés, en los ámbitos personal, público, académico y ocupacional</t>
+    <t>Expresión de relaciones temporales (momentos (v. g. this time tomorrow; in ten days), periodos (v. g. semester), e indicaciones (v. g. earlier; later) temporales; duración (v. g. all day long; the whole summer); anterioridad (already; (not) yet); posterioridad (v. g. afterwards; later (on); sequence (firstly, secondly, finally); simultaneidad (just then/as); frecuencia (v. g. quite often; frequently; day in day out).</t>
+  </si>
+  <si>
+    <t>Expresión del modo (adverbios y expresiones de modo, v. g. nicely; upside down)</t>
+  </si>
+  <si>
+    <t>Expresión de la condición (todas las oraciones condicionales, I wish / if only, unless).</t>
   </si>
   <si>
     <t>Identificación e identidad personal.</t>
   </si>
   <si>
     <t>Vivienda, hogar y entorno.</t>
   </si>
   <si>
     <t>Actividades de la vida diaria.</t>
   </si>
   <si>
     <t>Familia y amistades.</t>
   </si>
   <si>
     <t>Rasgos descriptivos de personas y objetos.</t>
   </si>
   <si>
     <t>Tiempo y espacio</t>
   </si>
   <si>
     <t>Estados, eventos y acontecimientos.</t>
   </si>
   <si>
     <t>Actividades, procedimientos y procesos.</t>
   </si>
@@ -793,459 +1003,426 @@
   <si>
     <t>Lengua y comunicación.</t>
   </si>
   <si>
     <t>Medio ambiente.</t>
   </si>
   <si>
     <t>Clima y entorno natural.</t>
   </si>
   <si>
     <t>Tecnologías de la información y la comunicación.</t>
   </si>
   <si>
     <t>Formación de palabras.</t>
   </si>
   <si>
     <t>Palabras compuestas.</t>
   </si>
   <si>
     <t>Giros y expresiones</t>
   </si>
   <si>
     <t>Falsos cognados.</t>
   </si>
   <si>
-    <t>8. Patrones sonoros, acentuales, rítmicos y de entonación, y significados e intenciones comunicativas generales asociadas a dichos patrones. Alfabeto fonético básico.</t>
-[...1 lines deleted...]
-  <si>
     <t>Sonidos vocálicos</t>
   </si>
   <si>
     <t>Acentuación de palabras</t>
   </si>
   <si>
     <t>Cambio de la acentuación</t>
   </si>
   <si>
     <t>Ritmo en las oraciones</t>
   </si>
   <si>
     <t>Acentuación de oraciones</t>
   </si>
   <si>
     <t>Vocales silenciosas</t>
   </si>
   <si>
     <t>Consonantes silenciosas</t>
   </si>
   <si>
     <t>Sonidos vocálicos cortos y largos</t>
   </si>
   <si>
     <t>’ll después de un sonido consonante</t>
   </si>
   <si>
-    <t>tion</t>
+    <t>El sufijo -tion</t>
   </si>
   <si>
     <t>Pares de palabras con and</t>
   </si>
   <si>
     <t>Grupos consonánticos</t>
   </si>
   <si>
     <t>Linking</t>
   </si>
   <si>
     <t>Homógrafos</t>
   </si>
   <si>
     <t>Acentuación de be, do, y have</t>
   </si>
   <si>
     <t>Inglés Británico y Americano</t>
   </si>
   <si>
     <t>El sonido /w/</t>
   </si>
   <si>
-    <t>/s/, /z/, y / ɪ z/</t>
+    <t>/s/, /z/, y /ɪz/</t>
   </si>
   <si>
     <t>r and -r final en Inglés Británico y Americano</t>
   </si>
   <si>
-    <t>/d ʒ /</t>
-[...2 lines deleted...]
-    <t>/s/, /z/, / ɪ z/, y / ʃ /</t>
+    <t>/dʒ/</t>
+  </si>
+  <si>
+    <t>/s/, /z/, /ɪz/, y /ʃ/</t>
   </si>
   <si>
     <t>Finales -ed en pasados</t>
   </si>
   <si>
-    <t>/a ɪ / y /e ɪ /</t>
+    <t>/aɪ/ y /eɪ/</t>
   </si>
   <si>
     <t>/w/, /v/, y /b/</t>
   </si>
   <si>
-    <t>/ / əʊ</t>
-[...2 lines deleted...]
-    <t>9. Convenciones ortográficas y significados e intenciones comunicativas asociados a los formatos, patrones y elementos gráficos. Convenciones ortográficas complejas. Sistemas alfabéticos. 9.1. Percepción y producción de:</t>
+    <t>/əʊ/</t>
+  </si>
+  <si>
+    <t>9. Convenciones ortográficas y significados e intenciones comunicativas asociados a los formatos, patrones y elementos gráficos.</t>
   </si>
   <si>
     <t>Correcta ortografía de las palabras, incluidas las formas de contracción aceptadas dependiendo del tipo de registro.</t>
   </si>
   <si>
     <t>Signos de puntuación y sus normas de uso. Producción de una escritura continua inteligible que sigue las convenciones de organización y distribución en párrafos.</t>
   </si>
   <si>
     <t>Convenciones tipográficas y las variedades de tipos de letra, etc.</t>
   </si>
   <si>
-    <t>Signos no alfabetizables de uso específico y las abreviaciones reconocibles tanto en registro formal como informal, incluyendo acrónimos o blending (por ejemplo: e.g. #blacklivesmatter, UFO, brunch ).</t>
-[...2 lines deleted...]
-    <t>9.2. Significados e intenciones comunicativas.</t>
+    <t>Signos no alfabetizables de uso específico y las abreviaciones reconocibles tanto en registro formal como informal, incluyendo acrónimos o blending (por ejemplo: e.g. #blacklivesmatter, UFO, brunch).</t>
   </si>
   <si>
     <t>Necesidades ortoépicas: utilización y articulación de una pronunciación correcta partiendo de palabras que se han aprendido en su forma escrita.</t>
   </si>
   <si>
     <t>Convenciones ortográficas complejas.</t>
   </si>
   <si>
     <t>Convenciones formales utilizadas en los diccionarios para la representación de la pronunciación: sistema fonético y fonológico.</t>
   </si>
   <si>
     <t>Repercusión que las formas escritas de carácter general o específico tienen en la expresión y en la entonación de la lengua inglesa.</t>
   </si>
   <si>
     <t>Resolución de ambigüedades complejas (palabras homónimas, ambigüedades sintácticas, etc.) en función del contexto.</t>
   </si>
   <si>
-    <t>Organización de la información por medio de la ortografía, formato y puntuación. Convenciones y estrategias conversacionales, en formato síncrono o asíncrono.</t>
+    <t>Organización de la información por medio de la ortografía, formato y puntuación.</t>
+  </si>
+  <si>
+    <t>10. Convenciones y estrategias conversacionales, en formato síncrono o asíncrono.</t>
   </si>
   <si>
     <t>10.1 Turno de palabra.</t>
   </si>
   <si>
     <t>Uso eficaz expresiones para iniciar, mantener y terminar el discurso.</t>
   </si>
   <si>
     <t>Uso de frases hechas para ganar tiempo y mantener el turno de palabra mientras se formula lo que va a expresar.</t>
   </si>
   <si>
     <t>10.2 Cooperación.</t>
   </si>
   <si>
     <t>Seguimiento atento y adecuado de aportaciones e inferencias para contribuir al desarrollo de la discusión.</t>
   </si>
   <si>
     <t>Confirmación de la comprensión de otros participantes.</t>
   </si>
   <si>
     <t>Invitación a la intervención de otros participantes.</t>
   </si>
   <si>
     <t>Resumen y evaluación de la información principal de una discusión.</t>
   </si>
   <si>
     <t>10.3 Aclaración</t>
   </si>
   <si>
     <t>Formulación de preguntas complementarias para comprobar que se ha comprendido lo que los participantes han querido decir y conseguir aclaraciones sobre información ambigua o irónica.</t>
   </si>
   <si>
     <t>Solicitud de explicaciones o aclaraciones para asegurar la comprensión de ideas complejas y abstractas.</t>
   </si>
   <si>
     <t>11. Recursos para el aprendizaje y estrategias de búsqueda y selección de información y curación de contenidos y de respeto a la etiqueta digital.</t>
   </si>
   <si>
-    <t>11.1 Recursos para el aprendizaje:</t>
-[...1 lines deleted...]
-  <si>
     <t>Diccionarios impresos y digitales.</t>
   </si>
   <si>
     <t>Libros de consulta.</t>
   </si>
   <si>
     <t>Bibliotecas y mediatecas.</t>
   </si>
   <si>
     <t>Recursos digitales e informáticos: aplicaciones, redes educativas, sitios web, canales de contenidos compartidos, bancos de contenidos y actividades.</t>
   </si>
   <si>
-    <t>11. 2 Estrategias</t>
-[...2 lines deleted...]
-    <t>11.2.1 Búsqueda en diccionarios y libros de consulta</t>
+    <t>11.2 Estrategias</t>
   </si>
   <si>
     <t>Uso eficaz de las partes integrantes de entradas de diccionario: lema, pronunciación, categoría gramatical, definición, acepciones, locuciones o frases hechas, ejemplo, sinónimos y antónimos.</t>
   </si>
   <si>
     <t>Uso de índices de contenido, temáticos, bibliográficos y de anexos.</t>
   </si>
   <si>
     <t>Diseño gráfico: jerarquía de la información.</t>
   </si>
   <si>
-    <t>11.2.2 Búsqueda en medios digitales</t>
-[...1 lines deleted...]
-  <si>
     <t>Uso de filtros en motores de búsqueda.</t>
   </si>
   <si>
     <t>Texto de búsqueda: palabras clave; orden; ortografía; uso de operadores de búsqueda para frases específicas, exclusión de resultados, limitación de resultados, sitios específicos, tipos de archivo, definiciones</t>
   </si>
   <si>
     <t>Sindicación de contenidos.</t>
   </si>
   <si>
     <t>Gestores de etiquetas y marcadores sociales.</t>
   </si>
   <si>
-    <t>11.2.3 Selección de información en medios digitales</t>
-[...1 lines deleted...]
-  <si>
     <t>Discriminación entre fuentes de información oficiales o de fiabilidad reconocida frente a información en foros, blogs o comentarios en redes sociales.</t>
   </si>
   <si>
     <t>Sufijos de dominios web que identifican su propósito y credibilidad.</t>
   </si>
   <si>
     <t>Estructura lógica de la información como garantía de fiabilidad y estrategia de selección: menú de contenidos, mapa web con enlaces, buscador de contenidos propios, sinopsis, lista de referencias, vínculos a otros documentos complejos, gráficos, tablas.</t>
   </si>
   <si>
     <t>Autoría: adscripción del autor, información sobre el autor, logo de la organización, medio de contacto, declaración de principios y propósito del sitio web, evaluación externa.</t>
   </si>
   <si>
     <t>Uso de herramientas digitales de curación de contenidos y de sistemas de gestión de la información personal.</t>
   </si>
   <si>
     <t>11.2.4 Etiqueta digital</t>
   </si>
   <si>
     <t>Respeto al interlocutor.</t>
   </si>
   <si>
     <t>Uso correcto de mayúsculas y minúsculas</t>
   </si>
   <si>
     <t>Uso correcto de la lengua (gramática, ortografía).</t>
   </si>
   <si>
     <t>Claridad: precaución ante el uso del sarcasmo o ironía.</t>
   </si>
   <si>
     <t>Cita de fuentes.</t>
   </si>
   <si>
     <t>Respeto a la privacidad.</t>
   </si>
   <si>
     <t>Prohibición de compartir material inadecuado.</t>
   </si>
   <si>
     <t>Comprensión ante equivocaciones de interlocutores</t>
   </si>
   <si>
     <t>Disposición a compartir conocimientos.</t>
   </si>
   <si>
-    <t>Respeto al tiempo y ancho de banda de interlocutores. Respeto de la propiedad intelectual y derechos de autor sobre las fuentes consultadas y contenidos utilizados: herramientas 12. para el tratamiento de datos bibliográficos y recursos para evitar el plagio.</t>
+    <t>Respeto al tiempo y ancho de banda de interlocutores.</t>
   </si>
   <si>
     <t>Honestidad académica: procedimientos de cita y referencia.</t>
   </si>
   <si>
     <t>Licencias de atribución.</t>
   </si>
   <si>
     <t>Reconocimiento de prácticas de plagio.</t>
   </si>
   <si>
     <t>Guardado y organización de fuentes consultadas.</t>
   </si>
   <si>
     <t>Uso adecuado y referenciado de resúmenes, citas o paráfrasis.</t>
   </si>
   <si>
     <t>Abstención de referencias a fuentes no consultadas.</t>
   </si>
   <si>
     <t>Herramientas digitales para la detección del plagio.</t>
   </si>
   <si>
     <t>13. Herramientas analógicas y digitales para la comprensión, producción y coproducción oral, escrita y multimodal; y plataformas virtuales de interacción y colaboración educativa (aulas virtuales, videoconferencias, herramientas digitales de comunicación) y el desarrollo de proyectos con hablantes o estudiantes de la lengua inglesa.</t>
   </si>
   <si>
-    <t>1. Estrategias y técnicas para responder eficazmente y con un alto grado de autonomía, adecuación y corrección a una necesidad comunicativa concreta superando las limitaciones derivadas del nivel de competencia en la lengua inglesa y en la lengua española usando de forma creativa el repertorio plurilingüe personal.</t>
-[...1 lines deleted...]
-  <si>
     <t>Uso de su conocimiento sobre el contraste de las convenciones del género textual y los patrones textuales en español e inglés para facilitar la comprensión.</t>
   </si>
   <si>
     <t>Introducción en un enunciado en inglés de una expresión en español que es especialmente apropiada para la situación o concepto objeto de una discusión, añadiendo explicaciones cuando es necesario.</t>
   </si>
   <si>
     <t>Recurso a español e inglés durante interacciones colaborativas para aclarar la naturaleza de una tarea, los pasos principales que hay que seguir, las decisiones que se deben tomar y los resultados esperados.</t>
   </si>
   <si>
     <t>2. Estrategias para identificar, organizar, retener, recuperar y utilizar creativamente unidades lingüísticas (léxico, morfosintaxis, patrones sonoros, etc.)</t>
   </si>
   <si>
-    <t>2.1 Comparación entre lenguas</t>
-[...1 lines deleted...]
-  <si>
     <t>Descubrimiento de analogías entre lenguas: regularidades y diferencias entre estructuras lingüísticas sintácticas, léxicas, discursivas y funcionales.</t>
   </si>
   <si>
     <t>Comparación de los sistemas fonéticos y grafémicos entre lenguas.</t>
   </si>
   <si>
     <t>Elaboración de un conjunto de hipótesis y reglas basadas en similitudes o diferencias entre lenguas.</t>
   </si>
   <si>
     <t>Traducción.</t>
   </si>
   <si>
     <t>Creación de glosarios bilingües.</t>
   </si>
   <si>
-    <t>2.2 Estrategias cognitivas y memorísticas</t>
-[...1 lines deleted...]
-  <si>
     <t>Descubrimiento y aplicación de reglas.</t>
   </si>
   <si>
     <t>Identificación y registro de nuevas unidades lingüísticas en diferentes soportes.</t>
   </si>
   <si>
     <t>Toma de notas.</t>
   </si>
   <si>
     <t>Clasificación.</t>
   </si>
   <si>
     <t>Asociación.</t>
   </si>
   <si>
     <t>Reconocimiento y uso de uso de estructuras modelo.</t>
   </si>
   <si>
     <t>Uso de elementos visuales: imágenes, animaciones, etiquetado en imágenes interactivas, esquemas, mapas semánticos.</t>
   </si>
   <si>
     <t>Creación de resúmenes.</t>
   </si>
   <si>
     <t>Creación de breves historias.</t>
   </si>
   <si>
     <t>Repetición oral y escrita.</t>
   </si>
   <si>
     <t>Grabación auditiva.</t>
   </si>
   <si>
     <t>Diseño de un plan de revisión periódica.</t>
   </si>
   <si>
     <t>Práctica frecuente en situaciones reales.</t>
   </si>
   <si>
     <t>Experimentación en nuevos contextos.</t>
   </si>
   <si>
     <t>Trabajo colaborativo: puesta en común de recursos; revisión y práctica periódica colaborativa.</t>
   </si>
   <si>
-    <t>3. Estrategias y herramientas, analógicas y digitales, individuales y cooperativas para la autoevaluación, la coevaluación y la autorreparación.</t>
-[...1 lines deleted...]
-  <si>
     <t>Comprensión o diseño de rúbricas de evaluación.</t>
   </si>
   <si>
     <t>Diseño de instrumentos de coevaluación (cuestionarios, enunciados de actividades).</t>
   </si>
   <si>
     <t>Retroalimentación.</t>
   </si>
   <si>
     <t>Diario de aprendizaje.</t>
   </si>
   <si>
     <t>Portfolio Europeo de las Lenguas.</t>
   </si>
   <si>
     <t>Tratamiento del error</t>
   </si>
   <si>
     <t>Toma de conciencia: identificación y registro de errores.</t>
   </si>
   <si>
     <t>Discriminación entre errores transitorios y resistentes.</t>
   </si>
   <si>
     <t>Realización de actividades de repetición y automatización.</t>
   </si>
   <si>
     <t>Uso de lectores y asistentes de escritura y extensiones de procesadores de textos para la revisión y reparación de producciones propias</t>
   </si>
   <si>
     <t>4. Metalenguaje: expresiones y léxico específico para reflexionar y compartir la reflexión sobre la comunicación, la lengua, el aprendizaje y las herramientas de comunicación y aprendizaje.</t>
   </si>
   <si>
-    <t>5. Comparación sistemática entre lenguas a partir de elementos de la lengua inglesa y la lengua española.</t>
-[...1 lines deleted...]
-  <si>
     <t>Patrones sintácticos y gramaticales no coincidentes: subjuntivo español; pasiva refleja en español; oraciones impersonales en español; oraciones subordinadas adjetivas en inglés; causativa en inglés; pasiva impersonal en inglés, patrones enfáticos.</t>
   </si>
   <si>
     <t>Cognados, falsos cognados, calcos.</t>
   </si>
   <si>
-    <t>1. La lengua inglesa como medio de comunicación y entendimiento entre pueblos, facilitador del acceso a otras culturas y otras lenguas y como herramienta de participación social y de enriquecimiento personal.</t>
-[...1 lines deleted...]
-  <si>
     <t>Usos internacionales, institucionales y corporativos de la lengua inglesa.</t>
   </si>
   <si>
     <t>Uso del inglés en iniciativas sociales globales.</t>
   </si>
   <si>
-    <t>Manifestaciones culturales asociadas al uso del inglés. Interés e iniciativa en la realización de intercambios comunicativos a través de diferentes medios con hablantes o estudiantes 2. de la lengua inglesa, así como por conocer informaciones culturales de los países donde se habla la lengua inglesa.</t>
-[...2 lines deleted...]
-    <t>3. Aspectos socioculturales y sociolingüísticos en países donde se habla la lengua inglesa.</t>
+    <t>Manifestaciones culturales asociadas al uso del inglés.</t>
+  </si>
+  <si>
+    <t>2. Interés e iniciativa en la realización de intercambios comunicativos a través de diferentes medios con hablantes o estudiantes de la lengua inglesa, así como por conocer informaciones culturales de los países donde se habla la lengua inglesa.</t>
   </si>
   <si>
     <t>Convenciones sociales y normas de cortesía</t>
   </si>
   <si>
     <t>Comportamiento en el ámbito académico.</t>
   </si>
   <si>
     <t>Comportamiento en lugares de tránsito y transporte público.</t>
   </si>
   <si>
     <t>Comportamiento como espectadores o clientes.</t>
   </si>
   <si>
     <t>Convenciones sociales relativas a la hospitalidad (puntualidad, invitaciones, obsequios)</t>
   </si>
   <si>
     <t>Cortesía lingüística</t>
   </si>
   <si>
     <t>Formas de tratamiento</t>
   </si>
   <si>
     <t>Saludos y despedidas</t>
   </si>
@@ -1363,177 +1540,588 @@
   <si>
     <t>Historia, cultura y comunidades</t>
   </si>
   <si>
     <t>Historia: procesos y cambios históricos significativos.</t>
   </si>
   <si>
     <t>Medios de comunicación.</t>
   </si>
   <si>
     <t>Corrientes artísticas y de pensamiento.</t>
   </si>
   <si>
     <t>Migración.</t>
   </si>
   <si>
     <t>Minorías étnicas y religiosas.</t>
   </si>
   <si>
     <t>Multiculturalismo.</t>
   </si>
   <si>
     <t>Procesos de globalización.</t>
   </si>
   <si>
-    <t>4. Estrategias para entender y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales y democráticos.</t>
-[...1 lines deleted...]
-  <si>
     <t>Aceptación de la diversidad cultural como fuente de enriquecimiento personal y social.</t>
   </si>
   <si>
     <t>Reconocimiento de características de la cultura familiar propia.</t>
   </si>
   <si>
     <t>Reconocimiento de la complejidad de los sistemas culturales y sus manifestaciones en diferentes ámbitos: símbolos, lenguas, normas, valores y expresiones artísticas.</t>
   </si>
   <si>
     <t>Conciencia de que los límites entre culturas no son rígidos.</t>
   </si>
   <si>
     <t>Curiosidad: búsqueda activa de información (mediante intercambios comunicativos o recurriendo a fuentes de información) sobre manifestaciones culturales diversas.</t>
   </si>
   <si>
     <t>Búsqueda de aspectos positivos desde el punto de vista de los valores sociales y medioambientales en manifestaciones culturales diferentes a las familiares.</t>
   </si>
   <si>
     <t>Flexibilidad en la comparación entre manifestaciones culturales, evitando considerar la pertenencia a la cultura familiar como único criterio de valoración positiva.</t>
   </si>
   <si>
-    <t>5. Estrategias de detección, rechazo y actuación ante usos discriminatorios de lenguaje verbal y no verbal.</t>
-[...1 lines deleted...]
-  <si>
     <t>Reconocimiento crítico de representaciones discriminatorias de personas o grupos sociales en términos de género, diversidad funcional, edad, orientación sexual, religión o etnicidad en textos multimodales.</t>
   </si>
   <si>
     <t>Reconocimiento crítico de expresiones discriminatorias en términos de género, diversidad funcional, edad, orientación sexual, religión o etnicidad en textos escritos y orales.</t>
   </si>
   <si>
-    <t>Sustitución de expresiones discriminatorias orales y escritas por lenguaje inclusivo: pronombres inclusivos, títulos profesionales inclusivos, uso de expresiones que reconocen la discapacidad específica como rasgo no definitorio de una persona o grupo ( person-first language ), supresión de especificación de género innecesaria.</t>
+    <t>Sustitución de expresiones discriminatorias orales y escritas por lenguaje inclusivo: pronombres inclusivos, títulos profesionales inclusivos, uso de expresiones que reconocen la discapacidad específica como rasgo no definitorio de una persona o grupo (person-first language), supresión de especificación de género innecesaria.</t>
   </si>
   <si>
     <t>Consulta de guías y glosarios de lenguaje inclusivo.</t>
   </si>
   <si>
     <t>Uso de asistentes digitales de escritura.</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...14 lines deleted...]
-    <t>Refuerzo guiado y nueva evidencia corta.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>No conseguido</t>
+  </si>
+  <si>
+    <t>0-49%</t>
+  </si>
+  <si>
+    <t>Comprende fragmentos aislados de textos sencillos, pero no identifica las ideas principales ni las líneas argumentales. No aplica estrategias de inferencia o comprobación de significados, o las usa de forma inadecuada.
+→ Lee un artículo corto y al preguntarle por el tema principal responde con información tangencial o incorrecta; no utiliza el diccionario ni el contexto para aclarar palabras desconocidas.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
-    <t>Comprende parte del criterio con ayuda.</t>
-[...20 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>50-69%</t>
+  </si>
+  <si>
+    <t>Identifica algunas ideas principales y líneas argumentales básicas, aunque con imprecisiones o lagunas. Utiliza estrategias de inferencia y comprobación de significados de manera ocasional o con resultados parcialmente correctos.
+→ Resume aproximadamente el contenido de un texto, pero omite detalles clave o malinterpreta la postura del autor; busca algunas palabras en el diccionario pero no verifica la acepción adecuada.</t>
+  </si>
+  <si>
+    <t>Adquirido</t>
+  </si>
+  <si>
+    <t>70-89%</t>
+  </si>
+  <si>
+    <t>Comprende e interpreta correctamente las ideas principales y las líneas argumentales básicas de textos en lengua estándar. Selecciona y aplica estrategias de inferencia y comprobación de significados, y recurre a fuentes fiables cuando lo necesita para resolver dudas.
+→ Lee un texto argumentativo de 500 palabras, extrae las tesis y los argumentos principales, explica la relación entre ellos, y utiliza el contexto y el diccionario para confirmar el significado de términos clave.</t>
+  </si>
+  <si>
+    <t>Avanzado</t>
+  </si>
+  <si>
+    <t>90-100%</t>
+  </si>
+  <si>
+    <t>Además de lo anterior, evalúa críticamente la fiabilidad de las fuentes, integra inferencias complejas y transfiere la comprensión a contextos nuevos. Reconoce matices y valoraciones implícitas, y justifica sus interpretaciones con evidencia textual.
+→ Compara dos textos sobre un mismo tema, valora la credibilidad de cada fuente, identifica sesgos, y elabora una interpretación propia argumentada; aplica las estrategias aprendidas a un texto de un género no trabajado en clase.</t>
+  </si>
+  <si>
+    <t>No logra producir textos orales o escritos que resulten claros, organizados o detallados. Las producciones son muy breves, desordenadas y con numerosos errores que impiden la comprensión del mensaje. No se observan estrategias de planificación, síntesis o autorreparación.
+→ El estudiante responde a una pregunta oral con frases sueltas y sin cohesión; en una tarea escrita, presenta un texto de menos de 50 palabras con ideas inconexas y errores gramaticales graves.</t>
+  </si>
+  <si>
+    <t>Produce textos breves y sencillos con una estructura básica, aunque todavía presenta errores frecuentes que ocasionalmente dificultan la comprensión. Comienza a aplicar algunas estrategias como la planificación elemental o la repetición, pero de manera inconsistente.
+→ El estudiante redacta una descripción de su rutina diaria de unas 80 palabras, con frases simples y conectores básicos; la organización es aceptable, pero hay errores de concordancia y vocabulario limitado.</t>
+  </si>
+  <si>
+    <t>Produce textos orales y escritos claros, bien organizados y detallados, con suficiente fluidez y corrección para comunicar ideas y argumentos de forma coherente. Utiliza estrategias de planificación, síntesis y autorreparación de manera adecuada, y el resultado es comprensible y adecuado al propósito comunicativo.
+→ El estudiante realiza una presentación oral de unos 3 minutos sobre un tema conocido, con introducción, desarrollo y conclusión, usando conectores y léxico apropiado; comete algún error menor pero se autocorrige.</t>
+  </si>
+  <si>
+    <t>Produce textos originales, de cierta extensión y complejidad, con un alto grado de claridad, organización y detalle. Demuestra capacidad para transferir estrategias a contextos nuevos, integrando la planificación, síntesis y autorreparación de forma eficaz. La producción es fluida, precisa y creativa, adecuada a diversos propósitos y situaciones.
+→ El estudiante escribe un artículo de opinión (200-250 palabras) con argumentos matizados, estructura avanzada (tesis, contraargumento, conclusión) y un registro formal; apenas comete errores y utiliza recursos estilísticos propios.</t>
+  </si>
+  <si>
+    <t>Interactúa de forma muy limitada y con muchas interrupciones. Precisa de apoyo constante del docente o de guías muy estructuradas. No emplea estrategias de cooperación ni respeta las normas básicas de cortesía. El uso de recursos analógicos o digitales es nulo o ineficaz.
+→ En un role-play de reserva de hotel, solo responde con palabras sueltas ‘sí’ o ‘no’, necesita que el compañero repita todo y no utiliza fórmulas de cortesía.</t>
+  </si>
+  <si>
+    <t>Interactúa de forma parcial, con pausas frecuentes y cierta falta de precisión. Intenta usar estrategias de cooperación básicas (pedir repetición) y algún recurso analógico o digital, aunque con resultados irregulares. Mantiene un respeto básico por las normas de cortesía, pero con errores.
+→ En un debate sobre redes sociales, participa con frases sencillas, se detiene a buscar palabras, usa un traductor en su móvil de forma poco integrada, y pide aclaraciones dos veces.</t>
+  </si>
+  <si>
+    <t>Interactúa de forma activa y eficaz, con fluidez y precisión adecuadas al nivel. Emplea estrategias de cooperación variadas (tomar turnos, reformular, resumir) y utiliza recursos analógicos o digitales de manera funcional. Respeta las normas de cortesía de forma consistente.
+→ En una simulación de entrevista de trabajo, mantiene la conversación sin apenas pausas, usa expresiones para mostrar interés, toma notas en papel y consulta un esquema digital, y emplea fórmulas de cortesía al inicio y cierre.</t>
+  </si>
+  <si>
+    <t>Interactúa con espontaneidad, fluidez y precisión, adaptándose al contexto y al interlocutor. Selecciona y combina estrategias de cooperación de forma creativa e integra recursos analógicos y digitales de manera original para enriquecer la comunicación. Mantiene un tono respetuoso y adecuado a cada situación.
+→ En un coloquio improvisado sobre temas de actualidad, interviene con naturalidad, reformula las ideas de otros para profundizar, usa una presentación multimedia improvisada desde su tableta y modula su lenguaje según la formalidad del momento.</t>
+  </si>
+  <si>
+    <t>Intenta mediar pero no logra transmitir la información de manera eficaz. Interpreta o explica conceptos de forma incorrecta o incompleta, y no utiliza estrategias para simplificar mensajes ni para crear una atmósfera positiva.
+→ En un intercambio oral, trata de explicar una palabra desconocida a un compañero pero da una definición errónea que causa confusión.</t>
+  </si>
+  <si>
+    <t>Media con ayuda ocasional, explicando conceptos sencillos pero con dificultades para transmitir opiniones o matices. Aplica alguna estrategia básica (como repetir o usar gestos) pero el mensaje pierde claridad o precisión.
+→ Ayudado por un diccionario, explica el significado de 'sustainability' a un compañero, pero omite aspectos importantes como el contexto ecológico.</t>
+  </si>
+  <si>
+    <t>Media de forma eficaz, interpretando y explicando conceptos y opiniones con claridad. Utiliza estrategias como simplificar, reformular o ejemplificar, y contribuye a mantener un ambiente comunicativo positivo.
+→ Durante un debate, resume y clarifica los argumentos de un compañero que tiene dificultades con el idioma, facilitando la comprensión del resto del grupo.</t>
+  </si>
+  <si>
+    <t>Media con soltura y autonomía, anticipándose a posibles malentendidos y adaptando su lenguaje al interlocutor y al contexto. Integra estrategias complejas (paráfrasis, cambio de registro, síntesis) y fomenta una atmósfera de confianza y colaboración.
+→ En una simulación de mediación intercultural, reformula expresiones idiomáticas de un hablante nativo para que un aprendiz las entienda, y además sugiere alternativas culturalmente apropiadas.</t>
+  </si>
+  <si>
+    <t>Reconoce algunas semejanzas básicas entre lenguas si se le señalan, pero no las explica ni las usa para mejorar su comunicación. No registra ni reflexiona sobre su aprendizaje.
+→ En una actividad guiada, señala una palabra similar entre inglés y español (por ejemplo, 'information'), pero no puede explicar por qué se parecen ni cómo usarlo.</t>
+  </si>
+  <si>
+    <t>Identifica y compara algunas semejanzas y diferencias entre lenguas con apoyo, y utiliza estrategias básicas (como el uso de cognados) para comunicarse, aunque de forma irregular. Registra algún progreso pero sin reflexión profunda.
+→ Completa una tabla comparativa de cognados entre inglés y francés con ayuda del profesor, y en una producción oral breve usa algún cognado de forma correcta.</t>
+  </si>
+  <si>
+    <t>Compara y argumenta semejanzas y diferencias entre lenguas de forma autónoma, utilizando ese conocimiento para mejorar su comunicación. Selecciona y aplica estrategias de aprendizaje (como el uso de patrones gramaticales) y reflexiona sobre su progreso, registrando dificultades y aciertos.
+→ Redacta una entrada en su diario de aprendizaje donde compara el uso de los tiempos verbales en inglés y español, explica cómo esa comparación le ayudó a elegir el tiempo correcto en un texto, y señala una estrategia que le funcionó.</t>
+  </si>
+  <si>
+    <t>Analiza críticamente el funcionamiento de distintas lenguas y variedades, transfiriendo estrategias y conocimientos a contextos nuevos y complejos. Comparte y recomienda estrategias a otros, y evalúa su propio aprendizaje de manera autónoma, estableciendo metas de mejora.
+→ En una exposición oral, explica cómo el conocimiento del sistema de casos en alemán le ayudó a comprender la estructura de oraciones en latín, y propone una estrategia de estudio para compañeros que aprenden ambas lenguas.</t>
+  </si>
+  <si>
+    <t>Identifica alguna semejanza o diferencia cultural evidente, pero no actúa con empatía ni respeto; su comunicación es confusa o inapropiada.
+→ En un debate sobre costumbres navideñas, solo nombra una diferencia (comida) sin mostrar interés o respeto por la otra cultura.</t>
+  </si>
+  <si>
+    <t>Describe semejanzas y diferencias entre culturas con apoyo, y en situaciones guiadas muestra un intento de actuar de forma empática, aunque con errores o falta de naturalidad.
+→ Prepara un guion para un role-play sobre una visita cultural, pero al representarlo no mantiene el contacto visual y usa frases hechas sin adaptarlas al contexto.</t>
+  </si>
+  <si>
+    <t>Analiza críticamente la diversidad lingüística y cultural, comparando aspectos significativos, y se comunica de forma empática y respetuosa en situaciones interculturales conocidas, justificando sus puntos de vista.
+→ Tras ver un vídeo sobre tradiciones en Reino Unido y España, redacta una reflexión donde compara el trato a los mayores y explica cómo mostraría respeto en una situación similar.</t>
+  </si>
+  <si>
+    <t>Evalúa y transfiere estrategias interculturales a contextos nuevos, integrando perspectivas múltiples; propone acciones para fomentar la comprensión mutua y defiende la diversidad con argumentos ecosociales.
+→ Participa en un foro online con estudiantes de varios países, analiza un conflicto cultural surgido y sugiere un plan de mediación que tenga en cuenta valores ecológicos y sociales.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido textual y audiovisual.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer versiones del mismo texto en audio (podcast o locución) y en formato visual con imágenes clave que apoyen el significado.
+• Presentar un mapa conceptual interactivo que muestre la estructura argumental del texto antes de la lectura.
+• Incluir glosarios hipervinculados para términos clave y opciones de traducción de oraciones completas bajo demanda.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión de la comprensión e interpretación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado demuestre su comprensión mediante un resumen oral grabado, un esquema visual o una línea de tiempo interactiva.
+• Ofrecer la opción de responder a preguntas de interpretación mediante un debate grabado en pequeño grupo en lugar de por escrito.
+• Facilitar la creación de un póster digital que sintetice las ideas principales y la argumentación usando infografías o mapas mentales.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación y sostenimiento del esfuerzo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija entre tres textos auténticos (noticia, entrada de blog, extracto de novela) sobre un mismo tema de actualidad.
+• Incorporar un sistema de badges o puntos por identificar y justificar el uso de estrategias de inferencia en textos de su elección.
+• Plantear un reto en el que deban verificar la fiabilidad de una fuente buscando información contrastada y compartir sus hallazgos en un foro de clase.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido y las tareas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer modelos textuales anotados que expliciten la estructura, los marcadores discursivos y el uso de tiempos verbales en distintos géneros (narración, argumentación, descripción).
+• Proporcionar organizadores gráficos (esquemas, mapas de ideas) para cada fase del proceso de escritura: planificación, textualización y revisión.
+• Incluir pistas de audio con ejemplos de textos orales equivalentes para que el alumnado identifique patrones de coherencia y cohesión antes de escribir.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples opciones para la acción y la expresión del aprendizaje.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir la elección entre formato escrito tradicional, presentación oral grabada o producción de un pódcast breve que desarrolle la misma argumentación, evaluando los mismos criterios de coherencia y organización.
+• Facilitar herramientas de dictado por voz y correctores ortográficos integrados para que el alumnado con dificultades grafomotrices pueda centrarse en la planificación y revisión.
+• Incorporar plantillas de autoevaluación y coevaluación con escalas descriptivas que guíen la autorreparación y compensación de errores antes de la entrega final.</t>
+  </si>
+  <si>
+    <t>Promover el interés, la relevancia y la autorregulación del aprendizaje.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un banco de temas vinculados a intereses adolescentes (tecnología, medio ambiente, redes sociales) y que cada estudiante seleccione el que más le motive, justificando su elección.
+• Establecer un sistema de logros parciales (rúbricas de proceso) que permita ver el progreso en cada estrategia (planificación, síntesis, compensación) y fomentar la autorreparación autónoma.
+• Proponer una audiencia real (publicación en el blog del centro, intercambio con un aula extranjera) para que el producto tenga un propósito comunicativo auténtico y no solo una nota.</t>
+  </si>
+  <si>
+    <t>Ofrecer el contenido en múltiples formatos para que el alumnado acceda a modelos de interacción variados.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Proporcionar grabaciones de diálogos auténticos con diferentes acentos y velocidades, acompañadas de transcripciones y marcas visuales de entonación y pausas.
+• Presentar vídeos cortos de interacciones cotidianas (pedir comida, concertar cita) con subtítulos seleccionables en L1 o L2 y preguntas guía sobre normas de cortesía.
+• Distribuir tarjetas con frases y estrategias de cooperación (pedir aclaración, reformular, tomar turno) clasificadas por nivel de formalidad y contexto.</t>
+  </si>
+  <si>
+    <t>Permitir múltiples formas de demostrar la capacidad de interacción oral y escrita.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer la opción de realizar una interacción oral en videollamada grabada con un compañero o con un chatbot de voz configurable que ajuste el ritmo y dé feedback inmediato sobre fluidez.
+• Posibilitar la entrega de un diálogo escrito (chat simulado o intercambio de correos) donde se evidencien el uso de estrategias de cooperación y cortesía, con posibilidad de incluir emoticonos para reforzar el tono.
+• Permitir la creación de un podcast de dos personas discutiendo un tema controvertido, donde el oyente pueda analizar después las estrategias de interacción empleadas.</t>
+  </si>
+  <si>
+    <t>Fomentar la implicación mediante elección, relevancia y desafío ajustable.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija entre una lista de situaciones reales (entrevista de trabajo, pedir ayuda en una tienda, hacer un cumplido) y el formato (presencial, virtual, escrito) para la interacción evaluada.
+• Incorporar elementos de gamificación: acumular puntos por usar correctamente estrategias de cortesía y cooperación, con un tablero de progreso visible.
+• Ofrecer la opción de trabajar con un compañero autoseleccionado o con uno asignado al azar, y permitir cambiar de pareja tras cada interacción para experimentar diferentes dinámicas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer ejemplos de mediación en formato audio (diálogos reales grabados), texto (transcripciones con glosas) y vídeo (con énfasis en lenguaje no verbal) para un mismo contexto comunicativo.
+• Presentar un mapa visual de estrategias de mediación (parafrasear, resumir, simplificar, explicar) con iconos y ejemplos de uso en diferentes situaciones (formal/informal, interlingüística/intralingüística).
+• Proporcionar bancos de frases y expresiones clave (organizados por función: pedir aclaración, reformular, confirmar comprensión) con variantes de registro y acompañados de ejemplos auditivos.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija mediar de forma oral (grabación o role-play en vivo), escrita (mensaje o correo electrónico) o visual (infografía que sintetice el mensaje mediado).
+• Facilitar plantillas estructuradas para la mediación: guiones con apartados (saludo, aclaración, reformulación, cierre) y opciones de registro, que sirvan de andamiaje.
+• Ofrecer la posibilidad de crear un 'kit de mediación' (póster físico o digital) con estrategias y frases priorizadas por el propio estudiante, para usar durante la tarea.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija el contexto de la mediación entre opciones relacionadas con sus intereses (deporte, música, viajes, ciencia) o situaciones reales de su entorno (ayudar a un familiar turista, explicar un chiste intercultural).
+• Diseñar un 'reto de mediación' escalonado con tres niveles de dificultad (por ejemplo, simplificar un texto académico vs. explicar un concepto abstracto a un principiante), y permitir que cada estudiante seleccione su punto de partida.
+• Incorporar una rúbrica de autoevaluación negociada donde el alumnado defina sus propios indicadores de 'claridad' y 'atmósfera positiva' y reciba feedback enfocado en esos objetivos.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples formas de representación del contenido sobre estrategias y funcionamiento de lenguas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Tablas comparativas visuales entre lenguas (L1, inglés, otras) para contrastar estructuras gramaticales o estrategias de afianzamiento.
+• Audios o vídeos cortos en distintas variedades del inglés (británico, americano) donde se reflexione sobre diferencias léxicas, acompañados de transcripciones.
+• Infografías interactivas que relacionen estrategias de aprendizaje de lenguas (ej. uso de cognados, transferencia positiva) con ejemplos multilingües.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples formas de expresión para que el alumnado demuestre su reflexión crítica y compartición de estrategias.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Diario digital personal de repertorio lingüístico donde el estudiante registre y compare estrategias propias en distintas lenguas (formato blog, carpeta, audio).
+• Presentación oral o en vídeo (máx 3 min) explicando un error común y su solución basada en transferencia entre lenguas.
+• Creación colaborativa de un glosario de estrategias de comunicación (para superar bloqueos, pedir aclaración, reformular) con ejemplos en inglés y su lengua materna.</t>
+  </si>
+  <si>
+    <t>Fomentar la motivación mediante la elección, autenticidad y conexión con la experiencia lingüística personal.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija el par de lenguas (inglés + cualquier otra que conozca) para el análisis contrastivo, aumentando la relevancia personal.
+• Proponer una tarea auténtica: elaborar una guía de supervivencia lingüística para un visitante extranjero, usando estrategias de comunicación.
+• Retos semanales opcionales de reflexión lingüística (ej. ‘encuentra un falso amigo y comparte estrategia para no confundirlo’) con badges de logro.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer versiones auditiva y escrita de un mismo discurso intercultural (ej. un podcast con transcripción anotada) para que el alumnado acceda según su preferencia.
+• Emplear organizadores gráficos comparativos (mapas de doble burbuja) que visualicen elementos lingüísticos y culturales de la L2 frente a la L1.
+• Presentar muestras auténticas (canciones, memes, noticias breves) con diferente nivel de andamiaje: glosarios, subtítulos, preguntas guía.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un producto multimodal (póster digital, vídeo corto o entrada de blog) que muestre similitudes y diferencias entre una costumbre de la cultura meta y la propia.
+• Ofrecer la opción de participar en un debate oral grabado o redactar un ensayo argumentativo sobre la influencia de los estereotipos en la comunicación intercultural.
+• Facilitar la creación de un guion y representación (grabada o en directo) de un encuentro intercultural donde se apliquen estrategias de cortesía y negociación.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que cada estudiante elija una cultura de habla inglesa (de entre un listado variado) para investigar y compartir con el grupo.
+• Vincular la tarea con experiencias personales: invitar a contar brevemente (en L2) un encuentro intercultural real o ficticio y reflexionar sobre lo que aprendieron.
+• Ofrecer recursos escalonados (textos simples vs. complejos) para que el alumnado seleccione el nivel de desafío que desee al analizar un conflicto intercultural.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL2, CP1, CD1</t>
+  </si>
+  <si>
+    <t>CCL3, CCL4, CPSAA1.2</t>
+  </si>
+  <si>
+    <t>La CE implica comprender e interpretar textos en lengua estándar (CCL2, CCL4), comprender en lengua extranjera (CP1) y buscar fuentes fiables (CD1, CCL3). Las estrategias de inferencia y comprensión requieren autorregulación (CPSAA1.2).</t>
+  </si>
+  <si>
+    <t>CCL1, CP2, CPSAA1.2</t>
+  </si>
+  <si>
+    <t>CCL5, CD2, CE1</t>
+  </si>
+  <si>
+    <t>La CE se centra en producir textos originales, claros y organizados (CCL1) en lengua extranjera (CP2), usando planificación y síntesis (CPSAA1.2). Implica también comunicación multimodal (CCL5), producción digital (CD2) y creatividad (CE1).</t>
+  </si>
+  <si>
+    <t>CCL3, CP3, CPSAA3</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA5, CC2</t>
+  </si>
+  <si>
+    <t>La CE trata de interactuar activamente con otras personas (CCL3) en lengua extranjera (CP3) mediante cooperación (CPSAA3), empleando recursos digitales (CD3) y resolviendo conflictos (CPSAA5). Incluye respeto a la diversidad social (CC2).</t>
+  </si>
+  <si>
+    <t>CP2, CCL4, CC1</t>
+  </si>
+  <si>
+    <t>CPSAA3, CCEC2, CE2</t>
+  </si>
+  <si>
+    <t>La CE consiste en mediar entre lenguas (CP2) explicando conceptos (CCL4) y valorando la diversidad (CC1). Requiere cooperación (CPSAA3), apreciación cultural (CCEC2) y capacidad de adaptación (CE2).</t>
+  </si>
+  <si>
+    <t>CP1, CPSAA1.1, CCL5</t>
+  </si>
+  <si>
+    <t>CPSAA2, CC2, CCEC1</t>
+  </si>
+  <si>
+    <t>La CE implica reflexionar críticamente sobre el funcionamiento de las lenguas (CP1, CCL5) y autoconocimiento (CPSAA1.1). Incluye aprender de errores (CPSAA2), respetar la diversidad (CC2) y creatividad (CCEC1).</t>
+  </si>
+  <si>
+    <t>CC1, CCEC2, CP1</t>
+  </si>
+  <si>
+    <t>CC2, CCEC4, CPSAA3</t>
+  </si>
+  <si>
+    <t>La CE valora críticamente la diversidad lingüística, cultural y artística (CC1, CCEC2) desde la lengua extranjera (CP1), fomentando el respeto (CC2), el patrimonio (CCEC4) y la cooperación (CPSAA3).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Descarga el decreto autonómico de Bachillerato y localiza el anexo de Lengua Extranjera I. Identifica las 6 competencias específicas (CE), los 16 criterios de evaluación y los 43 saberes básicos. Verifica si tu CCAA ha secuenciado los saberes por cursos.</t>
+  </si>
+  <si>
+    <t>Imprime los saberes y recórtalos en tiras de papel; te ayudará a distribuirlos físicamente en una mesa antes de asignarlos a las situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>30 minutos</t>
+  </si>
+  <si>
+    <t>Transcribe las 6 CE y sus 16 criterios asociados en una tabla. Cada CE suele tener entre 2 y 3 criterios. Por ejemplo: CE1 (comprensión oral) puede tener criterios 1.1, 1.2 y 1.3. Agrúpalos y memoriza la estructura lógica.</t>
+  </si>
+  <si>
+    <t>Usa un código de colores: un color por CE. Así verás rápidamente qué criterios pertenecen a cada competencia cuando planifiques actividades.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Selecciona qué criterios evaluarás con instrumentos «gruesos» (exámenes orales/escritos) y cuáles con observación diaria. Por ejemplo: los criterios de producción oral se evalúan mejor con rúbrica de diálogos; los de mediación, con tareas de reformulación. Decide el peso de cada criterio (0-100%) y que sume 100% por evaluación.</t>
+  </si>
+  <si>
+    <t>No puntúes cada criterio con decimales; usa intervalos de 5% (40, 45, 50...) para redondear y evitar discusiones con el departamento.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Reparte los 43 saberes en tres bloques trimestrales, manteniendo coherencia con las CE. Por ejemplo: saberes de comprensión oral (bloque A) y producción oral (bloque B) deben aparecer en cada trimestre. No satures un trimestre con más de 15 saberes. Asegura que todos se trabajan antes de final de curso.</t>
+  </si>
+  <si>
+    <t>Deja siempre 2-3 saberes sin asignar fija; los usarás como «saberes de refuerzo» si algún trimestre se queda corto o para ampliar en SDA interdisciplinares.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre al menos 2 CE, varios criterios y entre 5-7 saberes. La SDA debe tener un producto final (póster, debate, vídeo) y una secuencia de tareas. Por ejemplo: 1er trimestre «Organizar un viaje virtual», trabajando CE1, CE3 y CE6.</t>
+  </si>
+  <si>
+    <t>Haz la primera SDA más guiada y la tercera más autónoma. Así progresas en el desarrollo de la competencia de aprender a aprender.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Acuerda en el departamento el peso de cada CE en la nota final (ej. CE1 20%, CE2 15%, etc.). Define cómo se calcula la nota de cada CE a partir de sus criterios. Redacta un breve «acuerdo de departamento» y súbelo a la plataforma del centro.</t>
+  </si>
+  <si>
+    <t>No tengas miedo de que una CE pese más si es la que más trabajas. La inspección valora la coherencia entre lo que haces en clase y cómo evalúas.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta una plantilla de adaptaciones curriculares no significativas para alumnado con ACNEE o NEAE. Especifica medidas de acceso (más tiempo, apoyo visual) y modificaciones en instrumentos. Incluye un plan de recuperación para trimestres suspensos: pruebas específicas de criterios no superados, con fecha y criterio claro.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, diseña una «prueba de criterio único»: por ejemplo, si un alumno suspendió el criterio 2.2 (producción escrita), que presente un texto breve con rúbrica nueva, no todo el examen.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Seleccionar, organizar y aplicar las estrategias y conocimientos adecuados para comprender la información global y específica, y distinguir la intención y las opiniones, tanto impl</t>
   </si>
   <si>
     <t>Expresar oralmente con suficiente fluidez y corrección textos claros, coherentes, bien organizados, adecuados a la situación comunicativa y en diferentes registros sobre asuntos de</t>
   </si>
   <si>
     <t>Redactar y difundir textos detallados de cierta extensión y complejidad y de estructura clara, adecuados a la situación comunicativa, a la tipología textual y a las herramientas an</t>
   </si>
@@ -2200,51 +2788,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>382</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -2270,1009 +2858,1277 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>479</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>513</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>621</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>480</v>
+        <v>622</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>481</v>
+        <v>623</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>483</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>625</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>626</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>639</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>645</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>653</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>484</v>
+        <v>654</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>485</v>
+        <v>655</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>486</v>
+        <v>656</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>487</v>
+        <v>657</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>488</v>
+        <v>658</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.3</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>489</v>
-[...1 lines deleted...]
-      <c r="D3" s="7"/>
+        <v>659</v>
+      </c>
+      <c r="D3" s="7">
+        <v>25.0</v>
+      </c>
       <c r="E3" s="7">
-        <v>11.11</v>
+        <v>25.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>2.1</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="D4" s="7"/>
+        <v>660</v>
+      </c>
+      <c r="D4" s="7">
+        <v>12.5</v>
+      </c>
       <c r="E4" s="7">
-        <v>11.11</v>
+        <v>12.5</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>491</v>
-[...1 lines deleted...]
-      <c r="D5" s="7"/>
+        <v>661</v>
+      </c>
+      <c r="D5" s="7">
+        <v>12.5</v>
+      </c>
       <c r="E5" s="7">
-        <v>11.11</v>
+        <v>12.5</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>3.2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="D6" s="7"/>
+        <v>662</v>
+      </c>
+      <c r="D6" s="7">
+        <v>20.0</v>
+      </c>
       <c r="E6" s="7">
-        <v>11.11</v>
+        <v>20.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>4.1</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>493</v>
-[...1 lines deleted...]
-      <c r="D7" s="7"/>
+        <v>663</v>
+      </c>
+      <c r="D7" s="7">
+        <v>20.0</v>
+      </c>
       <c r="E7" s="7">
-        <v>11.11</v>
+        <v>20.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>5.2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>494</v>
-[...1 lines deleted...]
-      <c r="D8" s="7"/>
+        <v>664</v>
+      </c>
+      <c r="D8" s="7">
+        <v>7.5</v>
+      </c>
       <c r="E8" s="7">
-        <v>11.11</v>
+        <v>7.5</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>5.3</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>495</v>
-[...1 lines deleted...]
-      <c r="D9" s="7"/>
+        <v>665</v>
+      </c>
+      <c r="D9" s="7">
+        <v>7.5</v>
+      </c>
       <c r="E9" s="7">
-        <v>11.11</v>
+        <v>7.5</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>6.1</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>496</v>
-[...1 lines deleted...]
-      <c r="D10" s="7"/>
+        <v>666</v>
+      </c>
+      <c r="D10" s="7">
+        <v>10.0</v>
+      </c>
       <c r="E10" s="7">
-        <v>11.11</v>
+        <v>10.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>6.2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>497</v>
-[...1 lines deleted...]
-      <c r="D11" s="7"/>
+        <v>667</v>
+      </c>
+      <c r="D11" s="7">
+        <v>10.0</v>
+      </c>
       <c r="E11" s="7">
-        <v>11.11</v>
+        <v>10.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
-        <v>498</v>
+        <v>668</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <f>SUM(E3:E11)</f>
-        <v>99.98999999999999</v>
+        <v>125</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>499</v>
+        <v>669</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:M31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="6" t="s">
-        <v>500</v>
+        <v>670</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>501</v>
+        <v>671</v>
       </c>
       <c r="C1" s="6">
         <v>1.3</v>
       </c>
       <c r="D1" s="6">
         <v>2.1</v>
       </c>
       <c r="E1" s="6">
         <v>2.2</v>
       </c>
       <c r="F1" s="6">
         <v>3.2</v>
       </c>
       <c r="G1" s="6">
         <v>4.1</v>
       </c>
       <c r="H1" s="6">
         <v>5.2</v>
       </c>
       <c r="I1" s="6">
         <v>5.3</v>
       </c>
       <c r="J1" s="6">
         <v>6.1</v>
       </c>
       <c r="K1" s="6">
         <v>6.2</v>
       </c>
       <c r="L1" s="6" t="s">
-        <v>502</v>
+        <v>672</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>488</v>
+        <v>658</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="5" t="s">
-        <v>503</v>
+        <v>673</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:K2),"")</f>
         <v/>
       </c>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="5" t="s">
-        <v>504</v>
+        <v>674</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:K3),"")</f>
         <v/>
       </c>
       <c r="M3" s="5"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="5" t="s">
-        <v>505</v>
+        <v>675</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:K4),"")</f>
         <v/>
       </c>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
-        <v>506</v>
+        <v>676</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:K5),"")</f>
         <v/>
       </c>
       <c r="M5" s="5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="5" t="s">
-        <v>507</v>
+        <v>677</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:K6),"")</f>
         <v/>
       </c>
       <c r="M6" s="5"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="5" t="s">
-        <v>508</v>
+        <v>678</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:K7),"")</f>
         <v/>
       </c>
       <c r="M7" s="5"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="5" t="s">
-        <v>509</v>
+        <v>679</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:K8),"")</f>
         <v/>
       </c>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="5" t="s">
-        <v>510</v>
+        <v>680</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:K9),"")</f>
         <v/>
       </c>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
-        <v>511</v>
+        <v>681</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:K10),"")</f>
         <v/>
       </c>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="5" t="s">
-        <v>512</v>
+        <v>682</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:K11),"")</f>
         <v/>
       </c>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="5" t="s">
-        <v>513</v>
+        <v>683</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:K12),"")</f>
         <v/>
       </c>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="5" t="s">
-        <v>514</v>
+        <v>684</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:K13),"")</f>
         <v/>
       </c>
       <c r="M13" s="5"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="5" t="s">
-        <v>515</v>
+        <v>685</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:K14),"")</f>
         <v/>
       </c>
       <c r="M14" s="5"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="5" t="s">
-        <v>516</v>
+        <v>686</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:K15),"")</f>
         <v/>
       </c>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="5" t="s">
-        <v>517</v>
+        <v>687</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:K16),"")</f>
         <v/>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="5" t="s">
-        <v>518</v>
+        <v>688</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:K17),"")</f>
         <v/>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="5" t="s">
-        <v>519</v>
+        <v>689</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:K18),"")</f>
         <v/>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="5" t="s">
-        <v>520</v>
+        <v>690</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:K19),"")</f>
         <v/>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="5" t="s">
-        <v>521</v>
+        <v>691</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:K20),"")</f>
         <v/>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="5" t="s">
-        <v>522</v>
+        <v>692</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:K21),"")</f>
         <v/>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="5" t="s">
-        <v>523</v>
+        <v>693</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:K22),"")</f>
         <v/>
       </c>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="5" t="s">
-        <v>524</v>
+        <v>694</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:K23),"")</f>
         <v/>
       </c>
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="5" t="s">
-        <v>525</v>
+        <v>695</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:K24),"")</f>
         <v/>
       </c>
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="5" t="s">
-        <v>526</v>
+        <v>696</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:K25),"")</f>
         <v/>
       </c>
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="5" t="s">
-        <v>527</v>
+        <v>697</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:K26),"")</f>
         <v/>
       </c>
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="5" t="s">
-        <v>528</v>
+        <v>698</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:K27),"")</f>
         <v/>
       </c>
       <c r="M27" s="5"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="5" t="s">
-        <v>529</v>
+        <v>699</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:K28),"")</f>
         <v/>
       </c>
       <c r="M28" s="5"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="5" t="s">
-        <v>530</v>
+        <v>700</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:K29),"")</f>
         <v/>
       </c>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="5" t="s">
-        <v>531</v>
+        <v>701</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:K30),"")</f>
         <v/>
       </c>
       <c r="M30" s="5"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="5" t="s">
-        <v>532</v>
+        <v>702</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:K31),"")</f>
         <v/>
       </c>
       <c r="M31" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="270">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -4158,7947 +5014,8471 @@
         <v>30</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D2" s="5"/>
-[...3 lines deleted...]
-      <c r="H2" s="5"/>
+      <c r="D2" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-      <c r="H3" s="5"/>
+        <v>44</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-      <c r="H4" s="5"/>
+        <v>51</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-      <c r="H5" s="5"/>
+        <v>58</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-      <c r="H6" s="5"/>
+        <v>65</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-      <c r="H7" s="5"/>
+        <v>72</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>77</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5">
         <v>1.3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      <c r="G2" s="5"/>
+        <v>85</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>88</v>
+      </c>
       <c r="H2" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J2" s="5"/>
+        <v>89</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>91</v>
+      </c>
       <c r="K2" s="7">
         <v>11.11</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>2.1</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      <c r="G3" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>94</v>
+      </c>
       <c r="H3" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J3" s="5"/>
+        <v>95</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>97</v>
+      </c>
       <c r="K3" s="7">
         <v>11.11</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5">
         <v>2.2</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      <c r="G4" s="5"/>
+        <v>98</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="H4" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J4" s="5"/>
+        <v>101</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>103</v>
+      </c>
       <c r="K4" s="7">
         <v>11.11</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5">
         <v>3.2</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      <c r="G5" s="5"/>
+        <v>104</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>106</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>107</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>109</v>
+      </c>
       <c r="K5" s="7">
         <v>11.11</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5">
         <v>4.1</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      <c r="G6" s="5"/>
+        <v>110</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>113</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>107</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>115</v>
+      </c>
       <c r="K6" s="7">
         <v>11.11</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>5.2</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      <c r="G7" s="5"/>
+        <v>116</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="H7" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J7" s="5"/>
+        <v>119</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>121</v>
+      </c>
       <c r="K7" s="7">
         <v>11.11</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5">
         <v>5.3</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      <c r="G8" s="5"/>
+        <v>122</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>125</v>
+      </c>
       <c r="H8" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="5"/>
+        <v>119</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>127</v>
+      </c>
       <c r="K8" s="7">
         <v>11.11</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5">
         <v>6.1</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      <c r="G9" s="5"/>
+        <v>128</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>131</v>
+      </c>
       <c r="H9" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J9" s="5"/>
+        <v>101</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>133</v>
+      </c>
       <c r="K9" s="7">
         <v>11.11</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5">
         <v>6.2</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      <c r="G10" s="5"/>
+        <v>134</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>136</v>
+      </c>
       <c r="H10" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J10" s="5"/>
+        <v>95</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>138</v>
+      </c>
       <c r="K10" s="7">
         <v>11.11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I383"/>
+  <dimension ref="A1:I367"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I383"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I367"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>65</v>
+        <v>139</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>66</v>
+        <v>140</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>67</v>
+        <v>141</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>68</v>
+        <v>142</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>69</v>
+        <v>143</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>70</v>
+        <v>144</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>71</v>
+        <v>145</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>74</v>
+        <v>148</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>75</v>
+        <v>149</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>76</v>
+        <v>150</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>77</v>
+        <v>151</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>78</v>
+        <v>152</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>79</v>
+        <v>153</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>80</v>
+        <v>154</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>81</v>
+        <v>155</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>82</v>
+        <v>156</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>83</v>
+        <v>157</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>84</v>
+        <v>158</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>85</v>
+        <v>159</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>86</v>
+        <v>160</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>87</v>
+        <v>161</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C17" s="5">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>88</v>
+        <v>162</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C18" s="5">
         <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>89</v>
+        <v>163</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C19" s="5">
         <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>90</v>
+        <v>164</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C20" s="5">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C21" s="5">
         <v>20</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>92</v>
+        <v>166</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C22" s="5">
         <v>21</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>93</v>
+        <v>167</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C23" s="5">
         <v>22</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>94</v>
+        <v>168</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C24" s="5">
         <v>23</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>95</v>
+        <v>169</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C25" s="5">
         <v>24</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>96</v>
+        <v>170</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C26" s="5">
         <v>25</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>97</v>
+        <v>171</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C27" s="5">
         <v>26</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>98</v>
+        <v>172</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C28" s="5">
         <v>27</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>99</v>
+        <v>173</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C29" s="5">
         <v>28</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>100</v>
+        <v>174</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C30" s="5">
         <v>29</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>101</v>
+        <v>175</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C31" s="5">
         <v>30</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>102</v>
+        <v>176</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C32" s="5">
         <v>31</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C33" s="5">
         <v>32</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>104</v>
+        <v>178</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C34" s="5">
         <v>33</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>105</v>
+        <v>179</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C35" s="5">
         <v>34</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>106</v>
+        <v>180</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C36" s="5">
         <v>35</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>107</v>
+        <v>181</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C37" s="5">
         <v>36</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>108</v>
+        <v>182</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C38" s="5">
         <v>37</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>109</v>
+        <v>183</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C39" s="5">
         <v>38</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>110</v>
+        <v>184</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C40" s="5">
         <v>39</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>111</v>
+        <v>185</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C41" s="5">
         <v>40</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>112</v>
+        <v>186</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C42" s="5">
         <v>41</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>113</v>
+        <v>187</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C43" s="5">
         <v>42</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>114</v>
+        <v>188</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C44" s="5">
         <v>43</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>115</v>
+        <v>189</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C45" s="5">
         <v>44</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>116</v>
+        <v>190</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C46" s="5">
         <v>45</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>117</v>
+        <v>191</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C47" s="5">
         <v>46</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>118</v>
+        <v>192</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C48" s="5">
         <v>47</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>119</v>
+        <v>193</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C49" s="5">
         <v>48</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>120</v>
+        <v>194</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C50" s="5">
         <v>49</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>121</v>
+        <v>195</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C51" s="5">
         <v>50</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>122</v>
+        <v>196</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C52" s="5">
         <v>51</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>123</v>
+        <v>197</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C53" s="5">
         <v>52</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>124</v>
+        <v>198</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C54" s="5">
         <v>53</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>125</v>
+        <v>199</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C55" s="5">
         <v>54</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>126</v>
+        <v>200</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C56" s="5">
         <v>55</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>127</v>
+        <v>201</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C57" s="5">
         <v>56</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>128</v>
+        <v>202</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C58" s="5">
         <v>57</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>129</v>
+        <v>203</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C59" s="5">
         <v>58</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>130</v>
+        <v>204</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C60" s="5">
         <v>59</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>131</v>
+        <v>205</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C61" s="5">
         <v>60</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>132</v>
+        <v>206</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C62" s="5">
         <v>61</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>133</v>
+        <v>207</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C63" s="5">
         <v>62</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>134</v>
+        <v>208</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C64" s="5">
         <v>63</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>135</v>
+        <v>209</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C65" s="5">
         <v>64</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>136</v>
+        <v>210</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C66" s="5">
         <v>65</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>137</v>
+        <v>211</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C67" s="5">
         <v>66</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>138</v>
+        <v>212</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C68" s="5">
         <v>67</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>139</v>
+        <v>213</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C69" s="5">
         <v>68</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>140</v>
+        <v>214</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C70" s="5">
         <v>69</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>141</v>
+        <v>215</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C71" s="5">
         <v>70</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>142</v>
+        <v>216</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C72" s="5">
         <v>71</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>143</v>
+        <v>217</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C73" s="5">
         <v>72</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>144</v>
+        <v>218</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C74" s="5">
         <v>73</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>145</v>
+        <v>219</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C75" s="5">
         <v>74</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>146</v>
+        <v>220</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C76" s="5">
         <v>75</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>147</v>
+        <v>221</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C77" s="5">
         <v>76</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>148</v>
+        <v>222</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C78" s="5">
         <v>77</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>149</v>
+        <v>223</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C79" s="5">
         <v>78</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>150</v>
+        <v>224</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C80" s="5">
         <v>79</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>151</v>
+        <v>225</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C81" s="5">
         <v>80</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>152</v>
+        <v>226</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C82" s="5">
         <v>81</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>153</v>
+        <v>227</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C83" s="5">
         <v>82</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>154</v>
+        <v>228</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C84" s="5">
         <v>83</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>155</v>
+        <v>229</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C85" s="5">
         <v>84</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>156</v>
+        <v>230</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C86" s="5">
         <v>85</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>157</v>
+        <v>231</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C87" s="5">
         <v>86</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>158</v>
+        <v>232</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C88" s="5">
         <v>87</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>159</v>
+        <v>233</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C89" s="5">
         <v>88</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>160</v>
+        <v>234</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C90" s="5">
         <v>89</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>161</v>
+        <v>235</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C91" s="5">
         <v>90</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>162</v>
+        <v>236</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C92" s="5">
         <v>91</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>163</v>
+        <v>237</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C93" s="5">
         <v>92</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>164</v>
+        <v>238</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C94" s="5">
         <v>93</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>165</v>
+        <v>239</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C95" s="5">
         <v>94</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>166</v>
+        <v>240</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C96" s="5">
         <v>95</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>167</v>
+        <v>241</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C97" s="5">
         <v>96</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>168</v>
+        <v>242</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C98" s="5">
         <v>97</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>169</v>
+        <v>243</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C99" s="5">
         <v>98</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>170</v>
+        <v>244</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C100" s="5">
         <v>99</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>171</v>
+        <v>245</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C101" s="5">
         <v>100</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>172</v>
+        <v>246</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C102" s="5">
         <v>101</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>173</v>
+        <v>247</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C103" s="5">
         <v>102</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>174</v>
+        <v>248</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C104" s="5">
         <v>103</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>175</v>
+        <v>249</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C105" s="5">
         <v>104</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>176</v>
+        <v>250</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C106" s="5">
         <v>105</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>177</v>
+        <v>251</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C107" s="5">
         <v>106</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>178</v>
+        <v>252</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C108" s="5">
         <v>107</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>179</v>
+        <v>253</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C109" s="5">
         <v>108</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>180</v>
+        <v>254</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C110" s="5">
         <v>109</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>181</v>
+        <v>255</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C111" s="5">
         <v>110</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>182</v>
+        <v>256</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C112" s="5">
         <v>111</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>183</v>
+        <v>257</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C113" s="5">
         <v>112</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>184</v>
+        <v>258</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C114" s="5">
         <v>113</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>185</v>
+        <v>259</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C115" s="5">
         <v>114</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>186</v>
+        <v>260</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C116" s="5">
         <v>115</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>187</v>
+        <v>261</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C117" s="5">
         <v>116</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>188</v>
+        <v>262</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C118" s="5">
         <v>117</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>189</v>
+        <v>263</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C119" s="5">
         <v>118</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>190</v>
+        <v>264</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C120" s="5">
         <v>119</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>191</v>
+        <v>265</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C121" s="5">
         <v>120</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>192</v>
+        <v>266</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C122" s="5">
         <v>121</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>193</v>
+        <v>267</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C123" s="5">
         <v>122</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>194</v>
+        <v>268</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C124" s="5">
         <v>123</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>195</v>
+        <v>269</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C125" s="5">
         <v>124</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>196</v>
+        <v>270</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C126" s="5">
         <v>125</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>197</v>
+        <v>271</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C127" s="5">
         <v>126</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>198</v>
+        <v>272</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C128" s="5">
         <v>127</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>199</v>
+        <v>273</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5"/>
       <c r="I128" s="5"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C129" s="5">
         <v>128</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>200</v>
+        <v>274</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C130" s="5">
         <v>129</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>201</v>
+        <v>275</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C131" s="5">
         <v>130</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>202</v>
+        <v>276</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C132" s="5">
         <v>131</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>203</v>
+        <v>277</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C133" s="5">
         <v>132</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>204</v>
+        <v>278</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5"/>
       <c r="H133" s="5"/>
       <c r="I133" s="5"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C134" s="5">
         <v>133</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>205</v>
+        <v>279</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5"/>
       <c r="H134" s="5"/>
       <c r="I134" s="5"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C135" s="5">
         <v>134</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>206</v>
+        <v>280</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C136" s="5">
         <v>135</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>207</v>
+        <v>281</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C137" s="5">
         <v>136</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>208</v>
+        <v>282</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C138" s="5">
         <v>137</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>209</v>
+        <v>283</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C139" s="5">
         <v>138</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>210</v>
+        <v>284</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C140" s="5">
         <v>139</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>211</v>
+        <v>285</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C141" s="5">
         <v>140</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>212</v>
+        <v>286</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C142" s="5">
         <v>141</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>213</v>
+        <v>287</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C143" s="5">
         <v>142</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>214</v>
+        <v>288</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C144" s="5">
         <v>143</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>215</v>
+        <v>289</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C145" s="5">
         <v>144</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>216</v>
+        <v>290</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C146" s="5">
         <v>145</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>217</v>
+        <v>291</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C147" s="5">
         <v>146</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>218</v>
+        <v>292</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C148" s="5">
         <v>147</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>219</v>
+        <v>293</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C149" s="5">
         <v>148</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>220</v>
+        <v>294</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C150" s="5">
         <v>149</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>221</v>
+        <v>295</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5"/>
       <c r="H150" s="5"/>
       <c r="I150" s="5"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C151" s="5">
         <v>150</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>222</v>
+        <v>296</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C152" s="5">
         <v>151</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>223</v>
+        <v>297</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C153" s="5">
         <v>152</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C154" s="5">
         <v>153</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>225</v>
+        <v>299</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C155" s="5">
         <v>154</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>226</v>
+        <v>300</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C156" s="5">
         <v>155</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>227</v>
+        <v>301</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5"/>
       <c r="H156" s="5"/>
       <c r="I156" s="5"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C157" s="5">
         <v>156</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>228</v>
+        <v>302</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C158" s="5">
         <v>157</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>229</v>
+        <v>303</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5"/>
       <c r="H158" s="5"/>
       <c r="I158" s="5"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C159" s="5">
         <v>158</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>230</v>
+        <v>304</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5"/>
       <c r="H159" s="5"/>
       <c r="I159" s="5"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C160" s="5">
         <v>159</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>231</v>
+        <v>305</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C161" s="5">
         <v>160</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>232</v>
+        <v>306</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5"/>
       <c r="H161" s="5"/>
       <c r="I161" s="5"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C162" s="5">
         <v>161</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>233</v>
+        <v>307</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5"/>
       <c r="H162" s="5"/>
       <c r="I162" s="5"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C163" s="5">
         <v>162</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>234</v>
+        <v>301</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5"/>
       <c r="H163" s="5"/>
       <c r="I163" s="5"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C164" s="5">
         <v>163</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>235</v>
+        <v>308</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5"/>
       <c r="H164" s="5"/>
       <c r="I164" s="5"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C165" s="5">
         <v>164</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>236</v>
+        <v>309</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5"/>
       <c r="H165" s="5"/>
       <c r="I165" s="5"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C166" s="5">
         <v>165</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>237</v>
+        <v>310</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5"/>
       <c r="H166" s="5"/>
       <c r="I166" s="5"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C167" s="5">
         <v>166</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>238</v>
+        <v>311</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5"/>
       <c r="H167" s="5"/>
       <c r="I167" s="5"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C168" s="5">
         <v>167</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>239</v>
+        <v>312</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="5"/>
       <c r="G168" s="5"/>
       <c r="H168" s="5"/>
       <c r="I168" s="5"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C169" s="5">
         <v>168</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>240</v>
+        <v>313</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5"/>
       <c r="H169" s="5"/>
       <c r="I169" s="5"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C170" s="5">
         <v>169</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>241</v>
+        <v>314</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
       <c r="G170" s="5"/>
       <c r="H170" s="5"/>
       <c r="I170" s="5"/>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C171" s="5">
         <v>170</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>242</v>
+        <v>315</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="5"/>
       <c r="G171" s="5"/>
       <c r="H171" s="5"/>
       <c r="I171" s="5"/>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C172" s="5">
         <v>171</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>243</v>
+        <v>316</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="5"/>
       <c r="G172" s="5"/>
       <c r="H172" s="5"/>
       <c r="I172" s="5"/>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C173" s="5">
         <v>172</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>244</v>
+        <v>317</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="5"/>
       <c r="G173" s="5"/>
       <c r="H173" s="5"/>
       <c r="I173" s="5"/>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C174" s="5">
         <v>173</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>245</v>
+        <v>318</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5"/>
       <c r="H174" s="5"/>
       <c r="I174" s="5"/>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C175" s="5">
         <v>174</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>246</v>
+        <v>319</v>
       </c>
       <c r="E175" s="5"/>
       <c r="F175" s="5"/>
       <c r="G175" s="5"/>
       <c r="H175" s="5"/>
       <c r="I175" s="5"/>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C176" s="5">
         <v>175</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>247</v>
+        <v>320</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="5"/>
       <c r="G176" s="5"/>
       <c r="H176" s="5"/>
       <c r="I176" s="5"/>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C177" s="5">
         <v>176</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>248</v>
+        <v>321</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="5"/>
       <c r="G177" s="5"/>
       <c r="H177" s="5"/>
       <c r="I177" s="5"/>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C178" s="5">
         <v>177</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>249</v>
+        <v>322</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="5"/>
       <c r="G178" s="5"/>
       <c r="H178" s="5"/>
       <c r="I178" s="5"/>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C179" s="5">
         <v>178</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>250</v>
+        <v>323</v>
       </c>
       <c r="E179" s="5"/>
       <c r="F179" s="5"/>
       <c r="G179" s="5"/>
       <c r="H179" s="5"/>
       <c r="I179" s="5"/>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B180" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C180" s="5">
         <v>179</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>251</v>
+        <v>324</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="5"/>
       <c r="G180" s="5"/>
       <c r="H180" s="5"/>
       <c r="I180" s="5"/>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C181" s="5">
         <v>180</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>252</v>
+        <v>325</v>
       </c>
       <c r="E181" s="5"/>
       <c r="F181" s="5"/>
       <c r="G181" s="5"/>
       <c r="H181" s="5"/>
       <c r="I181" s="5"/>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C182" s="5">
         <v>181</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>253</v>
+        <v>326</v>
       </c>
       <c r="E182" s="5"/>
       <c r="F182" s="5"/>
       <c r="G182" s="5"/>
       <c r="H182" s="5"/>
       <c r="I182" s="5"/>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C183" s="5">
         <v>182</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>254</v>
+        <v>327</v>
       </c>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="5"/>
       <c r="H183" s="5"/>
       <c r="I183" s="5"/>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C184" s="5">
         <v>183</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>255</v>
+        <v>328</v>
       </c>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="5"/>
       <c r="H184" s="5"/>
       <c r="I184" s="5"/>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C185" s="5">
         <v>184</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>256</v>
+        <v>329</v>
       </c>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="5"/>
       <c r="H185" s="5"/>
       <c r="I185" s="5"/>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C186" s="5">
         <v>185</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>257</v>
+        <v>330</v>
       </c>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="5"/>
       <c r="H186" s="5"/>
       <c r="I186" s="5"/>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C187" s="5">
         <v>186</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>258</v>
+        <v>331</v>
       </c>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="5"/>
       <c r="H187" s="5"/>
       <c r="I187" s="5"/>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B188" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C188" s="5">
         <v>187</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>259</v>
+        <v>332</v>
       </c>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="5"/>
       <c r="H188" s="5"/>
       <c r="I188" s="5"/>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B189" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C189" s="5">
         <v>188</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>260</v>
+        <v>333</v>
       </c>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="5"/>
       <c r="H189" s="5"/>
       <c r="I189" s="5"/>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B190" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C190" s="5">
         <v>189</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>261</v>
+        <v>334</v>
       </c>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="5"/>
       <c r="H190" s="5"/>
       <c r="I190" s="5"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B191" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C191" s="5">
         <v>190</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>262</v>
+        <v>335</v>
       </c>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5"/>
       <c r="H191" s="5"/>
       <c r="I191" s="5"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B192" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C192" s="5">
         <v>191</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>263</v>
+        <v>336</v>
       </c>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="5"/>
       <c r="H192" s="5"/>
       <c r="I192" s="5"/>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B193" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C193" s="5">
         <v>192</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>264</v>
+        <v>337</v>
       </c>
       <c r="E193" s="5"/>
       <c r="F193" s="5"/>
       <c r="G193" s="5"/>
       <c r="H193" s="5"/>
       <c r="I193" s="5"/>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B194" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C194" s="5">
         <v>193</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>265</v>
+        <v>338</v>
       </c>
       <c r="E194" s="5"/>
       <c r="F194" s="5"/>
       <c r="G194" s="5"/>
       <c r="H194" s="5"/>
       <c r="I194" s="5"/>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C195" s="5">
         <v>194</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>266</v>
+        <v>339</v>
       </c>
       <c r="E195" s="5"/>
       <c r="F195" s="5"/>
       <c r="G195" s="5"/>
       <c r="H195" s="5"/>
       <c r="I195" s="5"/>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C196" s="5">
         <v>195</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>267</v>
+        <v>340</v>
       </c>
       <c r="E196" s="5"/>
       <c r="F196" s="5"/>
       <c r="G196" s="5"/>
       <c r="H196" s="5"/>
       <c r="I196" s="5"/>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C197" s="5">
         <v>196</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>268</v>
+        <v>341</v>
       </c>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5"/>
       <c r="H197" s="5"/>
       <c r="I197" s="5"/>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B198" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C198" s="5">
         <v>197</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>269</v>
+        <v>342</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="5"/>
       <c r="G198" s="5"/>
       <c r="H198" s="5"/>
       <c r="I198" s="5"/>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C199" s="5">
         <v>198</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>270</v>
+        <v>343</v>
       </c>
       <c r="E199" s="5"/>
       <c r="F199" s="5"/>
       <c r="G199" s="5"/>
       <c r="H199" s="5"/>
       <c r="I199" s="5"/>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B200" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C200" s="5">
         <v>199</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>271</v>
+        <v>344</v>
       </c>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5"/>
       <c r="H200" s="5"/>
       <c r="I200" s="5"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C201" s="5">
         <v>200</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>272</v>
+        <v>345</v>
       </c>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="5"/>
       <c r="H201" s="5"/>
       <c r="I201" s="5"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B202" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C202" s="5">
         <v>201</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>273</v>
+        <v>346</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="5"/>
       <c r="H202" s="5"/>
       <c r="I202" s="5"/>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B203" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C203" s="5">
         <v>202</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>274</v>
+        <v>347</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="5"/>
       <c r="H203" s="5"/>
       <c r="I203" s="5"/>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B204" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C204" s="5">
         <v>203</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>275</v>
+        <v>348</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="5"/>
       <c r="H204" s="5"/>
       <c r="I204" s="5"/>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B205" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C205" s="5">
         <v>204</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>276</v>
+        <v>349</v>
       </c>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5"/>
       <c r="H205" s="5"/>
       <c r="I205" s="5"/>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B206" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C206" s="5">
         <v>205</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>277</v>
+        <v>350</v>
       </c>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="5"/>
       <c r="H206" s="5"/>
       <c r="I206" s="5"/>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B207" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C207" s="5">
         <v>206</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>278</v>
+        <v>351</v>
       </c>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="5"/>
       <c r="H207" s="5"/>
       <c r="I207" s="5"/>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B208" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C208" s="5">
         <v>207</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>279</v>
+        <v>352</v>
       </c>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="5"/>
       <c r="H208" s="5"/>
       <c r="I208" s="5"/>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B209" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C209" s="5">
         <v>208</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>280</v>
+        <v>353</v>
       </c>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="5"/>
       <c r="H209" s="5"/>
       <c r="I209" s="5"/>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B210" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C210" s="5">
         <v>209</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>281</v>
+        <v>354</v>
       </c>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="5"/>
       <c r="H210" s="5"/>
       <c r="I210" s="5"/>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B211" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C211" s="5">
         <v>210</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>282</v>
+        <v>355</v>
       </c>
       <c r="E211" s="5"/>
       <c r="F211" s="5"/>
       <c r="G211" s="5"/>
       <c r="H211" s="5"/>
       <c r="I211" s="5"/>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B212" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C212" s="5">
         <v>211</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>283</v>
+        <v>356</v>
       </c>
       <c r="E212" s="5"/>
       <c r="F212" s="5"/>
       <c r="G212" s="5"/>
       <c r="H212" s="5"/>
       <c r="I212" s="5"/>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B213" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C213" s="5">
         <v>212</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>284</v>
+        <v>357</v>
       </c>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
       <c r="G213" s="5"/>
       <c r="H213" s="5"/>
       <c r="I213" s="5"/>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C214" s="5">
         <v>213</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>285</v>
+        <v>358</v>
       </c>
       <c r="E214" s="5"/>
       <c r="F214" s="5"/>
       <c r="G214" s="5"/>
       <c r="H214" s="5"/>
       <c r="I214" s="5"/>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B215" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C215" s="5">
         <v>214</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>286</v>
+        <v>359</v>
       </c>
       <c r="E215" s="5"/>
       <c r="F215" s="5"/>
       <c r="G215" s="5"/>
       <c r="H215" s="5"/>
       <c r="I215" s="5"/>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B216" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C216" s="5">
         <v>215</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>287</v>
+        <v>360</v>
       </c>
       <c r="E216" s="5"/>
       <c r="F216" s="5"/>
       <c r="G216" s="5"/>
       <c r="H216" s="5"/>
       <c r="I216" s="5"/>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C217" s="5">
         <v>216</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>288</v>
+        <v>361</v>
       </c>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="5"/>
       <c r="H217" s="5"/>
       <c r="I217" s="5"/>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B218" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C218" s="5">
         <v>217</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>289</v>
+        <v>362</v>
       </c>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="5"/>
       <c r="H218" s="5"/>
       <c r="I218" s="5"/>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C219" s="5">
         <v>218</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>290</v>
+        <v>363</v>
       </c>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="5"/>
       <c r="H219" s="5"/>
       <c r="I219" s="5"/>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B220" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C220" s="5">
         <v>219</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>291</v>
+        <v>364</v>
       </c>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="5"/>
       <c r="H220" s="5"/>
       <c r="I220" s="5"/>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C221" s="5">
         <v>220</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>292</v>
+        <v>365</v>
       </c>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="5"/>
       <c r="H221" s="5"/>
       <c r="I221" s="5"/>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B222" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C222" s="5">
         <v>221</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>293</v>
+        <v>366</v>
       </c>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="5"/>
       <c r="H222" s="5"/>
       <c r="I222" s="5"/>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B223" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C223" s="5">
         <v>222</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>294</v>
+        <v>367</v>
       </c>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="5"/>
       <c r="H223" s="5"/>
       <c r="I223" s="5"/>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B224" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C224" s="5">
         <v>223</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>295</v>
+        <v>368</v>
       </c>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="5"/>
       <c r="H224" s="5"/>
       <c r="I224" s="5"/>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C225" s="5">
         <v>224</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>296</v>
+        <v>369</v>
       </c>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="5"/>
       <c r="H225" s="5"/>
       <c r="I225" s="5"/>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C226" s="5">
         <v>225</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>297</v>
+        <v>370</v>
       </c>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="5"/>
       <c r="H226" s="5"/>
       <c r="I226" s="5"/>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B227" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C227" s="5">
         <v>226</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>298</v>
+        <v>371</v>
       </c>
       <c r="E227" s="5"/>
       <c r="F227" s="5"/>
       <c r="G227" s="5"/>
       <c r="H227" s="5"/>
       <c r="I227" s="5"/>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B228" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C228" s="5">
         <v>227</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>299</v>
+        <v>372</v>
       </c>
       <c r="E228" s="5"/>
       <c r="F228" s="5"/>
       <c r="G228" s="5"/>
       <c r="H228" s="5"/>
       <c r="I228" s="5"/>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B229" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C229" s="5">
         <v>228</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>300</v>
+        <v>373</v>
       </c>
       <c r="E229" s="5"/>
       <c r="F229" s="5"/>
       <c r="G229" s="5"/>
       <c r="H229" s="5"/>
       <c r="I229" s="5"/>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C230" s="5">
         <v>229</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>301</v>
+        <v>374</v>
       </c>
       <c r="E230" s="5"/>
       <c r="F230" s="5"/>
       <c r="G230" s="5"/>
       <c r="H230" s="5"/>
       <c r="I230" s="5"/>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C231" s="5">
         <v>230</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>302</v>
+        <v>375</v>
       </c>
       <c r="E231" s="5"/>
       <c r="F231" s="5"/>
       <c r="G231" s="5"/>
       <c r="H231" s="5"/>
       <c r="I231" s="5"/>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C232" s="5">
         <v>231</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>303</v>
+        <v>376</v>
       </c>
       <c r="E232" s="5"/>
       <c r="F232" s="5"/>
       <c r="G232" s="5"/>
       <c r="H232" s="5"/>
       <c r="I232" s="5"/>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B233" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C233" s="5">
         <v>232</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>304</v>
+        <v>377</v>
       </c>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="5"/>
       <c r="H233" s="5"/>
       <c r="I233" s="5"/>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B234" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C234" s="5">
         <v>233</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>305</v>
+        <v>378</v>
       </c>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="5"/>
       <c r="H234" s="5"/>
       <c r="I234" s="5"/>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B235" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C235" s="5">
         <v>234</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>306</v>
+        <v>379</v>
       </c>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="5"/>
       <c r="H235" s="5"/>
       <c r="I235" s="5"/>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B236" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C236" s="5">
         <v>235</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>307</v>
+        <v>380</v>
       </c>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="5"/>
       <c r="H236" s="5"/>
       <c r="I236" s="5"/>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B237" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C237" s="5">
         <v>236</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>308</v>
+        <v>381</v>
       </c>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="5"/>
       <c r="H237" s="5"/>
       <c r="I237" s="5"/>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B238" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C238" s="5">
         <v>237</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>309</v>
+        <v>382</v>
       </c>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="5"/>
       <c r="H238" s="5"/>
       <c r="I238" s="5"/>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C239" s="5">
         <v>238</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>310</v>
+        <v>383</v>
       </c>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="5"/>
       <c r="H239" s="5"/>
       <c r="I239" s="5"/>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C240" s="5">
         <v>239</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>311</v>
+        <v>384</v>
       </c>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="5"/>
       <c r="H240" s="5"/>
       <c r="I240" s="5"/>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B241" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C241" s="5">
         <v>240</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>312</v>
+        <v>385</v>
       </c>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="5"/>
       <c r="H241" s="5"/>
       <c r="I241" s="5"/>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B242" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C242" s="5">
         <v>241</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>313</v>
+        <v>386</v>
       </c>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="5"/>
       <c r="H242" s="5"/>
       <c r="I242" s="5"/>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B243" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C243" s="5">
         <v>242</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>314</v>
+        <v>387</v>
       </c>
       <c r="E243" s="5"/>
       <c r="F243" s="5"/>
       <c r="G243" s="5"/>
       <c r="H243" s="5"/>
       <c r="I243" s="5"/>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C244" s="5">
         <v>243</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>315</v>
+        <v>388</v>
       </c>
       <c r="E244" s="5"/>
       <c r="F244" s="5"/>
       <c r="G244" s="5"/>
       <c r="H244" s="5"/>
       <c r="I244" s="5"/>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C245" s="5">
         <v>244</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>316</v>
+        <v>389</v>
       </c>
       <c r="E245" s="5"/>
       <c r="F245" s="5"/>
       <c r="G245" s="5"/>
       <c r="H245" s="5"/>
       <c r="I245" s="5"/>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C246" s="5">
         <v>245</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>317</v>
+        <v>390</v>
       </c>
       <c r="E246" s="5"/>
       <c r="F246" s="5"/>
       <c r="G246" s="5"/>
       <c r="H246" s="5"/>
       <c r="I246" s="5"/>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B247" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C247" s="5">
         <v>246</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>318</v>
+        <v>391</v>
       </c>
       <c r="E247" s="5"/>
       <c r="F247" s="5"/>
       <c r="G247" s="5"/>
       <c r="H247" s="5"/>
       <c r="I247" s="5"/>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B248" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C248" s="5">
         <v>247</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>319</v>
+        <v>392</v>
       </c>
       <c r="E248" s="5"/>
       <c r="F248" s="5"/>
       <c r="G248" s="5"/>
       <c r="H248" s="5"/>
       <c r="I248" s="5"/>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B249" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C249" s="5">
         <v>248</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>320</v>
+        <v>393</v>
       </c>
       <c r="E249" s="5"/>
       <c r="F249" s="5"/>
       <c r="G249" s="5"/>
       <c r="H249" s="5"/>
       <c r="I249" s="5"/>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C250" s="5">
         <v>249</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>321</v>
+        <v>394</v>
       </c>
       <c r="E250" s="5"/>
       <c r="F250" s="5"/>
       <c r="G250" s="5"/>
       <c r="H250" s="5"/>
       <c r="I250" s="5"/>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C251" s="5">
         <v>250</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>322</v>
+        <v>395</v>
       </c>
       <c r="E251" s="5"/>
       <c r="F251" s="5"/>
       <c r="G251" s="5"/>
       <c r="H251" s="5"/>
       <c r="I251" s="5"/>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B252" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C252" s="5">
         <v>251</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>323</v>
+        <v>396</v>
       </c>
       <c r="E252" s="5"/>
       <c r="F252" s="5"/>
       <c r="G252" s="5"/>
       <c r="H252" s="5"/>
       <c r="I252" s="5"/>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C253" s="5">
         <v>252</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>324</v>
+        <v>397</v>
       </c>
       <c r="E253" s="5"/>
       <c r="F253" s="5"/>
       <c r="G253" s="5"/>
       <c r="H253" s="5"/>
       <c r="I253" s="5"/>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B254" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C254" s="5">
         <v>253</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>325</v>
+        <v>398</v>
       </c>
       <c r="E254" s="5"/>
       <c r="F254" s="5"/>
       <c r="G254" s="5"/>
       <c r="H254" s="5"/>
       <c r="I254" s="5"/>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B255" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C255" s="5">
         <v>254</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>326</v>
+        <v>399</v>
       </c>
       <c r="E255" s="5"/>
       <c r="F255" s="5"/>
       <c r="G255" s="5"/>
       <c r="H255" s="5"/>
       <c r="I255" s="5"/>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B256" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C256" s="5">
         <v>255</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>327</v>
+        <v>400</v>
       </c>
       <c r="E256" s="5"/>
       <c r="F256" s="5"/>
       <c r="G256" s="5"/>
       <c r="H256" s="5"/>
       <c r="I256" s="5"/>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C257" s="5">
         <v>256</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>328</v>
+        <v>401</v>
       </c>
       <c r="E257" s="5"/>
       <c r="F257" s="5"/>
       <c r="G257" s="5"/>
       <c r="H257" s="5"/>
       <c r="I257" s="5"/>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C258" s="5">
         <v>257</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>329</v>
+        <v>402</v>
       </c>
       <c r="E258" s="5"/>
       <c r="F258" s="5"/>
       <c r="G258" s="5"/>
       <c r="H258" s="5"/>
       <c r="I258" s="5"/>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B259" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C259" s="5">
         <v>258</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>330</v>
+        <v>403</v>
       </c>
       <c r="E259" s="5"/>
       <c r="F259" s="5"/>
       <c r="G259" s="5"/>
       <c r="H259" s="5"/>
       <c r="I259" s="5"/>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B260" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C260" s="5">
         <v>259</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>331</v>
+        <v>404</v>
       </c>
       <c r="E260" s="5"/>
       <c r="F260" s="5"/>
       <c r="G260" s="5"/>
       <c r="H260" s="5"/>
       <c r="I260" s="5"/>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B261" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C261" s="5">
         <v>260</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>332</v>
+        <v>405</v>
       </c>
       <c r="E261" s="5"/>
       <c r="F261" s="5"/>
       <c r="G261" s="5"/>
       <c r="H261" s="5"/>
       <c r="I261" s="5"/>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C262" s="5">
-        <v>261</v>
+        <v>1</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>333</v>
+        <v>406</v>
       </c>
       <c r="E262" s="5"/>
       <c r="F262" s="5"/>
       <c r="G262" s="5"/>
       <c r="H262" s="5"/>
       <c r="I262" s="5"/>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B263" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C263" s="5">
-        <v>262</v>
+        <v>2</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>334</v>
+        <v>407</v>
       </c>
       <c r="E263" s="5"/>
       <c r="F263" s="5"/>
       <c r="G263" s="5"/>
       <c r="H263" s="5"/>
       <c r="I263" s="5"/>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B264" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C264" s="5">
-        <v>263</v>
+        <v>3</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>335</v>
+        <v>408</v>
       </c>
       <c r="E264" s="5"/>
       <c r="F264" s="5"/>
       <c r="G264" s="5"/>
       <c r="H264" s="5"/>
       <c r="I264" s="5"/>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B265" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C265" s="5">
-        <v>264</v>
+        <v>4</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>336</v>
+        <v>409</v>
       </c>
       <c r="E265" s="5"/>
       <c r="F265" s="5"/>
       <c r="G265" s="5"/>
       <c r="H265" s="5"/>
       <c r="I265" s="5"/>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B266" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C266" s="5">
-        <v>265</v>
+        <v>5</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>337</v>
+        <v>410</v>
       </c>
       <c r="E266" s="5"/>
       <c r="F266" s="5"/>
       <c r="G266" s="5"/>
       <c r="H266" s="5"/>
       <c r="I266" s="5"/>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B267" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C267" s="5">
-        <v>266</v>
+        <v>6</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>338</v>
+        <v>411</v>
       </c>
       <c r="E267" s="5"/>
       <c r="F267" s="5"/>
       <c r="G267" s="5"/>
       <c r="H267" s="5"/>
       <c r="I267" s="5"/>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B268" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C268" s="5">
-        <v>267</v>
+        <v>7</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>339</v>
+        <v>412</v>
       </c>
       <c r="E268" s="5"/>
       <c r="F268" s="5"/>
       <c r="G268" s="5"/>
       <c r="H268" s="5"/>
       <c r="I268" s="5"/>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B269" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C269" s="5">
-        <v>268</v>
+        <v>8</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>340</v>
+        <v>413</v>
       </c>
       <c r="E269" s="5"/>
       <c r="F269" s="5"/>
       <c r="G269" s="5"/>
       <c r="H269" s="5"/>
       <c r="I269" s="5"/>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B270" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C270" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>341</v>
+        <v>414</v>
       </c>
       <c r="E270" s="5"/>
       <c r="F270" s="5"/>
       <c r="G270" s="5"/>
       <c r="H270" s="5"/>
       <c r="I270" s="5"/>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B271" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C271" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>342</v>
+        <v>415</v>
       </c>
       <c r="E271" s="5"/>
       <c r="F271" s="5"/>
       <c r="G271" s="5"/>
       <c r="H271" s="5"/>
       <c r="I271" s="5"/>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B272" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C272" s="5">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>343</v>
+        <v>416</v>
       </c>
       <c r="E272" s="5"/>
       <c r="F272" s="5"/>
       <c r="G272" s="5"/>
       <c r="H272" s="5"/>
       <c r="I272" s="5"/>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B273" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C273" s="5">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="D273" s="5" t="s">
-        <v>344</v>
+        <v>417</v>
       </c>
       <c r="E273" s="5"/>
       <c r="F273" s="5"/>
       <c r="G273" s="5"/>
       <c r="H273" s="5"/>
       <c r="I273" s="5"/>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B274" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C274" s="5">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>345</v>
+        <v>418</v>
       </c>
       <c r="E274" s="5"/>
       <c r="F274" s="5"/>
       <c r="G274" s="5"/>
       <c r="H274" s="5"/>
       <c r="I274" s="5"/>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B275" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C275" s="5">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="D275" s="5" t="s">
-        <v>346</v>
+        <v>419</v>
       </c>
       <c r="E275" s="5"/>
       <c r="F275" s="5"/>
       <c r="G275" s="5"/>
       <c r="H275" s="5"/>
       <c r="I275" s="5"/>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B276" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C276" s="5">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D276" s="5" t="s">
-        <v>347</v>
+        <v>420</v>
       </c>
       <c r="E276" s="5"/>
       <c r="F276" s="5"/>
       <c r="G276" s="5"/>
       <c r="H276" s="5"/>
       <c r="I276" s="5"/>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B277" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C277" s="5">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>348</v>
+        <v>421</v>
       </c>
       <c r="E277" s="5"/>
       <c r="F277" s="5"/>
       <c r="G277" s="5"/>
       <c r="H277" s="5"/>
       <c r="I277" s="5"/>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B278" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C278" s="5">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>349</v>
+        <v>422</v>
       </c>
       <c r="E278" s="5"/>
       <c r="F278" s="5"/>
       <c r="G278" s="5"/>
       <c r="H278" s="5"/>
       <c r="I278" s="5"/>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B279" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C279" s="5">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>350</v>
+        <v>423</v>
       </c>
       <c r="E279" s="5"/>
       <c r="F279" s="5"/>
       <c r="G279" s="5"/>
       <c r="H279" s="5"/>
       <c r="I279" s="5"/>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B280" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C280" s="5">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>351</v>
+        <v>424</v>
       </c>
       <c r="E280" s="5"/>
       <c r="F280" s="5"/>
       <c r="G280" s="5"/>
       <c r="H280" s="5"/>
       <c r="I280" s="5"/>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B281" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C281" s="5">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>352</v>
+        <v>425</v>
       </c>
       <c r="E281" s="5"/>
       <c r="F281" s="5"/>
       <c r="G281" s="5"/>
       <c r="H281" s="5"/>
       <c r="I281" s="5"/>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B282" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C282" s="5">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>353</v>
+        <v>426</v>
       </c>
       <c r="E282" s="5"/>
       <c r="F282" s="5"/>
       <c r="G282" s="5"/>
       <c r="H282" s="5"/>
       <c r="I282" s="5"/>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B283" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C283" s="5">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>354</v>
+        <v>427</v>
       </c>
       <c r="E283" s="5"/>
       <c r="F283" s="5"/>
       <c r="G283" s="5"/>
       <c r="H283" s="5"/>
       <c r="I283" s="5"/>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B284" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C284" s="5">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D284" s="5" t="s">
-        <v>355</v>
+        <v>428</v>
       </c>
       <c r="E284" s="5"/>
       <c r="F284" s="5"/>
       <c r="G284" s="5"/>
       <c r="H284" s="5"/>
       <c r="I284" s="5"/>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B285" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C285" s="5">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>356</v>
+        <v>429</v>
       </c>
       <c r="E285" s="5"/>
       <c r="F285" s="5"/>
       <c r="G285" s="5"/>
       <c r="H285" s="5"/>
       <c r="I285" s="5"/>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B286" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C286" s="5">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D286" s="5" t="s">
-        <v>357</v>
+        <v>430</v>
       </c>
       <c r="E286" s="5"/>
       <c r="F286" s="5"/>
       <c r="G286" s="5"/>
       <c r="H286" s="5"/>
       <c r="I286" s="5"/>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B287" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C287" s="5">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D287" s="5" t="s">
-        <v>358</v>
+        <v>431</v>
       </c>
       <c r="E287" s="5"/>
       <c r="F287" s="5"/>
       <c r="G287" s="5"/>
       <c r="H287" s="5"/>
       <c r="I287" s="5"/>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B288" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C288" s="5">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="D288" s="5" t="s">
-        <v>359</v>
+        <v>432</v>
       </c>
       <c r="E288" s="5"/>
       <c r="F288" s="5"/>
       <c r="G288" s="5"/>
       <c r="H288" s="5"/>
       <c r="I288" s="5"/>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B289" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C289" s="5">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>360</v>
+        <v>433</v>
       </c>
       <c r="E289" s="5"/>
       <c r="F289" s="5"/>
       <c r="G289" s="5"/>
       <c r="H289" s="5"/>
       <c r="I289" s="5"/>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B290" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C290" s="5">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>361</v>
+        <v>434</v>
       </c>
       <c r="E290" s="5"/>
       <c r="F290" s="5"/>
       <c r="G290" s="5"/>
       <c r="H290" s="5"/>
       <c r="I290" s="5"/>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B291" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C291" s="5">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D291" s="5" t="s">
-        <v>362</v>
+        <v>435</v>
       </c>
       <c r="E291" s="5"/>
       <c r="F291" s="5"/>
       <c r="G291" s="5"/>
       <c r="H291" s="5"/>
       <c r="I291" s="5"/>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B292" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C292" s="5">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D292" s="5" t="s">
-        <v>363</v>
+        <v>436</v>
       </c>
       <c r="E292" s="5"/>
       <c r="F292" s="5"/>
       <c r="G292" s="5"/>
       <c r="H292" s="5"/>
       <c r="I292" s="5"/>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B293" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C293" s="5">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="D293" s="5" t="s">
-        <v>364</v>
+        <v>437</v>
       </c>
       <c r="E293" s="5"/>
       <c r="F293" s="5"/>
       <c r="G293" s="5"/>
       <c r="H293" s="5"/>
       <c r="I293" s="5"/>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B294" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C294" s="5">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D294" s="5" t="s">
-        <v>365</v>
+        <v>438</v>
       </c>
       <c r="E294" s="5"/>
       <c r="F294" s="5"/>
       <c r="G294" s="5"/>
       <c r="H294" s="5"/>
       <c r="I294" s="5"/>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B295" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C295" s="5">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D295" s="5" t="s">
-        <v>366</v>
+        <v>439</v>
       </c>
       <c r="E295" s="5"/>
       <c r="F295" s="5"/>
       <c r="G295" s="5"/>
       <c r="H295" s="5"/>
       <c r="I295" s="5"/>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B296" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C296" s="5">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D296" s="5" t="s">
-        <v>367</v>
+        <v>440</v>
       </c>
       <c r="E296" s="5"/>
       <c r="F296" s="5"/>
       <c r="G296" s="5"/>
       <c r="H296" s="5"/>
       <c r="I296" s="5"/>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B297" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C297" s="5">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D297" s="5" t="s">
-        <v>368</v>
+        <v>441</v>
       </c>
       <c r="E297" s="5"/>
       <c r="F297" s="5"/>
       <c r="G297" s="5"/>
       <c r="H297" s="5"/>
       <c r="I297" s="5"/>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B298" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C298" s="5">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D298" s="5" t="s">
-        <v>369</v>
+        <v>442</v>
       </c>
       <c r="E298" s="5"/>
       <c r="F298" s="5"/>
       <c r="G298" s="5"/>
       <c r="H298" s="5"/>
       <c r="I298" s="5"/>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B299" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C299" s="5">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>370</v>
+        <v>443</v>
       </c>
       <c r="E299" s="5"/>
       <c r="F299" s="5"/>
       <c r="G299" s="5"/>
       <c r="H299" s="5"/>
       <c r="I299" s="5"/>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B300" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C300" s="5">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>371</v>
+        <v>444</v>
       </c>
       <c r="E300" s="5"/>
       <c r="F300" s="5"/>
       <c r="G300" s="5"/>
       <c r="H300" s="5"/>
       <c r="I300" s="5"/>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B301" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C301" s="5">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>372</v>
+        <v>445</v>
       </c>
       <c r="E301" s="5"/>
       <c r="F301" s="5"/>
       <c r="G301" s="5"/>
       <c r="H301" s="5"/>
       <c r="I301" s="5"/>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B302" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C302" s="5">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>373</v>
+        <v>446</v>
       </c>
       <c r="E302" s="5"/>
       <c r="F302" s="5"/>
       <c r="G302" s="5"/>
       <c r="H302" s="5"/>
       <c r="I302" s="5"/>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B303" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C303" s="5">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="D303" s="5" t="s">
-        <v>374</v>
+        <v>447</v>
       </c>
       <c r="E303" s="5"/>
       <c r="F303" s="5"/>
       <c r="G303" s="5"/>
       <c r="H303" s="5"/>
       <c r="I303" s="5"/>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B304" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C304" s="5">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>375</v>
+        <v>448</v>
       </c>
       <c r="E304" s="5"/>
       <c r="F304" s="5"/>
       <c r="G304" s="5"/>
       <c r="H304" s="5"/>
       <c r="I304" s="5"/>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B305" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C305" s="5">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>376</v>
+        <v>449</v>
       </c>
       <c r="E305" s="5"/>
       <c r="F305" s="5"/>
       <c r="G305" s="5"/>
       <c r="H305" s="5"/>
       <c r="I305" s="5"/>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B306" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C306" s="5">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>377</v>
+        <v>450</v>
       </c>
       <c r="E306" s="5"/>
       <c r="F306" s="5"/>
       <c r="G306" s="5"/>
       <c r="H306" s="5"/>
       <c r="I306" s="5"/>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B307" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C307" s="5">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>378</v>
+        <v>451</v>
       </c>
       <c r="E307" s="5"/>
       <c r="F307" s="5"/>
       <c r="G307" s="5"/>
       <c r="H307" s="5"/>
       <c r="I307" s="5"/>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B308" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C308" s="5">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D308" s="5" t="s">
-        <v>379</v>
+        <v>452</v>
       </c>
       <c r="E308" s="5"/>
       <c r="F308" s="5"/>
       <c r="G308" s="5"/>
       <c r="H308" s="5"/>
       <c r="I308" s="5"/>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B309" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C309" s="5">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="D309" s="5" t="s">
-        <v>380</v>
+        <v>453</v>
       </c>
       <c r="E309" s="5"/>
       <c r="F309" s="5"/>
       <c r="G309" s="5"/>
       <c r="H309" s="5"/>
       <c r="I309" s="5"/>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B310" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C310" s="5">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>381</v>
+        <v>454</v>
       </c>
       <c r="E310" s="5"/>
       <c r="F310" s="5"/>
       <c r="G310" s="5"/>
       <c r="H310" s="5"/>
       <c r="I310" s="5"/>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B311" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C311" s="5">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="D311" s="5" t="s">
-        <v>382</v>
+        <v>455</v>
       </c>
       <c r="E311" s="5"/>
       <c r="F311" s="5"/>
       <c r="G311" s="5"/>
       <c r="H311" s="5"/>
       <c r="I311" s="5"/>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B312" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C312" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>383</v>
+        <v>456</v>
       </c>
       <c r="E312" s="5"/>
       <c r="F312" s="5"/>
       <c r="G312" s="5"/>
       <c r="H312" s="5"/>
       <c r="I312" s="5"/>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B313" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C313" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D313" s="5" t="s">
-        <v>384</v>
+        <v>457</v>
       </c>
       <c r="E313" s="5"/>
       <c r="F313" s="5"/>
       <c r="G313" s="5"/>
       <c r="H313" s="5"/>
       <c r="I313" s="5"/>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B314" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C314" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="D314" s="5" t="s">
-        <v>385</v>
+        <v>458</v>
       </c>
       <c r="E314" s="5"/>
       <c r="F314" s="5"/>
       <c r="G314" s="5"/>
       <c r="H314" s="5"/>
       <c r="I314" s="5"/>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B315" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C315" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D315" s="5" t="s">
-        <v>386</v>
+        <v>459</v>
       </c>
       <c r="E315" s="5"/>
       <c r="F315" s="5"/>
       <c r="G315" s="5"/>
       <c r="H315" s="5"/>
       <c r="I315" s="5"/>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B316" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C316" s="5">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D316" s="5" t="s">
-        <v>387</v>
+        <v>460</v>
       </c>
       <c r="E316" s="5"/>
       <c r="F316" s="5"/>
       <c r="G316" s="5"/>
       <c r="H316" s="5"/>
       <c r="I316" s="5"/>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B317" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C317" s="5">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="D317" s="5" t="s">
-        <v>388</v>
+        <v>461</v>
       </c>
       <c r="E317" s="5"/>
       <c r="F317" s="5"/>
       <c r="G317" s="5"/>
       <c r="H317" s="5"/>
       <c r="I317" s="5"/>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B318" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C318" s="5">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>389</v>
+        <v>462</v>
       </c>
       <c r="E318" s="5"/>
       <c r="F318" s="5"/>
       <c r="G318" s="5"/>
       <c r="H318" s="5"/>
       <c r="I318" s="5"/>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B319" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C319" s="5">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>390</v>
+        <v>463</v>
       </c>
       <c r="E319" s="5"/>
       <c r="F319" s="5"/>
       <c r="G319" s="5"/>
       <c r="H319" s="5"/>
       <c r="I319" s="5"/>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B320" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C320" s="5">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D320" s="5" t="s">
-        <v>391</v>
+        <v>464</v>
       </c>
       <c r="E320" s="5"/>
       <c r="F320" s="5"/>
       <c r="G320" s="5"/>
       <c r="H320" s="5"/>
       <c r="I320" s="5"/>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B321" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C321" s="5">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D321" s="5" t="s">
-        <v>392</v>
+        <v>465</v>
       </c>
       <c r="E321" s="5"/>
       <c r="F321" s="5"/>
       <c r="G321" s="5"/>
       <c r="H321" s="5"/>
       <c r="I321" s="5"/>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B322" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C322" s="5">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D322" s="5" t="s">
-        <v>393</v>
+        <v>466</v>
       </c>
       <c r="E322" s="5"/>
       <c r="F322" s="5"/>
       <c r="G322" s="5"/>
       <c r="H322" s="5"/>
       <c r="I322" s="5"/>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B323" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C323" s="5">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="D323" s="5" t="s">
-        <v>394</v>
+        <v>467</v>
       </c>
       <c r="E323" s="5"/>
       <c r="F323" s="5"/>
       <c r="G323" s="5"/>
       <c r="H323" s="5"/>
       <c r="I323" s="5"/>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B324" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C324" s="5">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="D324" s="5" t="s">
-        <v>395</v>
+        <v>468</v>
       </c>
       <c r="E324" s="5"/>
       <c r="F324" s="5"/>
       <c r="G324" s="5"/>
       <c r="H324" s="5"/>
       <c r="I324" s="5"/>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B325" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C325" s="5">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="D325" s="5" t="s">
-        <v>396</v>
+        <v>469</v>
       </c>
       <c r="E325" s="5"/>
       <c r="F325" s="5"/>
       <c r="G325" s="5"/>
       <c r="H325" s="5"/>
       <c r="I325" s="5"/>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B326" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C326" s="5">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="D326" s="5" t="s">
-        <v>397</v>
+        <v>470</v>
       </c>
       <c r="E326" s="5"/>
       <c r="F326" s="5"/>
       <c r="G326" s="5"/>
       <c r="H326" s="5"/>
       <c r="I326" s="5"/>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B327" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C327" s="5">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="D327" s="5" t="s">
-        <v>398</v>
+        <v>471</v>
       </c>
       <c r="E327" s="5"/>
       <c r="F327" s="5"/>
       <c r="G327" s="5"/>
       <c r="H327" s="5"/>
       <c r="I327" s="5"/>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B328" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C328" s="5">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D328" s="5" t="s">
-        <v>399</v>
+        <v>472</v>
       </c>
       <c r="E328" s="5"/>
       <c r="F328" s="5"/>
       <c r="G328" s="5"/>
       <c r="H328" s="5"/>
       <c r="I328" s="5"/>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B329" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C329" s="5">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D329" s="5" t="s">
-        <v>400</v>
+        <v>473</v>
       </c>
       <c r="E329" s="5"/>
       <c r="F329" s="5"/>
       <c r="G329" s="5"/>
       <c r="H329" s="5"/>
       <c r="I329" s="5"/>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B330" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C330" s="5">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="D330" s="5" t="s">
-        <v>401</v>
+        <v>474</v>
       </c>
       <c r="E330" s="5"/>
       <c r="F330" s="5"/>
       <c r="G330" s="5"/>
       <c r="H330" s="5"/>
       <c r="I330" s="5"/>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B331" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C331" s="5">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="D331" s="5" t="s">
-        <v>402</v>
+        <v>475</v>
       </c>
       <c r="E331" s="5"/>
       <c r="F331" s="5"/>
       <c r="G331" s="5"/>
       <c r="H331" s="5"/>
       <c r="I331" s="5"/>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B332" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C332" s="5">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="D332" s="5" t="s">
-        <v>403</v>
+        <v>476</v>
       </c>
       <c r="E332" s="5"/>
       <c r="F332" s="5"/>
       <c r="G332" s="5"/>
       <c r="H332" s="5"/>
       <c r="I332" s="5"/>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B333" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C333" s="5">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D333" s="5" t="s">
-        <v>404</v>
+        <v>477</v>
       </c>
       <c r="E333" s="5"/>
       <c r="F333" s="5"/>
       <c r="G333" s="5"/>
       <c r="H333" s="5"/>
       <c r="I333" s="5"/>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B334" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C334" s="5">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="D334" s="5" t="s">
-        <v>405</v>
+        <v>478</v>
       </c>
       <c r="E334" s="5"/>
       <c r="F334" s="5"/>
       <c r="G334" s="5"/>
       <c r="H334" s="5"/>
       <c r="I334" s="5"/>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B335" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C335" s="5">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="D335" s="5" t="s">
-        <v>406</v>
+        <v>479</v>
       </c>
       <c r="E335" s="5"/>
       <c r="F335" s="5"/>
       <c r="G335" s="5"/>
       <c r="H335" s="5"/>
       <c r="I335" s="5"/>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B336" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C336" s="5">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="D336" s="5" t="s">
-        <v>407</v>
+        <v>480</v>
       </c>
       <c r="E336" s="5"/>
       <c r="F336" s="5"/>
       <c r="G336" s="5"/>
       <c r="H336" s="5"/>
       <c r="I336" s="5"/>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B337" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C337" s="5">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D337" s="5" t="s">
-        <v>408</v>
+        <v>481</v>
       </c>
       <c r="E337" s="5"/>
       <c r="F337" s="5"/>
       <c r="G337" s="5"/>
       <c r="H337" s="5"/>
       <c r="I337" s="5"/>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B338" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C338" s="5">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="D338" s="5" t="s">
-        <v>409</v>
+        <v>482</v>
       </c>
       <c r="E338" s="5"/>
       <c r="F338" s="5"/>
       <c r="G338" s="5"/>
       <c r="H338" s="5"/>
       <c r="I338" s="5"/>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B339" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C339" s="5">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="D339" s="5" t="s">
-        <v>410</v>
+        <v>483</v>
       </c>
       <c r="E339" s="5"/>
       <c r="F339" s="5"/>
       <c r="G339" s="5"/>
       <c r="H339" s="5"/>
       <c r="I339" s="5"/>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B340" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C340" s="5">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="D340" s="5" t="s">
-        <v>411</v>
+        <v>484</v>
       </c>
       <c r="E340" s="5"/>
       <c r="F340" s="5"/>
       <c r="G340" s="5"/>
       <c r="H340" s="5"/>
       <c r="I340" s="5"/>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B341" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C341" s="5">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="D341" s="5" t="s">
-        <v>412</v>
+        <v>485</v>
       </c>
       <c r="E341" s="5"/>
       <c r="F341" s="5"/>
       <c r="G341" s="5"/>
       <c r="H341" s="5"/>
       <c r="I341" s="5"/>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B342" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C342" s="5">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="D342" s="5" t="s">
-        <v>413</v>
+        <v>486</v>
       </c>
       <c r="E342" s="5"/>
       <c r="F342" s="5"/>
       <c r="G342" s="5"/>
       <c r="H342" s="5"/>
       <c r="I342" s="5"/>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B343" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C343" s="5">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="D343" s="5" t="s">
-        <v>414</v>
+        <v>487</v>
       </c>
       <c r="E343" s="5"/>
       <c r="F343" s="5"/>
       <c r="G343" s="5"/>
       <c r="H343" s="5"/>
       <c r="I343" s="5"/>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B344" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C344" s="5">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="D344" s="5" t="s">
-        <v>415</v>
+        <v>488</v>
       </c>
       <c r="E344" s="5"/>
       <c r="F344" s="5"/>
       <c r="G344" s="5"/>
       <c r="H344" s="5"/>
       <c r="I344" s="5"/>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B345" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C345" s="5">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="D345" s="5" t="s">
-        <v>416</v>
+        <v>489</v>
       </c>
       <c r="E345" s="5"/>
       <c r="F345" s="5"/>
       <c r="G345" s="5"/>
       <c r="H345" s="5"/>
       <c r="I345" s="5"/>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B346" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C346" s="5">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="D346" s="5" t="s">
-        <v>417</v>
+        <v>490</v>
       </c>
       <c r="E346" s="5"/>
       <c r="F346" s="5"/>
       <c r="G346" s="5"/>
       <c r="H346" s="5"/>
       <c r="I346" s="5"/>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B347" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C347" s="5">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="D347" s="5" t="s">
-        <v>418</v>
+        <v>491</v>
       </c>
       <c r="E347" s="5"/>
       <c r="F347" s="5"/>
       <c r="G347" s="5"/>
       <c r="H347" s="5"/>
       <c r="I347" s="5"/>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B348" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C348" s="5">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="D348" s="5" t="s">
-        <v>419</v>
+        <v>492</v>
       </c>
       <c r="E348" s="5"/>
       <c r="F348" s="5"/>
       <c r="G348" s="5"/>
       <c r="H348" s="5"/>
       <c r="I348" s="5"/>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B349" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C349" s="5">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="D349" s="5" t="s">
-        <v>420</v>
+        <v>493</v>
       </c>
       <c r="E349" s="5"/>
       <c r="F349" s="5"/>
       <c r="G349" s="5"/>
       <c r="H349" s="5"/>
       <c r="I349" s="5"/>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B350" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C350" s="5">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="D350" s="5" t="s">
-        <v>421</v>
+        <v>494</v>
       </c>
       <c r="E350" s="5"/>
       <c r="F350" s="5"/>
       <c r="G350" s="5"/>
       <c r="H350" s="5"/>
       <c r="I350" s="5"/>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B351" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C351" s="5">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="D351" s="5" t="s">
-        <v>422</v>
+        <v>495</v>
       </c>
       <c r="E351" s="5"/>
       <c r="F351" s="5"/>
       <c r="G351" s="5"/>
       <c r="H351" s="5"/>
       <c r="I351" s="5"/>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B352" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C352" s="5">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="D352" s="5" t="s">
-        <v>423</v>
+        <v>496</v>
       </c>
       <c r="E352" s="5"/>
       <c r="F352" s="5"/>
       <c r="G352" s="5"/>
       <c r="H352" s="5"/>
       <c r="I352" s="5"/>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B353" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C353" s="5">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="D353" s="5" t="s">
-        <v>424</v>
+        <v>497</v>
       </c>
       <c r="E353" s="5"/>
       <c r="F353" s="5"/>
       <c r="G353" s="5"/>
       <c r="H353" s="5"/>
       <c r="I353" s="5"/>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B354" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C354" s="5">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="D354" s="5" t="s">
-        <v>425</v>
+        <v>498</v>
       </c>
       <c r="E354" s="5"/>
       <c r="F354" s="5"/>
       <c r="G354" s="5"/>
       <c r="H354" s="5"/>
       <c r="I354" s="5"/>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B355" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C355" s="5">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="D355" s="5" t="s">
-        <v>426</v>
+        <v>499</v>
       </c>
       <c r="E355" s="5"/>
       <c r="F355" s="5"/>
       <c r="G355" s="5"/>
       <c r="H355" s="5"/>
       <c r="I355" s="5"/>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B356" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C356" s="5">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="D356" s="5" t="s">
-        <v>427</v>
+        <v>500</v>
       </c>
       <c r="E356" s="5"/>
       <c r="F356" s="5"/>
       <c r="G356" s="5"/>
       <c r="H356" s="5"/>
       <c r="I356" s="5"/>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B357" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C357" s="5">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="D357" s="5" t="s">
-        <v>428</v>
+        <v>501</v>
       </c>
       <c r="E357" s="5"/>
       <c r="F357" s="5"/>
       <c r="G357" s="5"/>
       <c r="H357" s="5"/>
       <c r="I357" s="5"/>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B358" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C358" s="5">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="D358" s="5" t="s">
-        <v>429</v>
+        <v>502</v>
       </c>
       <c r="E358" s="5"/>
       <c r="F358" s="5"/>
       <c r="G358" s="5"/>
       <c r="H358" s="5"/>
       <c r="I358" s="5"/>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B359" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C359" s="5">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="D359" s="5" t="s">
-        <v>430</v>
+        <v>503</v>
       </c>
       <c r="E359" s="5"/>
       <c r="F359" s="5"/>
       <c r="G359" s="5"/>
       <c r="H359" s="5"/>
       <c r="I359" s="5"/>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B360" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C360" s="5">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="D360" s="5" t="s">
-        <v>431</v>
+        <v>504</v>
       </c>
       <c r="E360" s="5"/>
       <c r="F360" s="5"/>
       <c r="G360" s="5"/>
       <c r="H360" s="5"/>
       <c r="I360" s="5"/>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B361" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C361" s="5">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="D361" s="5" t="s">
-        <v>432</v>
+        <v>505</v>
       </c>
       <c r="E361" s="5"/>
       <c r="F361" s="5"/>
       <c r="G361" s="5"/>
       <c r="H361" s="5"/>
       <c r="I361" s="5"/>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B362" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C362" s="5">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="D362" s="5" t="s">
-        <v>433</v>
+        <v>506</v>
       </c>
       <c r="E362" s="5"/>
       <c r="F362" s="5"/>
       <c r="G362" s="5"/>
       <c r="H362" s="5"/>
       <c r="I362" s="5"/>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B363" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C363" s="5">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="D363" s="5" t="s">
-        <v>434</v>
+        <v>507</v>
       </c>
       <c r="E363" s="5"/>
       <c r="F363" s="5"/>
       <c r="G363" s="5"/>
       <c r="H363" s="5"/>
       <c r="I363" s="5"/>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B364" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C364" s="5">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="D364" s="5" t="s">
-        <v>435</v>
+        <v>508</v>
       </c>
       <c r="E364" s="5"/>
       <c r="F364" s="5"/>
       <c r="G364" s="5"/>
       <c r="H364" s="5"/>
       <c r="I364" s="5"/>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B365" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C365" s="5">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="D365" s="5" t="s">
-        <v>436</v>
+        <v>509</v>
       </c>
       <c r="E365" s="5"/>
       <c r="F365" s="5"/>
       <c r="G365" s="5"/>
       <c r="H365" s="5"/>
       <c r="I365" s="5"/>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B366" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C366" s="5">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="D366" s="5" t="s">
-        <v>437</v>
+        <v>510</v>
       </c>
       <c r="E366" s="5"/>
       <c r="F366" s="5"/>
       <c r="G366" s="5"/>
       <c r="H366" s="5"/>
       <c r="I366" s="5"/>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B367" s="5" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C367" s="5">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="D367" s="5" t="s">
-        <v>438</v>
+        <v>511</v>
       </c>
       <c r="E367" s="5"/>
       <c r="F367" s="5"/>
       <c r="G367" s="5"/>
       <c r="H367" s="5"/>
       <c r="I367" s="5"/>
-    </row>
-[...302 lines deleted...]
-      <c r="I383" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>455</v>
+        <v>512</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>456</v>
+        <v>513</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>457</v>
+        <v>514</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>458</v>
+        <v>515</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>459</v>
-[...3 lines deleted...]
-      <c r="A3" s="5">
+        <v>516</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>517</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>518</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5">
+        <v>25</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="D3" s="5">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="5">
+      <c r="E3" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="5">
+      <c r="E4" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="5">
+      <c r="E5" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-        <v>471</v>
+      <c r="E6" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5">
+        <v>25</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="D7" s="5">
+        <v>1</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5">
+        <v>2</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5">
+        <v>3</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5">
+        <v>4</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5">
+        <v>20</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5">
+        <v>2</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5">
+        <v>3</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>4</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="5">
+        <v>20</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5">
+        <v>2</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5">
+        <v>3</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5">
+        <v>4</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="5">
+        <v>15</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>2</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5">
+        <v>3</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>4</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="5">
+        <v>20</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>552</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>472</v>
+        <v>553</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>473</v>
+        <v>554</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>474</v>
+        <v>555</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>475</v>
+        <v>556</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>477</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>513</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>558</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>559</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>599</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>