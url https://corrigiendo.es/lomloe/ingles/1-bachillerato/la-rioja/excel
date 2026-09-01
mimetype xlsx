--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:18</t>
+    <t>01/09/2026 13:24</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>