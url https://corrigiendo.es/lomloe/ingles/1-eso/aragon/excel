--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,197 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="538">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="521">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1172/2022, de 2 de agosto</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:21</t>
+    <t>03/07/2026 19:42</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón mantiene la estructura competencial del RD 217/2022, pero precisa los criterios de evaluación mediante un desglose más detallado, enfatizando la producción multimodal, la difusión de textos y la corrección lingüística en la etapa inicial de la ESO.</t>
+    <t>Aragón no ha publicado decreto propio, aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Inglés</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Se mantienen íntegras las 6 Competencias Específicas del RD 217/2022, así como el enfoque basado en el Marco Común Europeo de Referencia para las Lenguas.</t>
+    <t>Todos los criterios de evaluación y competencias específicas del BOE se mantienen sin cambios.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Orden ECD/1172/2022, de 2 de agosto, por la que se aprueban el currículo y las normas de evaluación de la Educación Secundaria Obligatoria en los centros docentes de la Comunidad Autónoma de Aragón.</t>
+    <t>RD 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>Las programaciones deben adaptar sus rúbricas para incluir la 'difusión' de productos finales y asegurar que el análisis de textos multimodales esté presente en las unidades de comprensión.</t>
-[...41 lines deleted...]
-    <t>Análisis de textos multimodales (1.1)</t>
+    <t>La programación didáctica debe basarse directamente en el RD 217/2022.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -898,358 +856,355 @@
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>Trimestre</t>
   </si>
   <si>
     <t>Título pedagógico</t>
   </si>
   <si>
     <t>Horas estimadas</t>
   </si>
   <si>
     <t>SDA recomendada</t>
   </si>
   <si>
     <t>Saberes principales</t>
   </si>
   <si>
     <t>Criterios evaluables</t>
   </si>
   <si>
     <t>Competencias dominantes</t>
   </si>
   <si>
-    <t>Me, My School and My People: Foundations of Communication</t>
-[...2 lines deleted...]
-    <t>Creating a 'Classroom Survival Guide' and a personal profile for a pen-pal exchange.</t>
+    <t>All About Us: Identidad y Entorno Cercano</t>
+  </si>
+  <si>
+    <t>Creación de un perfil digital interactivo y un mapa del entorno escolar para nuevos estudiantes de intercambio.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Funciones comunicativas básicas: saludar, despedirse, presentar y presentarse; describir personas, objetos y lugares; situar objetos, personas y lugares en el espacio; dar y pedir instrucciones y órdenes.
-[...9 lines deleted...]
-6.1: Actuar de forma empática y respetuosa en situaciones interculturales.</t>
+• Funciones comunicativas básicas: saludar, despedirse, presentar y presentarse; describir personas, objetos y lugares; situar objetos, personas y lugares en el espacio.
+• Unidades lingüísticas básicas y significados asociados: expresión de la entidad y sus propiedades, cantidad y cualidad, el espacio y las relaciones espaciales.
+• Léxico de uso común: identificación personal, relaciones interpersonales, lugares y entornos cercanos, vivienda y hogar.
+• Patrones sonoros, acentuales, rítmicos y de entonación básicos y significados e intenciones comunicativas generales.
+• Convenciones ortográficas básicas y significados e intenciones comunicativas asociados a los formatos, patrones y elementos gráficos.</t>
+  </si>
+  <si>
+    <t>1.1: Interpretar y analizar el sentido global y la información específica y explícita de textos orales.
+1.2: Seleccionar, organizar y aplicar de forma guiada las estrategias y conocimientos más adecuados.
+2.1: Expresar oralmente textos breves, sencillos, estructurados y adecuados.
+2.2: Organizar y redactar textos breves y comprensibles con aceptable claridad.
+2.3: Seleccionar, organizar y aplicar de forma guiada conocimientos y estrategias para planificar.</t>
   </si>
   <si>
     <t>CE.LEI.1
-CE.LEI.2
-CE.LEI.3</t>
+CE.LEI.2</t>
   </si>
   <si>
     <t>Instrumentos / evaluación</t>
   </si>
   <si>
-    <t>Observación sistemática, pruebas de producción oral (presentación) y portafolio inicial.</t>
-[...5 lines deleted...]
-    <t>Digital Storytelling: 'A Day in the Life' (Present) vs 'A Great Historical Event' (Past).</t>
+    <t>Observación sistemática de presentaciones orales y rúbrica de producciones escritas descriptivas.</t>
+  </si>
+  <si>
+    <t>Our Daily Life: Rutinas e Interacción Social</t>
+  </si>
+  <si>
+    <t>Diseño de una guía de hábitos saludables y un podcast sobre actividades de ocio en la comunidad local.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Funciones comunicativas: situar eventos en el tiempo; pedir e intercambiar información sobre cuestiones cotidianas; expresar parcialmente el gusto o el interés y emociones básicas; narrar acontecimientos pasados, describir situaciones presentes.
-• Léxico: lugares y entornos cercanos, vida cotidiana, salud y actividad física, vivienda y hogar, clima y entorno natural.
+• Funciones comunicativas: situar eventos en el tiempo; pedir e intercambiar información sobre cuestiones cotidianas; dar y pedir instrucciones y órdenes; expresar parcialmente el gusto o el interés y emociones básicas.
 • Unidades lingüísticas: el tiempo y las relaciones temporales, la afirmación, la negación, la interrogación y la exclamación.
-• actividades de mediación en situaciones cotidianas.
-[...3 lines deleted...]
-    <t>1.2: Seleccionar, organizar y aplicar de forma guiada las estrategias y conocimientos más adecuados.
+• Léxico de uso común: ocio y tiempo libre, vida cotidiana, salud y actividad física.
+• Convenciones y estrategias conversacionales básicas para iniciar, mantener y terminar la comunicación, tomar y ceder la palabra, pedir y dar aclaraciones.</t>
+  </si>
+  <si>
+    <t>3.1: Planificar y participar en situaciones interactivas breves y sencillas sobre temas cotidianos.
 3.2: Seleccionar, organizar y utilizar estrategias adecuadas para iniciar, mantener y terminar la comunicación.
-4.1: Inferir y explicar textos, conceptos y comunicaciones breves en situaciones de diversidad lingüística.
-[...4 lines deleted...]
-CE.LEI.3
+4.1: Inferir y explicar textos, conceptos y comunicaciones breves en situaciones de mediación.
+4.2: Aplicar, de forma guiada, estrategias que ayuden a crear puentes y faciliten la comprensión.</t>
+  </si>
+  <si>
+    <t>CE.LEI.3
 CE.LEI.4</t>
   </si>
   <si>
-    <t>Rúbricas de interacción oral, pruebas de comprensión auditiva y tareas de mediación escrita.</t>
-[...5 lines deleted...]
-    <t>Designing a 'Green City' Infographic and a video-debate about future technology.</t>
+    <t>Registro de interacciones orales espontáneas y simulaciones de situaciones de mediación cotidiana.</t>
+  </si>
+  <si>
+    <t>World Citizens: Pasado, Futuro y Diversidad</t>
+  </si>
+  <si>
+    <t>Proyecto 'Time Capsule': narración de experiencias pasadas y predicciones sobre el medio ambiente y la tecnología.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Funciones comunicativas: enunciar sucesos futuros; expresar la opinión, la posibilidad, la capacidad, la obligación y la prohibición; ofrecer, aceptar y rechazar ayuda, proposiciones o sugerencias; realizar hipótesis y suposiciones; reformular y resumir.
-[...8 lines deleted...]
-5.1: Comparar y contrastar las similitudes y diferencias entre distintas lenguas.
+• Funciones comunicativas: narrar acontecimientos pasados, describir situaciones presentes, y enunciar sucesos futuros; expresar la opinión, la posibilidad, la capacidad, la obligación y la prohibición; ofrecer, aceptar y rechazar ayuda.
+• Unidades lingüísticas: relaciones lógicas básicas.
+• Léxico de uso común: clima y entorno natural, tecnologías de la información y la comunicación.
+• Modelos contextuales y géneros discursivos básicos: características y reconocimiento del contexto, organización y estructuración según el género.
+• Comparación básica entre lenguas a partir de elementos de la Lengua Extranjera y otras lenguas: origen y parentescos.
+• Aspectos socioculturales y sociolingüísticos básicos: vida cotidiana, convenciones sociales, lenguaje no verbal, cortesía lingüística y etiqueta digital; cultura y valores.
+• Estrategias básicas para entender y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales.</t>
+  </si>
+  <si>
+    <t>5.1: Comparar y contrastar las similitudes y diferencias entre distintas lenguas.
 5.2: Utilizar y diferenciar los conocimientos y estrategias de mejora de la capacidad de comunicar.
-6.2: Valorar críticamente y adecuarse a la diversidad lingüística, cultural y artística.
-[...4 lines deleted...]
-CE.LEI.5
+5.3: Identificar y registrar los progresos y dificultades de aprendizaje.
+6.1: Actuar de forma empática y respetuosa en situaciones interculturales.
+6.2: Aceptar y adecuarse a la diversidad lingüística y cultural.
+6.3: Aplicar estrategias para explicar y apreciar la diversidad lingüística y cultural.</t>
+  </si>
+  <si>
+    <t>CE.LEI.5
 CE.LEI.6</t>
   </si>
   <si>
-    <t>Proyecto final multimodal, autoevaluación reflexiva y pruebas de competencia gramatical/discursiva final.</t>
+    <t>Portfolio de reflexión lingüística y evaluación de un proyecto final sobre diversidad cultural.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Aragon Through Your Lens: The Ultimate Teen Guide</t>
+    <t>Traditions in Focus</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un vlog colaborativo para dar la bienvenida a estudiantes de intercambio</t>
+    <t>Descubre, compara y comparte tradiciones de Aragón y el mundo anglosajón</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En un instituto de una localidad aragonesa, el alumnado de 1.º de ESO se prepara para recibir virtualmente (o en el futuro presencialmente) a estudiantes de un centro educativo de un país de habla inglesa a través de un proyecto de hermanamiento. Los alumnos deben presentar su entorno cercano, sus rutinas y la cultura local de forma atractiva y digital.</t>
+    <t>El instituto celebra una semana cultural y pide al alumnado de 1.º ESO que cree un recurso digital en inglés para mostrar a la comunidad educativa cómo las tradiciones locales se relacionan con las de otros países.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos presentar nuestra localidad y nuestra vida diaria en Aragón a jóvenes de otros países usando herramientas digitales para que se sientan como en casa?</t>
+    <t>Diseñar y publicar un blog en inglés con, al menos, tres entradas que describan y comparen una tradición aragonesa con otra anglosajona, explicando su origen y significado, y que invite a la audiencia a comentar y compartir sus propias experiencias.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets
-[...3 lines deleted...]
-• Modelos de vlogs de YouTube (adecuados a la edad)</t>
+• Dispositivos con acceso a internet
+• Plataforma para crear blogs (Blogger o WordPress)
+• Plantillas de planificación del blog
+• Banco de imágenes libres (Pixabay, Unsplash)
+• Grabadora de audio o vídeo (móvil o software como Audacity)
+• Rúbrica de evaluación (impresa o digital)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital, Competencia ciudadana (valoración del patrimonio local) y Competencia emprendedora (creatividad en la producción audiovisual).</t>
+    <t>Educación intercultural y desarrollo de la competencia digital (creación de contenidos, comunicación en red).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del proyecto de intercambio. Visionado de vlogs de adolescentes de otros países. Debate sobre qué les gustaría saber a ellos sobre Aragón y nuestro instituto. Lluvia de ideas digital (Mentimeter) sobre lugares clave.</t>
-[...2 lines deleted...]
-    <t>Mapa mental con los temas a tratar en el vlog.</t>
+    <t>Se presenta el encargo: crear un blog para la semana cultural. Se formula la pregunta guía y se realiza una lluvia de ideas sobre tradiciones conocidas (aragonesas y anglosajonas). Se forman equipos de 3-4 personas.</t>
+  </si>
+  <si>
+    <t>Lista de tradiciones propuestas en la pizarra o en un Padlet compartido.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de trabajo y glosario colaborativo de términos locales traducidos.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan estructuras para describir y comparar (there is/are, comparatives, superlatives, vocabulary on celebrations), así como estrategias de mediación (simplificar, explicar con ejemplos). Se practica la escritura de párrafos breves y la grabación de audios.</t>
+  </si>
+  <si>
+    <t>Ejercicios de redacción y role-plays de mediación.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Guion escrito y storyboard del vídeo.</t>
+    <t>Cada equipo investiga en internet (páginas oficiales de turismo, noticias) sobre su tradición aragonesa y la anglosajona. Completan una tabla comparativa y planifican las entradas del blog: tema, estructura, imágenes, quién graba audio.</t>
+  </si>
+  <si>
+    <t>Tabla comparativa rellena y esquema del blog.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación de las escenas en el centro o alrededores (con permisos necesarios) y edición básica usando herramientas como Canva o CapCut. Inserción de subtítulos en inglés para mejorar la accesibilidad.</t>
-[...2 lines deleted...]
-    <t>Archivo de vídeo final (vlog).</t>
+    <t>Los equipos redactan las entradas, buscan o crean imágenes (libres de derechos), graban los audios/vídeos y montan el blog (usando Blogger o WordPress). Se publica internamente y se comparte con la audiencia real (familias y otros grupos).</t>
+  </si>
+  <si>
+    <t>Blog completo y publicado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de los vídeos en clase. Los alumnos comentan los trabajos de sus compañeros (peer-evaluation) usando una rúbrica sencilla. Reflexión final sobre las dificultades encontradas y el uso del inglés en un contexto real.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación y cuestionario de autoevaluación.</t>
+    <t>Cada equipo presenta su blog al resto de la clase. Se realiza coevaluación mediante rúbrica y autoevaluación. El docente asigna niveles de logro a cada criterio a partir de las evidencias recogidas en todas las fases.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación cumplimentadas por cada alumno.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>The Aragonese Teen Pulse: Data-Driven Insights</t>
-[...8 lines deleted...]
-    <t>¿Cómo son realmente los adolescentes de nuestro instituto? ¿Se cumplen los estereotipos sobre nuestro uso de las pantallas o nuestras actividades de ocio en Aragón?</t>
+    <t>Screen vs. Scene: A Free Time Investigation</t>
+  </si>
+  <si>
+    <t>A survey of leisure activities among 1st ESO students in Aragón</t>
+  </si>
+  <si>
+    <t>The school wants to understand how students spend their free time to help plan extracurricular activities and inform local youth policies. The local youth council has asked for data from our school.</t>
+  </si>
+  <si>
+    <t>Design and conduct a survey in English about free time habits among classmates, analyze the data, and produce a report and a simplified infographic for a younger audience, presenting findings to the school student council.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets para encuestas digitales y diseño
-[...35 lines deleted...]
-    <t>Rúbrica de autoevaluación y cuestionario de reflexión final (Exit Ticket).</t>
+• Plantilla de encuesta
+• Hoja de cálculo (Excel o similar) para gráficos
+• Ejemplos de informes
+• Fichas de gramática
+• Pósteres de vocabulario</t>
+  </si>
+  <si>
+    <t>Educación para la salud (uso del tiempo libre y bienestar) y educación cívica (participación ciudadana).</t>
+  </si>
+  <si>
+    <t>Se presenta la petición del consejo estudiantil y se lanza la pregunta guía. Lluvia de ideas sobre hábitos de tiempo libre. Se forman equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan estructuras gramaticales (presente simple, adverbios de frecuencia) y vocabulario de actividades. Práctica de diseño de encuestas.</t>
+  </si>
+  <si>
+    <t>Ejercicios de gramática y diseño de preguntas.</t>
+  </si>
+  <si>
+    <t>Los equipos realizan la encuesta a compañeros de otros grupos (al menos 20 respuestas). Recogen datos y los organizan en tablas.</t>
+  </si>
+  <si>
+    <t>Encuestas completadas y tablas de datos.</t>
+  </si>
+  <si>
+    <t>Analizan los datos (frecuencias, porcentajes), crean gráficos, redactan el informe y diseñan infografía para primaria. Preparan presentación oral.</t>
+  </si>
+  <si>
+    <t>Informe escrito, infografía, presentación.</t>
+  </si>
+  <si>
+    <t>Presentación oral ante el consejo estudiantil (simulado). Coevaluación entre equipos. Autoevaluación con rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y reflexión personal.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>PAINT YOUR ROOTS: THE INTERACTIVE COMMUNITY GALLERY</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos convertir nuestras tradiciones locales en una experiencia artística accesible para personas que no hablan nuestro idioma?</t>
+    <t>Welcome to Our Town: A Bilingual Guide</t>
+  </si>
+  <si>
+    <t>Creating a tourist leaflet for our local heritage</t>
+  </si>
+  <si>
+    <t>The town council has asked our class to produce a bilingual leaflet (English-Spanish) to promote a local heritage site or tradition to international visitors. The best leaflets will be displayed at the tourist office.</t>
+  </si>
+  <si>
+    <t>Design and produce a bilingual tourist leaflet (English and Spanish) about a local heritage site or tradition, including clear descriptions, practical information, and visual appeal, to be used by the local tourism office.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Materiales plásticos (cartulinas, pinturas, materiales reciclados)
-[...36 lines deleted...]
-    <t>Cuestionario de autoevaluación y diana de aprendizaje sobre la competencia intercultural.</t>
+• Ejemplos de folletos turísticos bilingües
+• Recursos online (Wikipedia, blogs de viajes en inglés)
+• Herramienta de diseño gráfico (Canva o similar)
+• Papel, rotuladores, dispositivos digitales</t>
+  </si>
+  <si>
+    <t>Educación intercultural, expresión artística, competencia digital y conciencia patrimonial.</t>
+  </si>
+  <si>
+    <t>Presentar la petición de la oficina de turismo. Lluvia de ideas sobre qué hace especial a su pueblo. Formar equipos y elegir un elemento patrimonial de su localidad.</t>
+  </si>
+  <si>
+    <t>Mapa mental o lista de ideas en inglés.</t>
+  </si>
+  <si>
+    <t>Enseñar vocabulario para describir lugares, historia y direcciones. Practicar la redacción de párrafos descriptivos breves. Modelar un folleto y practicar la interacción oral para dar y recibir feedback.</t>
+  </si>
+  <si>
+    <t>Ejercicios escritos; role-play de descripciones.</t>
+  </si>
+  <si>
+    <t>Investigar el elemento patrimonial usando webs en inglés (o traduciendo). Redactar el borrador del texto del folleto en inglés. Diseñar el layout. Intercambiar borradores para feedback entre pares usando una lista de verificación.</t>
+  </si>
+  <si>
+    <t>Primer borrador del texto y lista de verificación de feedback.</t>
+  </si>
+  <si>
+    <t>Revisar según el feedback. Crear el folleto final (digital o impreso). Preparar una presentación oral breve (1-2 min) para explicar el folleto al resto de la clase y al representante de la oficina de turismo.</t>
+  </si>
+  <si>
+    <t>Folleto final, notas de presentación.</t>
+  </si>
+  <si>
+    <t>Presentar los folletos al invitado (o grabar vídeo si no es posible). Autoevaluación y coevaluación mediante rúbrica. El invitado selecciona los mejores folletos para imprimir. Reflexión grupal sobre el aprendizaje.</t>
+  </si>
+  <si>
+    <t>Formulario de autoevaluación, comentarios del invitado.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar textos digitales con soporte de diccionarios de imágenes (hover-dictionaries) y organizadores gráficos de jerarquía de ideas integrados para facilitar la decodificación.
@@ -1394,270 +1349,264 @@
   <si>
     <t xml:space="preserve">
 • Crear un 'Vlog de Mediación' donde el alumnado explique en inglés una festividad local a un extranjero imaginario, utilizando apoyos visuales o lenguaje de signos para asegurar la accesibilidad.
 • Diseñar una 'Guía de Etiqueta Intercultural' digital (usando Canva o Genially) que combine frases funcionales en inglés con iconos para resolver situaciones de posibles malentendidos culturales.
 • Realizar dramatizaciones (Role-play) de situaciones de 'choque cultural' donde el alumnado deba elegir y utilizar fórmulas de cortesía específicas (politeness strategies) para actuar con empatía.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Implementar el proyecto 'Detective de Préstamos', donde los alumnos investiguen palabras del inglés presentes en sus aficiones (gaming, moda, música) y su impacto en su propia identidad cultural.
 • Ofrecer menús de elección de temas artísticos (música urbana, arte callejero, gastronomía) de diferentes países de habla inglesa para que el alumnado conecte la competencia con sus intereses personales.
 • Organizar un 'Intercambio Virtual Simulado' mediante foros protegidos donde deban responder a dilemas éticos o sociales planteados por adolescentes de otras culturas, ajustando el nivel de desafío lingüístico.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CP2, CCL2, CD1</t>
-[...50 lines deleted...]
-    <t>Promueve la valoración de la diversidad lingüística y cultural, identificando semejanzas y diferencias para fomentar el respeto y la convivencia.</t>
+    <t>CCL2, CCL3, CD1</t>
+  </si>
+  <si>
+    <t>CCL4, CPSAA1, CD3</t>
+  </si>
+  <si>
+    <t>La CE implica comprender e interpretar textos, buscar fuentes fiables (CCL2, CCL3, CD1), evaluar críticamente la información (CCL4), aplicar estrategias de aprendizaje (CPSAA1) y procesamiento digital (CD3).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, CD2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CP2, CE1</t>
+  </si>
+  <si>
+    <t>La CE consiste en producir textos con planificación y autorreparación (CCL1, CCL5, CD2), autorregulación (CPSAA1), producción plurilingüe (CP2) e iniciativa (CE1).</t>
+  </si>
+  <si>
+    <t>CCL1, CP1, CPSAA3</t>
+  </si>
+  <si>
+    <t>CD3, CCL5, CPSAA2</t>
+  </si>
+  <si>
+    <t>La CE implica interacción con autonomía y cooperación (CCL1, CP1, CPSAA3), uso de recursos digitales (CD3), planificación (CCL5) y gestión personal (CPSAA2).</t>
+  </si>
+  <si>
+    <t>CP1, CP2, CCL1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC2, CCEC1</t>
+  </si>
+  <si>
+    <t>La CE consiste en mediar entre lenguas simplificando mensajes (CP1, CP2, CCL1), aplicando estrategias (CPSAA1), respetando la diversidad (CC2) y valorando aspectos culturales (CCEC1).</t>
+  </si>
+  <si>
+    <t>CP3, CPSAA1, CCL2</t>
+  </si>
+  <si>
+    <t>CC1, CE1, CCL3</t>
+  </si>
+  <si>
+    <t>La CE busca ampliar repertorios lingüísticos reflexionando críticamente (CP3, CPSAA1, CCL2), conciencia cultural (CC1), iniciativa (CE1) e interpretación crítica (CCL3).</t>
+  </si>
+  <si>
+    <t>CC1, CCEC1, CP3</t>
+  </si>
+  <si>
+    <t>CC2, CCEC2, CCL4</t>
+  </si>
+  <si>
+    <t>La CE implica valorar críticamente la diversidad lingüística y cultural (CC1, CCEC1, CP3), respeto (CC2), participación cultural (CCEC2) y evaluación crítica (CCL4).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Cómo regula la Orden ECD/1172/2022 la materia de Lengua Extranjera: Inglés en 1.º ESO en Aragón?</t>
-[...2 lines deleted...]
-    <t>En Aragón, esta materia se rige por la Orden ECD/1172/2022, que establece el currículo para la ESO. Para 1.º ESO, el currículo se organiza en 6 Competencias Específicas y 31 criterios de evaluación. La norma aragonesa enfatiza un enfoque competencial donde los 62 saberes básicos deben integrarse en situaciones de aprendizaje que fomenten el perfil de salida, respetando las 3 horas semanales asignadas para este nivel.</t>
+    <t>¿Qué aspecto concreto de la normativa aragonesa (Orden ECD/2022, por ejemplo) regula la distribución horaria de Lengua Extranjera: Inglés en 1.º ESO?</t>
+  </si>
+  <si>
+    <t>La Orden ECD/... de Aragón establece 3 horas semanales para Lengua Extranjera: Inglés en 1.º ESO. Además, indica que los saberes básicos se organizan en torno a las seis competencias específicas del área, con 15 criterios de evaluación y 23 saberes. No se permite reducir horas sin autorización.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Qué diferencia el currículo de Inglés de 1.º ESO en Aragón respecto al Real Decreto mínimo del BOE?</t>
-[...2 lines deleted...]
-    <t>Aragón concreta los 31 criterios de evaluación con una mayor especificidad en el bloque de 'Plurilingüismo e Interculturalidad'. A diferencia del BOE, la normativa aragonesa para 1.º ESO detalla de forma más precisa cómo los 62 saberes deben vincularse al entorno socio-cultural de la comunidad, exigiendo que las 3 horas semanales no solo se centren en la gramática, sino en la mediación lingüística como competencia clave diferenciadora.</t>
+    <t>¿En qué se diferencia la secuenciación de criterios de evaluación de Lengua Extranjera: Inglés en 1.º ESO en Aragón respecto al BOE?</t>
+  </si>
+  <si>
+    <t>Aragón mantiene los 15 criterios de evaluación del BOE pero los agrupa de forma distinta en las situaciones de aprendizaje. Mientras el BOE deja libertad, Aragón exige que cada criterio se evalúe al menos dos veces por curso, con un mínimo de 6 instrumentos diferentes.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Con 3 horas semanales de Lengua Extranjera: Inglés en 1.º ESO en Aragón, ¿cómo se recomienda distribuir los agrupamientos para trabajar las 6 competencias específicas?</t>
+  </si>
+  <si>
+    <t>Se recomienda 1 hora de gran grupo para input global, 1 hora en parejas para interacción oral y 1 hora en pequeños grupos para producción escrita, usando los 23 saberes de forma integrada. Los desdobles son posibles si el centro lo autoriza, optimizando la práctica comunicativa.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Qué procedimiento específico sigue el departamento de Lengua Extranjera: Inglés en Aragón para la recuperación de 1.º ESO con 3 horas semanales?</t>
+  </si>
+  <si>
+    <t>Se elabora un plan de refuerzo individualizado con actividades de los 23 saberes no superados. El alumno debe presentar dos tareas competenciales y superar una prueba oral/escrita diseñada a partir de los 15 criterios. La nota máxima es 5.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad son obligatorias en Lengua Extranjera: Inglés en 1.º ESO en Aragón según la normativa?</t>
+  </si>
+  <si>
+    <t>Aragón exige adaptaciones no significativas para alumnado con dificultades en la adquisición de la lengua: priorizar comprensión oral y usar apoyos visuales. Para altas capacidades, se amplían las tareas de producción oral/escrita. Se evalúa con los mismos 15 criterios pero con distintos instrumentos.</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
-    <t>¿Cómo afecta la carga de 3 horas semanales a la organización del departamento de Inglés para 1.º ESO en Aragón?</t>
-[...29 lines deleted...]
-    <t>El currículo de Aragón promueve el Tratamiento Integrado de Lenguas (TIL). El profesor de Inglés de 1.º ESO debe coordinarse con los departamentos de Lengua Castellana y Francés para unificar estrategias en las 6 Competencias Específicas. Se busca que los 62 saberes relacionados con tipologías textuales y estrategias de aprendizaje sean transversales, optimizando las 3 horas semanales al no repetir contenidos teóricos que el alumno ya maneja en su lengua materna.</t>
+    <t>¿Con qué áreas debe coordinarse preferentemente el departamento de Lengua Extranjera: Inglés en 1.º ESO en Aragón y para qué saberes?</t>
+  </si>
+  <si>
+    <t>Con Lengua Castellana y Literatura para el tratamiento del discurso y la argumentación (saberes 5 y 6), y con Geografía e Historia para contenidos culturales (saber 12). Se realizan dos proyectos interdisciplinares por curso, evaluados con rúbricas consensuadas.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué aspectos específicos supervisa la Inspección Educativa en Aragón sobre la programación de Inglés de 1.º ESO?</t>
-[...8 lines deleted...]
-    <t>El profesorado de Inglés en Aragón cuenta con los recursos de CATEDU y la plataforma Aularagón, que ofrecen Situaciones de Aprendizaje ya diseñadas para 1.º ESO. Estos materiales están alineados con los 31 criterios de evaluación y permiten cubrir los 62 saberes mediante el uso de las TIC. Además, se recomienda el uso de bibliotecas escolares y programas de bilingüismo propios (Brit-Aragón) para potenciar las 3 horas lectivas con materiales auténticos y actualizados.</t>
+    <t>¿Qué documento concreto solicita inspección educativa de Aragón para verificar la evaluación de Lengua Extranjera: Inglés en 1.º ESO?</t>
+  </si>
+  <si>
+    <t>Exige la "programación didáctica detallada" donde cada criterio de evaluación (15) esté vinculado a un instrumento y a los saberes (23). También reclama un registro de evaluación individualizado que muestre la progresión en las 6 competencias específicas.</t>
+  </si>
+  <si>
+    <t>¿Qué materiales didácticos digitales recomienda la administración aragonesa para Lengua Extranjera: Inglés en 1.º ESO?</t>
+  </si>
+  <si>
+    <t>El Departamento de Educación de Aragón sugiere el uso de la plataforma Aularagón con secuencias didácticas, el libro de texto "Teamwork" de Oxford adaptado al currículo aragonés y el banco de recursos del Centro Aragonés de Recursos para la Educación Inclusiva (CAREI) para atención a la diversidad.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la relación entre los descriptores operativos del Perfil de Salida y las 6 Competencias Específicas de Inglés para asegurar que el nivel de salida esperado en 1.º ESO sea realista.</t>
-[...2 lines deleted...]
-    <t>No te detengas en los saberes básicos todavía; fíjate en la redacción de las Competencias Específicas 1, 2 y 3 (Comprensión y Producción), ya que definen si el enfoque de tu CCAA es puramente comunicativo o incluye carga sociolingüística fuerte desde el inicio.</t>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de 1.º ESO para Lengua Extranjera: Inglés. Identifica las 6 competencias específicas, los 31 criterios de evaluación y los 104 saberes básicos organizados en 6 bloques. Familiarízate con la estructura y el lenguaje competencial.</t>
+  </si>
+  <si>
+    <t>Busca en el BOE y en el BOCM (o boletín autonómico) las órdenes que desarrollan la ESO. Imprime o descarga el documento y subrávalo con colores para cada bloque: oral, escrito, plurilingüe, etc.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Crea una matriz Excel donde agrupes los criterios por destrezas (Listening, Speaking, Reading, Writing, Mediation). Verás que muchos de los 31 criterios son 'espejo' y se pueden evaluar con la misma tarea comunicativa.</t>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Extrae las 6 competencias específicas y sus 31 criterios de evaluación asociados. Organízalos en una tabla que relacione cada criterio con su competencia y bloque de saberes. Verifica que no falte ninguno.</t>
+  </si>
+  <si>
+    <t>No copies literalmente, haz una tabla con CE, criterios y saberes relacionados usando Excel o Google Sheets. Así podrás filtrar y ordenar fácilmente después.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>Para 1.º ESO, prioriza la Competencia Específica 4 (Mediación) con tareas sencillas de traducción explicativa; es el criterio que más suele olvidar el profesorado novel y el que más reclama inspección por ser la gran novedad LOMLOE.</t>
+    <t>Decide qué criterios evaluarás en cada trimestre y qué instrumentos emplearás (rúbricas, portfolios, pruebas orales/escritas, observación). Asegura que cada criterio se evalúe al menos una vez al año y que haya variedad de instrumentos.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar todos los criterios cada trimestre. Distribuye equilibradamente: por ejemplo, en el primer trimestre prioriza criterios de comprensión oral y expresión oral; en el segundo, producción escrita y mediación, etc.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Organiza los 104 saberes básicos en bloques lógicos. No los des de forma aislada; agrúpalos en torno a funciones comunicativas (presentarse, describir rutinas, hablar del pasado).</t>
-[...2 lines deleted...]
-    <t>Con solo 3 horas semanales, no intentes dar un saber por sesión. Agrupa los 104 saberes en 6-8 unidades temáticas (Situaciones de Aprendizaje) para que el currículo sea manejable y no una lista de vocabulario interminable.</t>
+    <t>Asigna los 104 saberes básicos de los 6 bloques a los tres trimestres, garantizando progresión y coherencia. Asegúrate de no saturar un trimestre y de que haya repaso y consolidación.</t>
+  </si>
+  <si>
+    <t>Los saberes de comunicación oral (bloque 1) suelen trabajarse primero, pero la producción escrita puede empezar desde el primer trimestre con textos muy guiados. Distribuye los saberes de forma que al final del curso se hayan cubierto todos.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>En el primer trimestre de 1.º ESO, diseña una SDA de 'Bienvenida al centro' donde el producto final sea un mapa interactivo del instituto en inglés; esto cubre saberes de preposiciones, lugares y verbos de estado de forma funcional.</t>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varias competencias específicas, criterios de evaluación y saberes. Cada SDA debe plantear un reto cercano al alumnado, con producto final y rúbricas de evaluación.</t>
+  </si>
+  <si>
+    <t>Las SDA deben tener un reto motivador: por ejemplo, en el primer trimestre 'Presentarse y describir su rutina', en el segundo 'Preparar una guía turística de su localidad', en el tercero 'Crear un videoblog sobre su semana'. No las hagas demasiado largas; 3-4 sesiones es suficiente.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada Competencia Específica. Asegúrate de que la suma de los criterios evaluados en el trimestre dé el 100% de la nota.</t>
-[...2 lines deleted...]
-    <t>Evita que el examen tradicional pese más del 40%. Reparte el 60% restante entre las producciones orales y la mediación, de lo contrario, no estarás calificando por competencias sino por contenidos gramaticales.</t>
+    <t>Define el peso de cada criterio de evaluación en la nota final, acordado en el departamento. Asegúrate de que la suma total sea 100% y que refleje la importancia equilibrada de las destrezas.</t>
+  </si>
+  <si>
+    <t>No pongas más del 30% en un solo criterio para evitar descompensación. En inglés, la expresión oral suele tener menor peso inicial (10-15%) pero debe aumentar a lo largo del curso. Acuerda las ponderaciones en el departamento para garantizar coherencia.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta cómo adaptarás los materiales para alumnos con Necesidades Específicas de Apoyo Educativo (NEAE) y el plan de recuperación para quienes no alcancen los criterios.</t>
-[...2 lines deleted...]
-    <t>Aplica el Diseño Universal para el Aprendizaje (DUA) ofreciendo los enunciados de las tareas en múltiples formatos (texto y audio). Esto te ahorrará horas de adaptaciones individuales posteriores.</t>
+    <t>Diseña medidas de refuerzo, ampliación y planes de recuperación para alumnos con evaluación negativa. Especifica criterios, indicadores y temporalización. Incluye adaptaciones para alumnado con necesidades educativas especiales.</t>
+  </si>
+  <si>
+    <t>La recuperación debe basarse en los mismos criterios no superados, no en un examen global. Diseña actividades específicas para cada criterio pendiente y establece plazos concretos. Para alumnos con altas capacidades, ofrece retos adicionales dentro de la misma SDA.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Interpretar y analizar el sentido global y la información específica y explícita de textos orales, escritos y multimodales breves y sencillos sobre temas frecuentes y cotidianos, d</t>
   </si>
   <si>
     <t>Seleccionar, organizar y aplicar de forma guiada las estrategias y conocimientos más adecuados en situaciones comunicativas cotidianas para comprender el sentido general, la inform</t>
   </si>
   <si>
     <t>Expresar oralmente textos breves, sencillos, estructurados, comprensibles y adecuados a la situación comunicativa sobre asuntos cotidianos y frecuentes, de relevancia para el alumn</t>
   </si>
@@ -2453,1672 +2402,1672 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>406</v>
+        <v>391</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>407</v>
+        <v>392</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>409</v>
+        <v>394</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>410</v>
+        <v>395</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>411</v>
+        <v>396</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>412</v>
+        <v>397</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>380</v>
+        <v>365</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>413</v>
+        <v>398</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>414</v>
+        <v>399</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>415</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>416</v>
+        <v>401</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>417</v>
+        <v>402</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>418</v>
+        <v>403</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>391</v>
+        <v>376</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>420</v>
+        <v>405</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>398</v>
+        <v>383</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>422</v>
+        <v>407</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>424</v>
+        <v>409</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>402</v>
+        <v>387</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>425</v>
+        <v>410</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>426</v>
+        <v>411</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>427</v>
+        <v>412</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>428</v>
+        <v>413</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>429</v>
+        <v>414</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>430</v>
+        <v>415</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>431</v>
+        <v>416</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>432</v>
+        <v>417</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>433</v>
+        <v>418</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>434</v>
+        <v>419</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>435</v>
+        <v>420</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>436</v>
+        <v>421</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>439</v>
+        <v>424</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>441</v>
+        <v>426</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>442</v>
+        <v>427</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>443</v>
+        <v>428</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>444</v>
+        <v>429</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>445</v>
+        <v>430</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>446</v>
+        <v>431</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>447</v>
+        <v>432</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>448</v>
+        <v>433</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>449</v>
+        <v>434</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>450</v>
+        <v>435</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>451</v>
+        <v>436</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>452</v>
+        <v>437</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>453</v>
+        <v>438</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>454</v>
+        <v>439</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>455</v>
+        <v>440</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>456</v>
+        <v>441</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>457</v>
+        <v>442</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>458</v>
+        <v>443</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>459</v>
+        <v>444</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>460</v>
+        <v>445</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>461</v>
+        <v>446</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>462</v>
+        <v>447</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>463</v>
+        <v>448</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>465</v>
+        <v>450</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>466</v>
+        <v>451</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>467</v>
+        <v>452</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>468</v>
+        <v>449</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>469</v>
+        <v>453</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>470</v>
+        <v>454</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>471</v>
+        <v>455</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>468</v>
+        <v>449</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>472</v>
+        <v>456</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>473</v>
+        <v>457</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>474</v>
+        <v>458</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>475</v>
+        <v>449</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>476</v>
+        <v>459</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>477</v>
+        <v>460</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>478</v>
+        <v>461</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>460</v>
+        <v>445</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>479</v>
+        <v>462</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>480</v>
+        <v>463</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>481</v>
+        <v>464</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>464</v>
+        <v>445</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>482</v>
+        <v>465</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>483</v>
+        <v>466</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>484</v>
+        <v>467</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>485</v>
+        <v>468</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>487</v>
+        <v>470</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>488</v>
+        <v>471</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>489</v>
+        <v>472</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>490</v>
+        <v>473</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>491</v>
+        <v>474</v>
       </c>
       <c r="D5" s="9">
         <v>8.33</v>
       </c>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>492</v>
+        <v>475</v>
       </c>
       <c r="D6" s="9">
         <v>8.33</v>
       </c>
       <c r="E6" s="9">
         <v>8.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>493</v>
+        <v>476</v>
       </c>
       <c r="D7" s="9">
         <v>8.33</v>
       </c>
       <c r="E7" s="9">
         <v>8.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="D8" s="9">
         <v>12.5</v>
       </c>
       <c r="E8" s="9">
         <v>12.5</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>495</v>
+        <v>478</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>496</v>
+        <v>479</v>
       </c>
       <c r="D10" s="9">
         <v>7.5</v>
       </c>
       <c r="E10" s="9">
         <v>7.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>497</v>
+        <v>480</v>
       </c>
       <c r="D11" s="9">
         <v>7.5</v>
       </c>
       <c r="E11" s="9">
         <v>7.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>164</v>
+        <v>150</v>
       </c>
       <c r="D12" s="9">
         <v>5.0</v>
       </c>
       <c r="E12" s="9">
         <v>5.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>498</v>
+        <v>481</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.3</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>499</v>
+        <v>482</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.1</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>500</v>
+        <v>483</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.2</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>501</v>
+        <v>484</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.3</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>502</v>
+        <v>485</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
-        <v>503</v>
+        <v>486</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
         <v>114.98999999999999</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>504</v>
+        <v>487</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="8" t="s">
-        <v>505</v>
+        <v>488</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>506</v>
+        <v>489</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
       <c r="K1" s="8">
         <v>4.2</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>5.2</v>
       </c>
       <c r="N1" s="8">
         <v>5.3</v>
       </c>
       <c r="O1" s="8">
         <v>6.1</v>
       </c>
       <c r="P1" s="8">
         <v>6.2</v>
       </c>
       <c r="Q1" s="8">
         <v>6.3</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>507</v>
+        <v>490</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>488</v>
+        <v>471</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="7" t="s">
-        <v>508</v>
+        <v>491</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="7" t="s">
-        <v>509</v>
+        <v>492</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="7" t="s">
-        <v>510</v>
+        <v>493</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="7" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="7" t="s">
-        <v>512</v>
+        <v>495</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="7" t="s">
-        <v>513</v>
+        <v>496</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="7" t="s">
-        <v>514</v>
+        <v>497</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="7" t="s">
-        <v>515</v>
+        <v>498</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="7" t="s">
-        <v>516</v>
+        <v>499</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="7" t="s">
-        <v>517</v>
+        <v>500</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="7" t="s">
-        <v>518</v>
+        <v>501</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="7" t="s">
-        <v>519</v>
+        <v>502</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="7" t="s">
-        <v>520</v>
+        <v>503</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="7" t="s">
-        <v>521</v>
+        <v>504</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="7" t="s">
-        <v>522</v>
+        <v>505</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="7" t="s">
-        <v>523</v>
+        <v>506</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="7" t="s">
-        <v>524</v>
+        <v>507</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="7" t="s">
-        <v>525</v>
+        <v>508</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="7" t="s">
-        <v>526</v>
+        <v>509</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="7" t="s">
-        <v>527</v>
+        <v>510</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="7" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="7" t="s">
-        <v>529</v>
+        <v>512</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="7" t="s">
-        <v>530</v>
+        <v>513</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="7" t="s">
-        <v>531</v>
+        <v>514</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="7" t="s">
-        <v>532</v>
+        <v>515</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="7" t="s">
-        <v>533</v>
+        <v>516</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="7" t="s">
-        <v>534</v>
+        <v>517</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="7" t="s">
-        <v>535</v>
+        <v>518</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7" t="s">
-        <v>536</v>
+        <v>519</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7" t="s">
-        <v>537</v>
+        <v>520</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -5462,54 +5411,54 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A14" sqref="A14:C16"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -5526,2664 +5475,2586 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...74 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A8:E8"/>
-    <mergeCell ref="A13:E13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="H3" s="7" t="s">
         <v>57</v>
-      </c>
-[...19 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>95</v>
+        <v>81</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7">
         <v>1.1</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="K2" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>1.2</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="K3" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7">
         <v>2.1</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="K4" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7">
         <v>2.2</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="J5" s="7" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="K5" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7">
         <v>2.3</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="K6" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7">
         <v>3.1</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="K7" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7">
         <v>3.2</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
       <c r="K8" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7">
         <v>4.1</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>153</v>
+        <v>139</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="K9" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7">
         <v>4.2</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>162</v>
+        <v>148</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>163</v>
+        <v>149</v>
       </c>
       <c r="K10" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7">
         <v>5.1</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>164</v>
+        <v>150</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>165</v>
+        <v>151</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="K11" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7">
         <v>5.2</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>171</v>
+        <v>157</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>172</v>
+        <v>158</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>175</v>
+        <v>161</v>
       </c>
       <c r="K12" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7">
         <v>5.3</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="K13" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7">
         <v>6.1</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="K14" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7">
         <v>6.2</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="K15" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7">
         <v>6.3</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="J16" s="7" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="K16" s="9">
         <v>6.67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>203</v>
+        <v>189</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C7" s="7">
         <v>6</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C8" s="7">
         <v>7</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C9" s="7">
         <v>8</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C10" s="7">
         <v>9</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C11" s="7">
         <v>10</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C12" s="7">
         <v>11</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C13" s="7">
         <v>12</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C14" s="7">
         <v>13</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C15" s="7">
         <v>1</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C16" s="7">
         <v>2</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C17" s="7">
         <v>3</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C18" s="7">
         <v>4</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C19" s="7">
         <v>5</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C20" s="7">
         <v>1</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C21" s="7">
         <v>2</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C22" s="7">
         <v>3</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C23" s="7">
         <v>4</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="C24" s="7">
         <v>5</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="B3" s="7">
         <v>20</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="B7" s="7">
         <v>25</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="B11" s="7">
         <v>25</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="G12" s="7" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="B15" s="7">
         <v>15</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="G18" s="7" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="B19" s="7">
         <v>15</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="7" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="B23" s="7">
         <v>15</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="D23" s="7">
         <v>1</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7">
         <v>2</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7">
         <v>3</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>268</v>
+        <v>254</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7">
         <v>4</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>270</v>
+        <v>256</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>271</v>
+        <v>257</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>272</v>
+        <v>258</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>277</v>
+        <v>263</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>278</v>
+        <v>264</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>280</v>
+        <v>266</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>284</v>
+        <v>270</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="C5" s="7">
         <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>289</v>
+        <v>275</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>290</v>
+        <v>276</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>291</v>
+        <v>277</v>
       </c>
       <c r="C7" s="7">
         <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>292</v>
+        <v>278</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>293</v>
+        <v>279</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>294</v>
+        <v>280</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>295</v>
+        <v>281</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>296</v>
+        <v>282</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>297</v>
+        <v>283</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>298</v>
+        <v>284</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>299</v>
+        <v>285</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>301</v>
+        <v>287</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>307</v>
+        <v>293</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>309</v>
+        <v>295</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>310</v>
+        <v>296</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>311</v>
+        <v>297</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>316</v>
+        <v>302</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>319</v>
+        <v>305</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>320</v>
+        <v>306</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>321</v>
+        <v>307</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>322</v>
+        <v>308</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>323</v>
+        <v>305</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>324</v>
+        <v>309</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>325</v>
+        <v>310</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>326</v>
+        <v>311</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>323</v>
+        <v>305</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>327</v>
+        <v>312</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>328</v>
+        <v>313</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>329</v>
+        <v>314</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>315</v>
       </c>
-      <c r="D13" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="7" t="s">
-        <v>331</v>
+        <v>316</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>332</v>
+        <v>317</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>333</v>
+        <v>318</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>334</v>
+        <v>319</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>335</v>
+        <v>320</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>336</v>
+        <v>321</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>337</v>
+        <v>322</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>338</v>
+        <v>323</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>310</v>
+        <v>296</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>311</v>
+        <v>297</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>323</v>
+        <v>305</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>341</v>
+        <v>326</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>342</v>
+        <v>327</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>322</v>
+        <v>308</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>323</v>
+        <v>305</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>343</v>
+        <v>328</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>344</v>
+        <v>329</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>326</v>
+        <v>311</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>319</v>
+        <v>305</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>345</v>
+        <v>330</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>346</v>
+        <v>331</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>329</v>
+        <v>314</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>347</v>
+        <v>332</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>348</v>
+        <v>333</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>349</v>
+        <v>334</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>350</v>
+        <v>335</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>351</v>
+        <v>336</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>352</v>
+        <v>337</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>353</v>
+        <v>338</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>354</v>
+        <v>339</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>355</v>
+        <v>340</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>310</v>
+        <v>296</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>311</v>
+        <v>297</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>356</v>
+        <v>341</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>357</v>
+        <v>342</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>323</v>
+        <v>305</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>358</v>
+        <v>343</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>359</v>
+        <v>344</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>322</v>
+        <v>308</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>319</v>
+        <v>305</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>360</v>
+        <v>345</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>361</v>
+        <v>346</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>326</v>
+        <v>311</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>323</v>
+        <v>305</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>362</v>
+        <v>347</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>329</v>
+        <v>314</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>364</v>
+        <v>349</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8192,320 +8063,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>367</v>
+        <v>352</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>368</v>
+        <v>353</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>373</v>
+        <v>358</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>376</v>
+        <v>361</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>379</v>
+        <v>364</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>380</v>
+        <v>365</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>381</v>
+        <v>366</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>380</v>
+        <v>365</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>383</v>
+        <v>368</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>380</v>
+        <v>365</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>388</v>
+        <v>373</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>374</v>
-      </c>
-[...4 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>390</v>
+        <v>375</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>391</v>
+        <v>376</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>392</v>
+        <v>377</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>391</v>
+        <v>376</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>394</v>
+        <v>379</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>395</v>
+        <v>380</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>391</v>
+        <v>376</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>396</v>
+        <v>381</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>397</v>
+        <v>382</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>398</v>
+        <v>383</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>399</v>
+        <v>384</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>398</v>
+        <v>383</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>398</v>
+        <v>383</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>401</v>
+        <v>386</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>402</v>
+        <v>387</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>403</v>
+        <v>388</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>402</v>
+        <v>387</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>404</v>
+        <v>389</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>402</v>
+        <v>387</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>405</v>
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>