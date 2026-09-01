--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:42</t>
+    <t>01/09/2026 13:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio, aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Inglés</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Todos los criterios de evaluación y competencias específicas del BOE se mantienen sin cambios.</t>
   </si>