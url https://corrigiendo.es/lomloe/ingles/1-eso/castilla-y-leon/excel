--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:35</t>
+    <t>03/07/2026 19:32</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -205,50 +205,113 @@
   <si>
     <t>Valorar críticamente y adecuarse a la diversidad lingüística, cultural y artística a partir de la lengua extranjera, identificando y compartiendo las semejanzas y las diferencias entre lenguas y culturas, para actuar de forma empática y respetuosa en situaciones interculturales.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
+    <t>Interpretar el sentido global y la información específica de textos orales, escritos y multimodales breves y sencillos sobre temas frecuentes y cotidianos, de relevancia personal y próximos a la experiencia del alumnado, propios de los ámbitos de las relaciones interpersonales, del aprendizaje, de los medios de comunicación y de la ficción expresados de forma clara y en la lengua estándar a través de diversos soportes. (CCL2, CCL4, CD1, CCEC2)</t>
+  </si>
+  <si>
+    <t>Tarea comunicativa + rúbrica de destrezas</t>
+  </si>
+  <si>
+    <t>Seleccionar, organizar y aplicar de forma guiada las estrategias y conocimientos más adecuados en situaciones comunicativas cotidianas para comprender el sentido general y los detalles más relevantes de los textos; interpretar elementos no verbales; y buscar y seleccionar información. (CCL3, CCL4, CP1, CP2, STEM1, CD1, CPSAA5)</t>
+  </si>
+  <si>
+    <t>Expresar oralmente textos breves, sencillos, estructurados, comprensibles y adecuados a la situación comunicativa sobre asuntos cotidianos y frecuentes, de relevancia para el alumnado, con el fin de describir sobre temas concretos, en diferentes soportes, utilizando de forma guiada recursos verbales y no verbales, así como estrategias de planificación y control de la producción. (CCL1, CP1, STEM1, CD3, CPSAA1, CE3, CCEC3)</t>
+  </si>
+  <si>
+    <t>Organizar y redactar textos breves y comprensibles con claridad, coherencia, cohesión y adecuación a la situación comunicativa propuesta, siguiendo pautas establecidas, a través de herramientas analógicas y digitales, sobre asuntos cotidianos y frecuentes de relevancia para el alumnado. (CCL1, CP1, CP2, STEM1, CD2, CD3, CPSAA5, CE3, CCEC3)</t>
+  </si>
+  <si>
+    <t>Seleccionar, organizar y aplicar de forma guiada conocimientos y estrategias para planificar, producir textos comprensibles, coherentes y adecuados a las intenciones comunicativas, usando con ayuda los recursos físicos o digitales más adecuados en función de la tarea y las necesidades de cada momento, teniendo en cuenta las personas a quienes va dirigido el texto. (CCL1, CCL5, CP1, CP2, STEM1, CD2, CD3, CPSAA5, CE1, CE3, CCEC3)</t>
+  </si>
+  <si>
+    <t>Utilizar léxico relativo a asuntos cotidianos relacionados con los propios intereses adecuándolos a la situación comunicativa. (CCL1, CP1, CP2, CD2, CE1, CE3, CCEC3)</t>
+  </si>
+  <si>
+    <t>Describir hechos, expresar opiniones de manera oral o escrita de forma clara en contextos analógicos y digitales, intercambiando información adecuada a diferentes contextos cotidianos de su entorno personal y educativo. (CCL1, CP1, STEM1, CD2, CD3, CPSAA1, CE1, CE3)</t>
+  </si>
+  <si>
+    <t>Planificar y participar en situaciones interactivas breves y sencillas sobre temas cotidianos, de relevancia personal, a través de diversos soportes, apoyándose en recursos tales como la repetición, el ritmo pausado o el lenguaje no verbal, y mostrando empatía y respeto por la cortesía lingüística, así como por las diferentes necesidades, ideas y motivaciones de los interlocutores. (CCL1, CCL5, CP1, CP2, CPSAA3, CC3)</t>
+  </si>
+  <si>
+    <t>Seleccionar, organizar y utilizar, de forma guiada y en entornos próximos, estrategias adecuadas para iniciar, mantener y terminar la comunicación, tomar y ceder la palabra y solicitar aclaraciones. (CCL1, CCL5, CP1, STEM1, CD2, CPSAA3, CC3)</t>
+  </si>
+  <si>
+    <t>Hacerse entender en intervenciones breves, aunque sea necesario recurrir a titubeos, pausas, vacilaciones o repeticiones, corrigiendo y reformulando lo que se quiere expresar y mostrando una actitud cooperativa y respetuosa. (CCL1, CCL5, CP1, CP2, CPSAA1, CPSAA3, CC3)</t>
+  </si>
+  <si>
+    <t>Realizar de forma pautada proyectos utilizando herramientas digitales y trabajando colaborativamente en entornos digitales seguros, con una actitud abierta y respetuosa. (CCL1, CCL5, STEM1, CD2, CC3)</t>
+  </si>
+  <si>
+    <t>Inferir y explicar textos y comunicaciones breves en situaciones en las que atender a la diversidad, mostrando respeto y empatía por los interlocutores e interés por participar en la solución de problemas de intercomprensión y de entendimiento en el entorno próximo, apoyándose en diversos recursos y soportes. (CCL1, CCL5, CP2, STEM1, CD3, CPSAA1, CPSAA3, CC4, CE3, CCEC1)</t>
+  </si>
+  <si>
+    <t>Aplicar, de forma guiada, estrategias que faciliten la comprensión y producción de información y la comunicación, adecuadas a las intenciones comunicativas, usando recursos y apoyos físicos o digitales en función de las necesidades de cada momento. (CCL1, CCL5, CP1, CP2, CP3, STEM1, CD3, CPSAA1, CPSAA3, CE3)</t>
+  </si>
+  <si>
+    <t>Utilizar, de manera pautada, estrategias de mediación como la interpretación, la explicación y el resumen de lo esencial, aprovechando y organizando al máximo los recursos previos del mediador y apoyándose en todos aquellos que puedan servir de ayuda. (CCL5, CP1, CP2, CD3, CPSAA1, CPSAA3, CC4)</t>
+  </si>
+  <si>
+    <t>Comparar las semejanzas y diferencias entre distintas lenguas reflexionando de manera progresivamente autónoma sobre su funcionamiento. (CCL3, CPSAA5, CC2)</t>
+  </si>
+  <si>
+    <t>Utilizar los conocimientos y estrategias de mejora de la capacidad de comunicar y de aprender la lengua extranjera con apoyo de otros participantes y de soportes analógicos y digitales. (CCL1, CP2, STEM1, CD2, CD3, CPSAA1, CPSAA5)</t>
+  </si>
+  <si>
+    <t>Identificar y registrar, siguiendo modelos, los progresos y dificultades de aprendizaje de la lengua extranjera, seleccionando de forma guiada las estrategias más eficaces para superar esas dificultades y progresar en el aprendizaje, realizando actividades de autoevaluación, como las propuestas en el Portfolio Europeo de las Lenguas (PEL) o en un diario de aprendizaje. (CPSAA1, CPSAA4, CPSAA5, CC2)</t>
+  </si>
+  <si>
+    <t>Actuar de forma respetuosa en situaciones interculturales construyendo vínculos entre las diferentes lenguas y culturas y rechazando cualquier tipo de discriminación, prejuicio y estereotipo en contextos comunicativos cotidianos. (CCL5, CP2, CP3, CPSAA1, CPSAA3, CC2, CC3, CCEC1, CCEC2)</t>
+  </si>
+  <si>
+    <t>Aceptar la diversidad lingüística, literaria, cultural y artística propia de países donde se habla la lengua extranjera, reconociéndola como fuente de enriquecimiento personal y mostrando interés por compartir elementos culturales y lingüísticos que fomenten la sostenibilidad y la democracia. (CCL4, CCL5, CP2, CP3, CPSAA1, CPSAA3, CC2, CC3, CCEC1, CCEC2)</t>
+  </si>
+  <si>
+    <t>Aplicar, de forma guiada, estrategias para explicar y apreciar la diversidad lingüística, literaria, cultural y artística, atendiendo a valores democráticos y respetando el principio de igualdad. (CCL4, CCL5, CP3, CPSAA1, CPSAA3, CC2, CC3, CCEC1, CCEC2)</t>
+  </si>
+  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Estrategias básicas para la planificación, ejecución de la comprensión, la producción y la coproducción de textos orales y escritos.</t>
@@ -566,50 +629,104 @@
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar paso a paso</t>
   </si>
   <si>
     <t>La guía paso a paso aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
+  </si>
+  <si>
+    <t>Interpretar el sentido global y la información específica de textos orales, escritos y multimodales breves y sencillos sobre temas frecuentes y cotidianos, de relevancia personal y</t>
+  </si>
+  <si>
+    <t>Seleccionar, organizar y aplicar de forma guiada las estrategias y conocimientos más adecuados en situaciones comunicativas cotidianas para comprender el sentido general y los deta</t>
+  </si>
+  <si>
+    <t>Expresar oralmente textos breves, sencillos, estructurados, comprensibles y adecuados a la situación comunicativa sobre asuntos cotidianos y frecuentes, de relevancia para el alumn</t>
+  </si>
+  <si>
+    <t>Organizar y redactar textos breves y comprensibles con claridad, coherencia, cohesión y adecuación a la situación comunicativa propuesta, siguiendo pautas establecidas, a través de</t>
+  </si>
+  <si>
+    <t>Seleccionar, organizar y aplicar de forma guiada conocimientos y estrategias para planificar, producir textos comprensibles, coherentes y adecuados a las intenciones comunicativas,</t>
+  </si>
+  <si>
+    <t>Describir hechos, expresar opiniones de manera oral o escrita de forma clara en contextos analógicos y digitales, intercambiando información adecuada a diferentes contextos cotidia</t>
+  </si>
+  <si>
+    <t>Planificar y participar en situaciones interactivas breves y sencillas sobre temas cotidianos, de relevancia personal, a través de diversos soportes, apoyándose en recursos tales c</t>
+  </si>
+  <si>
+    <t>Seleccionar, organizar y utilizar, de forma guiada y en entornos próximos, estrategias adecuadas para iniciar, mantener y terminar la comunicación, tomar y ceder la palabra y solic</t>
+  </si>
+  <si>
+    <t>Hacerse entender en intervenciones breves, aunque sea necesario recurrir a titubeos, pausas, vacilaciones o repeticiones, corrigiendo y reformulando lo que se quiere expresar y mos</t>
+  </si>
+  <si>
+    <t>Realizar de forma pautada proyectos utilizando herramientas digitales y trabajando colaborativamente en entornos digitales seguros, con una actitud abierta y respetuosa. (CCL1, CCL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inferir y explicar textos y comunicaciones breves en situaciones en las que atender a la diversidad, mostrando respeto y empatía por los interlocutores e interés por participar en </t>
+  </si>
+  <si>
+    <t>Aplicar, de forma guiada, estrategias que faciliten la comprensión y producción de información y la comunicación, adecuadas a las intenciones comunicativas, usando recursos y apoyo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Utilizar, de manera pautada, estrategias de mediación como la interpretación, la explicación y el resumen de lo esencial, aprovechando y organizando al máximo los recursos previos </t>
+  </si>
+  <si>
+    <t>Utilizar los conocimientos y estrategias de mejora de la capacidad de comunicar y de aprender la lengua extranjera con apoyo de otros participantes y de soportes analógicos y digit</t>
+  </si>
+  <si>
+    <t>Identificar y registrar, siguiendo modelos, los progresos y dificultades de aprendizaje de la lengua extranjera, seleccionando de forma guiada las estrategias más eficaces para sup</t>
+  </si>
+  <si>
+    <t>Actuar de forma respetuosa en situaciones interculturales construyendo vínculos entre las diferentes lenguas y culturas y rechazando cualquier tipo de discriminación, prejuicio y e</t>
+  </si>
+  <si>
+    <t>Aceptar la diversidad lingüística, literaria, cultural y artística propia de países donde se habla la lengua extranjera, reconociéndola como fuente de enriquecimiento personal y mo</t>
+  </si>
+  <si>
+    <t>Aplicar, de forma guiada, estrategias para explicar y apreciar la diversidad lingüística, literaria, cultural y artística, atendiendo a valores democráticos y respetando el princip</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -775,69 +892,68 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1227,51 +1343,51 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
         <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
@@ -1315,567 +1431,3365 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>165</v>
+        <v>186</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>167</v>
+        <v>188</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>189</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>169</v>
+        <v>190</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E3"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>172</v>
+        <v>193</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>173</v>
+        <v>194</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>174</v>
+        <v>195</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5" t="s">
-[...10 lines deleted...]
-        <v>177</v>
+      <c r="A3" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F3" s="5"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F4" s="5"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F5" s="5"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F9" s="5"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F10" s="5"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F11" s="5"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F12" s="5"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F13" s="5"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F14" s="5"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F15" s="5"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F16" s="5"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F17" s="5"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F18" s="5"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F19" s="5"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F20" s="5"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F21" s="5"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F22" s="5"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B23" s="5"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7">
+        <f>SUM(E3:E22)</f>
+        <v>100</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D31"/>
+  <dimension ref="A1:X31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:D31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:X31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:24">
       <c r="A1" s="6" t="s">
-        <v>178</v>
+        <v>217</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>179</v>
-[...8 lines deleted...]
-    <row r="2" spans="1:4">
+        <v>218</v>
+      </c>
+      <c r="C1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="D1" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="E1" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="F1" s="6">
+        <v>2.2</v>
+      </c>
+      <c r="G1" s="6">
+        <v>2.3</v>
+      </c>
+      <c r="H1" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="I1" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="J1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="K1" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="L1" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="M1" s="6">
+        <v>3.4</v>
+      </c>
+      <c r="N1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="O1" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="P1" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="Q1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="R1" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="S1" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="T1" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="U1" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="V1" s="6">
+        <v>6.3</v>
+      </c>
+      <c r="W1" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="X1" s="6" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" s="5" t="s">
-        <v>181</v>
+        <v>220</v>
       </c>
       <c r="B2" s="5"/>
-      <c r="C2" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C2" s="5"/>
       <c r="D2" s="5"/>
-    </row>
-    <row r="3" spans="1:4">
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:V2),"")</f>
+        <v/>
+      </c>
+      <c r="X2" s="5"/>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3" s="5" t="s">
-        <v>182</v>
+        <v>221</v>
       </c>
       <c r="B3" s="5"/>
-      <c r="C3" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C3" s="5"/>
       <c r="D3" s="5"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:V3),"")</f>
+        <v/>
+      </c>
+      <c r="X3" s="5"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" s="5" t="s">
-        <v>183</v>
+        <v>222</v>
       </c>
       <c r="B4" s="5"/>
-      <c r="C4" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C4" s="5"/>
       <c r="D4" s="5"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:V4),"")</f>
+        <v/>
+      </c>
+      <c r="X4" s="5"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" s="5" t="s">
-        <v>184</v>
+        <v>223</v>
       </c>
       <c r="B5" s="5"/>
-      <c r="C5" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C5" s="5"/>
       <c r="D5" s="5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:V5),"")</f>
+        <v/>
+      </c>
+      <c r="X5" s="5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" s="5" t="s">
-        <v>185</v>
+        <v>224</v>
       </c>
       <c r="B6" s="5"/>
-      <c r="C6" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C6" s="5"/>
       <c r="D6" s="5"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:V6),"")</f>
+        <v/>
+      </c>
+      <c r="X6" s="5"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" s="5" t="s">
-        <v>186</v>
+        <v>225</v>
       </c>
       <c r="B7" s="5"/>
-      <c r="C7" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C7" s="5"/>
       <c r="D7" s="5"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:V7),"")</f>
+        <v/>
+      </c>
+      <c r="X7" s="5"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" s="5" t="s">
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="B8" s="5"/>
-      <c r="C8" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C8" s="5"/>
       <c r="D8" s="5"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:V8),"")</f>
+        <v/>
+      </c>
+      <c r="X8" s="5"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" s="5" t="s">
-        <v>188</v>
+        <v>227</v>
       </c>
       <c r="B9" s="5"/>
-      <c r="C9" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C9" s="5"/>
       <c r="D9" s="5"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:V9),"")</f>
+        <v/>
+      </c>
+      <c r="X9" s="5"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" s="5" t="s">
-        <v>189</v>
+        <v>228</v>
       </c>
       <c r="B10" s="5"/>
-      <c r="C10" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C10" s="5"/>
       <c r="D10" s="5"/>
-    </row>
-    <row r="11" spans="1:4">
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:V10),"")</f>
+        <v/>
+      </c>
+      <c r="X10" s="5"/>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" s="5" t="s">
-        <v>190</v>
+        <v>229</v>
       </c>
       <c r="B11" s="5"/>
-      <c r="C11" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C11" s="5"/>
       <c r="D11" s="5"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:V11),"")</f>
+        <v/>
+      </c>
+      <c r="X11" s="5"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" s="5" t="s">
-        <v>191</v>
+        <v>230</v>
       </c>
       <c r="B12" s="5"/>
-      <c r="C12" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C12" s="5"/>
       <c r="D12" s="5"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:V12),"")</f>
+        <v/>
+      </c>
+      <c r="X12" s="5"/>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" s="5" t="s">
-        <v>192</v>
+        <v>231</v>
       </c>
       <c r="B13" s="5"/>
-      <c r="C13" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C13" s="5"/>
       <c r="D13" s="5"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5"/>
+      <c r="T13" s="5"/>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:V13),"")</f>
+        <v/>
+      </c>
+      <c r="X13" s="5"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" s="5" t="s">
-        <v>193</v>
+        <v>232</v>
       </c>
       <c r="B14" s="5"/>
-      <c r="C14" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C14" s="5"/>
       <c r="D14" s="5"/>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
+      <c r="S14" s="5"/>
+      <c r="T14" s="5"/>
+      <c r="U14" s="5"/>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:V14),"")</f>
+        <v/>
+      </c>
+      <c r="X14" s="5"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" s="5" t="s">
-        <v>194</v>
+        <v>233</v>
       </c>
       <c r="B15" s="5"/>
-      <c r="C15" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C15" s="5"/>
       <c r="D15" s="5"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+      <c r="S15" s="5"/>
+      <c r="T15" s="5"/>
+      <c r="U15" s="5"/>
+      <c r="V15" s="5"/>
+      <c r="W15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:V15),"")</f>
+        <v/>
+      </c>
+      <c r="X15" s="5"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" s="5" t="s">
-        <v>195</v>
+        <v>234</v>
       </c>
       <c r="B16" s="5"/>
-      <c r="C16" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C16" s="5"/>
       <c r="D16" s="5"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:V16),"")</f>
+        <v/>
+      </c>
+      <c r="X16" s="5"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" s="5" t="s">
-        <v>196</v>
+        <v>235</v>
       </c>
       <c r="B17" s="5"/>
-      <c r="C17" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C17" s="5"/>
       <c r="D17" s="5"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:V17),"")</f>
+        <v/>
+      </c>
+      <c r="X17" s="5"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" s="5" t="s">
-        <v>197</v>
+        <v>236</v>
       </c>
       <c r="B18" s="5"/>
-      <c r="C18" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C18" s="5"/>
       <c r="D18" s="5"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:V18),"")</f>
+        <v/>
+      </c>
+      <c r="X18" s="5"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" s="5" t="s">
-        <v>198</v>
+        <v>237</v>
       </c>
       <c r="B19" s="5"/>
-      <c r="C19" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C19" s="5"/>
       <c r="D19" s="5"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:V19),"")</f>
+        <v/>
+      </c>
+      <c r="X19" s="5"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" s="5" t="s">
-        <v>199</v>
+        <v>238</v>
       </c>
       <c r="B20" s="5"/>
-      <c r="C20" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C20" s="5"/>
       <c r="D20" s="5"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:V20),"")</f>
+        <v/>
+      </c>
+      <c r="X20" s="5"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" s="5" t="s">
-        <v>200</v>
+        <v>239</v>
       </c>
       <c r="B21" s="5"/>
-      <c r="C21" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C21" s="5"/>
       <c r="D21" s="5"/>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:V21),"")</f>
+        <v/>
+      </c>
+      <c r="X21" s="5"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="5" t="s">
-        <v>201</v>
+        <v>240</v>
       </c>
       <c r="B22" s="5"/>
-      <c r="C22" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C22" s="5"/>
       <c r="D22" s="5"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+      <c r="R22" s="5"/>
+      <c r="S22" s="5"/>
+      <c r="T22" s="5"/>
+      <c r="U22" s="5"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:V22),"")</f>
+        <v/>
+      </c>
+      <c r="X22" s="5"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" s="5" t="s">
-        <v>202</v>
+        <v>241</v>
       </c>
       <c r="B23" s="5"/>
-      <c r="C23" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C23" s="5"/>
       <c r="D23" s="5"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+      <c r="S23" s="5"/>
+      <c r="T23" s="5"/>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:V23),"")</f>
+        <v/>
+      </c>
+      <c r="X23" s="5"/>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" s="5" t="s">
-        <v>203</v>
+        <v>242</v>
       </c>
       <c r="B24" s="5"/>
-      <c r="C24" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C24" s="5"/>
       <c r="D24" s="5"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
+      <c r="S24" s="5"/>
+      <c r="T24" s="5"/>
+      <c r="U24" s="5"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:V24),"")</f>
+        <v/>
+      </c>
+      <c r="X24" s="5"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" s="5" t="s">
-        <v>204</v>
+        <v>243</v>
       </c>
       <c r="B25" s="5"/>
-      <c r="C25" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C25" s="5"/>
       <c r="D25" s="5"/>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:V25),"")</f>
+        <v/>
+      </c>
+      <c r="X25" s="5"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" s="5" t="s">
-        <v>205</v>
+        <v>244</v>
       </c>
       <c r="B26" s="5"/>
-      <c r="C26" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C26" s="5"/>
       <c r="D26" s="5"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:V26),"")</f>
+        <v/>
+      </c>
+      <c r="X26" s="5"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" s="5" t="s">
-        <v>206</v>
+        <v>245</v>
       </c>
       <c r="B27" s="5"/>
-      <c r="C27" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C27" s="5"/>
       <c r="D27" s="5"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:V27),"")</f>
+        <v/>
+      </c>
+      <c r="X27" s="5"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" s="5" t="s">
-        <v>207</v>
+        <v>246</v>
       </c>
       <c r="B28" s="5"/>
-      <c r="C28" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C28" s="5"/>
       <c r="D28" s="5"/>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:V28),"")</f>
+        <v/>
+      </c>
+      <c r="X28" s="5"/>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" s="5" t="s">
-        <v>208</v>
+        <v>247</v>
       </c>
       <c r="B29" s="5"/>
-      <c r="C29" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C29" s="5"/>
       <c r="D29" s="5"/>
-    </row>
-    <row r="30" spans="1:4">
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:V29),"")</f>
+        <v/>
+      </c>
+      <c r="X29" s="5"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" s="5" t="s">
-        <v>209</v>
+        <v>248</v>
       </c>
       <c r="B30" s="5"/>
-      <c r="C30" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C30" s="5"/>
       <c r="D30" s="5"/>
-    </row>
-    <row r="31" spans="1:4">
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:V30),"")</f>
+        <v/>
+      </c>
+      <c r="X30" s="5"/>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" s="5" t="s">
-        <v>210</v>
+        <v>249</v>
       </c>
       <c r="B31" s="5"/>
-      <c r="C31" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C31" s="5"/>
       <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+      <c r="S31" s="5"/>
+      <c r="T31" s="5"/>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:V31),"")</f>
+        <v/>
+      </c>
+      <c r="X31" s="5"/>
     </row>
   </sheetData>
+  <dataValidations count="600">
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="T31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+  </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:1">
@@ -2029,55 +4943,55 @@
       </c>
       <c r="B7" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K2"/>
+  <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K2"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
@@ -2087,1809 +5001,2306 @@
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>50</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>51</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>52</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>53</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:11">
-      <c r="K2" s="7"/>
+      <c r="A2" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="7">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="7">
+        <v>5.0</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I80"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>65</v>
+        <v>86</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>67</v>
+        <v>88</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C14" s="5">
         <v>1</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C15" s="5">
         <v>2</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C16" s="5">
         <v>3</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C17" s="5">
         <v>4</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C18" s="5">
         <v>5</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C19" s="5">
         <v>1</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C20" s="5">
         <v>2</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C21" s="5">
         <v>3</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C22" s="5">
         <v>4</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>83</v>
+        <v>104</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C23" s="5">
         <v>5</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>84</v>
+        <v>105</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C24" s="5">
         <v>6</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C25" s="5">
         <v>7</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C26" s="5">
         <v>1</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>87</v>
+        <v>108</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C27" s="5">
         <v>2</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C28" s="5">
         <v>3</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C29" s="5">
         <v>4</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C30" s="5">
         <v>5</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C31" s="5">
         <v>6</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>92</v>
+        <v>113</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C32" s="5">
         <v>7</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C33" s="5">
         <v>8</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C34" s="5">
         <v>9</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C35" s="5">
         <v>10</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C36" s="5">
         <v>11</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C37" s="5">
         <v>12</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C38" s="5">
         <v>13</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C39" s="5">
         <v>14</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C40" s="5">
         <v>15</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C41" s="5">
         <v>16</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C42" s="5">
         <v>17</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>103</v>
+        <v>124</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C43" s="5">
         <v>18</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C44" s="5">
         <v>19</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C45" s="5">
         <v>20</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C46" s="5">
         <v>21</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>107</v>
+        <v>128</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C47" s="5">
         <v>22</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>108</v>
+        <v>129</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C48" s="5">
         <v>23</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C49" s="5">
         <v>24</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>110</v>
+        <v>131</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C50" s="5">
         <v>25</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>111</v>
+        <v>132</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C51" s="5">
         <v>26</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C52" s="5">
         <v>27</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C53" s="5">
         <v>28</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>114</v>
+        <v>135</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C54" s="5">
         <v>29</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C55" s="5">
         <v>30</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>116</v>
+        <v>137</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C56" s="5">
         <v>31</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C57" s="5">
         <v>32</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C58" s="5">
         <v>33</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C59" s="5">
         <v>34</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>120</v>
+        <v>141</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C60" s="5">
         <v>35</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>121</v>
+        <v>142</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C61" s="5">
         <v>36</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>122</v>
+        <v>143</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C62" s="5">
         <v>37</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>123</v>
+        <v>144</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C63" s="5">
         <v>38</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>124</v>
+        <v>145</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C64" s="5">
         <v>39</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>125</v>
+        <v>146</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C65" s="5">
         <v>40</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>126</v>
+        <v>147</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C66" s="5">
         <v>41</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>127</v>
+        <v>148</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C67" s="5">
         <v>42</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>128</v>
+        <v>149</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C68" s="5">
         <v>43</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>129</v>
+        <v>150</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C69" s="5">
         <v>44</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>130</v>
+        <v>151</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C70" s="5">
         <v>45</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>131</v>
+        <v>152</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C71" s="5">
         <v>46</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>132</v>
+        <v>153</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C72" s="5">
         <v>47</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C73" s="5">
         <v>48</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C74" s="5">
         <v>49</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>135</v>
+        <v>156</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C75" s="5">
         <v>50</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C76" s="5">
         <v>51</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>137</v>
+        <v>158</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C77" s="5">
         <v>52</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C78" s="5">
         <v>53</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>139</v>
+        <v>160</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C79" s="5">
         <v>54</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>140</v>
+        <v>161</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C80" s="5">
         <v>55</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>142</v>
+        <v>163</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>145</v>
+        <v>166</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>146</v>
+        <v>167</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>147</v>
+        <v>168</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>148</v>
+        <v>169</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>149</v>
+        <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>150</v>
+        <v>171</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>153</v>
+        <v>174</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>154</v>
+        <v>175</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>155</v>
+        <v>176</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>156</v>
+        <v>177</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>157</v>
+        <v>178</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>158</v>
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>159</v>
+        <v>180</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>161</v>
+        <v>182</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>163</v>
+        <v>184</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>