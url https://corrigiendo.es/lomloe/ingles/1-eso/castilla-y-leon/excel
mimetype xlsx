--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:32</t>
+    <t>01/09/2026 13:18</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>