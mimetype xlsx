--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:23</t>
+    <t>03/07/2026 18:15</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -205,75 +205,126 @@
   <si>
     <t>Valorar críticamente y adaptarse a la diversidad lingüística, cultural y artística a partir de la lengua extranjera, identificando y compartiendo las semejanzas y las diferencias entre lenguas y culturas, al mismo tiempo que actuando de forma empática y respetuosa en situaciones interculturales. La interculturalidad supone experimentar la diversidad lingüística, cultural y artística de la sociedad, analizándola y beneficiándose de ella. Al formar parte de la experiencia del alumnado, evita que su percepción sobre esa diversidad esté distorsionada por los estereotipos que están en el origen de ciertos tipos de discriminación. Propiciando la relación entre distintas culturas se favorece el desarrollo de una sensibilidad artística y cultural que permite al alumnado abrirse a situaciones interculturales que le aporten nuevas experiencias, ideas y bagaje cultural, mostrando interés hacia lo diferente o desconocido y relativizando la propia perspectiva y el propio sistema de valores culturales, con el objetivo de desarrollar una cultura compartida y una ciudadanía comprometida con la sostenibilidad y los valores democráticos que se recogen entre los distintos retos del siglo XXI, tales como el compromiso ciudadano en el ámbito local y global, el compromiso ante las situaciones de inequidad y exclusión, y la valoración de la diversidad personal y cultural. Al finalizar el</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
+    <t>Interpretar y analizar el sentido global y la información específica y explícita de textos orales, escritos y multimodales breves y sencillos sobre temas frecuentes y cotidianos, de relevancia personal y próximos a su experiencia, propios de los ámbitos de las relaciones interpersonales, del aprendizaje, de los medios de comunicación y de la ficción, expresados de forma clara y en el nivel estándar de la lengua a través de diversos soportes.</t>
+  </si>
+  <si>
+    <t>Tarea comunicativa + rúbrica de destrezas</t>
+  </si>
+  <si>
+    <t>Seleccionar, organizar y aplicar de forma guiada las estrategias y conocimientos más adecuados en situaciones comunicativas cotidianas sencillas para comprender el sentido general, la información esencial y los detalles más relevantes de los textos, además de interpretar elementos no verbales, y buscar y seleccionar información.</t>
+  </si>
+  <si>
+    <t>Expresarse oralmente mediante textos breves, sencillos, estructurados, comprensibles y adecuados a la situación comunicativa sobre asuntos cotidianos y frecuentes, de relevancia para el alumnado, con el fin de describir, narrar e informar sobre temas concretos, en diferentes soportes, utilizando de forma guiada recursos verbales y no verbales, así como estrategias de planificación y monitorización de la producción.</t>
+  </si>
+  <si>
+    <t>Organizar y redactar textos breves, sencillos y comprensibles, con claridad, coherencia, cohesión y adecuación a la situación comunicativa propuesta, siguiendo pautas establecidas, a través de herramientas analógicas y digitales, sobre asuntos cotidianos y frecuentes, de relevancia para el alumnado y próximos a su experiencia.</t>
+  </si>
+  <si>
+    <t>Seleccionar, organizar y aplicar de forma guiada conocimientos y estrategias para planificar, producir y revisar textos sencillos, comprensibles, coherentes y adecuados a las intenciones comunicativas, las características contextuales y la tipología textual, usando con ayuda los recursos físicos o digitales más adecuados en función de la tarea y las necesidades de cada momento, teniendo en cuenta la persona a quien va dirigido el texto.</t>
+  </si>
+  <si>
+    <t>Participar en situaciones interactivas breves y sencillas sobre temas cotidianos, de relevancia personal y próximos a su experiencia, a través de diversos soportes, apoyándose en recursos tales como la repetición, el ritmo pausado o el lenguaje no verbal, y mostrando empatía y respeto por la cortesía lingüística y la etiqueta digital, así como por las diferentes necesidades, ideas, inquietudes, iniciativas y motivaciones de los interlocutores.</t>
+  </si>
+  <si>
+    <t>Seleccionar, organizar y utilizar, de forma guiada y en entornos próximos, estrategias sencillas adecuadas para iniciar, mantener y terminar la comunicación, tomar y ceder la palabra, y solicitar y formular aclaraciones y explicaciones.</t>
+  </si>
+  <si>
+    <t>Explicar textos e inferir conceptos breves y sencillos en situaciones de comunicación en las que atender a la diversidad, mostrando respeto y empatía por las interlocutoras e interlocutores y por las lenguas empleadas, y manifestando también interés por participar en la solución de problemas de intercomprensión y de entendimiento en su entorno próximo, apoyándose en diversos recursos y soportes.</t>
+  </si>
+  <si>
+    <t>Aplicar, de forma guiada, estrategias sencillas que ayuden a crear puentes y faciliten la comprensión y producción de información y la comunicación, adecuadas a las intenciones comunicativas, usando recursos y apoyos físicos o digitales en función de las necesidades de cada momento.</t>
+  </si>
+  <si>
+    <t>Comparar y contrastar las similitudes y diferencias entre distintas lenguas reflexionando de manera progresivamente autónoma sobre su funcionamiento.</t>
+  </si>
+  <si>
+    <t>Utilizar y diferenciar los conocimientos y estrategias sencillas de mejora de su capacidad de comunicar y de aprender la lengua extranjera, con apoyo de otros participantes y de soportes analógicos y digitales.</t>
+  </si>
+  <si>
+    <t>Identificar y registrar, siguiendo modelos, los progresos y dificultades de aprendizaje de la lengua extranjera, seleccionando de forma guiada las estrategias sencillas más eficaces para superar esas dificultades y para progresar en su aprendizaje realizando actividades de autoevaluación y coevaluación.</t>
+  </si>
+  <si>
+    <t>Actuar de forma empática y respetuosa en situaciones interculturales, construyendo vínculos entre las diferentes lenguas y culturas, así como rechazando cualquier tipo de discriminación, prejuicio y estereotipo en contextos comunicativos cotidianos sencillos.</t>
+  </si>
+  <si>
+    <t>Aceptar y adaptarse a la diversidad lingüística, cultural y artística propia de países donde se habla la lengua extranjera, como fuente de enriquecimiento personal, mostrando interés por compartir elementos culturales y lingüísticos sencillos que fomenten la sostenibilidad y la democracia.</t>
+  </si>
+  <si>
+    <t>Aplicar, de forma guiada, estrategias para explicar y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales y democráticos y respetando los principios de justicia, equidad e igualdad.</t>
+  </si>
+  <si>
+    <t>Emplear de forma adecuada, empática y respetuosa, estrategias para detectar y actuar ante usos discriminatorios del lenguaje verbal y no verbal. Tercero y</t>
+  </si>
+  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>paración de la comprensión, la producción y la coproducción de textos orales, escritos y multimodales.</t>
+    <t>Estrategias básicas para la planificación, ejecución, control y reparación de la comprensión, la producción y la coproducción de textos orales, escritos y multimodales.</t>
   </si>
   <si>
     <t>Conocimientos, destrezas y actitudes básicas que permitan detectar y colaborar en actividades de mediación en situaciones cotidianas sencillas.</t>
   </si>
   <si>
     <t>Autoconfianza. El error como instrumento de mejora y propuesta de solución.</t>
   </si>
   <si>
     <t>Saludos, despedidas y presentaciones básicas.</t>
   </si>
   <si>
     <t>Descripción básica de personas, objetos y lugares.</t>
   </si>
   <si>
     <t>Situación de eventos en el tiempo y de objetos, personas y lugares en el espacio, a nivel básico.</t>
   </si>
   <si>
     <t>Petición e intercambio básico de información sobre cuestiones cotidianas, instrucciones, consejos y órdenes.</t>
   </si>
   <si>
     <t>Ofrecimiento, aceptación y rechazo de ayuda a nivel básico</t>
   </si>
   <si>
     <t>Proposiciones o sugerencias en un nivel básico.</t>
   </si>
@@ -289,141 +340,138 @@
   <si>
     <t>Expresión de la modalidad, la posibilidad y la probabilidad, la capacidad, la obligación y la prohibición. el permiso y la necesidad en un nivel básico.</t>
   </si>
   <si>
     <t>Modelos contextuales y géneros discursivos básicos para la comprensión, producción y coproducción de textos orales, escritos y multimodales, breves y sencillos, literarios y no literarios.</t>
   </si>
   <si>
     <t>Características y reconocimiento del contexto en un nivel básico (participantes y situación). Expectativas generadas por el contexto.</t>
   </si>
   <si>
     <t>Organización y estructuración básica según el género, la función textual.</t>
   </si>
   <si>
     <t>Expresión básica de la entidad y sus propiedades.</t>
   </si>
   <si>
     <t>Expresión básica de la cantidad y la cualidad.</t>
   </si>
   <si>
     <t>Expresión básica del espacio y las relaciones espaciales.</t>
   </si>
   <si>
     <t>Expresión básica del tiempo y las relaciones temporales.</t>
   </si>
   <si>
-    <t>ción, la negación, la interrogación y la exclamación.</t>
+    <t>Expresión básica de la afirmación, la negación, la interrogación y la exclamación.</t>
   </si>
   <si>
     <t>Expresión básica de las relaciones lógicas.</t>
   </si>
   <si>
     <t>Léxico básico, de uso común y de interés para el alumnado, relativo a identificación personal y relaciones interpersonales.</t>
   </si>
   <si>
     <t>Léxico básico, de uso común y de interés para el alumnado, relativo a lugares y entornos cercanos.</t>
   </si>
   <si>
     <t>Léxico básico, de uso común y de interés para el alumnado, relativo vida cotidiana, salud y actividad física.</t>
   </si>
   <si>
     <t>Léxico básico, de uso común y de interés para el alumnado, relativo a vivienda y hogar.</t>
   </si>
   <si>
     <t>Léxico básico, de uso común y de interés para el alumnado, relativo al tiempo, al clima y al entorno natural.</t>
   </si>
   <si>
     <t>Léxico básico, de uso común y de interés para el alumnado, relativo a tecnologías de la información y la comunicación.</t>
   </si>
   <si>
     <t>Patrones sonoros, acentuales, rítmicos y de entonación básicos.</t>
   </si>
   <si>
-    <t>municativas generales asociadas a dichos patrones básicos.</t>
-[...23 lines deleted...]
-    <t>Resumir, colaborar, debatir, etc.</t>
+    <t>Significados e intenciones comunicativas generales asociadas a dichos patrones básicos.</t>
+  </si>
+  <si>
+    <t>Convenciones ortográficas básicas.</t>
+  </si>
+  <si>
+    <t>Significados e intenciones comunicativas básicas asociadas a los formatos, patrones y elementos gráficos.</t>
+  </si>
+  <si>
+    <t>Convenciones y estrategias conversacionales básicas, en formato síncrono o asíncrono, para: Iniciar, mantener y terminar la comunicación.</t>
+  </si>
+  <si>
+    <t>Convenciones y estrategias conversacionales básicas, en formato síncrono o asíncrono, para: Tomar y ceder la palabra.</t>
+  </si>
+  <si>
+    <t>Convenciones y estrategias conversacionales básicas, en formato síncrono o asíncrono, para: Pedir y dar aclaraciones y explicaciones.</t>
+  </si>
+  <si>
+    <t>Convenciones y estrategias conversacionales básicas, en formato síncrono o asíncrono, para: Reformular, comparar y contrastar.</t>
+  </si>
+  <si>
+    <t>Convenciones y estrategias conversacionales básicas, en formato síncrono o asíncrono, para: Resumir, colaborar, debatir, etc.</t>
   </si>
   <si>
     <t>Recursos para el aprendizaje y estrategias básicas de búsqueda de información: diccionarios, libros de consulta, bibliotecas, recursos digitales e informáticos, etc.</t>
   </si>
   <si>
     <t>Herramientas analógicas y digitales básicas para la comprensión, producción y coproducción oral, escrita y multimodal; plataformas virtuales de interacción y colaboración educativa (aulas virtuales, videoconferencias, herramientas digitales colaborativas...) para el aprendizaje, la comunicación y el desarrollo de proyectos con hablantes o estudiantes de la lengua extranjera.</t>
   </si>
   <si>
     <t>Identificación de la autoría de las fuentes consultadas y los contenidos utilizados.</t>
   </si>
   <si>
     <t>Estrategias y técnicas para responder eficazmente a una necesidad comunicativa básica y concreta de forma comprensible, a pesar de las limitaciones derivadas del nivel de competencia en la lengua extranjera y en las demás lenguas del repertorio lingüístico propio.</t>
   </si>
   <si>
-    <t>ner, recuperar y utilizar creativamente unidades lingüísticas (léxico, morfosintaxis, patrones sonoros, etc.) a partir de la comparación de las lenguas y variedades que conforman el repertorio lingüístico personal.</t>
+    <t>Estrategias básicas para identificar, organizar, retener, recuperar y utilizar creativamente unidades lingüísticas (léxico, morfosintaxis, patrones sonoros, etc.) a partir de la comparación de las lenguas y variedades que conforman el repertorio lingüístico personal.</t>
   </si>
   <si>
     <t>Estrategias y herramientas básicas de autoevaluación y coevaluación, analógicas y digitales, individuales y cooperativas.</t>
   </si>
   <si>
     <t>Léxico y expresiones de uso común para comprender enunciados sobre la comunicación, la lengua, el aprendizaje y las herramientas de comunicación y aprendizaje (metalenguaje).</t>
   </si>
   <si>
     <t>Comparación básica entre lenguas a partir de elementos de la lengua extranjera y otras lenguas: origen y parentescos.</t>
   </si>
   <si>
     <t>La lengua extranjera como medio de comunicación interpersonal e internacional, como fuente de información y como herramienta para el enriquecimiento personal a nivel básico.</t>
   </si>
   <si>
     <t>Interés e iniciativa en la realización de intercambios comunicativos a través de diferentes medios con hablantes o estudiantes de la lengua extranjera.</t>
   </si>
   <si>
     <t>Estrategias básicas para entender y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales y democráticos.</t>
   </si>
   <si>
     <t>Estrategias básicas de detección y actuación ante usos discriminatorios del lenguaje verbal y no verbal.</t>
   </si>
   <si>
-    <t>sicos propios de la lengua extranjera.</t>
+    <t>Patrones culturales básicos propios de la lengua extranjera.</t>
   </si>
   <si>
     <t>Aspectos socioculturales y sociolingüísticos básicos relativos a la vida cotidiana, las condiciones de vida y las relaciones interpersonales.</t>
   </si>
   <si>
     <t>Convenciones sociales básicas, lenguaje no verbal, cortesía lingüística y etiqueta digital.</t>
   </si>
   <si>
     <t>Cultura, costumbres y valores básicos propios de países donde se habla la lengua extranjera.</t>
   </si>
   <si>
     <t>Rúbrica orientativa 1-4</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Descriptor</t>
   </si>
   <si>
     <t>Qué mirar al corregir</t>
   </si>
   <si>
     <t>Acción docente recomendada</t>
   </si>
@@ -491,50 +539,92 @@
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar paso a paso</t>
   </si>
   <si>
     <t>La guía paso a paso aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
+  </si>
+  <si>
+    <t>Interpretar y analizar el sentido global y la información específica y explícita de textos orales, escritos y multimodales breves y sencillos sobre temas frecuentes y cotidianos, d</t>
+  </si>
+  <si>
+    <t>Seleccionar, organizar y aplicar de forma guiada las estrategias y conocimientos más adecuados en situaciones comunicativas cotidianas sencillas para comprender el sentido general,</t>
+  </si>
+  <si>
+    <t>Expresarse oralmente mediante textos breves, sencillos, estructurados, comprensibles y adecuados a la situación comunicativa sobre asuntos cotidianos y frecuentes, de relevancia pa</t>
+  </si>
+  <si>
+    <t>Organizar y redactar textos breves, sencillos y comprensibles, con claridad, coherencia, cohesión y adecuación a la situación comunicativa propuesta, siguiendo pautas establecidas,</t>
+  </si>
+  <si>
+    <t>Seleccionar, organizar y aplicar de forma guiada conocimientos y estrategias para planificar, producir y revisar textos sencillos, comprensibles, coherentes y adecuados a las inten</t>
+  </si>
+  <si>
+    <t>Participar en situaciones interactivas breves y sencillas sobre temas cotidianos, de relevancia personal y próximos a su experiencia, a través de diversos soportes, apoyándose en r</t>
+  </si>
+  <si>
+    <t>Seleccionar, organizar y utilizar, de forma guiada y en entornos próximos, estrategias sencillas adecuadas para iniciar, mantener y terminar la comunicación, tomar y ceder la palab</t>
+  </si>
+  <si>
+    <t>Explicar textos e inferir conceptos breves y sencillos en situaciones de comunicación en las que atender a la diversidad, mostrando respeto y empatía por las interlocutoras e inter</t>
+  </si>
+  <si>
+    <t>Aplicar, de forma guiada, estrategias sencillas que ayuden a crear puentes y faciliten la comprensión y producción de información y la comunicación, adecuadas a las intenciones com</t>
+  </si>
+  <si>
+    <t>Utilizar y diferenciar los conocimientos y estrategias sencillas de mejora de su capacidad de comunicar y de aprender la lengua extranjera, con apoyo de otros participantes y de so</t>
+  </si>
+  <si>
+    <t>Identificar y registrar, siguiendo modelos, los progresos y dificultades de aprendizaje de la lengua extranjera, seleccionando de forma guiada las estrategias sencillas más eficace</t>
+  </si>
+  <si>
+    <t>Actuar de forma empática y respetuosa en situaciones interculturales, construyendo vínculos entre las diferentes lenguas y culturas, así como rechazando cualquier tipo de discrimin</t>
+  </si>
+  <si>
+    <t>Aceptar y adaptarse a la diversidad lingüística, cultural y artística propia de países donde se habla la lengua extranjera, como fuente de enriquecimiento personal, mostrando inter</t>
+  </si>
+  <si>
+    <t>Aplicar, de forma guiada, estrategias para explicar y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales y democráticos y respetando los pri</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -700,69 +790,68 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1152,59 +1241,59 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -1240,567 +1329,2809 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>140</v>
+        <v>156</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>142</v>
+        <v>158</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E3"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>146</v>
+        <v>162</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>148</v>
+        <v>164</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5" t="s">
-[...10 lines deleted...]
-        <v>152</v>
+      <c r="A3" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F3" s="5"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F4" s="5"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F5" s="5"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F9" s="5"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F10" s="5"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F11" s="5"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F12" s="5"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F13" s="5"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F14" s="5"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F15" s="5"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F16" s="5"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F17" s="5"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F18" s="5"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7">
+        <f>SUM(E3:E18)</f>
+        <v>100</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D31"/>
+  <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:D31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:20">
       <c r="A1" s="6" t="s">
-        <v>153</v>
+        <v>183</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>154</v>
-[...8 lines deleted...]
-    <row r="2" spans="1:4">
+        <v>184</v>
+      </c>
+      <c r="C1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="D1" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="E1" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="F1" s="6">
+        <v>2.2</v>
+      </c>
+      <c r="G1" s="6">
+        <v>2.3</v>
+      </c>
+      <c r="H1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="I1" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="J1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="K1" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="L1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="M1" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="N1" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="O1" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="P1" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="Q1" s="6">
+        <v>6.3</v>
+      </c>
+      <c r="R1" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="S1" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="T1" s="6" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" s="5" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="B2" s="5"/>
-      <c r="C2" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C2" s="5"/>
       <c r="D2" s="5"/>
-    </row>
-    <row r="3" spans="1:4">
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:R2),"")</f>
+        <v/>
+      </c>
+      <c r="T2" s="5"/>
+    </row>
+    <row r="3" spans="1:20">
       <c r="A3" s="5" t="s">
-        <v>157</v>
+        <v>187</v>
       </c>
       <c r="B3" s="5"/>
-      <c r="C3" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C3" s="5"/>
       <c r="D3" s="5"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:R3),"")</f>
+        <v/>
+      </c>
+      <c r="T3" s="5"/>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" s="5" t="s">
-        <v>158</v>
+        <v>188</v>
       </c>
       <c r="B4" s="5"/>
-      <c r="C4" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C4" s="5"/>
       <c r="D4" s="5"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:R4),"")</f>
+        <v/>
+      </c>
+      <c r="T4" s="5"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" s="5" t="s">
-        <v>159</v>
+        <v>189</v>
       </c>
       <c r="B5" s="5"/>
-      <c r="C5" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C5" s="5"/>
       <c r="D5" s="5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:R5),"")</f>
+        <v/>
+      </c>
+      <c r="T5" s="5"/>
+    </row>
+    <row r="6" spans="1:20">
       <c r="A6" s="5" t="s">
-        <v>160</v>
+        <v>190</v>
       </c>
       <c r="B6" s="5"/>
-      <c r="C6" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C6" s="5"/>
       <c r="D6" s="5"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:R6),"")</f>
+        <v/>
+      </c>
+      <c r="T6" s="5"/>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7" s="5" t="s">
-        <v>161</v>
+        <v>191</v>
       </c>
       <c r="B7" s="5"/>
-      <c r="C7" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C7" s="5"/>
       <c r="D7" s="5"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:R7),"")</f>
+        <v/>
+      </c>
+      <c r="T7" s="5"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" s="5" t="s">
-        <v>162</v>
+        <v>192</v>
       </c>
       <c r="B8" s="5"/>
-      <c r="C8" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C8" s="5"/>
       <c r="D8" s="5"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:R8),"")</f>
+        <v/>
+      </c>
+      <c r="T8" s="5"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" s="5" t="s">
-        <v>163</v>
+        <v>193</v>
       </c>
       <c r="B9" s="5"/>
-      <c r="C9" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C9" s="5"/>
       <c r="D9" s="5"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:R9),"")</f>
+        <v/>
+      </c>
+      <c r="T9" s="5"/>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" s="5" t="s">
-        <v>164</v>
+        <v>194</v>
       </c>
       <c r="B10" s="5"/>
-      <c r="C10" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C10" s="5"/>
       <c r="D10" s="5"/>
-    </row>
-    <row r="11" spans="1:4">
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:R10),"")</f>
+        <v/>
+      </c>
+      <c r="T10" s="5"/>
+    </row>
+    <row r="11" spans="1:20">
       <c r="A11" s="5" t="s">
-        <v>165</v>
+        <v>195</v>
       </c>
       <c r="B11" s="5"/>
-      <c r="C11" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C11" s="5"/>
       <c r="D11" s="5"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:R11),"")</f>
+        <v/>
+      </c>
+      <c r="T11" s="5"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" s="5" t="s">
-        <v>166</v>
+        <v>196</v>
       </c>
       <c r="B12" s="5"/>
-      <c r="C12" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C12" s="5"/>
       <c r="D12" s="5"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:R12),"")</f>
+        <v/>
+      </c>
+      <c r="T12" s="5"/>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" s="5" t="s">
-        <v>167</v>
+        <v>197</v>
       </c>
       <c r="B13" s="5"/>
-      <c r="C13" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C13" s="5"/>
       <c r="D13" s="5"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:R13),"")</f>
+        <v/>
+      </c>
+      <c r="T13" s="5"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" s="5" t="s">
-        <v>168</v>
+        <v>198</v>
       </c>
       <c r="B14" s="5"/>
-      <c r="C14" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C14" s="5"/>
       <c r="D14" s="5"/>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
+      <c r="S14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:R14),"")</f>
+        <v/>
+      </c>
+      <c r="T14" s="5"/>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" s="5" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="B15" s="5"/>
-      <c r="C15" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C15" s="5"/>
       <c r="D15" s="5"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+      <c r="S15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:R15),"")</f>
+        <v/>
+      </c>
+      <c r="T15" s="5"/>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" s="5" t="s">
-        <v>170</v>
+        <v>200</v>
       </c>
       <c r="B16" s="5"/>
-      <c r="C16" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C16" s="5"/>
       <c r="D16" s="5"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:R16),"")</f>
+        <v/>
+      </c>
+      <c r="T16" s="5"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" s="5" t="s">
-        <v>171</v>
+        <v>201</v>
       </c>
       <c r="B17" s="5"/>
-      <c r="C17" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C17" s="5"/>
       <c r="D17" s="5"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:R17),"")</f>
+        <v/>
+      </c>
+      <c r="T17" s="5"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" s="5" t="s">
-        <v>172</v>
+        <v>202</v>
       </c>
       <c r="B18" s="5"/>
-      <c r="C18" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C18" s="5"/>
       <c r="D18" s="5"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:R18),"")</f>
+        <v/>
+      </c>
+      <c r="T18" s="5"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" s="5" t="s">
-        <v>173</v>
+        <v>203</v>
       </c>
       <c r="B19" s="5"/>
-      <c r="C19" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C19" s="5"/>
       <c r="D19" s="5"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:R19),"")</f>
+        <v/>
+      </c>
+      <c r="T19" s="5"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" s="5" t="s">
-        <v>174</v>
+        <v>204</v>
       </c>
       <c r="B20" s="5"/>
-      <c r="C20" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C20" s="5"/>
       <c r="D20" s="5"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:R20),"")</f>
+        <v/>
+      </c>
+      <c r="T20" s="5"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" s="5" t="s">
-        <v>175</v>
+        <v>205</v>
       </c>
       <c r="B21" s="5"/>
-      <c r="C21" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C21" s="5"/>
       <c r="D21" s="5"/>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:R21),"")</f>
+        <v/>
+      </c>
+      <c r="T21" s="5"/>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" s="5" t="s">
-        <v>176</v>
+        <v>206</v>
       </c>
       <c r="B22" s="5"/>
-      <c r="C22" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C22" s="5"/>
       <c r="D22" s="5"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+      <c r="R22" s="5"/>
+      <c r="S22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:R22),"")</f>
+        <v/>
+      </c>
+      <c r="T22" s="5"/>
+    </row>
+    <row r="23" spans="1:20">
       <c r="A23" s="5" t="s">
-        <v>177</v>
+        <v>207</v>
       </c>
       <c r="B23" s="5"/>
-      <c r="C23" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C23" s="5"/>
       <c r="D23" s="5"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+      <c r="S23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:R23),"")</f>
+        <v/>
+      </c>
+      <c r="T23" s="5"/>
+    </row>
+    <row r="24" spans="1:20">
       <c r="A24" s="5" t="s">
-        <v>178</v>
+        <v>208</v>
       </c>
       <c r="B24" s="5"/>
-      <c r="C24" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C24" s="5"/>
       <c r="D24" s="5"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
+      <c r="S24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:R24),"")</f>
+        <v/>
+      </c>
+      <c r="T24" s="5"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" s="5" t="s">
-        <v>179</v>
+        <v>209</v>
       </c>
       <c r="B25" s="5"/>
-      <c r="C25" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C25" s="5"/>
       <c r="D25" s="5"/>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:R25),"")</f>
+        <v/>
+      </c>
+      <c r="T25" s="5"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" s="5" t="s">
-        <v>180</v>
+        <v>210</v>
       </c>
       <c r="B26" s="5"/>
-      <c r="C26" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C26" s="5"/>
       <c r="D26" s="5"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:R26),"")</f>
+        <v/>
+      </c>
+      <c r="T26" s="5"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" s="5" t="s">
-        <v>181</v>
+        <v>211</v>
       </c>
       <c r="B27" s="5"/>
-      <c r="C27" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C27" s="5"/>
       <c r="D27" s="5"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:R27),"")</f>
+        <v/>
+      </c>
+      <c r="T27" s="5"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" s="5" t="s">
-        <v>182</v>
+        <v>212</v>
       </c>
       <c r="B28" s="5"/>
-      <c r="C28" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C28" s="5"/>
       <c r="D28" s="5"/>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:R28),"")</f>
+        <v/>
+      </c>
+      <c r="T28" s="5"/>
+    </row>
+    <row r="29" spans="1:20">
       <c r="A29" s="5" t="s">
-        <v>183</v>
+        <v>213</v>
       </c>
       <c r="B29" s="5"/>
-      <c r="C29" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C29" s="5"/>
       <c r="D29" s="5"/>
-    </row>
-    <row r="30" spans="1:4">
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:R29),"")</f>
+        <v/>
+      </c>
+      <c r="T29" s="5"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" s="5" t="s">
-        <v>184</v>
+        <v>214</v>
       </c>
       <c r="B30" s="5"/>
-      <c r="C30" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C30" s="5"/>
       <c r="D30" s="5"/>
-    </row>
-    <row r="31" spans="1:4">
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:R30),"")</f>
+        <v/>
+      </c>
+      <c r="T30" s="5"/>
+    </row>
+    <row r="31" spans="1:20">
       <c r="A31" s="5" t="s">
-        <v>185</v>
+        <v>215</v>
       </c>
       <c r="B31" s="5"/>
-      <c r="C31" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C31" s="5"/>
       <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+      <c r="S31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:R31),"")</f>
+        <v/>
+      </c>
+      <c r="T31" s="5"/>
     </row>
   </sheetData>
+  <dataValidations count="480">
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+  </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:1">
@@ -1954,55 +4285,55 @@
       </c>
       <c r="B7" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K2"/>
+  <dimension ref="A1:K17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K2"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
@@ -2012,1334 +4343,1712 @@
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>50</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>51</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>52</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>53</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:11">
-      <c r="K2" s="7"/>
+      <c r="A2" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="7">
+        <v>6.25</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I55"/>
+  <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I55"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C17" s="5">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C18" s="5">
         <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>79</v>
+        <v>96</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C19" s="5">
         <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>80</v>
+        <v>97</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C20" s="5">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C21" s="5">
         <v>20</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C22" s="5">
         <v>21</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C23" s="5">
         <v>22</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C24" s="5">
         <v>23</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C25" s="5">
         <v>24</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C26" s="5">
         <v>25</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C27" s="5">
         <v>26</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C28" s="5">
         <v>27</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C29" s="5">
         <v>28</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C30" s="5">
         <v>29</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C31" s="5">
         <v>30</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C32" s="5">
         <v>31</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C33" s="5">
         <v>32</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C34" s="5">
         <v>33</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>95</v>
+        <v>112</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C35" s="5">
         <v>34</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>96</v>
+        <v>113</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C36" s="5">
         <v>35</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C37" s="5">
         <v>36</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C38" s="5">
         <v>37</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>99</v>
+        <v>116</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C39" s="5">
         <v>38</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C40" s="5">
         <v>39</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C41" s="5">
         <v>40</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C42" s="5">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C43" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C44" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>105</v>
+        <v>122</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C45" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C46" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C47" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C48" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C49" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C50" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C51" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C52" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C53" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C54" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
-    </row>
-[...17 lines deleted...]
-      <c r="I55" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>117</v>
+        <v>133</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>119</v>
+        <v>135</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>121</v>
+        <v>137</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>126</v>
+        <v>142</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>127</v>
+        <v>143</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>132</v>
+        <v>148</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>