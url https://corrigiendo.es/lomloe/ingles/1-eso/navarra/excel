--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:24</t>
+    <t>03/07/2026 18:18</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -277,102 +277,102 @@
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>Autoconfianza. El error como ins trumento de mejora y propuesta de reparación CURSO 1.º</t>
+    <t>Autoconfianza. El error como instrumento de mejora y propuesta de reparación CURSO 1.º</t>
   </si>
   <si>
     <t>Estrategias básicas para la planifica ción, ejecución, control y reparación de la comprensión, la producción y la coproducción de textos orales, escritos y multimodales</t>
   </si>
   <si>
-    <t>Conocimientos, destrezas y actitudes que permiten detectar y colaborar en actividades de mediación en situacio nes cotidianas sencillas</t>
-[...8 lines deleted...]
-    <t>Unidades lingüísticas básicas y signi ficados asociados a dichas unidades tales como expresión de la entidad y sus propiedades, cantidad y cualidad, el espacio y las relaciones espaciales, el tiempo y las relaciones temporales, la afirmación, la negación, la interro gación y la exclamación, relaciones lógicas básicas</t>
+    <t>Conocimientos, destrezas y actitudes que permiten detectar y colaborar en actividades de mediación en situaciones cotidianas sencillas</t>
+  </si>
+  <si>
+    <t>Funciones comunicativas básicas adecuadas al ámbito y al contexto comunicativo: saludar, despedirse, presentar y presentarse; describir personas, objetos y lugares; situar eventos en el tiempo; situar objetos, personas y lugares en el espacio; pedir e inter cambiar información sobre cuestiones cotidianas; dar y pedir instrucciones y órdenes; ofrecer, aceptar y rechazar ayuda, proposiciones o sugerencias; expresar parcialmente el gusto o el interés y emociones básicas; narrar acontecimientos pasados, describir situaciones presentes, y enunciar su cesos futuros; expresar la opinión y la posibilidad</t>
+  </si>
+  <si>
+    <t>Modelos contextuales y géneros discursivos básicos en la comprensión, producción y coproducción de textos orales, escritos y multimodales, bre ves y sencillos, literarios y no literarios: características y reconocimiento del contexto (participantes y situación), expectativas generadas por el con texto; organización y estructuración según el género, la función textual y la estructura</t>
+  </si>
+  <si>
+    <t>Unidades lingüísticas básicas y significados asociados a dichas unidades tales como expresión de la entidad y sus propiedades, cantidad y cualidad, el espacio y las relaciones espaciales, el tiempo y las relaciones temporales, la afirmación, la negación, la interrogación y la exclamación, relaciones lógicas básicas</t>
   </si>
   <si>
     <t>Léxico de uso común y de interés para el alumnado, relativo a identificación personal, relaciones interpersonales, lugares y entornos cercanos, ocio y tiempo libre, vida cotidiana, salud y actividad física, vivienda y hogar, clima y entorno natural, tecnologías de la información y la comunicación</t>
   </si>
   <si>
     <t>Patrones sonoros, acentuales, rítmicos y de entonación básicos, y significados e intenciones comunicativas generales asociadas a dichos patrones</t>
   </si>
   <si>
-    <t>Convenciones ortográficas básicas y significados e intenciones comunicati vas asociados a los formatos, patrones y elementos gráficos CURSO 1.º cionales básicas, en formato síncrono o asíncrono, para iniciar, mantener y terminar la comunicación, tomar y ce der la palabra, pedir y dar aclaraciones y explicaciones, reformular, comparar y contrastar, resumir, colaborar, de batir, etc trategias básicas de búsqueda de información: diccionarios, libros de consulta, bibliotecas, recursos digita les e informáticos, etc fuentes consultadas y los contenidos utilizados básicas para la comprensión, pro ducción y coproducción oral, escrita y multimodal; y plataformas virtuales de interacción y colaboración edu cativa (aulas virtuales, videocon ferencias, herramientas digitales colaborativas,etc...) para el aprendizaje, la comunicación y el desarrollo de proyectos con hablantes o estudiantes de la lengua extranjera</t>
-[...2 lines deleted...]
-    <t>Estrategias y técnicas para responder eficazmente a una necesidad comuni cativa básica y concreta de forma com prensible, a pesar de las limitaciones derivadas del nivel de competencia en la lengua extranjera y en las lenguas familiares</t>
+    <t>Convenciones ortográficas básicas y significados e intenciones comunicati vas asociados a los formatos, patrones y elementos gráficos CURSO 1.º cionales básicas, en formato síncrono o asíncrono, para iniciar, mantener y terminar la comunicación, tomar y ce der la palabra, pedir y dar aclaraciones y explicaciones, reformular, comparar y contrastar, resumir, colaborar, de batir, etc trategias básicas de búsqueda de información: diccionarios, libros de consulta, bibliotecas, recursos digita les e informáticos, etc fuentes consultadas y los contenidos utilizados básicas para la comprensión, pro ducción y coproducción oral, escrita y multimodal; y plataformas virtuales de interacción y colaboración educativa (aulas virtuales, videoconferencias, herramientas digitales colaborativas,etc...) para el aprendizaje, la comunicación y el desarrollo de proyectos con hablantes o estudiantes de la lengua extranjera</t>
+  </si>
+  <si>
+    <t>Estrategias y técnicas para responder eficazmente a una necesidad comunicativa básica y concreta de forma com prensible, a pesar de las limitaciones derivadas del nivel de competencia en la lengua extranjera y en las lenguas familiares</t>
   </si>
   <si>
     <t>Estrategias básicas para identificar, organizar, retener, recuperar y utilizar creativamente unidades lingüísticas (léxico, morfosintaxis, patrones so noros, etc.) a partir de la compara ción de las lenguas y variedades que conforman el repertorio lingüístico personal</t>
   </si>
   <si>
     <t>Estrategias y herramientas básicas de autoevaluación y coevaluación, analógicas y digitales, individuales y cooperativas</t>
   </si>
   <si>
     <t>Léxico y expresiones de uso común para comprender enunciados sobre la comunicación, la lengua, el aprendiza je y las herramientas de comunicación y aprendizaje (metalenguaje)</t>
   </si>
   <si>
     <t>Comparación básica entre lenguas a partir de elementos de la lengua extranjera y otras lenguas: origen y parentescos</t>
   </si>
   <si>
-    <t>La lengua extranjera como medio de comunicación interpersonal e interna cional, como fuente de información y como herramienta para el enriqueci miento personal</t>
+    <t>La lengua extranjera como medio de comunicación interpersonal e interna cional, como fuente de información y como herramienta para el enriquecimiento personal</t>
   </si>
   <si>
     <t>Interés e iniciativa en la realización de intercambios comunicativos a través de diferentes medios con hablantes o estudiantes de la lengua extranjera</t>
   </si>
   <si>
-    <t>Aspectos socioculturales y sociolin güísticos básicos relativos a la vida cotidiana, las condiciones de vida y las relaciones interpersonales; conven ciones sociales básicas; lenguaje no verbal, cortesía lingüística y etiqueta digital; cultura, costumbres y valores propios de países donde se habla la lengua extranjera</t>
-[...2 lines deleted...]
-    <t>Estrategias básicas para entender y apreciar la diversidad lingüística, cul tural y artística, atendiendo a valores ecosociales y democráticos</t>
+    <t>Aspectos socioculturales y sociolingüísticos básicos relativos a la vida cotidiana, las condiciones de vida y las relaciones interpersonales; convenciones sociales básicas; lenguaje no verbal, cortesía lingüística y etiqueta digital; cultura, costumbres y valores propios de países donde se habla la lengua extranjera</t>
+  </si>
+  <si>
+    <t>Estrategias básicas para entender y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales y democráticos</t>
   </si>
   <si>
     <t>Estrategias básicas de detección y actuación ante usos discriminatorios del lenguaje verbal y no verbal</t>
   </si>
   <si>
     <t>Rúbrica orientativa 1-4</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Descriptor</t>
   </si>
   <si>
     <t>Qué mirar al corregir</t>
   </si>
   <si>
     <t>Acción docente recomendada</t>
   </si>
   <si>
     <t>Inicial</t>
   </si>
   <si>
     <t>Respuesta incompleta o con errores de base.</t>
   </si>