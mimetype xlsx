--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:34</t>
+    <t>03/07/2026 19:32</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -277,126 +277,126 @@
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>Estrategias básicas para la planificación, ejecución, control y reparación de la comprensión, la producción y la coproducción de textos orales breves y de textos escritos y multimodales breves o de longitud media.*</t>
-[...50 lines deleted...]
-    <t>Estrategias básicas para la comparación entre lenguas a partir de elementos de la lengua extranjera y otras lenguas: origen y parentescos.*</t>
+    <t>Estrategias básicas para la planificación, ejecución, control y reparación de la comprensión, la producción y la coproducción de textos orales breves y de textos escritos y multimodales breves o de longitud media</t>
+  </si>
+  <si>
+    <t>Conocimientos, destrezas y actitudes que permitan detectar y colaborar en actividades de mediación en situaciones cotidianas sencillas</t>
+  </si>
+  <si>
+    <t>Funciones comunicativas básicas adecuadas al ámbito y al contexto comunicativo: saludar, despedirse, presentar y presentarse; describir personas, objetos y lugares; situar eventos en el tiempo; situar objetos, personas y lugares en el espacio; pedir e intercambiar información sobre cuestiones cotidianas; dar y pedir instrucciones y órdenes; ofrecer, aceptar y rechazar ayuda, proposiciones o sugerencias; expresar parcialmente el gusto o el interés y emociones básicas; narrar acontecimientos pasados, describir situaciones presentes, y enunciar sucesos futuros; expresar la opinión, la posibilidad, la capacidad, la obligación y la prohibición</t>
+  </si>
+  <si>
+    <t>Modelos contextuales y géneros discursivos básicos en la comprensión, producción y coproducción, y transformación de textos orales, escritos y multimodales, breves y sencillos, sobre temas frecuentes y cotidianos, de relevancia personal y próximos a su experiencia, propios de los ámbitos de las relaciones interpersonales, del aprendizaje y de los medios de comunicación y de la ficción: características y reconocimiento del contexto (participantes y situación), expectativas generadas por el contexto; organización y estructuración según el género, la función textual y la estructura</t>
+  </si>
+  <si>
+    <t>Unidades lingüísticas básicas y significados asociados a dichas unidades tales como la expresión de la entidad y sus propiedades, existencia, cantidad y cualidad, el espacio y las relaciones espaciales, el modo, el tiempo y las relaciones temporales, aspecto y modalidad, la comparación, la condición (primera aproximación), la afirmación, la negación, la interrogación y la exclamación, relaciones lógicas básicas: conectores, deícticos, sinónimos</t>
+  </si>
+  <si>
+    <t>Léxico de uso común y de interés para el alumnado, relativo a identificación personal, relaciones interpersonales, lugares y entornos cercanos, ocio y tiempo libre, vida cotidiana, salud y actividad física, vivienda y hogar, clima y entorno natural, tecnologías de la información y la comunicación</t>
+  </si>
+  <si>
+    <t>Patrones sonoros, acentuales, rítmicos y de entonación básicos, y significados e intenciones comunicativas generales asociadas a dichos patrones</t>
+  </si>
+  <si>
+    <t>Convenciones ortográficas básicas y significados e intenciones comunicativas asociados a los formatos, patrones y elementos gráficos</t>
+  </si>
+  <si>
+    <t>Convenciones y estrategias conversacionales básicas, en formato síncrono o asíncrono, para iniciar, mantener y terminar la comunicación, tomar y ceder la palabra, pedir y dar aclaraciones y explicaciones, reformular, comparar y contrastar, resumir, colaborar, debatir, etc</t>
+  </si>
+  <si>
+    <t>Estrategias para la identificación de la autoría y la evaluación de la validez, calidad, actualidad y fiabilidad de las fuentes consultadas y los contenidos utilizados</t>
+  </si>
+  <si>
+    <t>Herramientas analógicas y digitales básicas para la comprensión, producción y coproducción oral, escrita y multimodal; y plataformas virtuales de interacción, cooperación y colaboración educativa (aulas virtuales, videoconferencias, herramientas digitales colaborativas...) para el aprendizaje, la comunicación y el desarrollo de proyectos con hablantes o estudiantes de la lengua extranjera de manera segura</t>
+  </si>
+  <si>
+    <t>Autoconfianza. El error como instrumento de mejora y propuesta de reparación</t>
+  </si>
+  <si>
+    <t>Estrategias y técnicas para responder eficazmente a una necesidad comunicativa básica y concreta de forma comprensible, a pesar de las limitaciones derivadas del nivel de competencia en la lengua extranjera y en las demás lenguas del repertorio lingüístico propio</t>
+  </si>
+  <si>
+    <t>Estrategias básicas para identificar, organizar, retener, recuperar y utilizar creativamente unidades lingüísticas (léxico, morfosintaxis, patrones sonoros, etc.) a partir de la comparación de las lenguas y variedades que conforman el repertorio lingüístico personal</t>
+  </si>
+  <si>
+    <t>Recursos para el aprendizaje y estrategias básicas de búsqueda, selección y gestión de información: (diccionarios, correctores ortográficos, libros de consulta, bibliotecas, recursos digitales e informáticos, etc.)</t>
+  </si>
+  <si>
+    <t>Estrategias y herramientas básicas de autoevaluación y coevaluación, analógicas y digitales, individuales y cooperativas y para el registro de los progresos y dificultades de aprendizaje de la lengua extranjera. Portfolio Europeo de las Lenguas (PEL)</t>
+  </si>
+  <si>
+    <t>Léxico y expresiones de uso común para comprender enunciados sobre la comunicación, la lengua, el aprendizaje y las herramientas de comunicación y aprendizaje (metalenguaje)</t>
+  </si>
+  <si>
+    <t>Estrategias básicas para la comparación entre lenguas a partir de elementos de la lengua extranjera y otras lenguas: origen y parentescos</t>
   </si>
   <si>
     <t>Estrategias cooperativas sencillas y complejas y asunción de responsabilidades individuales asignadas en el trabajo grupal.</t>
   </si>
   <si>
-    <t>Gestión de conflictos.*</t>
-[...2 lines deleted...]
-    <t>La lengua extranjera como medio de comunicación interpersonal e internacional, fuente de información, y como herramienta para el enriquecimiento personal.*</t>
+    <t>Gestión de conflictos</t>
+  </si>
+  <si>
+    <t>La lengua extranjera como medio de comunicación interpersonal e internacional, fuente de información, y como herramienta para el enriquecimiento personal</t>
   </si>
   <si>
     <t>Interés e iniciativa en la realización de intercambios comunicativos a través de diferentes medios con hablantes o estudiantes de la lengua extranjera con pronunciación, ritmo y entonación adecuados, respeto a las convenciones ortográficas básicas y cuidado en la presentación de textos.</t>
   </si>
   <si>
-    <t>Patrones culturales básicos propios de la lengua extranjera.*</t>
-[...8 lines deleted...]
-    <t>Estrategias básicas de detección y actuación ante usos discriminatorios del lenguaje verbal y no verbal.*</t>
+    <t>Patrones culturales básicos propios de la lengua extranjera</t>
+  </si>
+  <si>
+    <t>Aspectos socioculturales y sociolingüísticos básicos relativos a la vida cotidiana, las condiciones de vida y las relaciones interpersonales desde el análisis de género; convenciones sociales básicas; lenguaje no verbal, cortesía lingüística y netiqueta; división territorial, cultura, costumbres y valores propios de países donde se habla la lengua extranjera</t>
+  </si>
+  <si>
+    <t>Estrategias básicas para entender y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales y democráticos</t>
+  </si>
+  <si>
+    <t>Estrategias básicas de detección y actuación ante usos discriminatorios del lenguaje verbal y no verbal</t>
   </si>
   <si>
     <t>Valoración del texto literario y de la lectura como fuente de placer, para el acercamiento a las manifestaciones artísticas y culturales y para el enriquecimiento lingüístico y personal.</t>
   </si>
   <si>
     <t>Estrategias sencillas de dramatización, recreación y recitado de textos literarios.</t>
   </si>
   <si>
     <t>La lengua extranjera en el mundo y en el País Vasco y su influencia en el Euskara.</t>
   </si>
   <si>
     <t>Situación de las lenguas en Europa. Lenguas oficiales, no oficiales, dominantes, dominadas. Carta Europea de las Lenguas Minoritarias o Regionales.</t>
   </si>
   <si>
     <t>Nuevos registros lingüísticos producidos por la diáspora vasca en el contacto entre la lengua extranjera y el euskara.</t>
   </si>
   <si>
     <t>Rúbrica orientativa 1-4</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Descriptor</t>
   </si>