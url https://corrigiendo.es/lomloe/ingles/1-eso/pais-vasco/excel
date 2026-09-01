--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:32</t>
+    <t>01/09/2026 13:17</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>