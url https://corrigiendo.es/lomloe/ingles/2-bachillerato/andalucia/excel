--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:39</t>
+    <t>01/09/2026 13:24</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -415,51 +415,51 @@
   <si>
     <t>Estrategias y herramientas, analógicas y digitales, individuales y cooperativas para la autoevaluación, la coevaluación y la autorreparación.</t>
   </si>
   <si>
     <t>Expresiones y léxico específico para reflexionar y compartir la reflexión sobre la comunicación, la lengua, el aprendizaje y las herramientas de comunicación y aprendizaje (metalenguaje).</t>
   </si>
   <si>
     <t>Comparación sistemática entre lenguas a partir de elementos de la lengua extranjera y otras lenguas: origen y parentescos. Fenómenos semánticos como «falsos amigos» o cognados.</t>
   </si>
   <si>
     <t>La lengua extranjera como medio de comunicación y entendimiento entre pueblos, como facilitador del acceso a otras culturas y otras lenguas y como herramienta de participación social y de enriquecimiento personal.</t>
   </si>
   <si>
     <t>Interés e iniciativa en la realización de intercambios comunicativos a través de diferentes medios con hablantes o estudiantes de la lengua extranjera, así como por conocer informaciones culturales de los países donde se habla la lengua extranjera.</t>
   </si>
   <si>
     <t>Patrones culturales propios de la lengua extranjera y comparación con la Cultura Andaluza.</t>
   </si>
   <si>
     <t>Aspectos socioculturales y sociolingüísticos relativos a convenciones sociales, normas de cortesía y registros; instituciones, costumbres y rituales; valores, normas, creencias y actitudes; estereotipos y tabúes; lenguaje no verbal; historia, cultura y comunidades; relaciones interpersonales y procesos de globalización en países donde se habla la lengua extranjera.</t>
   </si>
   <si>
     <t>Estrategias para entender y apreciar la diversidad lingüística, cultural y artística, de otros países y del propio, en especial de Andalucía, atendiendo a valores ecosociales y democráticos.</t>
   </si>
   <si>
-    <t>Estrategias de prevención, detección, rechazo y actuación ante usos discriminatorios del lenguaje verbal y no verbal. Lengua Extranjera II Saberes Saberes</t>
+    <t>Estrategias de prevención, detección, rechazo y actuación ante usos discriminatorios del lenguaje verbal y no verbal.</t>
   </si>
   <si>
     <t>Rúbrica orientativa 1-4</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Descriptor</t>
   </si>
   <si>
     <t>Qué mirar al corregir</t>
   </si>
   <si>
     <t>Acción docente recomendada</t>
   </si>
   <si>
     <t>Inicial</t>
   </si>
   <si>
     <t>Respuesta incompleta o con errores de base.</t>
   </si>
   <si>
     <t>Refuerzo guiado y nueva evidencia corta.</t>
   </si>