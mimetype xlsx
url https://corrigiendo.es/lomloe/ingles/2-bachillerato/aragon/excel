--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,155 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="312">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1112/2022, de 18 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:22</t>
+    <t>03/07/2026 18:15</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón presenta una convergencia total con el currículo estatal del RD 243/2022 para Inglés II. No se introducen variaciones en las competencias ni en los criterios, asegurando la alineación con los estándares nacionales de Bachillerato.</t>
+    <t>Aragón no ha publicado decreto propio; aplica íntegramente el RD 243/2022 para Inglés II de 2.º Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Inglés</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Sí</t>
+    <t>Sí, se mantiene el currículo estatal sin cambios.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Orden ECD/1173/2022, de 3 de agosto, por la que se aprueba el currículo y se dictan instrucciones para la implantación de la Educación Secundaria Obligatoria y el Bachillerato en la Comunidad Autónoma de Aragón.</t>
+    <t>Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>La programación debe seguir estrictamente los criterios de evaluación y saberes básicos establecidos en el marco estatal, con especial atención a la preparación de las pruebas de acceso a la universidad (EBAU) dada la identidad normativa.</t>
+    <t>Se debe seguir el BOE. No hay adaptaciones autonómicas.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -448,453 +448,394 @@
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>Trimestre</t>
   </si>
   <si>
     <t>Título pedagógico</t>
   </si>
   <si>
     <t>Horas estimadas</t>
   </si>
   <si>
     <t>SDA recomendada</t>
   </si>
   <si>
     <t>Saberes principales</t>
   </si>
   <si>
     <t>Criterios evaluables</t>
   </si>
   <si>
     <t>Competencias dominantes</t>
   </si>
   <si>
-    <t>Narrating Identity: Past and Present</t>
-[...2 lines deleted...]
-    <t>Memories and Milestones: Creación de una biografía digital o podcast sobre figuras históricas o personales relevantes.</t>
+    <t>Narrating Identity and Experience</t>
+  </si>
+  <si>
+    <t>SDA: 'The Story of My Life'. Creación de un portfolio biográfico digital que combine narración de experiencias pasadas y descripción de metas presentes, analizando textos literarios breves.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Funciones comunicativas: narrar acontecimientos pasados puntuales y habituales, describir estados y situaciones presentes.
-[...12 lines deleted...]
-5.1: Comparar semejanzas y diferencias entre lenguas de forma sistemática.</t>
+• Funciones comunicativas: describir fenómenos y acontecimientos; narrar acontecimientos pasados puntuales y habituales, describir estados y situaciones presentes, y expresar emociones.
+• Léxico común y especializado relativo a tiempo y espacio; estados, eventos y acontecimientos; relaciones personales, sociales, académicas y profesionales.
+• Modelos contextuales y géneros discursivos de uso común en la comprensión, producción y coproducción de textos orales, escritos y multimodales, breves y sencillos, literarios y no literarios: características y reconocimiento del contexto (participantes y situación), expectativas generadas por el contexto, organización y estructuración según el género y la función textual.
+• Unidades lingüísticas y significados asociados a dichas unidades tales como expresión de la entidad y sus propiedades, cantidad y cualidad, el espacio y las relaciones espaciales, el tiempo y las relaciones temporales, la afirmación, la negación, la interrogación y la exclamación, relaciones lógicas.</t>
+  </si>
+  <si>
+    <t>1.1: Extraer y analizar las ideas principales, la información detallada y las implicaciones generales de textos orales y escritos.
+1.2: Interpretar y valorar de manera crítica el contenido, la intención, los rasgos discursivos y ciertos elementos implícitos.
+1.3: Seleccionar, organizar y aplicar las estrategias y conocimientos más adecuados en cada situación comunicativa.
+2.1: Expresar oralmente con suficiente fluidez, facilidad y naturalidad, diversos tipos de textos claros.
+2.2: Redactar y difundir textos detallados de creciente extensión, bien estructurados y de cierta complejidad.
+2.3: Seleccionar, organizar y aplicar conocimientos y estrategias de planificación, producción, revisión y corrección.</t>
   </si>
   <si>
     <t>CE.LEI.1
 CE.LEI.2</t>
   </si>
   <si>
     <t>Instrumentos / evaluación</t>
   </si>
   <si>
-    <t>Evaluación diagnóstica inicial, portafolio de producciones escritas (narrativas) y pruebas de comprensión oral y escrita tipo EvAU.</t>
-[...5 lines deleted...]
-    <t>The Ethics of AI: Debate académico sobre el impacto de la tecnología en el futuro laboral y social.</t>
+    <t>Evaluación diagnóstica inicial, rúbricas de expresión escrita (ensayo narrativo) y pruebas de comprensión oral y escrita tipo EBAU.</t>
+  </si>
+  <si>
+    <t>Debating the Future and Global Challenges</t>
+  </si>
+  <si>
+    <t>SDA: 'The World in 2050'. Debate académico sobre el impacto de la tecnología y el empleo futuro, culminando en la redacción de un artículo de opinión argumentado.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Funciones comunicativas: expresar sucesos futuros y predicciones a corto, medio y largo plazo; expresar la opinión; expresar argumentaciones; expresar emociones.
-[...11 lines deleted...]
-6.2: Valorar críticamente la diversidad cultural y lingüística.</t>
+• Funciones comunicativas: dar instrucciones y consejos; expresar sucesos futuros y predicciones a corto, medio y largo plazo; expresar la opinión; expresar argumentaciones.
+• Léxico común y especializado relativo a actividades, procedimientos y procesos; educación, trabajo y emprendimiento; ciencia y tecnología.
+• Patrones sonoros, acentuales, rítmicos y de entonación, y significados e intenciones comunicativas generales asociadas a dichos patrones. Alfabeto fonético básico.
+• Convenciones y estrategias conversacionales, en formato síncrono o asíncrono, para iniciar, mantener y terminar la comunicación, tomar y ceder la palabra, pedir y dar aclaraciones y explicaciones, reformular, comparar y contrastar, resumir y parafrasear, colaborar, negociar significados, detectar la ironía, etc.</t>
+  </si>
+  <si>
+    <t>3.1: Planificar, participar y colaborar asertiva y activamente, a través de diversos soportes, en situaciones interactivas.
+3.2: Seleccionar, organizar y utilizar, de forma eficaz, espontánea y en diferentes entornos, estrategias de cooperación.
+5.1: Comparar y contrastar las semejanzas y diferencias entre distintas lenguas reflexionando de forma sistemática.
+5.2: Utilizar con iniciativa y de forma creativa estrategias y conocimientos de mejora de la capacidad de comunicación.
+5.3: Registrar y reflexionar sobre los progresos y dificultades de aprendizaje de la Lengua Extranjera.</t>
   </si>
   <si>
     <t>CE.LEI.3
 CE.LEI.5</t>
   </si>
   <si>
-    <t>Observación sistemática en debates, rúbricas de interacción oral y ensayos argumentativos estructurados.</t>
-[...5 lines deleted...]
-    <t>Ad-Campaign for Change: Creación de una campaña publicitaria social que requiera mediación entre culturas o lenguas.</t>
+    <t>Observación sistemática en debates, diarios de aprendizaje para la reflexión lingüística y pruebas de interacción oral.</t>
+  </si>
+  <si>
+    <t>Bridging Cultures and Mediation</t>
+  </si>
+  <si>
+    <t>SDA: 'Cultural Ambassadors'. Proyecto de mediación donde el alumnado debe explicar tradiciones locales a extranjeros y viceversa, analizando estereotipos y registros lingüísticos.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Funciones comunicativas: dar instrucciones y consejos; reformular, presentar las opiniones de otros, resumir.
-[...12 lines deleted...]
-6.3: Aplicar estrategias para defender y apreciar la diversidad lingüística.</t>
+• Funciones comunicativas: reformular, presentar las opiniones de otros, resumir.
+• Manejo de saberes, destrezas y actitudes que permiten llevar a cabo actividades de mediación en situaciones cotidianas.
+• Léxico común y especializado relativo a lengua y comunicación intercultural; historia y cultura; así como estrategias de enriquecimiento léxico (derivación, familias léxicas, polisemia, sinonimia, antonimia).
+• Convenciones ortográficas y significados e intenciones comunicativas asociados a los formatos, patrones y elementos gráficos.
+• Expresiones y léxico específico para reflexionar y compartir la reflexión sobre la comunicación, la lengua, el aprendizaje y las herramientas de comunicación y aprendizaje (metalenguaje).
+• Comparación sistemática entre lenguas a partir de elementos de la Lengua Extranjera y otras lenguas: origen y parentescos.
+• Aspectos socioculturales y sociolingüísticos relativos a convenciones sociales, normas de cortesía y registros; instituciones, costumbres y rituales; valores, normas, creencias y actitudes; estereotipos y tabúes; lenguaje no verbal; historia, cultura y comunidades; relaciones interpersonales y procesos de globalización.
+• Estrategias para entender y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales y democráticos.</t>
+  </si>
+  <si>
+    <t>4.1: Interpretar y explicar textos, conceptos y comunicaciones en situaciones en las que atender a la diversidad.
+4.2: Aplicar estrategias que ayuden a crear puentes, faciliten la comunicación y sirvan para explicar y simplificar.
+6.1: Actuar de forma adecuada, empática y respetuosa en situaciones interculturales construyendo vínculos.
+6.2: Valorar críticamente la diversidad lingüística, cultural y artística propia de países de habla inglesa.
+6.3: Aplicar de forma sistemática estrategias para defender y apreciar la diversidad lingüística y cultural.</t>
   </si>
   <si>
     <t>CE.LEI.4
 CE.LEI.6</t>
   </si>
   <si>
-    <t>Tareas de mediación lingüística, simulacros de examen final (EvAU) y proyecto final cooperativo.</t>
+    <t>Tareas de mediación escrita y oral, presentación de proyectos interculturales y simulacro final de examen EBAU.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Aragon: Beyond the Postcard</t>
+    <t>Mudéjar al oído: un podcast que cruza culturas</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Promoting sustainable local tourism through digital storytelling</t>
+    <t>Mediación lingüística y cultural desde Aragón para el mundo anglófono</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 2.º de Bachillerato en un centro de Aragón que busca mejorar su competencia comunicativa oral y digital. En un entorno globalizado, es esencial que los estudiantes manejen herramientas para proyectar la riqueza de su patrimonio local (como el Pirineo, el Mudéjar o los Monegros) hacia una audiencia internacional, fomentando un turismo responsable y sostenible.</t>
+    <t>El instituto participa en un programa de intercambio virtual con un centro de secundaria en Reino Unido. El alumnado británico ha mostrado interés por el arte mudéjar aragonés, pero no encuentra materiales en inglés que vayan más allá de la mera descripción turística. El grupo de 2.º Bachillerato debe crear un podcast que explique la singularidad de este patrimonio, mediando entre la cultura de origen y la audiencia meta.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos diseñar una campaña digital que atraiga a jóvenes extranjeros hacia un turismo sostenible y auténtico en Aragón?</t>
+    <t>Crear un episodio de podcast (5-8 min) en inglés que explique un monumento mudéjar aragonés a una audiencia de estudiantes británicos, mediando conceptos culturales, evaluando críticamente la representación de la diversidad y utilizando estrategias de producción textual y planificación.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o cámaras
-[...3 lines deleted...]
-• Rúbrica de evaluación de producción oral y digital</t>
+• Grabadora de audio (móvil o Audacity)
+• Plataforma eTwinning
+• Fichas de análisis de mediación
+• Modelos de podcast
+• Rúbrica de evaluación
+• Fuentes digitales sobre mudéjar aragonés (web de la DGA, UNESCO)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia Digital (CD), Competencia en Conciencia y Expresión Culturales (CCEC) y Competencia Ciudadana (CC).</t>
+    <t>Educación intercultural, competencia digital (creación y edición de audio), conciencia patrimonial.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Lluvia de ideas sobre destinos 'ocultos' en Aragón. Debate sobre el impacto del turismo de masas frente al sostenible. Presentación del reto: crear un vlog para jóvenes extranjeros.</t>
-[...2 lines deleted...]
-    <t>Mapa mental de destinos y conceptos clave de sostenibilidad.</t>
+    <t>Se presenta la situación: el instituto asociado británico pide material cultural. Se visiona un ejemplo de podcast de mediación cultural. El alumnado debate qué hace que un contenido sea comprensible y respetuoso. Se formula la pregunta guía y se definen los equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con reflexiones iniciales sobre mediación cultural.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre: a) análisis de textos expositivos y estrategias de mediación (paráfrasis, ejemplificación, simplificación controlada); b) estructura de podcast y recursos de oralidad (ritmo, entonación, pausas); c) investigación del mudéjar aragonés: fuentes fiables, selección de información relevante para la audiencia.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de ejemplos y resumen de investigación.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Análisis de vlogs de viajes profesionales en YouTube. Identificación de estructuras lingüísticas persuasivas, adjetivos descriptivos y conectores de secuencia. Manejo de vocabulario específico de patrimonio y naturaleza.</t>
-[...11 lines deleted...]
-    <t>Guion técnico y storyboard detallado.</t>
+    <t>Los equipos redactan el guion completo, lo revisan entre pares (feedback según rúbrica) y graban una versión preliminar del podcast. Se aplican estrategias de planificación y revisión (criterio 2.3).</t>
+  </si>
+  <si>
+    <t>Borradores del guion con anotaciones y feedback recibido.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Archivo de vídeo final (vlog) editado.</t>
+    <t>Edición final del podcast (mejora de audio, inclusión de efectos sonoros o música libre de derechos). Cada equipo prepara una breve presentación del proceso al resto de la clase. El producto final se comparte con el instituto británico a través de eTwinning.</t>
+  </si>
+  <si>
+    <t>Podcast final subido a la plataforma.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de los vlogs en gran grupo. Evaluación mediante rúbrica (coevaluación y autoevaluación). Reflexión final sobre las dificultades encontradas y los progresos en la competencia oral.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de evaluación cumplimentada y diario de reflexión.</t>
+    <t>Coevaluación entre equipos usando la rúbrica. Cada alumno completa una diana de autoevaluación sobre su aprendizaje. Puesta en común de estrategias de mediación que funcionaron. Asignación de niveles de logro 1-4 a cada criterio basados en el producto y el proceso.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumpleimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Aragon in Numbers: Decoding Our Society</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos transformar datos estadísticos complejos sobre la sociedad aragonesa en un informe de tendencias comprensible y atractivo para jóvenes de otros países?</t>
+    <t>Reflejos de Riglos: un documental que da voz a un paisaje</t>
+  </si>
+  <si>
+    <t>Producción de un cortometraje en inglés sobre los Mallos de Riglos para promoción turística internacional</t>
+  </si>
+  <si>
+    <t>El alumnado recibe el encargo del Patronato de Turismo de la Comarca de la Hoya de Huesca: producir un documental divulgativo en inglés sobre los Mallos de Riglos, dirigido a un público internacional que busca destinos de naturaleza y cultura en España. El material se difundirá en la web de turismo y en redes sociales.</t>
+  </si>
+  <si>
+    <t>Investigar, planificar, grabar y editar un cortometraje documental en inglés de 5-8 minutos sobre los Mallos de Riglos, que combine narración, imágenes y testimonios, y que sea útil para la promoción turística de la zona.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Acceso a internet y dispositivos móviles/portátiles.
-[...90 lines deleted...]
-    <t>Cuestionario de reflexión final y rúbrica de autoevaluación.</t>
+• Cámara (móvil o del centro), trípode, micrófono.
+• Ordenadores con software de edición (DaVinci Resolve, CapCut iMovie o similar).
+• Guía de preguntas para entrevistas.
+• Ejemplos de documentales cortos (National Geographic, BBC).
+• Mapas y materiales sobre los Mallos de Riglos.</t>
+  </si>
+  <si>
+    <t>Educación para el desarrollo sostenible (turismo sostenible), competencia digital (edición de vídeo), conciencia y expresiones culturales.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Patronato de Turismo y se visionan ejemplos de documentales cortos. El alumnado debate qué hace que un lugar sea atractivo para el turismo internacional y cómo se puede contar una historia en inglés. Se formula la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y lluvia de ideas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Taller de lenguaje audiovisual: storyboard, escaleta, tipos de plano, guion técnico. Práctica de entrevistas y mediación: cómo preguntar y cómo reformular. Ejercicios de traducción interpretativa: extraer la esencia de un testimonio y expresarlo en inglés. Trabajo en vocabulario específico (geología, escalada, naturaleza).</t>
+  </si>
+  <si>
+    <t>Ejercicios de storyboard y reformulación de entrevistas.</t>
+  </si>
+  <si>
+    <t>Salida técnica a Riglos (o trabajo con material de archivo si no es posible). Los equipos graban imágenes, realizan entrevistas a guías o vecinos, y toman notas. De vuelta, organizan el material y escriben el guion definitivo con narración y diálogos.</t>
+  </si>
+  <si>
+    <t>Guion definitivo y archivo de grabación.</t>
+  </si>
+  <si>
+    <t>Edición del documental: selección de clips, grabación de voz en off, inserción de música y subtítulos. Cada equipo produce una versión final. Se realiza un pase interno para recibir feedback entre equipos.</t>
+  </si>
+  <si>
+    <t>Documental finalizado (archivo digital).</t>
+  </si>
+  <si>
+    <t>Proyección final para el grupo. Cada equipo presenta su documental y explica las decisiones creativas y de mediación. Coevaluación con rúbrica. Autoevaluación individual sobre el proceso de aprendizaje. Se envía el mejor documental (o todos) al Patronato de Turismo.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué normativa autonómica regula específicamente el currículo de Inglés II en 2.º de Bachillerato en Aragón?</t>
-[...2 lines deleted...]
-    <t>Se rige por la Orden ECD/1173/2022, que desarrolla el currículo de Bachillerato en la Comunidad Autónoma de Aragón. Esta norma establece para Inglés II un total de 6 competencias específicas y 16 criterios de evaluación. A diferencia del marco estatal, el currículo aragonés detalla los 47 saberes básicos adaptándolos a la realidad bilingüe y sociolingüística de la región, priorizando la mediación y la competencia plurilingüe.</t>
+    <t>¿Qué normativa autonómica concreta el currículo de Lengua Extranjera: Inglés II en 2.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>En Aragón, el currículo se basa en el Real Decreto 243/2022 (nacional) y se concreta en la Orden ECD/.../2022 de la Consejería de Educación, que desarrolla los 6 competencias específicas, 16 criterios de evaluación y 23 saberes. Consulta la orden vigente en el BOA.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿En qué se diferencia el currículo de Inglés II de Aragón respecto al Real Decreto 243/2022 de mínimos?</t>
-[...2 lines deleted...]
-    <t>Aragón desglosa los 47 saberes básicos con mayor precisión en el bloque de comunicación, integrando la competencia intercultural de forma transversal. Mientras el BOE es genérico, la normativa aragonesa vincula estrechamente los 16 criterios de evaluación con el Perfil de Salida autonómico, exigiendo una producción de textos extensos y complejos más orientada al éxito en el distrito universitario de Aragón y al nivel B2 del MCER.</t>
+    <t>¿En qué se diferencia la secuenciación de saberes de Lengua Extranjera: Inglés II en Aragón respecto al BOE o una CCAA vecina como Cataluña?</t>
+  </si>
+  <si>
+    <t>Aragón mantiene las 6 competencias del BOE pero prioriza la comunicación oral y escrita con 3 horas semanales. Frente a Cataluña, que incluye más literatura, aquí los 23 saberes se secuencian en bloques trimestrales: 8, 8 y 7. Los 16 criterios de evaluación se distribuyen de forma similar.</t>
+  </si>
+  <si>
+    <t>¿Cómo se organizan las 3 horas semanales de Lengua Extranjera: Inglés II en 2.º Bachillerato en Aragón para cubrir los 23 saberes?</t>
+  </si>
+  <si>
+    <t>Se recomienda distribuir: 1 hora para comprensión y producción oral, 1 para lectura y escritura, y 1 para integración de saberes mediante proyectos. Los 23 saberes se agrupan en trimestres (8, 8, 7), ajustando la evaluación continua. Esta organización permite alcanzar los 16 criterios de evaluación.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Qué plan de recuperación se aplica para los alumnos de Lengua Extranjera: Inglés II en 2.º Bachillerato en Aragón que tienen la materia pendiente de cursos anteriores?</t>
+  </si>
+  <si>
+    <t>Los alumnos con pendientes deben realizar 3 actividades integradas por trimestre basadas en saberes no adquiridos y una prueba final en mayo. El departamento diseña estas actividades evaluando al menos 5 de los 16 criterios de evaluación. Especificaciones en la programación didáctica.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad se implementan en Lengua Extranjera: Inglés II en 2.º Bachillerato en Aragón para alumnado con dificultades específicas de aprendizaje?</t>
+  </si>
+  <si>
+    <t>Se aplican adaptaciones no significativas: priorizar algunos de los 16 criterios y simplificar tareas comunicativas. Para dislexia, se permite uso de correctores ortográficos. También hay agrupamientos flexibles en las 3 horas semanales. Todo recogido en el plan de atención a la diversidad del centro.</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
-    <t>¿Cómo afecta la carga de 3 horas semanales a la organización de los 47 saberes básicos de Inglés II en los centros aragoneses?</t>
-[...29 lines deleted...]
-    <t>La coordinación se centra en la Competencia en Comunicación Lingüística. Inglés II colabora con Lengua Castellana y Literatura II en el tratamiento de tipologías textuales y con Historia de España en el análisis de contextos internacionales. Se fomentan proyectos transversales donde se utilicen los 47 saberes básicos para investigar temas de actualidad científica o humanística, optimizando el aprendizaje competencial exigido por la inspección aragonesa.</t>
+    <t>¿Cómo se coordina el departamento de Lengua Extranjera: Inglés II con otras materias del Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>El departamento colabora con Lengua Castellana en análisis de textos bilingües y con Historia en proyectos sobre el mundo angloparlante. Se realizan reuniones trimestrales para alinear fechas de exámenes y evitar sobrecarga. Esta coordinación se refleja en la programación didáctica.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué evidencias específicas solicita la Inspección Educativa de Aragón sobre la evaluación de Inglés II?</t>
-[...8 lines deleted...]
-    <t>La administración aragonesa sugiere el uso de fuentes auténticas y recursos digitales que reflejen la diversidad cultural del mundo anglófono. Se recomienda emplear plataformas de aprendizaje que permitan trabajar los 16 criterios de evaluación de forma individualizada. Los materiales deben incluir textos académicos, artículos de prensa y recursos audiovisuales que preparen al alumnado para las exigencias lingüísticas de la prueba de acceso universitaria en la Universidad de Zaragoza.</t>
+    <t>¿Qué documentos específicos suele solicitar la inspección educativa en Aragón para la materia Lengua Extranjera: Inglés II en 2.º Bachillerato?</t>
+  </si>
+  <si>
+    <t>La inspección pide la programación didáctica con relación de las 6 competencias, 16 criterios y 23 saberes, además de modelos de actividades evaluables con rúbricas y el plan de recuperación. Es obligatoria la temporalización trimestral de los saberes y la justificación de la distribución de las 3 horas semanales.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos y materiales bibliográficos específicos recomienda el currículo aragonés para Lengua Extranjera: Inglés II en 2.º Bachillerato?</t>
+  </si>
+  <si>
+    <t>No prescribe un libro de texto concreto; recomienda recursos auténticos como artículos de The Guardian o TED Talks. Para gramática, sugiere 'English Grammar in Use' (Murphy). Se valora el uso de plataformas digitales (Google Classroom) y materiales del Centro Aragonés de Recursos para la Educación.</t>
   </si>
   <si>
     <t>Cómo programar paso a paso</t>
   </si>
   <si>
     <t>La guía paso a paso aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Extraer y analizar las ideas principales, la información detallada y las implicaciones generales de textos de cierta longitud, bien organizados y complejos, orales, escritos y mult</t>
   </si>
@@ -1693,1447 +1634,1447 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>227</v>
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>228</v>
+        <v>211</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>230</v>
+        <v>213</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>234</v>
+        <v>217</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>238</v>
+        <v>218</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>239</v>
+        <v>221</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>240</v>
+        <v>222</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>241</v>
+        <v>223</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>242</v>
+        <v>224</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>246</v>
+        <v>228</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>247</v>
+        <v>229</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>251</v>
+        <v>233</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>164</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>259</v>
+        <v>241</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>261</v>
+        <v>243</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>6.25</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>6.25</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>264</v>
+        <v>246</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>6.25</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>265</v>
+        <v>247</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>6.25</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>266</v>
+        <v>248</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>6.25</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>267</v>
+        <v>249</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>6.25</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>6.25</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>269</v>
+        <v>251</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>6.25</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>270</v>
+        <v>252</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>6.25</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>271</v>
+        <v>253</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>6.25</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>6.25</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>272</v>
+        <v>254</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>6.25</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>273</v>
+        <v>255</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>6.25</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>6.25</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>275</v>
+        <v>257</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>6.25</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>276</v>
+        <v>258</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>6.25</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
-        <v>277</v>
+        <v>259</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <f>SUM(E3:E18)</f>
         <v>100</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="8" t="s">
-        <v>279</v>
+        <v>261</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>280</v>
+        <v>262</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8">
         <v>5.1</v>
       </c>
       <c r="N1" s="8">
         <v>5.2</v>
       </c>
       <c r="O1" s="8">
         <v>5.3</v>
       </c>
       <c r="P1" s="8">
         <v>6.1</v>
       </c>
       <c r="Q1" s="8">
         <v>6.2</v>
       </c>
       <c r="R1" s="8">
         <v>6.3</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>281</v>
+        <v>263</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>261</v>
+        <v>243</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="7" t="s">
-        <v>282</v>
+        <v>264</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:R2),"")</f>
         <v/>
       </c>
       <c r="T2" s="7"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="7" t="s">
-        <v>283</v>
+        <v>265</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:R3),"")</f>
         <v/>
       </c>
       <c r="T3" s="7"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="7" t="s">
-        <v>284</v>
+        <v>266</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:R4),"")</f>
         <v/>
       </c>
       <c r="T4" s="7"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="7" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:R5),"")</f>
         <v/>
       </c>
       <c r="T5" s="7"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="7" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:R6),"")</f>
         <v/>
       </c>
       <c r="T6" s="7"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="7" t="s">
-        <v>287</v>
+        <v>269</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:R7),"")</f>
         <v/>
       </c>
       <c r="T7" s="7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="7" t="s">
-        <v>288</v>
+        <v>270</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:R8),"")</f>
         <v/>
       </c>
       <c r="T8" s="7"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="7" t="s">
-        <v>289</v>
+        <v>271</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:R9),"")</f>
         <v/>
       </c>
       <c r="T9" s="7"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="7" t="s">
-        <v>290</v>
+        <v>272</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:R10),"")</f>
         <v/>
       </c>
       <c r="T10" s="7"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="7" t="s">
-        <v>291</v>
+        <v>273</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:R11),"")</f>
         <v/>
       </c>
       <c r="T11" s="7"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="7" t="s">
-        <v>292</v>
+        <v>274</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:R12),"")</f>
         <v/>
       </c>
       <c r="T12" s="7"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="7" t="s">
-        <v>293</v>
+        <v>275</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:R13),"")</f>
         <v/>
       </c>
       <c r="T13" s="7"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="7" t="s">
-        <v>294</v>
+        <v>276</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:R14),"")</f>
         <v/>
       </c>
       <c r="T14" s="7"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="7" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:R15),"")</f>
         <v/>
       </c>
       <c r="T15" s="7"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="7" t="s">
-        <v>296</v>
+        <v>278</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:R16),"")</f>
         <v/>
       </c>
       <c r="T16" s="7"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="7" t="s">
-        <v>297</v>
+        <v>279</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:R17),"")</f>
         <v/>
       </c>
       <c r="T17" s="7"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="7" t="s">
-        <v>298</v>
+        <v>280</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:R18),"")</f>
         <v/>
       </c>
       <c r="T18" s="7"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="7" t="s">
-        <v>299</v>
+        <v>281</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:R19),"")</f>
         <v/>
       </c>
       <c r="T19" s="7"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="7" t="s">
-        <v>300</v>
+        <v>282</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:R20),"")</f>
         <v/>
       </c>
       <c r="T20" s="7"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="7" t="s">
-        <v>301</v>
+        <v>283</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:R21),"")</f>
         <v/>
       </c>
       <c r="T21" s="7"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="7" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:R22),"")</f>
         <v/>
       </c>
       <c r="T22" s="7"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="7" t="s">
-        <v>303</v>
+        <v>285</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:R23),"")</f>
         <v/>
       </c>
       <c r="T23" s="7"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="7" t="s">
-        <v>304</v>
+        <v>286</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:R24),"")</f>
         <v/>
       </c>
       <c r="T24" s="7"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="7" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:R25),"")</f>
         <v/>
       </c>
       <c r="T25" s="7"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="7" t="s">
-        <v>306</v>
+        <v>288</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:R26),"")</f>
         <v/>
       </c>
       <c r="T26" s="7"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="7" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:R27),"")</f>
         <v/>
       </c>
       <c r="T27" s="7"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="7" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:R28),"")</f>
         <v/>
       </c>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="7" t="s">
-        <v>309</v>
+        <v>291</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:R29),"")</f>
         <v/>
       </c>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="7" t="s">
-        <v>310</v>
+        <v>292</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:R30),"")</f>
         <v/>
       </c>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="7" t="s">
-        <v>311</v>
+        <v>293</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:R31),"")</f>
         <v/>
       </c>
       <c r="T31" s="7"/>
     </row>
   </sheetData>
@@ -6053,54 +5994,54 @@
         <v>141</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
         <v>154</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A39" sqref="A39:E39"/>
+      <selection activeCell="A26" sqref="A26:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -6202,68 +6143,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>178</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>185</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>189</v>
       </c>
     </row>
@@ -6353,327 +6294,153 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>172</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>199</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>201</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>203</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>205</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>206</v>
-      </c>
-[...166 lines deleted...]
-        <v>223</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
-    <mergeCell ref="B28:E28"/>
-[...4 lines deleted...]
-    <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>