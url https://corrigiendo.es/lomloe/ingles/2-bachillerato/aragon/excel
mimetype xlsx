--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:15</t>
+    <t>01/09/2026 13:11</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el RD 243/2022 para Inglés II de 2.º Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Inglés</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene el currículo estatal sin cambios.</t>
   </si>