--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="439">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="482">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Illes Balears</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,248 +94,263 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:23</t>
+    <t>03/07/2026 18:15</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Lengua Extranjera II</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Comprendre i interpretar les idees principals i les línies argumentals bàsiques de textos expressats en la llengua estàndard, cercant fonts fiables i fent ús d'estratègies d'inferència i comprovació de significats, per respondre a les necessitats comunicatives plantejades. La comprensió suposa rebre i processar informació. En l'etapa de batxillerat, la comprensió és una destresa comunicativa que s'ha de desenvolupar a partir de textos orals, escrits i multimodals sobre temes de rellevància personal per a l'alumne o d'interès públic expressats en la llengua estàndard. La comprensió, en aquest nivell, implica entendre i interpretar els textos i extreure les idees principals i les línies argumentals més destacades, com també valorar de manera crítica el contingut, la intenció, els trets discursius i certs matisos, com la ironia o l'ús estètic de la llengua; per això, és necessari activar les estratègies més adequades, amb la finalitat de distingir la intenció i les opinions tant implícites com explícites dels textos. Entre les estratègies de comprensió més útils per als alumnes es troben la inferència i la comprovació de significats, la interpretació d'elements no</t>
+    <t>comprendre i interpretar les idees principals i les linies argumentals basiques de textos expressats en la llengua estàndard, cercant fonts fiables i fent ús d'estratègies d'inferència i comprovació de significats, per respondre a les necessitats comunicatives plantejades. La comprensió suposa rebre i processar informació. En l'etapa de batxillerat, la comprensió és una destresa comunicativa que s'ha de desenvolupar a partir de textos orals, escrits i multimodals sobre temes de rellevància personal per a l'alumne o d'interès públic expressats en la llengua estàndard.</t>
+  </si>
+  <si>
+    <t>El alumnado capta lo esencial de textos orales o escritos en inglés estándar y deduce significados usando pistas.</t>
+  </si>
+  <si>
+    <t>El alumnado escucha o lee textos auténticos, identifica ideas principales y argumentos, y aplica estrategias como inferir significado por contexto.</t>
+  </si>
+  <si>
+    <t>No es traducir palabra por palabra ni memorizar vocabulario; es comprender globalmente y reaccionar ante lo leído o escuchado.</t>
+  </si>
+  <si>
+    <t>El alumnado escucha un podcast de divulgación y anota las razones que da el ponente para apoyar su tesis.</t>
+  </si>
+  <si>
+    <t>interpretar</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Produir textos originals, d'extensió creixent, clars, ben organitzats i detallats, usant estratègies com ara la planificació, la síntesi, la compensació o l'autocorrecció, per expressar idees i arguments de manera creativa, adequada i coherent, d'acord amb propòsits comunicatius concrets. La producció engloba tant l'expressió oral com l'escrita i la multimodal. En aquesta etapa, la producció ha de donar lloc a la redacció i l'exposició de textos sobre temes de rellevància personal per a l'alumne o d'interès públic, amb creativitat, coherència i adequació. La producció, en diversos formats i suports, pot incloure en aquesta etapa l'exposició d'una presentació formal d'extensió mitjana en la qual es basin les idees amb exemples i detalls pertinents, una descripció clara i detallada o la redacció de textos argumentatius que responguin a una estructura lògica i expliquin els punts a favor i en contra de la perspectiva plantejada, mitjançant eines digitals i analògiques, com també la cerca avançada d'informació a internet com a font de documentació de forma exhaustiva i selectiva. En el seu format multimodal, la producció inclou l'ús conjunt de diferents recursos per produir significat (escriptura, imatge, gràfics, taules, diagrames, so, gests, etc.) i la selecció, configuració i ús de dispositius digitals, eines i aplicacions per comunicar-se, treballar de manera col·laborativa i compartir informació, gestionant de manera responsable les seves accions en la xarxa. Les activitats vinculades amb la producció de textos compleixen funcions importants en els camps acadèmics i professionals i existeix un valor social i cívic concret que s'hi associa. La destresa en les produccions més formals en diferents suports és producte de l'aprenentatge a través de l'ús de les convencions de la comunicació i dels trets discursius més freqüents. Inclou no sols aspectes formals de caire més lingüístic, sinó també l'aprenentatge d'expectatives i convencions associades al gènere emprat, l'ús ètic del llenguatge, eines de producció creativa o característiques del suport utilitzat. Les estratègies que permeten la millora de la producció, tant formal com informal, comprenen en aquesta etapa la planificació, l'autoavaluació i coavaluació, la retroalimentació, com també el monitoratge, la validació i la compensació de manera autònoma i sistemàtica.</t>
+    <t>produir textos originals, d'extensio creixent, clars, ben organitzats i detallats, usant estratègies com ara la planificació, la síntesi, la compensació o l'autocorrecció, per expressar idees i arguments de manera creativa, adequada i coherent, d'acord amb propòsits comunicatius concrets. La producció engloba tant l'expressió oral com l'escrita i la multimodal. En aquesta etapa, la producció ha de donar lloc a la redacció i l'exposició de textos sobre temes de rellevància personal per a l'alumne o d'interès públic, amb creativitat, coherència i adequació.</t>
+  </si>
+  <si>
+    <t>El alumnado escribe textos creativos y bien estructurados en inglés usando estrategias de planificación y revisión.</t>
+  </si>
+  <si>
+    <t>El alumnado redacta ensayos, artículos o relatos originales, planificando y revisando su propio texto para que sea claro y coherente.</t>
+  </si>
+  <si>
+    <t>No es copiar modelos ni rellenar huecos. No es traducir frases sueltas. Es componer un texto propio con intención comunicativa.</t>
+  </si>
+  <si>
+    <t>El alumnado escribe un artículo de opinión de 250 palabras sobre el impacto de las redes sociales, planificando antes y revisando después.</t>
+  </si>
+  <si>
+    <t>producir</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
-    <t>Interactuar activament amb altres persones, amb fluïdesa i precisió suficients i amb espontaneïtat, usant estratègies de cooperació i emprant recursos analògics i digitals, per respondre a propòsits comunicatius en intercanvis respectuosos amb les normes de cortesia. La interacció implica dos o més participants en la construcció d'un discurs. Es considera l'origen del llenguatge i comprèn funcions interpersonals, cooperatives i transaccionals. En la interacció amb altres persones entren en joc la cortesia lingüística i l'etiqueta digital, els elements verbals i no verbals de la comunicació, com també l'adequació als diferents gèneres dialògics, tant orals com escrits i multimodals. En aquesta etapa de l'educació s'espera que la interacció tractivtemes de rellevància personal per a l'alumne o d'interès públic.</t>
+    <t>interactuar activament amb altres persones, amb suficient fluidesa i precisio i amb espontaneïtat, usant estratègies de cooperació i emprant recursos analògics i digitals, per respondre a propòsits comunicatius en intercanvis respectuosos amb les normes de cortesia. La interacció implica dos o més participants en la construcció d'un discurs. Es considera l'origen del llenguatge i comprèn funcions interpersonals, cooperatives i transaccionals. En la interacció amb altres persones entren en joc la cortesia lingüística i l'etiqueta digital, els elements verbals i no verbals de la comunicació, com també l'adequació als diferents gèneres dialògics, tant orals com escrits i multimodals. En aquesta etapa de l'educació s'espera que la interacció tracti temes de rellevància personal per a l'alumne o d'interès públic.</t>
+  </si>
+  <si>
+    <t>El alumnado mantiene conversaciones fluidas y espontáneas respetando las normas de cortesía.</t>
+  </si>
+  <si>
+    <t>El alumnado participa en diálogos improvisados, debates o entrevistas, cooperando con otros y usando herramientas digitales o analógicas para comunicarse con fluidez y precisión.</t>
+  </si>
+  <si>
+    <t>No es responder preguntas preparadas, ni leer un guion, ni hablar sin interacción real con otras personas.</t>
+  </si>
+  <si>
+    <t>Los alumnos realizan un debate improvisado en parejas sobre un tema actual, grabándose en vídeo para autoevaluar su cooperación.</t>
+  </si>
+  <si>
+    <t>comunicar</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
-    <t>Mediar entre diferents llengües o varietats, o entre les modalitats o registres d'una mateixa llengua, usant estratègies i coneixements eficaços orientats a explicar conceptes i opinions o simplificar missatges, per transmetre informació de manera eficaç, clara i responsable i crear una atmosfera positiva que faciliti la comunicació. La mediació és l'activitat del llenguatge que consisteix a explicar i facilitar la comprensió de missatges o textos a partir d'estratègies com la reformulació, de manera oral jovescrita. En la mediació, l'alumne ha d'actuar com a agent social encarregat de crear ponts i ajudar a construir o expressar missatges de manera dialògica, no sols entre llengües diferents, sinó també entre diferents modalitats o registres dins d'una mateixa llengua, a partir del treball cooperatiu i de la seva labor com a aclaridor de les opinions i les postures d'altres. En l'etapa de batxillerat, la mediació se centra en el rol de la llengua com a eina per resoldre els reptes que sorgeixen del context comunicatiu, creant espais i condicions propícies per a la comunicació i l'aprenentatge, fomentant la participació dels altres per construir i entendre nous significats i transmetent nova informació de manera apropiada, responsable i constructiva. Per això es poden emprar tant mitjans convencionals com aplicacions o plataformes virtuals per traduir, analitzar, interpretar i compartir continguts que, en aquesta etapa, versaran sobre assumptes de rellevància personal per a l'alumne o d'interès públic. La mediació facilita el desenvolupament del pensament estratègic de l'alumne, en tant que suposa fer l'elecció de les destreses i estratègies més convenients del seu repertori per aconseguir una comunicació eficaç, però també per afavorir la participació pròpia i d'altres persones en entorns cooperatius d'intercanvis d'informació. Així mateix, implica reconèixer els recursos disponibles i promoure la motivació dels altres i l'empatia, comprenent i respectant les diferents motivacions, opinions, idees i circumstàncies personals dels interlocutors i harmonitzant-les amb les pròpies. Per això, s'espera que els alumnes mostrin empatia, respecte, esperit crític i sentit ètic com a elements clau per a una adequada mediació en aquest nivell.</t>
+    <t>mediar entre diferents llengues o varietats, o entre les modalitats o registres d'una mateixa llengua, usant estratègies i coneixements eficaços orientats a explicar conceptes i opinions o simplificar missatges, per transmetre informació de manera eficaç, clara i responsable i crear una atmosfera positiva que faciliti la comunicació. La mediació és l'activitat del llenguatge que consisteix a explicar i facilitar la comprensió de missatges o textos a partir d'estratègies com la reformulació, de manera oral o escrita. En la mediació, l'alumne ha d'actuar com a agent social encarregat de crear ponts i ajudar a construir o expressar missatges de manera dialògica, no sols entre llengües diferents, sinó també entre diferents modalitats o registres dins d'una mateixa llengua, a partir del treball cooperatiu i de la seva labor com a clarificador de les opinions i les postures dels altres. En l'etapa de batxillerat, la mediació se centra en el rol de la llengua com a eina per resoldre els reptes que sorgeixen del context comunicatiu, creant espais i condicions propícies per a la comunicació i l'aprenentatge, fomentant la participació dels altres per construir i entendre nous significats i transmetre informació nova de manera apropiada, responsable i constructiva. Per això es poden emprar tant mitjans convencionals com aplicacions o plataformes virtuals per traduir, analitzar, interpretar i compartir continguts que, en aquesta etapa, versaran sobre assumptes de rellevància personal per a l'alumne o d'interès públic.</t>
+  </si>
+  <si>
+    <t>El alumnado hace de puente entre personas que no comparten el mismo idioma o registro, explicando y simplificando para que se entiendan.</t>
+  </si>
+  <si>
+    <t>El alumnado explica conceptos y opiniones entre distintas lenguas o registros, simplifica mensajes y gestiona la comunicación para crear un ambiente positivo.</t>
+  </si>
+  <si>
+    <t>No es traducir literalmente ni hacer de intérprete pasivo. No es leer un texto en otra lengua.</t>
+  </si>
+  <si>
+    <t>En clase de Lengua Extranjera II, role-play donde el alumnado interpreta entre un turista y un recepcionista que no comparten idioma.</t>
+  </si>
+  <si>
+    <t>mediar</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>Ampliar i usar els repertoris lingüístics personals entre diferents llengües i varietats, reflexionant de manera crítica sobre el seu funcionament i fent explícits i compartint les estratègies i els coneixements propis, per millorar la resposta a les seves necessitats comunicatives. L'ús del repertori lingüístic i la reflexió sobre el seu funcionament estan vinculats amb l'enfocament plurilingüe de l'adquisició de llengües. L'enfocament plurilingüe parteix del fet que les experiències de l'alumne amb les llengües que coneix serveixen de base per a l'ampliació i millora de l'aprenentatge de llengües noves i l'ajuden a desenvolupar i enriquir el seu repertori lingüístic plurilingüe i la seva curiositat i sensibilització cultural. En l'etapa de batxillerat, és imprescindible que els alumnes reflexionin sobre el funcionament de les llengües i comparin de manera sistemàtica les que conformen els seus repertoris individuals analitzant semblances i diferències amb la finalitat d'ampliar els coneixements i estratègies en aquestes llengües; així s'afavoreix l'aprenentatge de noves llengües i es millora la competència comunicativa. La reflexió crítica i sistemàtica sobre les llengües i el seu funcionament implica que l'alumne entengui les seves relacions i, a més, contribueix al fet que identifiqui les fortaleses i mancances pròpies en el terreny lingüístic i comunicatiu, prenent consciència dels coneixements i estratègies propis i fent-los explícits. En aquest sentit, suposa també la posada en marxa de destreses per fer front a la incertesa i desenvolupar el sentit de la iniciativa i la perseverança en la consecució dels objectius o la presa de decisions.</t>
+    <t>ampliar i usar els repertoris linguistics personals entre diferents llengues i varietats, reflexionant de manera crítica sobre el seu funcionament i fent explícits i compartint les estratègies i els coneixements propis, per millorar la resposta a les seves necessitats comunicatives. L'ús del repertori lingüístic i la reflexió sobre el seu funcionament estan vinculats amb l'enfocament plurilingüe de l'adquisició de llengües. L'enfocament plurilingüe parteix del fet que les experiències de l'alumne amb les llengües que coneix serveixen de base per a l'ampliació i millora de l'aprenentatge de llengües noves i l'ajuden a desenvolupar i enriquir el seu repertori lingüístic plurilingüe i la seva curiositat i sensibilitzat cultural.</t>
+  </si>
+  <si>
+    <t>El alumnado usa lo que sabe de varias lenguas para comunicarse mejor, reflexionando sobre cómo funcionan.</t>
+  </si>
+  <si>
+    <t>El alumnado compara lenguas, reconoce y comparte estrategias, y aplica conocimientos de una lengua en otra para resolver necesidades comunicativas.</t>
+  </si>
+  <si>
+    <t>No es estudiar lenguas separadas sin conectarlas, ni memorizar reglas sin aplicarlas en situaciones reales.</t>
+  </si>
+  <si>
+    <t>El alumnado compara la cortesía en correos formales en inglés y español, y redacta un correo formal en inglés aplicando esas estrategias.</t>
+  </si>
+  <si>
+    <t>transferir</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Valorar críticament i adequar-se a la diversitat lingüística, cultural i artística a partir de la llengua estrangera, reflexionant i compartint les semblances i les diferències entre llengües i cultures, per actuar de manera empàtica, respectuosa i eficaç i fomentar la comprensió mútua en situacions interculturals. La interculturalitat suposa experimentar la diversitat lingüística, cultural i artística de la societat analitzar-la, valorar-la críticament i beneficiar-se'n. En l'etapa de batxillerat, la interculturalitat, que afavoreix l'entesa amb els altres, mereix atenció específica perquè estableix les bases per a què l'alumne exerceixi una ciutadania responsable, respectuosa i compromesa i evita que la seva percepció estigui distorsionada per estereotips i prejudicis, el que constitueix l'origen de certs tipus de discriminació. La valoració crítica i l'adequació a la diversitat han de permetre a l'alumne actuar de manera empàtica, respectuosa i responsable en situacions interculturals. La consciència de la diversitat proporciona a l'alumne la possibilitat de relacionar diferents cultures. A més, afavoreix el desenvolupament de la sensibilitat artística i cultural i la capacitat d'identificar i utilitzar una gran varietat d'estratègies que li permetin establir relacions amb persones d'altres cultures. Les situacions interculturals que es poden plantejar durant l'ensenyament de la llengua estrangera permeten a l'alumne obrir-se a noves experiències, idees, societats i cultures i mostrar interès cap al que és diferent; relativitzar la pròpia perspectiva i el propi sistema de valors culturals; i rebutjar i avaluar les conseqüències de les actituds sustentades sobre qualsevol tipus de discriminació o reforç d'estereotips. Tot això ha de desenvolupar-se amb l'objectiu d'afavorir i justificar l'existència d'una cultura compartida i una ciutadania compromesa amb la sostenibilitat i els valors democràtics.</t>
+    <t>valorar criticament i adequar-se a la diversitat linguistica, cultural i artistica a partir de la llengua estrangera, reflexionant i compartint les semblances i les diferències entre llengües i cultures, per actuar de manera empàtica, respectuosa i eficaç i fomentar la comprensió mútua en situacions interculturals. La interculturalitat suposa experimentar la diversitat lingüística, cultural i artística de la societat analitzant-la, valorant-la críticament i beneficiant-se'n. En l'etapa de batxillerat, la interculturalitat, que afavoreix l'entesa amb els altres, mereix atenció específica perquè estableix les bases perquè l'alumne exerceixi una ciutadania responsable, respectuosa i compromesa i evita que la seva percepció estigui distorsionada per estereotips i prejudicis, el que constitueix l'origen de certs tipus de discriminació. La valoració crítica i l'adequació a la diversitat han de permetre a l'alumne actuar de manera empàtica, respectuosa i responsable en situacions interculturals. La consciència de la diversitat proporciona a l'alumne la possibilitat de relacionar diferents cultures. A més, afavoreix el desenvolupament d'una sensibilitat artística i cultural i la capacitat d'identificar i utilitzar una gran varietat d'estratègies que li permetin establir relacions amb persones d'altres cultures. Les situacions interculturals que es poden plantejar durant l'ensenyament de la llengua estrangera permeten a l'alumne obrir-se a noves experiències, idees, societats i cultures, mostrant interès cap al que és diferent; relativitzar la pròpia perspectiva i el propi sistema de valors culturals; i rebutjar i avaluar les conseqüències de les actituds sustentades sobre qualsevol tipus de discriminació o reforç d'estereotips. Tot això ha de desenvolupar-se amb l'objectiu d'afavorir i justificar l'existència d'una cultura compartida i una ciutadania compromesa amb la sostenibilitat i els valors democràtics</t>
+  </si>
+  <si>
+    <t>El alumnado analiza y compara aspectos culturales y lingüísticos en inglés para actuar con empatía intercultural.</t>
+  </si>
+  <si>
+    <t>El alumnado reflexiona sobre semejanzas y diferencias entre su cultura y otras a través de materiales en lengua extranjera, compartiendo sus conclusiones oralmente o por escrito.</t>
+  </si>
+  <si>
+    <t>No es solo reconocer diferencias superficiales ni memorizar datos culturales; implica reflexión crítica y empatía en interacciones reales.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza dos anuncios publicitarios (uno en inglés, otro en su lengua) y elabora un breve informe oral comparando valores culturales subyacentes.</t>
+  </si>
+  <si>
+    <t>comparar</t>
   </si>
   <si>
     <t>Llengua Estrangera II</t>
   </si>
   <si>
-    <t>comprendre i interpretar les idees principals i les linies argumentals basiques de textos expressats en la llengua estàndard, cercant fonts fiables i fent ús d'estratègies d'inferència i comprovació de significats, per respondre a les necessitats comunicatives plantejades. La comprensió suposa rebre i processar informació. En l'etapa de batxillerat, la comprensió és una destresa comunicativa que s'ha de desenvolupar a partir de textos orals, escrits i multimodals sobre temes de rellevància personal per a l'alumne o d'interès públic expressats en la llengua estàndard.</t>
-[...16 lines deleted...]
-  <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
-    <t>Extreure i analitzar les idees principals, la informació detallada i les implicacions generals de textos de certa longitud, ben organitzats i complexos, orals, escrits i multimodals, tant en registre formal com informal, sobre temes de rellevància personal o d'interès públic, tant concrets com abstractes, expressats de manera clara i en la llengua estàndard o en varietats freqüents, fins i tot en entorns moderadament sorollosos, a través de diversos suports.</t>
+    <t>CA1.1</t>
+  </si>
+  <si>
+    <t>Extreure i analitzar les idees principals, la informació detallada i les implicacions generals de textos de certa longitud, ben organitzats i complexos, orals, escrits i multimodals, tant en registre formal com informal, sobre temes de rellevància personal o d'interès públic, tant concrets com abstractes, expressats de manera clara i en la llengua estàndard o en varietats freqüents, fins i tot en entorns moderadament sorollosos, a través de diversos suports. Identificar, analitzar i interpretar idees principals, secundàries i detalls rellevants en textos de certa longitud, ben estructurats i més complexos, tant orals com escrits. Interpretar les implicacions generals dels textos, identificant missatges més complexos i subjacents (p. ex., postura de l'autor, ironia o suggeriments subjacents), reflexionant sobre l'impacte del text a llarg termini o en àmbits diversos o els arguments presentats. Comprendre textos escrits de complexitat moderada com textos acadèmics o d'interès general en registres formals i informals, incloent-hi varietats lingüístiques estàndard freqüents. Entendre textos acadèmics i científics com assaigs o articles de recerca adaptats; d'opinió i discurs social com editorials o debats sobre temes d'actualitat; material multimodal avançat com documentals, pòdcasts d'entrevistes o gràfics interactius; i fragments de textos literaris i culturals. Comprendre textos orals i multimodals en registres formals, com discursos o conferències i informals, com converses o entrevistes, incloent-hi varietats lingüístiques freqüents en entorns amb sorolls de fons.</t>
   </si>
   <si>
     <t>Tarea comunicativa + rúbrica de destrezas</t>
   </si>
   <si>
-    <t>Contrastar i justificar la veracitat de la informació de caràcter científic emprant fonts fiables i adoptant una actitud crítica i escèptica envers informacions o notícies sense base científica. Contrastar i justificar la veracitat de la informació científica utilitzant i citant correctament diferents fonts fiables. Analitzar críticament i de manera objectiva la informació identificant la que té base científica, adoptant una actitud crítica i escèptica envers informacions o notícies sense base científica. Prendre decisions basades en la informació i el coneixement científic.</t>
-[...58 lines deleted...]
-  <si>
     <t>CA1.2</t>
   </si>
   <si>
     <t>Interpretar i valorar de manera crítica el contingut, la intenció, els trets discursius i certs matisos, com la ironia o l'ús estètic de la llengua, de textos de certa longitud i complexitat, amb especial èmfasi en els textos acadèmics i dels mitjans de comunicació, com també de textos de ficció, sobre una àmplia varietat de temes de rellevància personal o d'interès públic. Interpretar i valorar textos de certa longitud i complexitat, amb especial èmfasi en els textos acadèmics i dels mitjans de comunicació, com també de textos de ficció, sobre una àmplia varietat de temes de rellevància personal o d'interès públic. Analitzar els significats implícits, arguments, punts de vista i matisos (p. ex., ironia, sarcasme, simbolisme) en textos de certa longitud i complexitat. Expressar l'opinió de forma crítica i ben fonamentada, valorant la validesa dels arguments i relacionant el text amb el seu context històric i cultural. Fer l'anàlisi profunda de l'estructura i estil del text, valorant recursos estètics com metàfores o el simbolisme. Valorar la coherència i cohesió de textos més complexos, l'eficàcia de l'autor per transmetre el missatge de forma clara i persuasiva, com també l'originalitat i creativitat del text, considerant el to (formal, informal, irònic) i l'estil del text.</t>
   </si>
   <si>
     <t>CA1.3</t>
   </si>
   <si>
     <t>Seleccionar, organitzar i aplicar les estratègies i coneixements més adequats en cada situació comunicativa per comprendre el sentit general, la informació essencial i els detalls més rellevants i per distingir la intenció i les opinions, tant implícites com explícites dels textos; inferir significats i interpretar elements no verbals; i cercar, seleccionar i contrastar informació real. Seleccionar de manera autònoma estratègies complexes per abordar textos de diferents gèneres i formats, decidint, per exemple, entre una lectura analítica o global segons l'objectiu de l'activitat. Comparar perspectives de diferents autors i establir connexions crítiques entre elles, confrontant, per exemple, arguments d'un text filosòfic amb els d'un article contemporani sobre el mateix tema. Aplicar coneixements interdisciplinaris per enriquir l'anàlisi dels textos, comparant conceptes econòmics en un article amb referències històriques o filosòfiques, per exemple. Inferir significats complexos i deduir biaixos ideològics en textos acadèmics o d'opinió, identificant el sarcasme o la intenció crítica en un text periodístic, per exemple. Analitzar i integrar informació visual complexa amb continguts textuals per interpretar significats globals. Per exemple, relacionar un gràfic estadístic amb l'argumentació d'un assaig. Inferir significats complexos i matisos en diferents registres i contextos culturals. Per exemple, interpretar el sentit figurat d'un poema o entendre ironia subtil en un text periodístic. Cercar i seleccionar de forma crítica informació rellevant en fonts variades, analitzant, per exemple, un estudi acadèmic i contrastant-lo amb articles periodístics sobre el mateix tema.</t>
   </si>
   <si>
     <t>CA2.1</t>
   </si>
   <si>
     <t>Expressar oralment amb suficient fluïdesa, facilitat i naturalitat, diversos tipus de textos clars, coherents, detallats, ben organitzats i adequats a l'interlocutor i al propòsit comunicatiu sobre assumptes de rellevància personal o d'interès públic coneguts per l'alumne, amb la finalitat de descriure, narrar, argumentar i informar, en diferents suports, evitant errors importants i utilitzant registres adequats, com també recursos verbals i no verbals i estratègies de planificació, control, compensació i cooperació. Descriure, narrar, informar i argumentar oralment sobre assumptes de rellevància personal o d'interès públic coneguts per l'alumne. Produir textos orals clars, coherents, detallats, ben organitzats, ajustant el registre, el to i l'estructura al propòsit comunicatiu i a les característiques de l'audiència. Utilitzar amb autonomia suports analògics o digitals (p. ex., vídeos, infografies interactives o presentacions multimèdia) per comunicar discursos orals més detallats. Utilitzar recursos verbals com lèxic precís, pronunciació clara i no verbals adequats com l'entonació, el volum, la pronunciació, el llenguatge corporal o el contacte visual, per comunicar textos orals amb suficient fluïdesa i correcció i naturalitat. Utilitzar estratègies de planificació com l'organització d'idees més complexa o l'adequació al registre; de control com l'autocorrecció de la pròpia pronunciació; de compensació com canviar de tema o simplificar el discurs i de cooperació com sol·licitar clarificació o integrar idees suggerides per altres.</t>
   </si>
   <si>
     <t>CA2.2</t>
   </si>
   <si>
     <t>Redactar i difondre textos detallats de creixent extensió, ben estructurats i de certa complexitat, adequats a la situació comunicativa, a la tipologia textual i a les eines analògiques i digitals utilitzades evitant errors importants i reformulant, sintetitzant i organitzant de manera coherent informació i idees de diverses fonts i justificant les pròpies opinions sobre assumptes de rellevància personal o d'interès públic coneguts per l'alumne, fent un ús ètic del llenguatge, respectant la propietat intel·lectual i evitant el plagi. Redactar textos d'extensió creixent i de complexitat avançada, com opinions i argumentacions detallades, sobre temes rellevants i d'interès públic. Organitzar i estructurar textos ben cohesionats, utilitzant connectors específics per donar fluïdesa i claredat. Redactar i difondre textos originals integrant elements visuals i multimèdia per reforçar el missatge escrit (p. ex., esquemes, taules). Respectar les normes ètiques i citar fonts adequadament per evitar el plagi i garantir l'originalitat dels textos. Sintetitzar i reformular informació de diverses fonts, presentant arguments favorables i contraris de manera coherent i justificar les pròpies opinions. Utilitzar correctament el repertori lingüístic amb correcció, precisió i flexibilitat, adaptant-se al context comunicatiu i integrant lèxic especialitzat de manera adequada segons la tipologia textual i el propòsit comunicatiu. Manejar convencions ortogràfiques i significats associats a formats i elements gràfics.</t>
   </si>
   <si>
     <t>CA2.3</t>
@@ -406,888 +421,1080 @@
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>Desenvolupament de l’autoconfiança en situacions acadèmiques i formals com exposicions orals davant la classe, interaccions en anglès amb desconeguts, o simulacions d’exàmens oficials (PAU o EOI)</t>
-[...11 lines deleted...]
-    <t>Promoció de la iniciativa i l’assertivitat en la comunicació en contextos interculturals, aprenent a expressar idees pròpies amb claredat i sense por de cometre errors Estratègies per a la planificació, execució, control i reparació de la comprensió, la producció i la coproducció de textos orals, escrits i multimodals</t>
+    <t>Autoconfiança, iniciativa i assertivitat. Estratègies d’autocorrecció i autoavaluació com a manera de progressar en l’aprenentatge autònom de la llengua estrangera.</t>
+  </si>
+  <si>
+    <t>Desenvolupament de l’autoconfiança en situacions acadèmiques i formals com exposicions orals davant la classe, interaccions en anglès amb desconeguts, o simulacions d’exàmens oficials (PAU o EOI).</t>
+  </si>
+  <si>
+    <t>Aplicació d'estratègies d’autocorrecció de textos orals i escrits d’ús acadèmic com la revisió seqüencial dels textos (gramàtica, lèxic i estructura), autocorrecció mitjançant plantilles i models, correcció amb eines digitals senzilles, identificació de patrons d’errors, correcció oral mitjançant gravacions, etc.</t>
+  </si>
+  <si>
+    <t>Cerca autònoma, coneixement i ús de recursos per a la millora lingüística. Ús de diccionaris, aplicacions, corpus lingüístics en línia, etc.</t>
+  </si>
+  <si>
+    <t>Planificació i monitorització del procés d’aprenentatge. Reflexió crítica sobre errors freqüents.</t>
+  </si>
+  <si>
+    <t>Promoció de la iniciativa i l’assertivitat en la comunicació en contextos interculturals, aprenent a expressar idees pròpies amb claredat i sense por de cometre errors</t>
+  </si>
+  <si>
+    <t>Estratègies per a la planificació, execució, control i reparació de la comprensió, la producció i la coproducció de textos orals, escrits i multimodals.</t>
   </si>
   <si>
     <t>Anticipació guiada del contingut a partir de la lectura de títols i subtítols, l’anàlisi d’imatges o gràfics associats i la connexió amb els coneixements previs per facilitar la comprensió del text. (Planificació de la comprensió)</t>
   </si>
   <si>
     <t>Definició d'objectius acadèmics específics abans de llegir o escoltar textos complexos (anàlisi del propòsit del text, lectura ràpida inicial o selectiva, preguntes prèvies, etc.). (Planificació de la comprensió)</t>
   </si>
   <si>
     <t>Disseny de guions avançats per a assaigs, presentacions o projectes multimodals. (Planificació de la producció)</t>
   </si>
   <si>
-    <t>Selecció de recursos lingüístics sofisticats (col·locacions, idiomatismes, connectors complexos) (Planificació de la producció)</t>
-[...26 lines deleted...]
-    <t>Autoavaluació de la comprensió mitjançant preguntes i esquemes resum (Control de la comprensió)</t>
+    <t>Selecció de recursos lingüístics sofisticats (col·locacions, idiomatismes, connectors complexos) (Planificació de la producció).</t>
+  </si>
+  <si>
+    <t>Preparació de respostes argumentades per defensar punts de vista en discussions (Planificació de la coproducció).</t>
+  </si>
+  <si>
+    <t>Discussió prèvia per establir rols, objectius i responsabilitats en activitats col·laboratives (Planificació de la coproducció).</t>
+  </si>
+  <si>
+    <t>Aplicació d’estratègies per interpretar significats implícits i actituds en textos i identificar-ne la tipologia (Execució de la planificació).</t>
+  </si>
+  <si>
+    <t>Composició de textos amb arguments sòlids i evidències clares (Execució de la producció).</t>
+  </si>
+  <si>
+    <t>Creació de presentacions multimodals amb un ús equilibrat de visuals i continguts orals (Execució de la producció).</t>
+  </si>
+  <si>
+    <t>Participació en debats o taules rodones amb una defensa clara de punts de vista (Execució de la coproducció).</t>
+  </si>
+  <si>
+    <t>Coordinació amb els companys per integrar idees en projectes col·laboratius (Execució de la coproducció).</t>
+  </si>
+  <si>
+    <t>Revisió crítica del contingut del text per validar la seva coherència i rellevància.</t>
+  </si>
+  <si>
+    <t>Autoavaluació de la comprensió mitjançant preguntes i esquemes resum (Control de la comprensió).</t>
   </si>
   <si>
     <t>Revisió autònoma de la precisió gramatical i de la varietat lèxica en textos escrits mitjançant rúbriques, llistes de verificació, etc. (Control de la producció)</t>
   </si>
   <si>
-    <t>Ajustament del missatge segons les reaccions o aclariments demanats (Control de la coproducció)</t>
-[...119 lines deleted...]
-    <t>La història i la cultura, per exemple, globalization, civilization, empire, heritage, ancient ruins, medieval, industrial revolution, colonization, independence, cultural exchange</t>
+    <t>Ajustament del missatge segons les reaccions o aclariments demanats (Control de la coproducció).</t>
+  </si>
+  <si>
+    <t>Supervisió conjunta del progrés en projectes grupals (Control de la coproducció).</t>
+  </si>
+  <si>
+    <t>Clarificació de dubtes mitjançant fonts complementàries o discussions (Reparació de la comprensió).</t>
+  </si>
+  <si>
+    <t>Revisió autònoma i correcció d’errors d’estil, registre o gramàtica detectats posteriorment (Reparació de la producció).</t>
+  </si>
+  <si>
+    <t>Solució d’incoherències en la conversa a través de clarificacions i ajustaments (Reparació de la producció i coproducció).</t>
+  </si>
+  <si>
+    <t>Revisió conjunta del text final per detectar incoherències i incorporar suggeriments per part del grup o del professor (Reparació de la coproducció).</t>
+  </si>
+  <si>
+    <t>Coneixements, destreses i actituds que permeten dur a terme activitats de mediació en situacions quotidianes.</t>
+  </si>
+  <si>
+    <t>Síntesi i explicació d’informació en textos més complexos. Identificació d’idees principals i secundàries. Reformulació de continguts amb sinònims i adaptació del registre segons l’interlocutor.</t>
+  </si>
+  <si>
+    <t>Explicació detallada de conceptes per transmetre conceptes més complexos amb estructures clares i exemples adaptats. Comparació i contrast d’idees per aclarir significats.</t>
+  </si>
+  <si>
+    <t>Facilitació activa de diàlegs. Moderació de discussions senzilles ajudant a superar malentesos. Explicació de matisos culturals o lingüístics que afectin la comprensió.</t>
+  </si>
+  <si>
+    <t>Ús d’estratègies de mediació més avançades com la síntesi i adaptació de la informació a les necessitats de l’interlocutor o la comparació i contrast d’idees o conceptes per facilitar la comprensió.</t>
+  </si>
+  <si>
+    <t>Funcions comunicatives adequades a l’àmbit i al context comunicatiu: descriure fenòmens i esdeveniments; donar instruccions i consells; narrar esdeveniments passats puntuals i habituals, descriure estats i situacions presents i expressar successos futurs i prediccions a curt, mitjà i llarg termini; expressar emocions; expressar l’opinió; expressar argumentacions; reformular, presentar les opinions dels altres i resumir.</t>
+  </si>
+  <si>
+    <t>Inici, participació i manteniment de diàlegs sobre temes d’interès personal o acadèmic.</t>
+  </si>
+  <si>
+    <t>Ús de vocabulari i expressions formals per contribuir a debats i discussions col·laboratives.</t>
+  </si>
+  <si>
+    <t>Presentació formal de temes acadèmics o d’interès general amb detall, fluïdesa, correcció, cohesió i coherència.</t>
+  </si>
+  <si>
+    <t>Ús d’estructures per demanar i intercanviar informació i necessitats immediates instruccions, ordres i consells.</t>
+  </si>
+  <si>
+    <t>Ús d’expressions i d’un vocabulari més ampli per oferir, acceptar i rebutjar ajuda, proposicions o suggeriments; comunicar emocions i preferències amb detall i matisos emocionals.</t>
+  </si>
+  <si>
+    <t>Expressió d'idees, defensa de punts de vista i argumentació d'opinió i justificacions més complexes i sòlides amb exemples sobre temes quotidians i acadèmics.</t>
+  </si>
+  <si>
+    <t>Enunciació d'esdeveniments i successos futurs i de prediccions a curt, mitjà i llarg termini.</t>
+  </si>
+  <si>
+    <t>Ús de formes verbals i estructures per narrar esdeveniments passats puntuals i habituals, presents i futurs amb coherència.</t>
+  </si>
+  <si>
+    <t>Reformulació d’idees, presentació les opinions dels altres; sintetització d’informació o parafraseig idees amb precisió.</t>
+  </si>
+  <si>
+    <t>Ús de matisos lingüístics per manifestar opinions incertes i dubtes, hipòtesis i suposicions.</t>
+  </si>
+  <si>
+    <t>Models contextuals i gèneres discursius d’ús comú en la comprensió, producció i coproducció de textos orals, escrits i multimodals, breus i senzills, literaris i no literaris: característiques i reconeixement del context (participants i situació), expectatives generades pel context, organització i estructuració segons el gènere i la funció textual.</t>
+  </si>
+  <si>
+    <t>Anàlisi avançada de contextos discursius. Identificació d’intencions comunicatives complexes (editorials, assaigs formals).</t>
+  </si>
+  <si>
+    <t>Producció de gèneres discursius acadèmics. Redacció d’assaigs argumentatius, informes detallats i articles.</t>
+  </si>
+  <si>
+    <t>Ús de funcions textuals complexes: argumentació avançada amb matisos.</t>
+  </si>
+  <si>
+    <t>Estructuració i cohesió textual en textos extensos. Ús adequat de connectors i marcadors discursius.</t>
+  </si>
+  <si>
+    <t>Adaptació completa al registre i al gènere discursiu. Diferencia entre registres formals i informals segons l’audiència.</t>
+  </si>
+  <si>
+    <t>Unitats lingüístiques i significats associats a aquestes unitats com ara l’expressió de l’entitat i les seves propietats, la quantitat i la qualitat, l’espai i les relacions espacials, el temps i les relacions temporals, l’afirmació, la negació, la interrogació i l’exclamació, les relacions lògiques.</t>
+  </si>
+  <si>
+    <t>Desenvolupament d’arguments i discursos analítics sobre conceptes abstractes amb ús de tecnicismes (ciència, economia) i llenguatge figurat. Oracions de relatiu: who / whom, elisió del pronom, verbs amb preposició.</t>
+  </si>
+  <si>
+    <t>Producció d’expressions numèriques i estadístiques aplicades a contextos acadèmics (The data shows an increase of 15 %).</t>
+  </si>
+  <si>
+    <t>Realització d’anàlisis detallades i valoracions en contextos acadèmics utilitzant adjectius per descriure idees complexes o conceptes elaborats. Ús d’adjectius abstractes (innovative, captivating, etc.) i composts (well-designed, poorly-organized).</t>
+  </si>
+  <si>
+    <t>Ús inicial de metàfores o expressions simbòliques relacionades amb l’espai. (We are moving in the right direction o The ideas are closely connected).</t>
+  </si>
+  <si>
+    <t>Domini de totes les seqüències temporals senzilles i afiançament dels temps més complexos com, per exemple, el passat perfecte, el present perfecte continu, el futur perfecte o les oracions condicionals mixtes. Expressions de durada i marcadors temporals avançats (by the time, no longer, recently).</t>
+  </si>
+  <si>
+    <t>Domini progressiu de l’afirmació, negació, interrogació i exclamació en estructures gramaticals més complexes en contextos acadèmics i argumentatius.</t>
+  </si>
+  <si>
+    <t>Ús de preguntes negatives per expressar sorpresa o dubte (Didn’t you know about the meeting?). Formulació de preguntes i exclamacions reflexives i crítiques: How can society effectively address climate change? o What a groundbreaking discovery for this field!</t>
+  </si>
+  <si>
+    <t>Consolidació de l’ús de connectors més avançats; introducció de condicionals més complexos per a hipòtesis i conseqüències.</t>
+  </si>
+  <si>
+    <t>Lèxic comú i especialitzat d’interès per a l’alumne relatiu a temps i espai; estats, esdeveniments i esdeveniment; activitats, procediments i processos; relacions personals, socials, acadèmiques i professionals; educació, treball i emprenedoria; llengua i comunicació intercultural; ciència i tecnologia; història i cultura; com també estratègies d’enriquiment lèxic (derivació, famílies lèxiques, polisèmia, sinonímia, antonímia, etc.)</t>
+  </si>
+  <si>
+    <t>El temps i l’espai, per exemple, prehistoric, over the past year, for the first time, packed, landscape, industrial zone.</t>
+  </si>
+  <si>
+    <t>Els estats, esdeveniments i fets (ampliació de vocabulari sobre estats mentals i físics; fets d’actualitat, etc.), per exemple: thrilled, amazed, upset, climate crisis, migration issues, environmental concerns, etc.</t>
+  </si>
+  <si>
+    <t>Activitats, procediments i processos (activitats acadèmiques i professionals; procediments i introducció a processos tecnològics i científics), per exemple, improve, increase, drop, rise, to measure, research, scientific achievement, etc.</t>
+  </si>
+  <si>
+    <t>Relacions personals, socials, acadèmiques i professionals, per exemple, toddler, stepfather, have an argument, management, feedback, assignment, collaborate, manage, etc.</t>
+  </si>
+  <si>
+    <t>L’educació, treball i emprenedoria, per exemple, degree, career lecture, grade, scholarship, gap year, part-time job, well-paid, salary, business plan, etc.</t>
+  </si>
+  <si>
+    <t>Llengua i comunicació intercultural, per exemple, fluency, culture shock, mother-tongue, bilingual, cultural diversity, stereotypes, etc.</t>
+  </si>
+  <si>
+    <t>La ciència i la tecnologia, per exemple, artificial intelligence, greenhouse gases, ecosystem, electric cars, landslide, flood, etc.</t>
+  </si>
+  <si>
+    <t>La història i la cultura, per exemple, globalization, civilization, empire, heritage, ancient ruins, medieval, industrial revolution, colonization, independence, cultural exchange, etc.</t>
   </si>
   <si>
     <t>prediction</t>
   </si>
   <si>
     <t>predictable; big</t>
   </si>
   <si>
     <t>enormous</t>
   </si>
   <si>
-    <t>significant; bank (financial institution, river bank), drive (to operate a vehicle, motivation) Patrons sonors, accentuals, rítmics i d’entonació i significats i intencions comunicatives generals associades a aquests patrons. Alfabet fonètic bàsic</t>
-[...143 lines deleted...]
-    <t>Expressions i lèxic específic per reflexionar i compartir la reflexió sobre la comunicació. La claredat i significat. Sol·licitud d’ajuda o aclariments. Expressió de dificultats o dubtes</t>
+    <t>significant; bank (financial institution, river bank), drive (to operate a vehicle, motivation).</t>
+  </si>
+  <si>
+    <t>Patrons sonors, accentuals, rítmics i d’entonació i significats i intencions comunicatives generals associades a aquests patrons. Alfabet fonètic bàsic.</t>
+  </si>
+  <si>
+    <t>Pronunciació i discriminació correcta de sons consonàntics, diftongs i sons vocàlics complexos.</t>
+  </si>
+  <si>
+    <t>Discriminació i producció correcta de vocals llargues i curtes com les parelles mínimes /ɪ/ vs /i:/, /ʊ/ vs /u:/, /e/ vs /æ/. Producció precisa de vocals centrals i neutres: /ə/ en paraules multisil·làbiques (comfortable, banana).</t>
+  </si>
+  <si>
+    <t>Identificació dels símbols fonètics més importants.</t>
+  </si>
+  <si>
+    <t>Patrons d’entonació en contextos acadèmics, formals i interculturals. Ús efectiu de l’entonació per ressaltar arguments o expressar significats implícits com la ironia, el sarcasme, l’entusiasme o la sorpresa. Control del ritme, la pausa i l’entonació en presentacions formal.</t>
+  </si>
+  <si>
+    <t>Expressió d’emocions i intencions complexes, per exemple, sorpresa i entusiasme (Oh, that’s amazing!), dubte (Are you sure about that?), sarcasme (Oh, great…), acord i desacord (I completely disagree!).</t>
+  </si>
+  <si>
+    <t>Exposició i comprensió d’un espectre més ampli de varietats lingüístiques, per exemple, el registre col·loquial, el familiar i altres varietats dialectals més freqüents.</t>
+  </si>
+  <si>
+    <t>Convencions ortogràfiques i significats i intencions comunicatives associats als formats, patrons i elements gràfics.</t>
+  </si>
+  <si>
+    <t>Domini de la puntuació expressiva (punt i coma, guions llargs, etc.) per donar èmfasi.</t>
+  </si>
+  <si>
+    <t>Revisió rigorosa de coherència ortogràfica en textos acadèmics i formals.</t>
+  </si>
+  <si>
+    <t>Correcció d’errors subtils, com homòfons o contraccions mal aplicades.</t>
+  </si>
+  <si>
+    <t>Interpretació crítica de textos multimodals complexos amb gràfics, esquemes i taules.</t>
+  </si>
+  <si>
+    <t>Relació entre els formats visuals i l’estratègia persuasiva o acadèmica del text.</t>
+  </si>
+  <si>
+    <t>Convencions i estratègies conversacionals, en format síncron o asíncron, per iniciar, mantenir i acabar la comunicació, prendre i cedir la paraula, demanar i donar aclariments i explicacions, reformular, comparar i contrastar, resumir i parafrasejar, col·laborar, negociar significats, detectar la ironia, etc</t>
+  </si>
+  <si>
+    <t>Ús d’expressions formals i informals segons el context per saludar i iniciar la conversa (per exemple, It’s a pleasure to meet you, How’s it going?). Preguntes per aprofundir (per exemple, Could you elaborate on that?, Why do you think so?). Tancaments formals i informals (per exemple, Thank you for your time, Let’s catch up soon).</t>
+  </si>
+  <si>
+    <t>Frases més sofisticades per prendre i cedir la paraula (per exemple, May I interrupt for a moment?, I’d like to add something here).</t>
+  </si>
+  <si>
+    <t>Ús d’expressions amb més detalls (per exemple, Could you clarify your point about…?, What I’m trying to say is…).</t>
+  </si>
+  <si>
+    <t>Reformulació avançada (per exemple, Let me put it in another way, What I’m saying is…).</t>
+  </si>
+  <si>
+    <t>Ús de connectors bàsics per establir similituds i diferències: Both… and…, Although, In contrast. Frases senzilles per expressar opinions: This is similar to o This is different because.</t>
+  </si>
+  <si>
+    <t>Frases per sintetitzar idees complexes (per exemple, To summarize, In conclusion).</t>
+  </si>
+  <si>
+    <t>Expressions per negociar tasques (per exemple, How about we split this part?, Could you take care of…?).</t>
+  </si>
+  <si>
+    <t>Frases per aclarir significats, verificar la comprensió o proposar ajusts: What do you mean by…?, So, are you saying that…?, I think it would be clearer if we said…</t>
+  </si>
+  <si>
+    <t>Expressions per detectar o reaccionar a la ironia: Are you joking?, Oh i didn’t catch that at first. Frases que mostren ironia. This is just the BEST day ever (quan és un dia dolent).</t>
+  </si>
+  <si>
+    <t>Recursos per a l’aprenentatge i estratègies de cerca i selecció d’informació i curació de continguts: diccionaris, llibres de consulta, biblioteques, mediateques, etiquetes en la xarxa, recursos digitals i informàtics, etc.</t>
+  </si>
+  <si>
+    <t>Ús de diccionaris i recursos avançats: diccionaris monolingües avançats. Recerca en bases de dades i articles acadèmics senzills.</t>
+  </si>
+  <si>
+    <t>Ús de tecnologies avançades per a la presentació de continguts: eines d’edició vídeos, de creació d’infografies avançades o informes visuals.</t>
+  </si>
+  <si>
+    <t>Estratègies avançades de recerca i selecció d’informació: identificació de biaixos en les fonts o comparació entre fonts per validar la informació trobada.</t>
+  </si>
+  <si>
+    <t>Selecció, classificació i reestructuració d’informació trobada en diferents formats.</t>
+  </si>
+  <si>
+    <t>Creació de contingut original basat en la informació trobada. Redacció de textos acadèmics amb referències a les fonts utilitzades.</t>
+  </si>
+  <si>
+    <t>Respecte de la propietat intel·lectual i drets d’autor sobre les fonts consultades i continguts utilitzats: eines per al tractament de dades bibliogràfiques i recursos per evitar el plagi</t>
+  </si>
+  <si>
+    <t>Elaboració de cites més complexes: integració de cites en el format MLA o APA senzill.</t>
+  </si>
+  <si>
+    <t>Introducció a l’ús d’eines per crear bibliografies.</t>
+  </si>
+  <si>
+    <t>Avaluació de fonts segons drets d’autor i llicències. Identificar si una imatge, vídeo o text es pot utilitzar segons la llicència.</t>
+  </si>
+  <si>
+    <t>Eines analògiques i digitals per a la comprensió, producció i coproducció oral, escrita, multimodal; i plataformes virtuals d’interacció, col·laboració i cooperació educativa (aules virtuals, videoconferències, eines digitals col·laboratives, etc.) per a l’aprenentatge, la comunicació i el desenvolupament de projectes amb parlants o estudiants de la llengua estrangera.</t>
+  </si>
+  <si>
+    <t>Ús d’eines analògiques com diccionaris monolingües detallats, revistes i llibres acadèmics senzilles, gràfics informatius, guies d’estructuració de textos, guies de revisió estilística, etc.</t>
+  </si>
+  <si>
+    <t>Ús d’eines digitals avançades com plataformes de notícies i contingut acadèmic, audiollibres i pòdcasts acadèmics, eines per a textos acadèmics, aplicacions per a presentacions avançades o enregistrament de pòdcasts.</t>
+  </si>
+  <si>
+    <t>Participació activa en aules virtuals per a debats acadèmics: fòrums i discussions escrites o interaccions orals enregistrades.</t>
+  </si>
+  <si>
+    <t>Participació en plataformes de treball col·laboratiu avançat per gestionar projectes. Entorns virtuals per projectes internacionals com eTwinning.</t>
+  </si>
+  <si>
+    <t>Interacció multimodal en contextos acadèmics. Elaboració de vídeos, pòdcasts o infografies de forma col·laborativa.</t>
+  </si>
+  <si>
+    <t>Estratègies i tècniques per respondre eficaçment i amb un alt grau d’autonomia, adequació i correcció a una necessitat comunicativa concreta superant les limitacions derivades del nivell de competència en la llengua estrangera i en les altres llengües del repertori lingüístic propi.</t>
+  </si>
+  <si>
+    <t>Ús autònom d’estratègies de compensació. Emprar gests o reformular frases para superar llacunes lèxiques, per exemple: Can you hand me that… um… thing you write with?.</t>
+  </si>
+  <si>
+    <t>Parafraseig avançat. Reformulació d’idees amb vocabulari temàtic, per exemple: The law protects animals by… ensuring they are not harmed.</t>
+  </si>
+  <si>
+    <t>Autocorrecció avançada: I went to the shop yesterday, no wait, it was the day before.</t>
+  </si>
+  <si>
+    <t>Ús d’omplidors o paraules crossa més complexes com, per exemple, I mean, right?, You know.</t>
+  </si>
+  <si>
+    <t>Estratègies per identificar, organitzar, retenir, recuperar i utilitzar creativament unitats lingüístiques (lèxic, morfosintaxi, patrons sonors, etc.) a partir de la comparació de les llengües i varietats que conformen el repertori lingüístic personal.</t>
+  </si>
+  <si>
+    <t>Ús autònom d’eines lingüístiques (diccionaris digitals, corpus lingüístic, traductors en línia, etc.).</t>
+  </si>
+  <si>
+    <t>Organitzar i emprar lèxic especialitzat que inclogui expressions idiomàtiques i llenguatge tècnic segons les àrees d’interès.</t>
+  </si>
+  <si>
+    <t>Producció creativa en diferents registres: textos argumentatius que requereixin estructures avançades i vocabulari ric; debats o simulacions que requereixin adaptar el registre segons el context (formal/informal).</t>
+  </si>
+  <si>
+    <t>Desenvolupament fonològic avançat: comparar diferències sonores i de pronúncia entre dialectes o varietats lingüístiques.</t>
+  </si>
+  <si>
+    <t>Mediar lingüísticament: traduir i parafrasejar idees complexes entre llengües, facilitant la comunicació i destacant diferències culturals i lingüístiques.</t>
+  </si>
+  <si>
+    <t>Reflexió i autoavaluació de l'aprenentatge: estratègies de millora per corregir errors comuns, basant-se en la retroacció i l'autoanàlisi. Ús d’eines tecnològiques (apps de vocabulari o anàlisi textual) per optimitzar l’aprenentatge autònom.</t>
+  </si>
+  <si>
+    <t>Estratègies i eines, analògiques i digitals, individuals i cooperatives per a l’autoavaluació, la coavaluació i l’autocorrecció.</t>
+  </si>
+  <si>
+    <t>Disseny de rúbriques personalitzades per a l’autoavaluació i coavaluació, adaptades als objectius específics de cada activitat.</t>
+  </si>
+  <si>
+    <t>Ús autònom d’estratègies d’autoreparació, com l’autocorrecció de textos escrits amb ajuda de recursos lingüístics avançats mitjançant correctors gramaticals en línia o diccionaris i traductors avançats.</t>
+  </si>
+  <si>
+    <t>Ús d’eines digitals avançades com programari d’anàlisi de textos o plataformes interactives, per avaluar i millorar l’aprenentatge.</t>
+  </si>
+  <si>
+    <t>Aplicació d’estratègies de reflexió personal per comprendre el propi procés d’aprenentatge i establir objectius de millora per al futur.</t>
+  </si>
+  <si>
+    <t>Expressions i lèxic específic per reflexionar i compartir la reflexió sobre la comunicació, la llengua, l’aprenentatge i les eines de comunicació i aprenentatge (metallenguatge).</t>
+  </si>
+  <si>
+    <t>Expressions i lèxic específic per reflexionar i compartir la reflexió sobre la comunicació. La claredat i significat. Sol·licitud d’ajuda o aclariments. Expressió de dificultats o dubtes.</t>
   </si>
   <si>
     <t>Expressions i lèxic específic per reflexionar i compartir la reflexió sobre la llengua amb termes com, subjecte, objecte, col·locació, oracions condicionals, veu passiva, o expressions: «Quina diferència hi ha entre aquestes dues paraules?», o «Com es pronuncia això correctament?»</t>
   </si>
   <si>
-    <t>Lèxic i expressions d'ús comú més complexes per reflexionar i compartir la reflexió sobre l’aprenentatge: habilitats, fortaleses, debilitats. Expressions: «Quina és la millor manera de practicar l’expressió oral?»</t>
-[...314 lines deleted...]
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Lèxic i expressions d'ús comú més complexes per reflexionar i compartir la reflexió sobre l’aprenentatge: habilitats, fortaleses, debilitats. Expressions: «Quina és la millor manera de practicar l’expressió oral?».</t>
+  </si>
+  <si>
+    <t>Lèxic i expressions d'ús comú més complexes per reflexionar i compartir de la reflexió sobre les eines de comunicació i aprenentatge (metallenguatge): motor de cerca, recurs, eina en línia, col·laboració, compartició, alfabetització digital. Expressions: «Com puc trobar informació sobre aquest tema?» o «Podem utilitzar una eina en línia per treballar junts?».</t>
+  </si>
+  <si>
+    <t>Comparació sistemàtica entre llengües a partir d’elements de la llengua estrangera i altres llengües: origen i parentius.</t>
+  </si>
+  <si>
+    <t>Identificació d’estratègies per reconèixer patrons lingüístics que ajudin a comprendre i aprendre vocabulari o estructures d’altres llengües. (cognats, prefixos i sufixos comuns, estructures sintàctiques, arrels comunes, etc.).</t>
+  </si>
+  <si>
+    <t>Reflexió sobre les relacions entre llengües (origen, influència històrica o contacte cultural) per entendre millor les similituds i diferències entre idiomes i les seves cultures associades.</t>
+  </si>
+  <si>
+    <t>La llengua estrangera com a mitjà de comunicació i entesa entre pobles, com a facilitadora de l’accés a altres cultures i altres llengües i com a eina de participació social i d’enriquiment personal</t>
+  </si>
+  <si>
+    <t>Ús de la llengua estrangera com a mitjà per establir connexions i diàleg entre persones de diferents cultures.</t>
+  </si>
+  <si>
+    <t>Aprenentatge de vocabulari específic relacionat amb costums i tradicions per fomentar una millor comprensió entre cultures.</t>
+  </si>
+  <si>
+    <t>Pràctica de comunicacions orals i escrites per participar activament en discussions sobre diversitat cultural i intercanvi d'idees.</t>
+  </si>
+  <si>
+    <t>Desenvolupament de l’hàbit de consultar fonts internacionals (articles, llibres, programes audiovisuals) per ampliar coneixements sobre altres cultures i llengües.</t>
+  </si>
+  <si>
+    <t>Ús d’estratègies de flexibilitat i adaptació per interactuar eficaçment en contextos multiculturals, promovent el respecte i la cooperació.</t>
+  </si>
+  <si>
+    <t>Interès i iniciativa en la realització d’intercanvis comunicatius a través de diferents mitjans amb parlants o estudiants de la llengua estrangera, com també per conèixer informacions culturals dels països on es parla la llengua estrangera.</t>
+  </si>
+  <si>
+    <t>Participació activa en intercanvis lingüístics amb parlants natius o altres estudiants per millorar les habilitats comunicatives.</t>
+  </si>
+  <si>
+    <t>Ús de mitjans tecnològics i plataformes internacionals per establir comunicacions significatives i dur a terme projectes col·laboratius multiculturals.</t>
+  </si>
+  <si>
+    <t>Investigació i comprensió crítica de les realitats culturals dels països on es parla la llengua estrangera, analitzant-ne les implicacions socials i històriques.</t>
+  </si>
+  <si>
+    <t>Pràctica de l’anàlisi reflexiva en contextos interculturals per enriquir la pròpia perspectiva i fomentar una comunicació respectuosa i efectiva.</t>
+  </si>
+  <si>
+    <t>Aspectes socioculturals i sociolingüístics relatius a convencions socials, normes de cortesia i registres; institucions, costums i rituals; valors, normes, creences i actituds; estereotips i tabús; llenguatge no verbal; història, cultura i comunitats; relacions interpersonals i processos de globalització en països on es parla la llengua estrangera.</t>
+  </si>
+  <si>
+    <t>Reflexió sobre els valors, creences i actituds culturals, incloent-hi els estereotips i tabús, per promoure una comunicació respectuosa i informada.</t>
+  </si>
+  <si>
+    <t>Anàlisi de les convencions socials i normes de cortesia per entendre els registres lingüístics adequats en diferents contextos culturals.</t>
+  </si>
+  <si>
+    <t>Observació del llenguatge no verbal i la seva relació amb la història i la cultura de les comunitats, com també els impactes de la globalització en les pràctiques sociolingüístiques.</t>
+  </si>
+  <si>
+    <t>Estudi dels costums, rituals i institucions de les societats on es parla la llengua estrangera, com també la seva influència en les relacions interpersonals.</t>
+  </si>
+  <si>
+    <t>Estratègies per entendre i apreciar la diversitat lingüística, cultural i artística, atenent valors ecosocials i democràtics.</t>
+  </si>
+  <si>
+    <t>Reflexió crítica sobre la influència de factors històrics, socials i econòmics en la diversitat lingüística i cultural.</t>
+  </si>
+  <si>
+    <t>Formulació de propostes o alternatives per abordar desafiaments interculturals, integrant valors ecosocials com la sostenibilitat, la solidaritat i el respecte per la diversitat.</t>
+  </si>
+  <si>
+    <t>Experiències i activitats que permetin el desenvolupament de les habilitats interculturals en els alumnes (estades a l’estranger, intercanvis lingüístics i culturals, projectes internacionals, etc.), presencials virtuals.</t>
+  </si>
+  <si>
+    <t>Estratègies de detecció, rebuig i actuació davant usos discriminatoris del llenguatge verbal i no verbal.</t>
+  </si>
+  <si>
+    <t>Anàlisi de textos, discursos o comportaments per identificar usos discriminatoris explícits o implícits.</t>
+  </si>
+  <si>
+    <t>Creació de campanyes de conscienciació que ajudin a prevenir l’ús del llenguatge discriminatori en l’entorn escolar, social o digital.</t>
+  </si>
+  <si>
+    <t>Reflexió sobre l’impacte positiu de l’ús del llenguatge inclusiu i no discriminatori en el desenvolupament d’una societat més equitativa i cohesionada.</t>
+  </si>
+  <si>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...14 lines deleted...]
-    <t>Refuerzo guiado y nueva evidencia corta.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>No conseguido</t>
+  </si>
+  <si>
+    <t>0-49%</t>
+  </si>
+  <si>
+    <t>No identifica las ideas principales ni las líneas argumentales de textos en lengua estándar. No utiliza estrategias de inferencia o comprobación de significados, y no selecciona fuentes fiables, por lo que no responde a las necesidades comunicativas planteadas.
+→ En una tarea de comprensión lectora sobre un artículo de opinión, responde con información no relevante o literal, sin captar el argumento central. No corrige errores de comprensión ni consulta fuentes adicionales.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
-    <t>Comprende parte del criterio con ayuda.</t>
-[...20 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>50-69%</t>
+  </si>
+  <si>
+    <t>Identifica algunas ideas principales y líneas argumentales básicas, aunque con imprecisiones o lagunas. Utiliza de forma ocasional estrategias de inferencia y comprobación de significados, pero con poco acierto o de manera inconsistente. Las fuentes seleccionadas no siempre son fiables y la respuesta a las necesidades comunicativas es parcial.
+→ Tras leer un texto argumentativo sobre el cambio climático, extrae la tesis principal pero mezcla detalles secundarios. Intenta deducir el significado de palabras por contexto pero se equivoca en alguna. Cita una fuente no contrastada.</t>
+  </si>
+  <si>
+    <t>Adquirido</t>
+  </si>
+  <si>
+    <t>70-89%</t>
+  </si>
+  <si>
+    <t>Comprende e interpreta correctamente las ideas principales y las líneas argumentales básicas de textos en lengua estándar. Selecciona y aplica de manera adecuada estrategias de inferencia y comprobación de significados, y utiliza fuentes fiables. Responde de forma satisfactoria a las necesidades comunicativas planteadas.
+→ Analiza un editorial periodístico identificando el tema, la tesis y los argumentos principales sin errores relevantes. Emplea el contexto para aclarar vocabulario desconocido y verifica significados con un diccionario monolingüe. Justifica la elección de una fuente académica.</t>
+  </si>
+  <si>
+    <t>Avanzado</t>
+  </si>
+  <si>
+    <t>90-100%</t>
+  </si>
+  <si>
+    <t>Comprende e interpreta con precisión no solo las ideas principales y líneas argumentales, sino también matices, implícitos y posibles sesgos. Evalúa críticamente la fiabilidad de las fuentes y las estrategias empleadas, y transfiere la comprensión a contextos nuevos o integra información de varios textos para responder a necesidades comunicativas complejas.
+→ Al leer dos textos con posturas opuestas sobre un tema, identifica no solo los argumentos centrales sino también la intención del autor y recursos retóricos. Compara fuentes, detecta posibles sesgos y elabora una respuesta personal argumentada que sintetiza ambas perspectivas.</t>
+  </si>
+  <si>
+    <t>Produce textos breves, desorganizados y poco claros. No planifica ni revisa, y apenas utiliza estrategias de compensación o autorreparación. Las ideas se presentan sin coherencia ni adecuación al propósito comunicativo.
+→ Redacta una carta de solicitud de 80 palabras con faltas de ortografía, frases inconexas y sin estructura (saludo, cuerpo, despedida). Al exponer oralmente, duda constantemente y no reformula.</t>
+  </si>
+  <si>
+    <t>Produce textos sencillos con estructura básica, aunque con algunas lagunas de claridad y organización. Intenta planificar y revisar, pero de forma irregular. Utiliza ocasionalmente estrategias de compensación o autorreparación.
+→ Escribe una entrada de blog de 150 palabras con introducción, dos párrafos y conclusión, pero con errores de cohesión (uso repetitivo de conectores). En una presentación oral, se detiene para autocorregirse dos o tres veces.</t>
+  </si>
+  <si>
+    <t>Produce textos claros, bien organizados y detallados, adecuados al propósito comunicativo. Planifica, sintetiza y revisa de manera efectiva. Emplea estrategias de compensación y autorreparación con soltura, manteniendo fluidez y coherencia.
+→ Redacta un ensayo argumentativo de 250 palabras con tesis, argumentos y conclusión, usando conectores variados. En un debate oral, expone su postura con fluidez, se autocorrige una vez y reformula para aclarar una idea.</t>
+  </si>
+  <si>
+    <t>Produce textos originales y creativos, con gran claridad, organización y detalle, adaptándose con flexibilidad a contextos comunicativos complejos. Planifica, sintetiza y revisa con autonomía, integrando estrategias de compensación y autorreparación de manera natural para mejorar la eficacia del mensaje.
+→ Escribe un artículo de opinión de 300 palabras con estructura innovadora, uso matizado de la ironía y referencias culturales. Participa en un coloquio improvisado donde reformula sus argumentos en respuesta a las intervenciones, manteniendo cohesión y persuasión.</t>
+  </si>
+  <si>
+    <t>Exposición / interacción oral</t>
+  </si>
+  <si>
+    <t>Interactúa de manera mínima o no participa; muestra dificultades graves para mantener el intercambio. Usa estrategias de cooperación de forma muy limitada o inadecuada y no emplea recursos analógicos o digitales de manera funcional. La comunicación se interrumpe frecuentemente por falta de fluidez o precisión.
+→ En un debate simulado sobre el cambio climático, solo responde con frases aisladas, no toma turnos y necesita apoyo constante del docente para continuar.</t>
+  </si>
+  <si>
+    <t>Interactúa con cierta participación, aunque con pausas y errores que no impiden la comunicación. Muestra intención de cooperar, pero las estrategias no son siempre eficaces. Emplea recursos analógicos o digitales de forma básica, pero con poca espontaneidad o adaptación al contexto.
+→ En una entrevista simulada, responde preguntas con frases completas pero titubea, necesita repetición de instrucciones y usa un guion escrito sin flexibilidad.</t>
+  </si>
+  <si>
+    <t>Interactúa activamente con fluidez y precisión suficientes; la espontaneidad es evidente. Aplica estrategias de cooperación (pedir aclaración, reformular, ceder la palabra) de manera eficaz. Utiliza recursos analógicos y digitales (presentaciones, chats, pizarras) para apoyar la comunicación y respeta las normas de cortesía.
+→ Participa en un coloquio sobre hábitos saludables: inicia intervenciones, responde a preguntas imprevistas, usa gestos y apoyo visual digital, y pide turnos adecuadamente.</t>
+  </si>
+  <si>
+    <t>Interactúa con total fluidez, precisión y espontaneidad, adaptando el registro y las estrategias al interlocutor y al propósito. Muestra iniciativa en la cooperación, resolviendo malentendidos y enriqueciendo el intercambio. Integra de forma creativa y autónoma recursos analógicos y digitales, y evalúa su eficacia para mejorar la comunicación.
+→ Modera un debate sobre inteligencia artificial: gestiona turnos, reformula ideas, introduce preguntas más profundas, emplea una encuesta digital en tiempo real y ajusta su lenguaje según la reacción del grupo.</t>
+  </si>
+  <si>
+    <t>Intenta mediar entre lenguas o registros pero las explicaciones son confusas o incompletas, lo que dificulta la comprensión. No selecciona estrategias adecuadas y la comunicación se interrumpe con frecuencia.
+→ En un diálogo entre un compañero anglófono y otro hispanohablante, traduce literalmente sin adaptar el registro, provocando malentendidos y teniendo que repetir varias veces.</t>
+  </si>
+  <si>
+    <t>Media en situaciones sencillas y predecibles, usando estrategias básicas como paráfrasis o preguntas de verificación. Logra transmitir la idea general, aunque con algunos errores o lagunas que requieren ayuda del docente.
+→ Explica a un turista inglés el horario de un museo con vocabulario simple y gestos; el turista entiende lo esencial, pero el alumno necesita repetir algún detalle.</t>
+  </si>
+  <si>
+    <t>Media de manera eficaz en contextos conocidos, seleccionando y combinando estrategias (resumen, aclaración, cambio de registro) para explicar conceptos y opiniones. Transmite información clara y responsable, manteniendo un tono positivo.
+→ En un debate sobre medio ambiente, reformula las intervenciones de un hablante no nativo sin distorsionar el mensaje, usando sinónimos y ejemplos, y facilita la continuación del diálogo.</t>
+  </si>
+  <si>
+    <t>Media con soltura y creatividad en situaciones complejas o imprevistas, adaptando las estrategias al interlocutor y al contexto. No solo transmite información sino que crea un ambiente de confianza, resolviendo malentendidos con habilidad y promoviendo la participación.
+→ Actúa como intérprete improvisado en una videoconferencia entre un cliente inglés y un técnico español; parafrasea términos técnicos, simplifica sin perder precisión, y alienta a ambas partes a continuar la conversación.</t>
+  </si>
+  <si>
+    <t>Reconoce alguna similitud o diferencia entre lenguas solo cuando se le señala. Utiliza estrategias de comunicación de manera aislada y con apoyo constante. No registra ni reflexiona sobre su propio aprendizaje.
+→ En una actividad de comparación de estructuras gramaticales, solo identifica diferencias obvias si el docente las indica. No completa un diario de aprendizaje o lo hace con frases inconexas.</t>
+  </si>
+  <si>
+    <t>Compara lenguas de forma guiada, identificando semejanzas y diferencias elementales. Emplea algunas estrategias comunicativas (p.ej., parafrasear, pedir aclaración) de manera ocasional, pero necesita recordatorios. Reflexiona sobre su aprendizaje de forma descriptiva y superficial.
+→ En una tabla comparativa de expresiones idiomáticas, completa las columnas con ayuda de ejemplos dados. En el portfolio incluye una entrada que dice 'He aprendido palabras nuevas' sin detallar cómo.</t>
+  </si>
+  <si>
+    <t>Compara y contrasta lenguas de forma sistemática, señalando patrones y transferencias positivas o negativas. Selecciona y aplica estrategias variadas (planificación, monitorización, cooperación) de manera autónoma para resolver problemas comunicativos. Reflexiona críticamente sobre su progreso y dificultades, y ajusta su aprendizaje en consecuencia.
+→ En una exposición oral, explica cómo la estructura de los tiempos verbales en inglés y español difiere y cómo usa esa conciencia para evitar errores. Completa un diario de aprendizaje con análisis de estrategias que le funcionaron y las que no.</t>
+  </si>
+  <si>
+    <t>Transfiere de manera creativa y autónoma los repertorios lingüísticos a contextos nuevos, integrando conocimientos de varias lenguas. Innova en el uso de estrategias, adaptándolas a interlocutores y situaciones. Reflexiona de forma metacognitiva, explicita su proceso y comparte estrategias con otros, contribuyendo al aprendizaje colectivo.
+→ En un debate, utiliza conscientemente préstamos y calcos de otras lenguas para lograr un efecto retórico y explica su elección. Organiza un taller breve para compañeros sobre cómo mejorar la comprensión oral usando similitudes entre lenguas romances.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Actúa de forma inadecuada en situaciones interculturales (muestra desinterés, prejuicios o falta de respeto). No reconoce la diversidad lingüística, cultural o artística, o la valora negativamente. No aplica estrategias para abordar la diversidad.
+→ En una simulación de intercambio cultural, ignora las costumbres del interlocutor y hace comentarios despectivos sobre su cultura.</t>
+  </si>
+  <si>
+    <t>Actúa de forma básica y a veces empática en situaciones interculturales, aunque con errores o falta de consistencia. Reconoce algunas diferencias culturales, pero sin profundizar en su valor. Aplica estrategias de manera ocasional para entender la diversidad.
+→ Compara superficialmente dos celebraciones culturales (por ejemplo, la Navidad y el Año Nuevo chino) señalando diferencias evidentes, pero sin analizar su significado.</t>
+  </si>
+  <si>
+    <t>Actúa de forma adecuada, empática y respetuosa en la mayoría de situaciones interculturales. Valora críticamente la diversidad lingüística, cultural y artística, identificando semejanzas y diferencias con su propia cultura. Aplica sistemáticamente estrategias para apreciar y defender la diversidad.
+→ Analiza un artículo sobre una tradición extranjera (por ejemplo, el té japonés) destacando sus valores culturales y relacionándolos con aspectos de su propia cultura, y explica por qué es importante preservarla.</t>
+  </si>
+  <si>
+    <t>Actúa de forma ejemplar, mediando en situaciones interculturales complejas y fomentando la comprensión mutua. Valora críticamente la diversidad y promueve activamente su respeto y defensa en contextos nuevos. Transfiere estrategias aprendidas a escenarios auténticos, como debates, proyectos colaborativos o eventos multiculturales.
+→ Organiza un debate en clase sobre estereotipos culturales, argumentando con ejemplos de diferentes países y proponiendo acciones concretas para mejorar la convivencia intercultural en el centro.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación (qué ofrecemos)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer audios de los textos (locuciones nativas) para trabajar la comprensión oral paralela a la escrita.
+• Incluir infografías que mapeen la estructura argumentativa del texto (tesis, argumentos, conclusión).
+• Proporcionar transcripciones con anotaciones de vocabulario clave y estrategias de inferencia (contexto, cognados).</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión (qué entrega el alumnado)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado grabe un resumen oral (podcast) de las ideas principales y la línea argumental.
+• Solicitar la creación de un mapa conceptual o diagrama de flujo que muestre la progresión argumentativa.
+• Ofrecer la opción de redactar un comentario crítico breve (150 palabras) o responder a preguntas tipo test de opción múltiple sobre inferencias.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación (cómo enganchamos)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija entre varios textos breves de actualidad (ciencia, tecnología, cultura) que traten temas de su interés.
+• Plantear un reto por equipos para identificar la línea argumental más débil en un texto dado, con puntuación.
+• Vincular la tarea a un proyecto final (ej. crear un blog de reseñas) donde cada texto analizado sea una entrada.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación (qué ofrece el profesor)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer modelos textuales en formato audio y escrito (p. ej., audios con transcripción) de textos argumentativos y expositivos, anotando las estrategias de planificación y autorreparación usadas.
+• Proporcionar organizadores gráficos interactivos (mapas de argumentos, esquemas de contrargumentación) y plantillas de planificación con diferentes niveles de detalle.
+• Facilitar ejemplos de borradores grabados en vídeo donde el autor explica sus decisiones de síntesis y compensación, vinculando errores con mejoras.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir elegir entre producir un texto escrito, un podcast argumentativo con guion o un póster digital con exposiciones orales grabadas, siempre que evidencie planificación y autorreparación.
+• Brindar bancos de conectores, frases para introducir argumentos y checklist de autocorrección que guíen la revisión y compensación de errores.
+• Aceptar entregas en fases: esquema inicial, borrador anotado con reflexiones sobre cambios, y versión final, usando herramientas de comentarios en documentos compartidos.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación (cómo se engancha)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer una selección de temas actuales (tecnología, medioambiente, cultura juvenil) y propósitos comunicativos (persuadir, informar, debatir) para que cada estudiante elija según sus intereses.
+• Implementar un sistema de insignias digitales por uso efectivo de estrategias: planificación, síntesis, compensación o autorreparación, visibles en un tablero de clase.
+• Diseñar una actividad de revisión entre pares donde cada alumno/a actúe como editor de otro texto, sugiriendo mejoras concretas basadas en rúbricas cocreadas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer ejemplos de intercambios orales grabados en audio y vídeo con distintos acentos y registros (formal/informal) para analizar estrategias de cooperación y cortesía.
+• Proporcionar transcripciones anotadas de conversaciones modelo que destaquen expresiones de turno de palabra, reformulación y cierre.
+• Presentar un esquema visual de las fases de una interacción (inicio, mantenimiento, cierre) con conectores y frases clave traducidas a la L1 del alumnado.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado demuestre su interacción mediante role-plays grabados en vídeo, con opción de editarlos para incluir subtítulos o comentarios reflexivos.
+• Ofrecer la posibilidad de realizar intercambios escritos sincrónicos (chat) o asincrónicos (foro) con hablantes nativos o compañeros, valorando la fluidez y el uso de estrategias de cortesía.
+• Facilitar plantillas de guiones abiertos para que el alumnado las complete con su propia información y las ensaye antes de la interacción oral evaluada.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear escenarios de interacción auténticos (simular una reclamación, una entrevista de trabajo o una conversación informal) y dejar al alumnado elegir el contexto.
+• Incorporar herramientas digitales (grabación con autocontrol de tiempo, gamificación con puntos por uso de estrategias de cooperación) que permitan autorregulación y feedback inmediato.
+• Ofrecer la opción de trabajar en parejas o tríos autoseleccionados y de elegir el medio (presencial o videollamada) para reducir la ansiedad y fomentar la confianza.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido sobre mediación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer ejemplos en audio y transcripción de mediaciones reales (conversaciones, correos) para analizar estrategias.
+• Presentar un esquema visual con categorías de estrategias de mediación: explicar, simplificar, reformular, adaptar registro.
+• Facilitar guiones de mediación con apoyos gráficos (viñetas, pictogramas) que muestren la estructura de una interacción mediadora.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión para demostrar la competencia mediadora.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir elegir entre grabar un audio, un vídeo o redactar un texto escrito como producto de mediación (ej. resumir un debate para un público no experto).
+• Proponer la creación de un 'kit de mediación' digital (infografía, presentación interactiva) con estrategias y ejemplos.
+• Ofrecer la opción de realizar una mediación oral en parejas o grupos con roles definidos y registrar la interacción para autoevaluación.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación para fomentar el interés por la mediación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear retos de mediación auténticos: mediar en un conflicto simulado entre hablantes de distintas variedades del inglés o entre inglés y español.
+• Permitir que el alumnado seleccione el tema sobre el que mediar (actualidad, cultura, ciencia) para conectar con sus intereses.
+• Incorporar un sistema de insignias o puntos por superar niveles de dificultad en tareas de mediación (desde simplificar un texto hasta interpretar matices culturales).</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido sobre repertorios lingüísticos y reflexión interlingüística.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa conceptual interactivo que compare estructuras sintácticas de tres idiomas (inglés, español, y una tercera lengua del aula) con ejemplificaciones en audio.
+• Presentar un corpus digital de producciones orales multilingües (youtube, podcasts) donde los hablantes alternan códigos; incluir transcripción y anotaciones sobre estrategias comunicativas.
+• Facilitar un glosario visual de términos metalingüísticos (transferencia, interferencia, cambio de código) con imágenes, ejemplos y enlaces a breves vídeos explicativos en VO (con subtítulos).</t>
+  </si>
+  <si>
+    <t>Ofrecer opciones variadas para que el alumnado demuestre su reflexión crítica y uso de repertorios personales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un diario de aprendizaje multimodal (texto, grabación de voz, vídeo) donde registren situaciones de su vida diaria en las que alternan lenguas y analicen las razones pragmáticas.
+• Diseñar una infografía colaborativa que compare dos lenguas extranjeras (incluida la suya propia) sobre un aspecto fonético o léxico, presentándola oralmente al grupo.
+• Crear un 'banco de estrategias' compartido en Padlet donde cada estudiante aporte una técnica personal para comprender un texto en L2 (inferencia, cognados, etc.) y lo explique con un ejemplo.</t>
+  </si>
+  <si>
+    <t>Fomentar el interés y la autorregulación mediante la conexión con la experiencia lingüística personal y la elección de recursos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que cada alumno seleccione una variedad dialectal del inglés (británico, americano, indio, etc.) para analizar sus rasgos y compartirlos en un foro, justificando su elección.
+• Plantear un reto por equipos: traducir un meme o un tuit real a tres lenguas, explicar las decisiones léxicas y sintácticas, y votar la versión más efectiva.
+• Ofrecer un sistema de insignias digitales por hitos (primera reflexión subida, primera comparación aceptada, ayudar a un compañero con una estrategia) para visibilizar el avance en competencia plurilingüe.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer ejemplos reales de situaciones interculturales (incidentes críticos) en formato audio, vídeo o texto para que el alumnado analice las diferencias culturales.
+• Presentar un mapa conceptual interactivo que relacione elementos lingüísticos, culturales y artísticos de diferentes países de habla inglesa, con enlaces a recursos auténticos.
+• Facilitar listas de vocabulario y expresiones clave sobre diversidad cultural con apoyos visuales (imágenes, iconos) y definiciones simplificadas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Pedir al alumnado que elabore un breve vídeo o podcast en inglés donde compare un aspecto cultural propio con otro de un país anglófono, expresando su valoración crítica.
+• Permitir la creación de un póster digital o infografía que muestre similitudes y diferencias entre dos culturas, con textos breves y apoyos gráficos.
+• Solicitar la redacción de un correo electrónico o entrada de blog en inglés dirigida a un interlocutor ficticio de otra cultura, justificando cómo actuarían de forma respetuosa.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer la opción de elegir entre varias culturas anglófonas (Reino Unido, EE.UU., India, Sudáfrica, etc.) para profundizar en sus manifestaciones artísticas o lingüísticas.
+• Plantear un reto colaborativo: en grupos, diseñar una guía breve de 'buenas prácticas interculturales' para un intercambio virtual, que luego se comparta con otros grupos.
+• Conectar la tarea con experiencias personales: invitar al alumnado a compartir (si lo desean) anécdotas sobre encuentros interculturales propios y reflexionar sobre cómo la lengua extranjera facilitó o dificultó la comprensión.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, CP1</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA1, STEM1</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos en lengua estándar implica competencia comunicativa (CCL1, CCL2) y plurilingüe (CP1); buscar fuentes fiables requiere competencia digital (CD1) y estrategias de inferencia (STEM1), además de autorregulación (CPSAA1) para evaluar la comprensión.</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, CP2</t>
+  </si>
+  <si>
+    <t>CD2, CPSAA2, CE1</t>
+  </si>
+  <si>
+    <t>Producir textos originales y organizados exige expresión escrita clara (CCL1, CCL5) y uso de la lengua extranjera (CP2); la planificación y autorreparación implican competencia digital (CD2), iniciativa (CE1) y autorregulación (CPSAA2).</t>
+  </si>
+  <si>
+    <t>CP2, CPSAA3, CCL1</t>
+  </si>
+  <si>
+    <t>CD3, CC2, CE2</t>
+  </si>
+  <si>
+    <t>Interactuar con fluidez y espontaneidad requiere competencia plurilingüe (CP2) y cooperación (CPSAA3), así como comunicación oral (CCL1); el uso de recursos digitales (CD3) y la respuesta a propuestas ajenas implican convivencia (CC2) y empredimiento (CE2).</t>
+  </si>
+  <si>
+    <t>CP1, CP3, CCL2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCEC1, STEM4</t>
+  </si>
+  <si>
+    <t>Mediar entre lenguas y registros implica competencia plurilingüe (CP1, CP3) y comprensión (CCL2); explicar conceptos y simplificar requiere reflexión (CPSAA1), sensibilidad cultural (CCEC1) y razonamiento (STEM4).</t>
+  </si>
+  <si>
+    <t>CP1, CP2, CPSAA4</t>
+  </si>
+  <si>
+    <t>CCL5, STEM2, CC1</t>
+  </si>
+  <si>
+    <t>Ampliar repertorios lingüísticos y reflexionar críticamente sobre su funcionamiento requiere competencia plurilingüe (CP1, CP2) y autoconocimiento (CPSAA4); compartir estrategias implica comunicación (CCL5), análisis (STEM2) y conciencia (CC1).</t>
+  </si>
+  <si>
+    <t>CC1, CCEC1, CP3</t>
+  </si>
+  <si>
+    <t>CC2, CCEC2, CPSAA5</t>
+  </si>
+  <si>
+    <t>Valorar la diversidad lingüística, cultural y artística requiere competencia ciudadana (CC1), cultural (CCEC1) y plurilingüe (CP3); adecuarse a esa diversidad implica empatía (CC2), apreciación artística (CCEC2) y compromiso (CPSAA5).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Localiza el decreto de tu comunidad autónoma que desarrolla el currículo LOMLOE de 2.º Bachillerato y extrae los elementos de Lengua Extranjera II: competencias específicas (6), criterios de evaluación (16), saberes básicos (53) y bloques (4). Anota los verbos de los criterios para guiar la evaluación.</t>
+  </si>
+  <si>
+    <t>No te fíes de resúmenes; busca el anexo oficial de la materia con los criterios exactos. Imprímelo y subráyalos.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Copia en una tabla las 6 competencias específicas y sus 16 criterios de evaluación. Numerálos según el decreto. Añade una columna vacía para asociar los saberes básicos relevantes. Esta tabla será tu mapa de ruta.</t>
+  </si>
+  <si>
+    <t>Usa una tabla con columnas: CE, criterios, saberes asociados. Te ayudará a ver relaciones y a evitar que un criterio se quede sin evaluar.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>1,5 horas</t>
+  </si>
+  <si>
+    <t>Identifica qué criterios son esenciales para la evaluación competencial (los que exigen producción, interacción y mediación). Decide qué instrumentos usarás para cada uno: rúbricas, análisis de tareas, observación, etc. Vincúlalos a las CE.</t>
+  </si>
+  <si>
+    <t>Los criterios de producción e interacción son los que más pesan en bachillerato; no los subestimes. Dedica más instrumentos a ellos.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Reparte los 53 saberes (divididos en 4 bloques) entre los tres trimestres, asegurando progresión y repetición cíclica. Prioriza bloques como Comunicación y Plurilingüismo. Incluye todos los saberes obligatorios.</t>
+  </si>
+  <si>
+    <t>Distribuye los bloques de saberes de forma equilibrada; el bloque de comunicación suele ocupar más horas. No satures el tercer trimestre con contenidos nuevos.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>2,5 horas</t>
+  </si>
+  <si>
+    <t>Diseña una situación de aprendizaje por trimestre que integre al menos un criterio de cada CE. Define la tarea final, los agrupamientos y los instrumentos de evaluación. Usa verbos competenciales (analizar, crear, justificar...).</t>
+  </si>
+  <si>
+    <t>Cada SDA debe integrar al menos un criterio de cada CE; revisa la taxonomía de verbos. No caigas en el error de hacer una SDA solo para cubrir saberes.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Acuerda en el departamento el peso de cada criterio de evaluación en la calificación final. Recuerda que los criterios no son ponderables individualmente si no se agrupan por CE; pero puedes fijar porcentajes por CE o por tipo de tarea. Documenta el acuerdo.</t>
+  </si>
+  <si>
+    <t>La ponderación de criterios debe consensuarse en departamento; guarda acta. Por ejemplo, asigna un 40% a producción, 30% a interacción, 20% a comprensión y 10% a mediación.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta las medidas de atención a la diversidad (DAC, adaptaciones de acceso) y el plan de recuperación para alumnos con evaluación negativa. Incluye actividades de refuerzo y pruebas escritas u orales de recuperación.</t>
+  </si>
+  <si>
+    <t>Incluye un plan de recuperación que no repita pruebas idénticas; usa tareas competenciales diferentes. Por ejemplo, una mediación escrita que demuestre mejora.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Extreure i analitzar les idees principals, la informació detallada i les implicacions generals de textos de certa longitud, ben organitzats i complexos, orals, escrits i multimodal</t>
   </si>
   <si>
-    <t>Contrastar i justificar la veracitat de la informació de caràcter científic emprant fonts fiables i adoptant una actitud crítica i escèptica envers informacions o notícies sense ba</t>
-[...11 lines deleted...]
-    <t>Dissenyar processos o màquines que permetin testar la idoneïtat de materials o productes tecnològics i garantir el grau de conservació de les seves propietats nominals, aplicant cr</t>
+    <t>Interpretar i valorar de manera crítica el contingut, la intenció, els trets discursius i certs matisos, com la ironia o l'ús estètic de la llengua, de textos de certa longitud i c</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Seleccionar, organitzar i aplicar les estratègies i coneixements més adequats en cada situació comunicativa per comprendre el sentit general, la informació essencial i els detalls </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Expressar oralment amb suficient fluïdesa, facilitat i naturalitat, diversos tipus de textos clars, coherents, detallats, ben organitzats i adequats a l'interlocutor i al propòsit </t>
+  </si>
+  <si>
+    <t>Redactar i difondre textos detallats de creixent extensió, ben estructurats i de certa complexitat, adequats a la situació comunicativa, a la tipologia textual i a les eines analòg</t>
+  </si>
+  <si>
+    <t>Seleccionar, organitzar i aplicar coneixements i estratègies de planificació, producció, revisió i cooperació, per compondre textos ben estructurats i adequats a les intencions com</t>
   </si>
   <si>
     <t>Planificar, participar i col·laborar de manera assertiva i activa, a través de diversos suports, en situacions interactives sobre temes quotidians, de rellevància personal o d'inte</t>
   </si>
   <si>
     <t>Seleccionar, organitzar i utilitzar, de manera eficaç, espontània i en diferents entorns, estratègies adequades per iniciar, mantenir i acabar la comunicació, prendre i cedir la pa</t>
   </si>
   <si>
-    <t>Interpretar i analitzar els resultats d'un projecte d'investigació utilitzant, quan sigui necessari, eines matemàtiques i tecnològiques, per poder extreure conclusions raonades i f</t>
-[...5 lines deleted...]
-    <t>Recollir i organitzar les dades de l'experimentació, manualment o de manera automàtica amb l'ús de sensors, recopilant-la en arxius digitals per a què siguin tractades. Recollir de</t>
+    <t>Interpretar i explicar textos, conceptes i comunicacions en situacions en les quals atendre la diversitat, mostrant respecte i estima pels interlocutors i per les llengües, varieta</t>
   </si>
   <si>
     <t xml:space="preserve">Aplicar estratègies que ajudin a crear ponts, facilitin la comunicació i serveixin per explicar i simplificar textos, conceptes i missatges i que siguin adequades a les intencions </t>
   </si>
   <si>
-    <t>Contextualitzar, explicar i presentar els resultats obtinguts com també difondre les conclusions extretes a partir de l'anàlisi fent ús de les eines TIC. Presentar i difondre els r</t>
-[...8 lines deleted...]
-    <t>Registrar els progressos i dificultats d'aprenentatge de la llengua estrangera i reflexionar-hi, seleccionant les estratègies més adequades i eficaces per superar aquestes dificult</t>
+    <t>Comparar i contrastar les similituds i diferències entre diferents llengües reflexionant de manera sistemàtica sobre el seu funcionament i establint relacions entre elles. Comparar</t>
+  </si>
+  <si>
+    <t>Utilitzar amb iniciativa i de manera creativa estratègies i coneixements de millora de la seva capacitat de comunicar i d'aprendre la llengua estrangera, amb o sense suport d'altre</t>
+  </si>
+  <si>
+    <t>Registrar i reflexionar sobre els progressos i dificultats d'aprenentatge de la llengua estrangera seleccionant les estratègies més adequades i eficaces per superar les dificultats</t>
   </si>
   <si>
     <t>Actuar de manera adequada, empàtica i respectuosa en situacions interculturals construint vincles entre les diferents llengües i cultures, rebutjant i avaluant qualsevol tipus de d</t>
-  </si>
-[...31 lines deleted...]
-    <t>Registrar i reflexionar sobre els progressos i dificultats d'aprenentatge de la llengua estrangera seleccionant les estratègies més adequades i eficaces per superar les dificultats</t>
   </si>
   <si>
     <t xml:space="preserve">Valorar críticament la diversitat lingüística, cultural i artística pròpia de països on es parla la llengua estrangera tenint en compte els drets humans i adequar-s'hi afavorint i </t>
   </si>
   <si>
     <t>Aplicar de manera sistemàtica estratègies per defensar i apreciar la diversitat lingüística, cultural i artística, atenent a valors ecosocials i democràtics i respectant els princi</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
@@ -1910,59 +2117,59 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>268</v>
+        <v>312</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -1988,2309 +2195,2412 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>364</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>373</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>393</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>365</v>
+        <v>394</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>366</v>
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>368</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>398</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>425</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F38"/>
+  <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E38"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>369</v>
+        <v>426</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>370</v>
+        <v>427</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>371</v>
+        <v>428</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>372</v>
+        <v>429</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>373</v>
+        <v>430</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
-        <v>1.1</v>
+      <c r="A3" s="5" t="s">
+        <v>86</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>374</v>
+        <v>431</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
-        <v>1.2</v>
+      <c r="A4" s="5" t="s">
+        <v>89</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>375</v>
+        <v>432</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
-        <v>1.3</v>
+      <c r="A5" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>376</v>
+        <v>433</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
-        <v>2.1</v>
+      <c r="A6" s="5" t="s">
+        <v>93</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>377</v>
+        <v>434</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
-        <v>2.2</v>
+      <c r="A7" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>378</v>
+        <v>435</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
-        <v>2.3</v>
+      <c r="A8" s="5" t="s">
+        <v>97</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>379</v>
+        <v>436</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
-        <v>3.1</v>
+      <c r="A9" s="5" t="s">
+        <v>99</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>380</v>
+        <v>437</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
-        <v>3.2</v>
+      <c r="A10" s="5" t="s">
+        <v>101</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>381</v>
+        <v>438</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
-        <v>3.3</v>
+      <c r="A11" s="5" t="s">
+        <v>103</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>382</v>
+        <v>439</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
-        <v>3.4</v>
+      <c r="A12" s="5" t="s">
+        <v>105</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>383</v>
+        <v>440</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
-        <v>4.1</v>
+      <c r="A13" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>384</v>
+        <v>441</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
-        <v>4.2</v>
+      <c r="A14" s="5" t="s">
+        <v>109</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>385</v>
+        <v>442</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
-        <v>4.3</v>
+      <c r="A15" s="5" t="s">
+        <v>111</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>386</v>
+        <v>443</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
-        <v>5.1</v>
+      <c r="A16" s="5" t="s">
+        <v>113</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>387</v>
+        <v>444</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
-        <v>5.2</v>
+      <c r="A17" s="5" t="s">
+        <v>115</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>388</v>
+        <v>445</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
-        <v>5.3</v>
+      <c r="A18" s="5" t="s">
+        <v>117</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>389</v>
+        <v>446</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5">
-        <v>6.1</v>
+      <c r="A19" s="5" t="s">
+        <v>86</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>390</v>
+        <v>431</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5">
-        <v>6.2</v>
+      <c r="A20" s="5" t="s">
+        <v>89</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>391</v>
+        <v>432</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="5">
-        <v>6.3</v>
+      <c r="A21" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>392</v>
+        <v>433</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>374</v>
+        <v>434</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>393</v>
+        <v>435</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>394</v>
+        <v>436</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>395</v>
+        <v>437</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>396</v>
+        <v>438</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>397</v>
+        <v>439</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>380</v>
+        <v>440</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>381</v>
+        <v>441</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>398</v>
+        <v>442</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>385</v>
+        <v>443</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>399</v>
+        <v>444</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>400</v>
+        <v>445</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>401</v>
+        <v>446</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>447</v>
+      </c>
+      <c r="B35" s="5"/>
+      <c r="C35" s="5"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
-        <v>2.86</v>
-[...47 lines deleted...]
-        <v>405</v>
+        <f>SUM(E3:E34)</f>
+        <v>100.15999999999997</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>448</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM31"/>
+  <dimension ref="A1:AJ31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:AM31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:AJ31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-[...16 lines deleted...]
-    <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:36">
       <c r="A1" s="6" t="s">
-        <v>406</v>
+        <v>449</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>407</v>
-[...56 lines deleted...]
-        <v>6.3</v>
+        <v>450</v>
+      </c>
+      <c r="C1" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="F1" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="J1" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="L1" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="M1" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="N1" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="O1" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="P1" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q1" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="R1" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="S1" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" s="6" t="s">
+        <v>91</v>
       </c>
       <c r="V1" s="6" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="W1" s="6" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="X1" s="6" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="Y1" s="6" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="Z1" s="6" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="AA1" s="6" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="AB1" s="6" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="AC1" s="6" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="AD1" s="6" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="AE1" s="6" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="AF1" s="6" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="AG1" s="6" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="AH1" s="6" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="AI1" s="6" t="s">
-        <v>108</v>
+        <v>451</v>
       </c>
       <c r="AJ1" s="6" t="s">
-        <v>110</v>
-[...11 lines deleted...]
-    <row r="2" spans="1:39">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" s="5" t="s">
-        <v>409</v>
+        <v>452</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
-      <c r="AI2" s="5"/>
+      <c r="AI2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:AH2),"")</f>
+        <v/>
+      </c>
       <c r="AJ2" s="5"/>
-      <c r="AK2" s="5"/>
-[...6 lines deleted...]
-    <row r="3" spans="1:39">
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" s="5" t="s">
-        <v>410</v>
+        <v>453</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
-      <c r="AI3" s="5"/>
+      <c r="AI3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:AH3),"")</f>
+        <v/>
+      </c>
       <c r="AJ3" s="5"/>
-      <c r="AK3" s="5"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:39">
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" s="5" t="s">
-        <v>411</v>
+        <v>454</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
-      <c r="AI4" s="5"/>
+      <c r="AI4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:AH4),"")</f>
+        <v/>
+      </c>
       <c r="AJ4" s="5"/>
-      <c r="AK4" s="5"/>
-[...6 lines deleted...]
-    <row r="5" spans="1:39">
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" s="5" t="s">
-        <v>412</v>
+        <v>455</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
-      <c r="AI5" s="5"/>
+      <c r="AI5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:AH5),"")</f>
+        <v/>
+      </c>
       <c r="AJ5" s="5"/>
-      <c r="AK5" s="5"/>
-[...6 lines deleted...]
-    <row r="6" spans="1:39">
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" s="5" t="s">
-        <v>413</v>
+        <v>456</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
-      <c r="AI6" s="5"/>
+      <c r="AI6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:AH6),"")</f>
+        <v/>
+      </c>
       <c r="AJ6" s="5"/>
-      <c r="AK6" s="5"/>
-[...6 lines deleted...]
-    <row r="7" spans="1:39">
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" s="5" t="s">
-        <v>414</v>
+        <v>457</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
-      <c r="AI7" s="5"/>
+      <c r="AI7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:AH7),"")</f>
+        <v/>
+      </c>
       <c r="AJ7" s="5"/>
-      <c r="AK7" s="5"/>
-[...6 lines deleted...]
-    <row r="8" spans="1:39">
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" s="5" t="s">
-        <v>415</v>
+        <v>458</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
-      <c r="AI8" s="5"/>
+      <c r="AI8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:AH8),"")</f>
+        <v/>
+      </c>
       <c r="AJ8" s="5"/>
-      <c r="AK8" s="5"/>
-[...6 lines deleted...]
-    <row r="9" spans="1:39">
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" s="5" t="s">
-        <v>416</v>
+        <v>459</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
-      <c r="AI9" s="5"/>
+      <c r="AI9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:AH9),"")</f>
+        <v/>
+      </c>
       <c r="AJ9" s="5"/>
-      <c r="AK9" s="5"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:39">
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" s="5" t="s">
-        <v>417</v>
+        <v>460</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
-      <c r="AI10" s="5"/>
+      <c r="AI10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:AH10),"")</f>
+        <v/>
+      </c>
       <c r="AJ10" s="5"/>
-      <c r="AK10" s="5"/>
-[...6 lines deleted...]
-    <row r="11" spans="1:39">
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" s="5" t="s">
-        <v>418</v>
+        <v>461</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
-      <c r="AI11" s="5"/>
+      <c r="AI11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:AH11),"")</f>
+        <v/>
+      </c>
       <c r="AJ11" s="5"/>
-      <c r="AK11" s="5"/>
-[...6 lines deleted...]
-    <row r="12" spans="1:39">
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" s="5" t="s">
-        <v>419</v>
+        <v>462</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
-      <c r="AI12" s="5"/>
+      <c r="AI12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:AH12),"")</f>
+        <v/>
+      </c>
       <c r="AJ12" s="5"/>
-      <c r="AK12" s="5"/>
-[...6 lines deleted...]
-    <row r="13" spans="1:39">
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" s="5" t="s">
-        <v>420</v>
+        <v>463</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
-      <c r="AI13" s="5"/>
+      <c r="AI13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:AH13),"")</f>
+        <v/>
+      </c>
       <c r="AJ13" s="5"/>
-      <c r="AK13" s="5"/>
-[...6 lines deleted...]
-    <row r="14" spans="1:39">
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" s="5" t="s">
-        <v>421</v>
+        <v>464</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5"/>
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
-      <c r="AI14" s="5"/>
+      <c r="AI14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:AH14),"")</f>
+        <v/>
+      </c>
       <c r="AJ14" s="5"/>
-      <c r="AK14" s="5"/>
-[...6 lines deleted...]
-    <row r="15" spans="1:39">
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" s="5" t="s">
-        <v>422</v>
+        <v>465</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
-      <c r="AI15" s="5"/>
+      <c r="AI15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:AH15),"")</f>
+        <v/>
+      </c>
       <c r="AJ15" s="5"/>
-      <c r="AK15" s="5"/>
-[...6 lines deleted...]
-    <row r="16" spans="1:39">
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" s="5" t="s">
-        <v>423</v>
+        <v>466</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
-      <c r="AI16" s="5"/>
+      <c r="AI16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:AH16),"")</f>
+        <v/>
+      </c>
       <c r="AJ16" s="5"/>
-      <c r="AK16" s="5"/>
-[...6 lines deleted...]
-    <row r="17" spans="1:39">
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" s="5" t="s">
-        <v>424</v>
+        <v>467</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
-      <c r="AI17" s="5"/>
+      <c r="AI17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:AH17),"")</f>
+        <v/>
+      </c>
       <c r="AJ17" s="5"/>
-      <c r="AK17" s="5"/>
-[...6 lines deleted...]
-    <row r="18" spans="1:39">
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" s="5" t="s">
-        <v>425</v>
+        <v>468</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
-      <c r="AI18" s="5"/>
+      <c r="AI18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:AH18),"")</f>
+        <v/>
+      </c>
       <c r="AJ18" s="5"/>
-      <c r="AK18" s="5"/>
-[...6 lines deleted...]
-    <row r="19" spans="1:39">
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" s="5" t="s">
-        <v>426</v>
+        <v>469</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
-      <c r="AI19" s="5"/>
+      <c r="AI19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:AH19),"")</f>
+        <v/>
+      </c>
       <c r="AJ19" s="5"/>
-      <c r="AK19" s="5"/>
-[...6 lines deleted...]
-    <row r="20" spans="1:39">
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" s="5" t="s">
-        <v>427</v>
+        <v>470</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
-      <c r="AI20" s="5"/>
+      <c r="AI20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:AH20),"")</f>
+        <v/>
+      </c>
       <c r="AJ20" s="5"/>
-      <c r="AK20" s="5"/>
-[...6 lines deleted...]
-    <row r="21" spans="1:39">
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" s="5" t="s">
-        <v>428</v>
+        <v>471</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
-      <c r="AI21" s="5"/>
+      <c r="AI21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:AH21),"")</f>
+        <v/>
+      </c>
       <c r="AJ21" s="5"/>
-      <c r="AK21" s="5"/>
-[...6 lines deleted...]
-    <row r="22" spans="1:39">
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" s="5" t="s">
-        <v>429</v>
+        <v>472</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
-      <c r="AI22" s="5"/>
+      <c r="AI22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:AH22),"")</f>
+        <v/>
+      </c>
       <c r="AJ22" s="5"/>
-      <c r="AK22" s="5"/>
-[...6 lines deleted...]
-    <row r="23" spans="1:39">
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" s="5" t="s">
-        <v>430</v>
+        <v>473</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
-      <c r="AI23" s="5"/>
+      <c r="AI23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:AH23),"")</f>
+        <v/>
+      </c>
       <c r="AJ23" s="5"/>
-      <c r="AK23" s="5"/>
-[...6 lines deleted...]
-    <row r="24" spans="1:39">
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" s="5" t="s">
-        <v>431</v>
+        <v>474</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
-      <c r="AI24" s="5"/>
+      <c r="AI24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:AH24),"")</f>
+        <v/>
+      </c>
       <c r="AJ24" s="5"/>
-      <c r="AK24" s="5"/>
-[...6 lines deleted...]
-    <row r="25" spans="1:39">
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" s="5" t="s">
-        <v>432</v>
+        <v>475</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
-      <c r="AI25" s="5"/>
+      <c r="AI25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:AH25),"")</f>
+        <v/>
+      </c>
       <c r="AJ25" s="5"/>
-      <c r="AK25" s="5"/>
-[...6 lines deleted...]
-    <row r="26" spans="1:39">
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" s="5" t="s">
-        <v>433</v>
+        <v>476</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
-      <c r="AI26" s="5"/>
+      <c r="AI26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:AH26),"")</f>
+        <v/>
+      </c>
       <c r="AJ26" s="5"/>
-      <c r="AK26" s="5"/>
-[...6 lines deleted...]
-    <row r="27" spans="1:39">
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" s="5" t="s">
-        <v>434</v>
+        <v>477</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
-      <c r="AI27" s="5"/>
+      <c r="AI27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:AH27),"")</f>
+        <v/>
+      </c>
       <c r="AJ27" s="5"/>
-      <c r="AK27" s="5"/>
-[...6 lines deleted...]
-    <row r="28" spans="1:39">
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" s="5" t="s">
-        <v>435</v>
+        <v>478</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
-      <c r="AI28" s="5"/>
+      <c r="AI28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:AH28),"")</f>
+        <v/>
+      </c>
       <c r="AJ28" s="5"/>
-      <c r="AK28" s="5"/>
-[...6 lines deleted...]
-    <row r="29" spans="1:39">
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" s="5" t="s">
-        <v>436</v>
+        <v>479</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
-      <c r="AI29" s="5"/>
+      <c r="AI29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:AH29),"")</f>
+        <v/>
+      </c>
       <c r="AJ29" s="5"/>
-      <c r="AK29" s="5"/>
-[...6 lines deleted...]
-    <row r="30" spans="1:39">
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" s="5" t="s">
-        <v>437</v>
+        <v>480</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
-      <c r="AI30" s="5"/>
+      <c r="AI30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:AH30),"")</f>
+        <v/>
+      </c>
       <c r="AJ30" s="5"/>
-      <c r="AK30" s="5"/>
-[...6 lines deleted...]
-    <row r="31" spans="1:39">
+    </row>
+    <row r="31" spans="1:36">
       <c r="A31" s="5" t="s">
-        <v>438</v>
+        <v>481</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
       <c r="Z31" s="5"/>
       <c r="AA31" s="5"/>
       <c r="AB31" s="5"/>
       <c r="AC31" s="5"/>
       <c r="AD31" s="5"/>
       <c r="AE31" s="5"/>
       <c r="AF31" s="5"/>
       <c r="AG31" s="5"/>
       <c r="AH31" s="5"/>
-      <c r="AI31" s="5"/>
+      <c r="AI31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:AH31),"")</f>
+        <v/>
+      </c>
       <c r="AJ31" s="5"/>
-      <c r="AK31" s="5"/>
-[...4 lines deleted...]
-      <c r="AM31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="1050">
+  <dataValidations count="960">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -7125,320 +7435,50 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH31">
-      <formula1>"1,2,3,4"</formula1>
-[...268 lines deleted...]
-    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
@@ -7497,6584 +7537,8200 @@
         <v>30</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D2" s="5"/>
-[...3 lines deleted...]
-      <c r="H2" s="5"/>
+      <c r="D2" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-      <c r="H3" s="5"/>
+        <v>44</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-      <c r="H4" s="5"/>
+        <v>51</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-      <c r="H5" s="5"/>
+        <v>58</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-      <c r="H6" s="5"/>
+        <v>65</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-      <c r="H7" s="5"/>
+        <v>72</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-      <c r="H8" s="5"/>
+        <v>37</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G9" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-      <c r="H9" s="5"/>
+      <c r="H9" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="D10" s="5"/>
-[...3 lines deleted...]
-      <c r="H10" s="5"/>
+      <c r="D10" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-      <c r="H11" s="5"/>
+        <v>58</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-      <c r="H12" s="5"/>
+        <v>65</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-      <c r="H13" s="5"/>
+        <v>72</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>77</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K36"/>
+  <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K36"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>56</v>
+        <v>80</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>57</v>
+        <v>81</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>59</v>
+        <v>83</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>61</v>
+        <v>85</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="5">
-        <v>1.1</v>
+      <c r="B2" s="5" t="s">
+        <v>86</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="5">
-        <v>1.2</v>
+      <c r="B3" s="5" t="s">
+        <v>89</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="5">
-        <v>1.3</v>
+      <c r="B4" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>65</v>
+        <v>92</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="5">
-        <v>2.1</v>
+      <c r="B5" s="5" t="s">
+        <v>93</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="5">
-        <v>2.2</v>
+      <c r="B6" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="5">
-        <v>2.3</v>
+      <c r="B7" s="5" t="s">
+        <v>97</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>68</v>
+        <v>98</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="5">
-        <v>3.1</v>
+      <c r="B8" s="5" t="s">
+        <v>99</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>69</v>
+        <v>100</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="5">
-        <v>3.2</v>
+      <c r="B9" s="5" t="s">
+        <v>101</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>70</v>
+        <v>102</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="5">
-        <v>3.3</v>
+      <c r="B10" s="5" t="s">
+        <v>103</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="5">
-        <v>3.4</v>
+      <c r="B11" s="5" t="s">
+        <v>105</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="5">
-        <v>4.1</v>
+      <c r="B12" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>73</v>
+        <v>108</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B13" s="5">
-        <v>4.2</v>
+      <c r="B13" s="5" t="s">
+        <v>109</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="5">
-        <v>4.3</v>
+      <c r="B14" s="5" t="s">
+        <v>111</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>75</v>
+        <v>112</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="5">
-        <v>5.1</v>
+      <c r="B15" s="5" t="s">
+        <v>113</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>76</v>
+        <v>114</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B16" s="5">
-        <v>5.2</v>
+      <c r="B16" s="5" t="s">
+        <v>115</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>77</v>
+        <v>116</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B17" s="5">
-        <v>5.3</v>
+      <c r="B17" s="5" t="s">
+        <v>117</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>6.1</v>
+        <v>78</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>86</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>6.2</v>
+        <v>78</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>89</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>6.3</v>
+        <v>78</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>91</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="7">
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="7">
-        <v>2.86</v>
-[...74 lines deleted...]
-        <v>2.86</v>
+        <v>3.13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I272"/>
+  <dimension ref="A1:I319"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I272"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I319"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C15" s="5">
         <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C16" s="5">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C17" s="5">
         <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C18" s="5">
         <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C19" s="5">
         <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C20" s="5">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C21" s="5">
         <v>20</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C22" s="5">
         <v>21</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C23" s="5">
         <v>22</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C24" s="5">
         <v>23</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C25" s="5">
         <v>24</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C26" s="5">
         <v>25</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C27" s="5">
         <v>26</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C28" s="5">
         <v>27</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C29" s="5">
         <v>28</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C30" s="5">
         <v>29</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C31" s="5">
         <v>30</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C32" s="5">
         <v>31</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C33" s="5">
         <v>32</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C34" s="5">
         <v>33</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C35" s="5">
         <v>34</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C36" s="5">
         <v>35</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C37" s="5">
         <v>36</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C38" s="5">
         <v>37</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C39" s="5">
         <v>38</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C40" s="5">
         <v>39</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C41" s="5">
         <v>40</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C42" s="5">
         <v>41</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C43" s="5">
         <v>42</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C44" s="5">
         <v>43</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C45" s="5">
         <v>44</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C46" s="5">
         <v>45</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C47" s="5">
         <v>46</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C48" s="5">
         <v>47</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C49" s="5">
         <v>48</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C50" s="5">
         <v>49</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C51" s="5">
         <v>50</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C52" s="5">
         <v>51</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C53" s="5">
         <v>52</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C54" s="5">
         <v>53</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C55" s="5">
         <v>54</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C56" s="5">
         <v>55</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C57" s="5">
         <v>56</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C58" s="5">
         <v>57</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C59" s="5">
         <v>58</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C60" s="5">
         <v>59</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C61" s="5">
         <v>60</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C62" s="5">
         <v>61</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C63" s="5">
         <v>62</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C64" s="5">
         <v>63</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C65" s="5">
         <v>64</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C66" s="5">
         <v>65</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C67" s="5">
         <v>66</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C68" s="5">
         <v>67</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C69" s="5">
         <v>68</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C70" s="5">
         <v>69</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C71" s="5">
         <v>70</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C72" s="5">
         <v>71</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C73" s="5">
         <v>72</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C74" s="5">
         <v>73</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C75" s="5">
         <v>74</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C76" s="5">
         <v>75</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C77" s="5">
         <v>76</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C78" s="5">
         <v>77</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C79" s="5">
         <v>78</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C80" s="5">
         <v>79</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C81" s="5">
         <v>80</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C82" s="5">
         <v>81</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C83" s="5">
         <v>82</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C84" s="5">
         <v>83</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C85" s="5">
         <v>84</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C86" s="5">
         <v>85</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C87" s="5">
         <v>86</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C88" s="5">
         <v>87</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C89" s="5">
         <v>88</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C90" s="5">
         <v>89</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C91" s="5">
         <v>90</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C92" s="5">
         <v>91</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C93" s="5">
         <v>92</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C94" s="5">
         <v>93</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C95" s="5">
         <v>94</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C96" s="5">
         <v>95</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C97" s="5">
         <v>96</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C98" s="5">
         <v>97</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C99" s="5">
-        <v>1</v>
+        <v>98</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C100" s="5">
-        <v>2</v>
+        <v>99</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C101" s="5">
-        <v>3</v>
+        <v>100</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C102" s="5">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C103" s="5">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="5"/>
       <c r="G103" s="5"/>
       <c r="H103" s="5"/>
       <c r="I103" s="5"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C104" s="5">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="5"/>
       <c r="G104" s="5"/>
       <c r="H104" s="5"/>
       <c r="I104" s="5"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C105" s="5">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C106" s="5">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="5"/>
       <c r="G106" s="5"/>
       <c r="H106" s="5"/>
       <c r="I106" s="5"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C107" s="5">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="5"/>
       <c r="G107" s="5"/>
       <c r="H107" s="5"/>
       <c r="I107" s="5"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C108" s="5">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="5"/>
       <c r="G108" s="5"/>
       <c r="H108" s="5"/>
       <c r="I108" s="5"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C109" s="5">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="5"/>
       <c r="G109" s="5"/>
       <c r="H109" s="5"/>
       <c r="I109" s="5"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C110" s="5">
-        <v>12</v>
+        <v>109</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="5"/>
       <c r="G110" s="5"/>
       <c r="H110" s="5"/>
       <c r="I110" s="5"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C111" s="5">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="5"/>
       <c r="G111" s="5"/>
       <c r="H111" s="5"/>
       <c r="I111" s="5"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C112" s="5">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="5"/>
       <c r="G112" s="5"/>
       <c r="H112" s="5"/>
       <c r="I112" s="5"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C113" s="5">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="5"/>
       <c r="G113" s="5"/>
       <c r="H113" s="5"/>
       <c r="I113" s="5"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C114" s="5">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="5"/>
       <c r="H114" s="5"/>
       <c r="I114" s="5"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C115" s="5">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C116" s="5">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5"/>
       <c r="H116" s="5"/>
       <c r="I116" s="5"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C117" s="5">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5"/>
       <c r="H117" s="5"/>
       <c r="I117" s="5"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C118" s="5">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5"/>
       <c r="H118" s="5"/>
       <c r="I118" s="5"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C119" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5"/>
       <c r="H119" s="5"/>
       <c r="I119" s="5"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C120" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C121" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C122" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5"/>
       <c r="H122" s="5"/>
       <c r="I122" s="5"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C123" s="5">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C124" s="5">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C125" s="5">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C126" s="5">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5"/>
       <c r="H126" s="5"/>
       <c r="I126" s="5"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C127" s="5">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="5"/>
       <c r="I127" s="5"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C128" s="5">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5"/>
       <c r="H128" s="5"/>
       <c r="I128" s="5"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C129" s="5">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5"/>
       <c r="H129" s="5"/>
       <c r="I129" s="5"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C130" s="5">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5"/>
       <c r="H130" s="5"/>
       <c r="I130" s="5"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C131" s="5">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5"/>
       <c r="H131" s="5"/>
       <c r="I131" s="5"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C132" s="5">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5"/>
       <c r="H132" s="5"/>
       <c r="I132" s="5"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C133" s="5">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5"/>
       <c r="H133" s="5"/>
       <c r="I133" s="5"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C134" s="5">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5"/>
       <c r="H134" s="5"/>
       <c r="I134" s="5"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C135" s="5">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C136" s="5">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C137" s="5">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C138" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C139" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C140" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C141" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>124</v>
+        <v>266</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C142" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C143" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C144" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C145" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>128</v>
+        <v>270</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C146" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>129</v>
+        <v>271</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C147" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>130</v>
+        <v>272</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C148" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>131</v>
+        <v>273</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C149" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>132</v>
+        <v>274</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C150" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5"/>
       <c r="H150" s="5"/>
       <c r="I150" s="5"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C151" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>134</v>
+        <v>276</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C152" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>135</v>
+        <v>277</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C153" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>136</v>
+        <v>278</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C154" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>137</v>
+        <v>279</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C155" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>138</v>
+        <v>280</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C156" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>139</v>
+        <v>281</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5"/>
       <c r="H156" s="5"/>
       <c r="I156" s="5"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C157" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>140</v>
+        <v>282</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C158" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>141</v>
+        <v>283</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5"/>
       <c r="H158" s="5"/>
       <c r="I158" s="5"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C159" s="5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>142</v>
+        <v>284</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5"/>
       <c r="H159" s="5"/>
       <c r="I159" s="5"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="5" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C160" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>143</v>
+        <v>285</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C161" s="5">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>265</v>
+        <v>127</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5"/>
       <c r="H161" s="5"/>
       <c r="I161" s="5"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C162" s="5">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>266</v>
+        <v>128</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5"/>
       <c r="H162" s="5"/>
       <c r="I162" s="5"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C163" s="5">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5"/>
       <c r="H163" s="5"/>
       <c r="I163" s="5"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C164" s="5">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>267</v>
+        <v>130</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5"/>
       <c r="H164" s="5"/>
       <c r="I164" s="5"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C165" s="5">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>268</v>
+        <v>131</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5"/>
       <c r="H165" s="5"/>
       <c r="I165" s="5"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C166" s="5">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5"/>
       <c r="H166" s="5"/>
       <c r="I166" s="5"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C167" s="5">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>269</v>
+        <v>133</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5"/>
       <c r="H167" s="5"/>
       <c r="I167" s="5"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C168" s="5">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>270</v>
+        <v>134</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="5"/>
       <c r="G168" s="5"/>
       <c r="H168" s="5"/>
       <c r="I168" s="5"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C169" s="5">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5"/>
       <c r="H169" s="5"/>
       <c r="I169" s="5"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C170" s="5">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>271</v>
+        <v>136</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
       <c r="G170" s="5"/>
       <c r="H170" s="5"/>
       <c r="I170" s="5"/>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C171" s="5">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>272</v>
+        <v>137</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="5"/>
       <c r="G171" s="5"/>
       <c r="H171" s="5"/>
       <c r="I171" s="5"/>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C172" s="5">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>273</v>
+        <v>138</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="5"/>
       <c r="G172" s="5"/>
       <c r="H172" s="5"/>
       <c r="I172" s="5"/>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C173" s="5">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>156</v>
+        <v>139</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="5"/>
       <c r="G173" s="5"/>
       <c r="H173" s="5"/>
       <c r="I173" s="5"/>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C174" s="5">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>157</v>
+        <v>140</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5"/>
       <c r="H174" s="5"/>
       <c r="I174" s="5"/>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C175" s="5">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>158</v>
+        <v>141</v>
       </c>
       <c r="E175" s="5"/>
       <c r="F175" s="5"/>
       <c r="G175" s="5"/>
       <c r="H175" s="5"/>
       <c r="I175" s="5"/>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C176" s="5">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>274</v>
+        <v>142</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="5"/>
       <c r="G176" s="5"/>
       <c r="H176" s="5"/>
       <c r="I176" s="5"/>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C177" s="5">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>275</v>
+        <v>143</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="5"/>
       <c r="G177" s="5"/>
       <c r="H177" s="5"/>
       <c r="I177" s="5"/>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C178" s="5">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>276</v>
+        <v>144</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="5"/>
       <c r="G178" s="5"/>
       <c r="H178" s="5"/>
       <c r="I178" s="5"/>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C179" s="5">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>277</v>
+        <v>145</v>
       </c>
       <c r="E179" s="5"/>
       <c r="F179" s="5"/>
       <c r="G179" s="5"/>
       <c r="H179" s="5"/>
       <c r="I179" s="5"/>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B180" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C180" s="5">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>163</v>
+        <v>146</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="5"/>
       <c r="G180" s="5"/>
       <c r="H180" s="5"/>
       <c r="I180" s="5"/>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C181" s="5">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>164</v>
+        <v>147</v>
       </c>
       <c r="E181" s="5"/>
       <c r="F181" s="5"/>
       <c r="G181" s="5"/>
       <c r="H181" s="5"/>
       <c r="I181" s="5"/>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C182" s="5">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>278</v>
+        <v>148</v>
       </c>
       <c r="E182" s="5"/>
       <c r="F182" s="5"/>
       <c r="G182" s="5"/>
       <c r="H182" s="5"/>
       <c r="I182" s="5"/>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C183" s="5">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>279</v>
+        <v>149</v>
       </c>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="5"/>
       <c r="H183" s="5"/>
       <c r="I183" s="5"/>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C184" s="5">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>280</v>
+        <v>150</v>
       </c>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="5"/>
       <c r="H184" s="5"/>
       <c r="I184" s="5"/>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C185" s="5">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>281</v>
+        <v>151</v>
       </c>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="5"/>
       <c r="H185" s="5"/>
       <c r="I185" s="5"/>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C186" s="5">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>282</v>
+        <v>152</v>
       </c>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="5"/>
       <c r="H186" s="5"/>
       <c r="I186" s="5"/>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C187" s="5">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>283</v>
+        <v>153</v>
       </c>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="5"/>
       <c r="H187" s="5"/>
       <c r="I187" s="5"/>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B188" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C188" s="5">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>284</v>
+        <v>154</v>
       </c>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="5"/>
       <c r="H188" s="5"/>
       <c r="I188" s="5"/>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B189" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C189" s="5">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>285</v>
+        <v>155</v>
       </c>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="5"/>
       <c r="H189" s="5"/>
       <c r="I189" s="5"/>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B190" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C190" s="5">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>286</v>
+        <v>156</v>
       </c>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="5"/>
       <c r="H190" s="5"/>
       <c r="I190" s="5"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B191" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C191" s="5">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>287</v>
+        <v>157</v>
       </c>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5"/>
       <c r="H191" s="5"/>
       <c r="I191" s="5"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B192" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C192" s="5">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>288</v>
+        <v>158</v>
       </c>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="5"/>
       <c r="H192" s="5"/>
       <c r="I192" s="5"/>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B193" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C193" s="5">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>289</v>
+        <v>159</v>
       </c>
       <c r="E193" s="5"/>
       <c r="F193" s="5"/>
       <c r="G193" s="5"/>
       <c r="H193" s="5"/>
       <c r="I193" s="5"/>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B194" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C194" s="5">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>290</v>
+        <v>160</v>
       </c>
       <c r="E194" s="5"/>
       <c r="F194" s="5"/>
       <c r="G194" s="5"/>
       <c r="H194" s="5"/>
       <c r="I194" s="5"/>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C195" s="5">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>291</v>
+        <v>161</v>
       </c>
       <c r="E195" s="5"/>
       <c r="F195" s="5"/>
       <c r="G195" s="5"/>
       <c r="H195" s="5"/>
       <c r="I195" s="5"/>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C196" s="5">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>292</v>
+        <v>162</v>
       </c>
       <c r="E196" s="5"/>
       <c r="F196" s="5"/>
       <c r="G196" s="5"/>
       <c r="H196" s="5"/>
       <c r="I196" s="5"/>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C197" s="5">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>293</v>
+        <v>163</v>
       </c>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5"/>
       <c r="H197" s="5"/>
       <c r="I197" s="5"/>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B198" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C198" s="5">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>294</v>
+        <v>164</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="5"/>
       <c r="G198" s="5"/>
       <c r="H198" s="5"/>
       <c r="I198" s="5"/>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C199" s="5">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>295</v>
+        <v>165</v>
       </c>
       <c r="E199" s="5"/>
       <c r="F199" s="5"/>
       <c r="G199" s="5"/>
       <c r="H199" s="5"/>
       <c r="I199" s="5"/>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B200" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C200" s="5">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>186</v>
+        <v>166</v>
       </c>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5"/>
       <c r="H200" s="5"/>
       <c r="I200" s="5"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C201" s="5">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>187</v>
+        <v>167</v>
       </c>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="5"/>
       <c r="H201" s="5"/>
       <c r="I201" s="5"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B202" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C202" s="5">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>188</v>
+        <v>168</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="5"/>
       <c r="H202" s="5"/>
       <c r="I202" s="5"/>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B203" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C203" s="5">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>296</v>
+        <v>169</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="5"/>
       <c r="H203" s="5"/>
       <c r="I203" s="5"/>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B204" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C204" s="5">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>297</v>
+        <v>170</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="5"/>
       <c r="H204" s="5"/>
       <c r="I204" s="5"/>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B205" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C205" s="5">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>298</v>
+        <v>171</v>
       </c>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5"/>
       <c r="H205" s="5"/>
       <c r="I205" s="5"/>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B206" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C206" s="5">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>192</v>
+        <v>172</v>
       </c>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="5"/>
       <c r="H206" s="5"/>
       <c r="I206" s="5"/>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B207" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C207" s="5">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>193</v>
+        <v>173</v>
       </c>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="5"/>
       <c r="H207" s="5"/>
       <c r="I207" s="5"/>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B208" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C208" s="5">
         <v>48</v>
       </c>
-      <c r="B208" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D208" s="5" t="s">
-        <v>299</v>
+        <v>174</v>
       </c>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="5"/>
       <c r="H208" s="5"/>
       <c r="I208" s="5"/>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B209" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C209" s="5">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>195</v>
+        <v>175</v>
       </c>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="5"/>
       <c r="H209" s="5"/>
       <c r="I209" s="5"/>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B210" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C210" s="5">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>300</v>
+        <v>176</v>
       </c>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="5"/>
       <c r="H210" s="5"/>
       <c r="I210" s="5"/>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B211" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C211" s="5">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>301</v>
+        <v>177</v>
       </c>
       <c r="E211" s="5"/>
       <c r="F211" s="5"/>
       <c r="G211" s="5"/>
       <c r="H211" s="5"/>
       <c r="I211" s="5"/>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B212" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C212" s="5">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>302</v>
+        <v>178</v>
       </c>
       <c r="E212" s="5"/>
       <c r="F212" s="5"/>
       <c r="G212" s="5"/>
       <c r="H212" s="5"/>
       <c r="I212" s="5"/>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B213" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C213" s="5">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>303</v>
+        <v>179</v>
       </c>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
       <c r="G213" s="5"/>
       <c r="H213" s="5"/>
       <c r="I213" s="5"/>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C214" s="5">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>304</v>
+        <v>180</v>
       </c>
       <c r="E214" s="5"/>
       <c r="F214" s="5"/>
       <c r="G214" s="5"/>
       <c r="H214" s="5"/>
       <c r="I214" s="5"/>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B215" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C215" s="5">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>305</v>
+        <v>181</v>
       </c>
       <c r="E215" s="5"/>
       <c r="F215" s="5"/>
       <c r="G215" s="5"/>
       <c r="H215" s="5"/>
       <c r="I215" s="5"/>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B216" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C216" s="5">
-        <v>79</v>
+        <v>56</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>306</v>
+        <v>182</v>
       </c>
       <c r="E216" s="5"/>
       <c r="F216" s="5"/>
       <c r="G216" s="5"/>
       <c r="H216" s="5"/>
       <c r="I216" s="5"/>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C217" s="5">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>307</v>
+        <v>183</v>
       </c>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="5"/>
       <c r="H217" s="5"/>
       <c r="I217" s="5"/>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B218" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C218" s="5">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>308</v>
+        <v>184</v>
       </c>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="5"/>
       <c r="H218" s="5"/>
       <c r="I218" s="5"/>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C219" s="5">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>309</v>
+        <v>185</v>
       </c>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="5"/>
       <c r="H219" s="5"/>
       <c r="I219" s="5"/>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B220" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C220" s="5">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>206</v>
+        <v>186</v>
       </c>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="5"/>
       <c r="H220" s="5"/>
       <c r="I220" s="5"/>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C221" s="5">
-        <v>84</v>
+        <v>61</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>310</v>
+        <v>187</v>
       </c>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="5"/>
       <c r="H221" s="5"/>
       <c r="I221" s="5"/>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B222" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C222" s="5">
-        <v>85</v>
+        <v>62</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>311</v>
+        <v>188</v>
       </c>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="5"/>
       <c r="H222" s="5"/>
       <c r="I222" s="5"/>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B223" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C223" s="5">
-        <v>86</v>
+        <v>63</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>312</v>
+        <v>189</v>
       </c>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="5"/>
       <c r="H223" s="5"/>
       <c r="I223" s="5"/>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B224" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C224" s="5">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>313</v>
+        <v>190</v>
       </c>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="5"/>
       <c r="H224" s="5"/>
       <c r="I224" s="5"/>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C225" s="5">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>211</v>
+        <v>191</v>
       </c>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="5"/>
       <c r="H225" s="5"/>
       <c r="I225" s="5"/>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C226" s="5">
-        <v>89</v>
+        <v>66</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>314</v>
+        <v>192</v>
       </c>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="5"/>
       <c r="H226" s="5"/>
       <c r="I226" s="5"/>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B227" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C227" s="5">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>315</v>
+        <v>193</v>
       </c>
       <c r="E227" s="5"/>
       <c r="F227" s="5"/>
       <c r="G227" s="5"/>
       <c r="H227" s="5"/>
       <c r="I227" s="5"/>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B228" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C228" s="5">
-        <v>91</v>
+        <v>68</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>316</v>
+        <v>194</v>
       </c>
       <c r="E228" s="5"/>
       <c r="F228" s="5"/>
       <c r="G228" s="5"/>
       <c r="H228" s="5"/>
       <c r="I228" s="5"/>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B229" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C229" s="5">
-        <v>92</v>
+        <v>69</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>317</v>
+        <v>195</v>
       </c>
       <c r="E229" s="5"/>
       <c r="F229" s="5"/>
       <c r="G229" s="5"/>
       <c r="H229" s="5"/>
       <c r="I229" s="5"/>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C230" s="5">
-        <v>93</v>
+        <v>70</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>216</v>
+        <v>196</v>
       </c>
       <c r="E230" s="5"/>
       <c r="F230" s="5"/>
       <c r="G230" s="5"/>
       <c r="H230" s="5"/>
       <c r="I230" s="5"/>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C231" s="5">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>217</v>
+        <v>197</v>
       </c>
       <c r="E231" s="5"/>
       <c r="F231" s="5"/>
       <c r="G231" s="5"/>
       <c r="H231" s="5"/>
       <c r="I231" s="5"/>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C232" s="5">
-        <v>95</v>
+        <v>72</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>218</v>
+        <v>198</v>
       </c>
       <c r="E232" s="5"/>
       <c r="F232" s="5"/>
       <c r="G232" s="5"/>
       <c r="H232" s="5"/>
       <c r="I232" s="5"/>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B233" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C233" s="5">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>318</v>
+        <v>199</v>
       </c>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="5"/>
       <c r="H233" s="5"/>
       <c r="I233" s="5"/>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B234" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C234" s="5">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>319</v>
+        <v>200</v>
       </c>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="5"/>
       <c r="H234" s="5"/>
       <c r="I234" s="5"/>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B235" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C235" s="5">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>320</v>
+        <v>201</v>
       </c>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="5"/>
       <c r="H235" s="5"/>
       <c r="I235" s="5"/>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B236" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C236" s="5">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>321</v>
+        <v>202</v>
       </c>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="5"/>
       <c r="H236" s="5"/>
       <c r="I236" s="5"/>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B237" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C237" s="5">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>322</v>
+        <v>203</v>
       </c>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="5"/>
       <c r="H237" s="5"/>
       <c r="I237" s="5"/>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B238" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C238" s="5">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>323</v>
+        <v>204</v>
       </c>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="5"/>
       <c r="H238" s="5"/>
       <c r="I238" s="5"/>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C239" s="5">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>225</v>
+        <v>205</v>
       </c>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="5"/>
       <c r="H239" s="5"/>
       <c r="I239" s="5"/>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C240" s="5">
-        <v>5</v>
+        <v>80</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>226</v>
+        <v>206</v>
       </c>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="5"/>
       <c r="H240" s="5"/>
       <c r="I240" s="5"/>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B241" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C241" s="5">
-        <v>6</v>
+        <v>81</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>227</v>
+        <v>207</v>
       </c>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="5"/>
       <c r="H241" s="5"/>
       <c r="I241" s="5"/>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B242" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C242" s="5">
-        <v>7</v>
+        <v>82</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>324</v>
+        <v>208</v>
       </c>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="5"/>
       <c r="H242" s="5"/>
       <c r="I242" s="5"/>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B243" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C243" s="5">
-        <v>8</v>
+        <v>83</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>325</v>
+        <v>209</v>
       </c>
       <c r="E243" s="5"/>
       <c r="F243" s="5"/>
       <c r="G243" s="5"/>
       <c r="H243" s="5"/>
       <c r="I243" s="5"/>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C244" s="5">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>326</v>
+        <v>210</v>
       </c>
       <c r="E244" s="5"/>
       <c r="F244" s="5"/>
       <c r="G244" s="5"/>
       <c r="H244" s="5"/>
       <c r="I244" s="5"/>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C245" s="5">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>327</v>
+        <v>211</v>
       </c>
       <c r="E245" s="5"/>
       <c r="F245" s="5"/>
       <c r="G245" s="5"/>
       <c r="H245" s="5"/>
       <c r="I245" s="5"/>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C246" s="5">
-        <v>11</v>
+        <v>86</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>328</v>
+        <v>212</v>
       </c>
       <c r="E246" s="5"/>
       <c r="F246" s="5"/>
       <c r="G246" s="5"/>
       <c r="H246" s="5"/>
       <c r="I246" s="5"/>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B247" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C247" s="5">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>329</v>
+        <v>213</v>
       </c>
       <c r="E247" s="5"/>
       <c r="F247" s="5"/>
       <c r="G247" s="5"/>
       <c r="H247" s="5"/>
       <c r="I247" s="5"/>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B248" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C248" s="5">
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>234</v>
+        <v>214</v>
       </c>
       <c r="E248" s="5"/>
       <c r="F248" s="5"/>
       <c r="G248" s="5"/>
       <c r="H248" s="5"/>
       <c r="I248" s="5"/>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B249" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C249" s="5">
-        <v>14</v>
+        <v>89</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>330</v>
+        <v>215</v>
       </c>
       <c r="E249" s="5"/>
       <c r="F249" s="5"/>
       <c r="G249" s="5"/>
       <c r="H249" s="5"/>
       <c r="I249" s="5"/>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C250" s="5">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>331</v>
+        <v>216</v>
       </c>
       <c r="E250" s="5"/>
       <c r="F250" s="5"/>
       <c r="G250" s="5"/>
       <c r="H250" s="5"/>
       <c r="I250" s="5"/>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C251" s="5">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>332</v>
+        <v>217</v>
       </c>
       <c r="E251" s="5"/>
       <c r="F251" s="5"/>
       <c r="G251" s="5"/>
       <c r="H251" s="5"/>
       <c r="I251" s="5"/>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B252" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C252" s="5">
-        <v>17</v>
+        <v>92</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>238</v>
+        <v>218</v>
       </c>
       <c r="E252" s="5"/>
       <c r="F252" s="5"/>
       <c r="G252" s="5"/>
       <c r="H252" s="5"/>
       <c r="I252" s="5"/>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C253" s="5">
-        <v>1</v>
+        <v>93</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>333</v>
+        <v>219</v>
       </c>
       <c r="E253" s="5"/>
       <c r="F253" s="5"/>
       <c r="G253" s="5"/>
       <c r="H253" s="5"/>
       <c r="I253" s="5"/>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B254" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C254" s="5">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>239</v>
+        <v>220</v>
       </c>
       <c r="E254" s="5"/>
       <c r="F254" s="5"/>
       <c r="G254" s="5"/>
       <c r="H254" s="5"/>
       <c r="I254" s="5"/>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B255" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C255" s="5">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>240</v>
+        <v>221</v>
       </c>
       <c r="E255" s="5"/>
       <c r="F255" s="5"/>
       <c r="G255" s="5"/>
       <c r="H255" s="5"/>
       <c r="I255" s="5"/>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B256" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C256" s="5">
-        <v>4</v>
+        <v>96</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>241</v>
+        <v>222</v>
       </c>
       <c r="E256" s="5"/>
       <c r="F256" s="5"/>
       <c r="G256" s="5"/>
       <c r="H256" s="5"/>
       <c r="I256" s="5"/>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C257" s="5">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>334</v>
+        <v>223</v>
       </c>
       <c r="E257" s="5"/>
       <c r="F257" s="5"/>
       <c r="G257" s="5"/>
       <c r="H257" s="5"/>
       <c r="I257" s="5"/>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C258" s="5">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>335</v>
+        <v>224</v>
       </c>
       <c r="E258" s="5"/>
       <c r="F258" s="5"/>
       <c r="G258" s="5"/>
       <c r="H258" s="5"/>
       <c r="I258" s="5"/>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B259" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C259" s="5">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="E259" s="5"/>
       <c r="F259" s="5"/>
       <c r="G259" s="5"/>
       <c r="H259" s="5"/>
       <c r="I259" s="5"/>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B260" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C260" s="5">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>245</v>
+        <v>226</v>
       </c>
       <c r="E260" s="5"/>
       <c r="F260" s="5"/>
       <c r="G260" s="5"/>
       <c r="H260" s="5"/>
       <c r="I260" s="5"/>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B261" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C261" s="5">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>246</v>
+        <v>227</v>
       </c>
       <c r="E261" s="5"/>
       <c r="F261" s="5"/>
       <c r="G261" s="5"/>
       <c r="H261" s="5"/>
       <c r="I261" s="5"/>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C262" s="5">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>336</v>
+        <v>228</v>
       </c>
       <c r="E262" s="5"/>
       <c r="F262" s="5"/>
       <c r="G262" s="5"/>
       <c r="H262" s="5"/>
       <c r="I262" s="5"/>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B263" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C263" s="5">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>248</v>
+        <v>229</v>
       </c>
       <c r="E263" s="5"/>
       <c r="F263" s="5"/>
       <c r="G263" s="5"/>
       <c r="H263" s="5"/>
       <c r="I263" s="5"/>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B264" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C264" s="5">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>249</v>
+        <v>230</v>
       </c>
       <c r="E264" s="5"/>
       <c r="F264" s="5"/>
       <c r="G264" s="5"/>
       <c r="H264" s="5"/>
       <c r="I264" s="5"/>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B265" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C265" s="5">
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>250</v>
+        <v>231</v>
       </c>
       <c r="E265" s="5"/>
       <c r="F265" s="5"/>
       <c r="G265" s="5"/>
       <c r="H265" s="5"/>
       <c r="I265" s="5"/>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B266" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C266" s="5">
-        <v>14</v>
+        <v>106</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>251</v>
+        <v>232</v>
       </c>
       <c r="E266" s="5"/>
       <c r="F266" s="5"/>
       <c r="G266" s="5"/>
       <c r="H266" s="5"/>
       <c r="I266" s="5"/>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B267" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C267" s="5">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>252</v>
+        <v>233</v>
       </c>
       <c r="E267" s="5"/>
       <c r="F267" s="5"/>
       <c r="G267" s="5"/>
       <c r="H267" s="5"/>
       <c r="I267" s="5"/>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B268" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C268" s="5">
-        <v>16</v>
+        <v>108</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>253</v>
+        <v>234</v>
       </c>
       <c r="E268" s="5"/>
       <c r="F268" s="5"/>
       <c r="G268" s="5"/>
       <c r="H268" s="5"/>
       <c r="I268" s="5"/>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B269" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C269" s="5">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>337</v>
+        <v>235</v>
       </c>
       <c r="E269" s="5"/>
       <c r="F269" s="5"/>
       <c r="G269" s="5"/>
       <c r="H269" s="5"/>
       <c r="I269" s="5"/>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B270" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C270" s="5">
-        <v>18</v>
+        <v>110</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="E270" s="5"/>
       <c r="F270" s="5"/>
       <c r="G270" s="5"/>
       <c r="H270" s="5"/>
       <c r="I270" s="5"/>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B271" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C271" s="5">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>338</v>
+        <v>237</v>
       </c>
       <c r="E271" s="5"/>
       <c r="F271" s="5"/>
       <c r="G271" s="5"/>
       <c r="H271" s="5"/>
       <c r="I271" s="5"/>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="5" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B272" s="5" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C272" s="5">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>339</v>
+        <v>238</v>
       </c>
       <c r="E272" s="5"/>
       <c r="F272" s="5"/>
       <c r="G272" s="5"/>
       <c r="H272" s="5"/>
       <c r="I272" s="5"/>
+    </row>
+    <row r="273" spans="1:9">
+      <c r="A273" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B273" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C273" s="5">
+        <v>3</v>
+      </c>
+      <c r="D273" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="E273" s="5"/>
+      <c r="F273" s="5"/>
+      <c r="G273" s="5"/>
+      <c r="H273" s="5"/>
+      <c r="I273" s="5"/>
+    </row>
+    <row r="274" spans="1:9">
+      <c r="A274" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B274" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C274" s="5">
+        <v>4</v>
+      </c>
+      <c r="D274" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="E274" s="5"/>
+      <c r="F274" s="5"/>
+      <c r="G274" s="5"/>
+      <c r="H274" s="5"/>
+      <c r="I274" s="5"/>
+    </row>
+    <row r="275" spans="1:9">
+      <c r="A275" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B275" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C275" s="5">
+        <v>5</v>
+      </c>
+      <c r="D275" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="E275" s="5"/>
+      <c r="F275" s="5"/>
+      <c r="G275" s="5"/>
+      <c r="H275" s="5"/>
+      <c r="I275" s="5"/>
+    </row>
+    <row r="276" spans="1:9">
+      <c r="A276" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B276" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C276" s="5">
+        <v>6</v>
+      </c>
+      <c r="D276" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="E276" s="5"/>
+      <c r="F276" s="5"/>
+      <c r="G276" s="5"/>
+      <c r="H276" s="5"/>
+      <c r="I276" s="5"/>
+    </row>
+    <row r="277" spans="1:9">
+      <c r="A277" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B277" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C277" s="5">
+        <v>7</v>
+      </c>
+      <c r="D277" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="E277" s="5"/>
+      <c r="F277" s="5"/>
+      <c r="G277" s="5"/>
+      <c r="H277" s="5"/>
+      <c r="I277" s="5"/>
+    </row>
+    <row r="278" spans="1:9">
+      <c r="A278" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B278" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C278" s="5">
+        <v>8</v>
+      </c>
+      <c r="D278" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="E278" s="5"/>
+      <c r="F278" s="5"/>
+      <c r="G278" s="5"/>
+      <c r="H278" s="5"/>
+      <c r="I278" s="5"/>
+    </row>
+    <row r="279" spans="1:9">
+      <c r="A279" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B279" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C279" s="5">
+        <v>9</v>
+      </c>
+      <c r="D279" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="E279" s="5"/>
+      <c r="F279" s="5"/>
+      <c r="G279" s="5"/>
+      <c r="H279" s="5"/>
+      <c r="I279" s="5"/>
+    </row>
+    <row r="280" spans="1:9">
+      <c r="A280" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B280" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C280" s="5">
+        <v>10</v>
+      </c>
+      <c r="D280" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="E280" s="5"/>
+      <c r="F280" s="5"/>
+      <c r="G280" s="5"/>
+      <c r="H280" s="5"/>
+      <c r="I280" s="5"/>
+    </row>
+    <row r="281" spans="1:9">
+      <c r="A281" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B281" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C281" s="5">
+        <v>11</v>
+      </c>
+      <c r="D281" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="E281" s="5"/>
+      <c r="F281" s="5"/>
+      <c r="G281" s="5"/>
+      <c r="H281" s="5"/>
+      <c r="I281" s="5"/>
+    </row>
+    <row r="282" spans="1:9">
+      <c r="A282" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B282" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C282" s="5">
+        <v>12</v>
+      </c>
+      <c r="D282" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="E282" s="5"/>
+      <c r="F282" s="5"/>
+      <c r="G282" s="5"/>
+      <c r="H282" s="5"/>
+      <c r="I282" s="5"/>
+    </row>
+    <row r="283" spans="1:9">
+      <c r="A283" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B283" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C283" s="5">
+        <v>13</v>
+      </c>
+      <c r="D283" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="E283" s="5"/>
+      <c r="F283" s="5"/>
+      <c r="G283" s="5"/>
+      <c r="H283" s="5"/>
+      <c r="I283" s="5"/>
+    </row>
+    <row r="284" spans="1:9">
+      <c r="A284" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B284" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C284" s="5">
+        <v>14</v>
+      </c>
+      <c r="D284" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="E284" s="5"/>
+      <c r="F284" s="5"/>
+      <c r="G284" s="5"/>
+      <c r="H284" s="5"/>
+      <c r="I284" s="5"/>
+    </row>
+    <row r="285" spans="1:9">
+      <c r="A285" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B285" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C285" s="5">
+        <v>15</v>
+      </c>
+      <c r="D285" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="E285" s="5"/>
+      <c r="F285" s="5"/>
+      <c r="G285" s="5"/>
+      <c r="H285" s="5"/>
+      <c r="I285" s="5"/>
+    </row>
+    <row r="286" spans="1:9">
+      <c r="A286" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B286" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C286" s="5">
+        <v>16</v>
+      </c>
+      <c r="D286" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="E286" s="5"/>
+      <c r="F286" s="5"/>
+      <c r="G286" s="5"/>
+      <c r="H286" s="5"/>
+      <c r="I286" s="5"/>
+    </row>
+    <row r="287" spans="1:9">
+      <c r="A287" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B287" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C287" s="5">
+        <v>17</v>
+      </c>
+      <c r="D287" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="E287" s="5"/>
+      <c r="F287" s="5"/>
+      <c r="G287" s="5"/>
+      <c r="H287" s="5"/>
+      <c r="I287" s="5"/>
+    </row>
+    <row r="288" spans="1:9">
+      <c r="A288" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B288" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C288" s="5">
+        <v>18</v>
+      </c>
+      <c r="D288" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="E288" s="5"/>
+      <c r="F288" s="5"/>
+      <c r="G288" s="5"/>
+      <c r="H288" s="5"/>
+      <c r="I288" s="5"/>
+    </row>
+    <row r="289" spans="1:9">
+      <c r="A289" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B289" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C289" s="5">
+        <v>19</v>
+      </c>
+      <c r="D289" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E289" s="5"/>
+      <c r="F289" s="5"/>
+      <c r="G289" s="5"/>
+      <c r="H289" s="5"/>
+      <c r="I289" s="5"/>
+    </row>
+    <row r="290" spans="1:9">
+      <c r="A290" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B290" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C290" s="5">
+        <v>20</v>
+      </c>
+      <c r="D290" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E290" s="5"/>
+      <c r="F290" s="5"/>
+      <c r="G290" s="5"/>
+      <c r="H290" s="5"/>
+      <c r="I290" s="5"/>
+    </row>
+    <row r="291" spans="1:9">
+      <c r="A291" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B291" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C291" s="5">
+        <v>21</v>
+      </c>
+      <c r="D291" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="E291" s="5"/>
+      <c r="F291" s="5"/>
+      <c r="G291" s="5"/>
+      <c r="H291" s="5"/>
+      <c r="I291" s="5"/>
+    </row>
+    <row r="292" spans="1:9">
+      <c r="A292" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B292" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C292" s="5">
+        <v>22</v>
+      </c>
+      <c r="D292" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="E292" s="5"/>
+      <c r="F292" s="5"/>
+      <c r="G292" s="5"/>
+      <c r="H292" s="5"/>
+      <c r="I292" s="5"/>
+    </row>
+    <row r="293" spans="1:9">
+      <c r="A293" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B293" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C293" s="5">
+        <v>23</v>
+      </c>
+      <c r="D293" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="E293" s="5"/>
+      <c r="F293" s="5"/>
+      <c r="G293" s="5"/>
+      <c r="H293" s="5"/>
+      <c r="I293" s="5"/>
+    </row>
+    <row r="294" spans="1:9">
+      <c r="A294" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B294" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C294" s="5">
+        <v>24</v>
+      </c>
+      <c r="D294" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="E294" s="5"/>
+      <c r="F294" s="5"/>
+      <c r="G294" s="5"/>
+      <c r="H294" s="5"/>
+      <c r="I294" s="5"/>
+    </row>
+    <row r="295" spans="1:9">
+      <c r="A295" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B295" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C295" s="5">
+        <v>25</v>
+      </c>
+      <c r="D295" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E295" s="5"/>
+      <c r="F295" s="5"/>
+      <c r="G295" s="5"/>
+      <c r="H295" s="5"/>
+      <c r="I295" s="5"/>
+    </row>
+    <row r="296" spans="1:9">
+      <c r="A296" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B296" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C296" s="5">
+        <v>1</v>
+      </c>
+      <c r="D296" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="E296" s="5"/>
+      <c r="F296" s="5"/>
+      <c r="G296" s="5"/>
+      <c r="H296" s="5"/>
+      <c r="I296" s="5"/>
+    </row>
+    <row r="297" spans="1:9">
+      <c r="A297" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B297" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C297" s="5">
+        <v>2</v>
+      </c>
+      <c r="D297" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="E297" s="5"/>
+      <c r="F297" s="5"/>
+      <c r="G297" s="5"/>
+      <c r="H297" s="5"/>
+      <c r="I297" s="5"/>
+    </row>
+    <row r="298" spans="1:9">
+      <c r="A298" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B298" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C298" s="5">
+        <v>3</v>
+      </c>
+      <c r="D298" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="E298" s="5"/>
+      <c r="F298" s="5"/>
+      <c r="G298" s="5"/>
+      <c r="H298" s="5"/>
+      <c r="I298" s="5"/>
+    </row>
+    <row r="299" spans="1:9">
+      <c r="A299" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B299" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C299" s="5">
+        <v>4</v>
+      </c>
+      <c r="D299" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E299" s="5"/>
+      <c r="F299" s="5"/>
+      <c r="G299" s="5"/>
+      <c r="H299" s="5"/>
+      <c r="I299" s="5"/>
+    </row>
+    <row r="300" spans="1:9">
+      <c r="A300" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B300" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C300" s="5">
+        <v>5</v>
+      </c>
+      <c r="D300" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="E300" s="5"/>
+      <c r="F300" s="5"/>
+      <c r="G300" s="5"/>
+      <c r="H300" s="5"/>
+      <c r="I300" s="5"/>
+    </row>
+    <row r="301" spans="1:9">
+      <c r="A301" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B301" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C301" s="5">
+        <v>6</v>
+      </c>
+      <c r="D301" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="E301" s="5"/>
+      <c r="F301" s="5"/>
+      <c r="G301" s="5"/>
+      <c r="H301" s="5"/>
+      <c r="I301" s="5"/>
+    </row>
+    <row r="302" spans="1:9">
+      <c r="A302" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B302" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C302" s="5">
+        <v>7</v>
+      </c>
+      <c r="D302" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="E302" s="5"/>
+      <c r="F302" s="5"/>
+      <c r="G302" s="5"/>
+      <c r="H302" s="5"/>
+      <c r="I302" s="5"/>
+    </row>
+    <row r="303" spans="1:9">
+      <c r="A303" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B303" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C303" s="5">
+        <v>8</v>
+      </c>
+      <c r="D303" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="E303" s="5"/>
+      <c r="F303" s="5"/>
+      <c r="G303" s="5"/>
+      <c r="H303" s="5"/>
+      <c r="I303" s="5"/>
+    </row>
+    <row r="304" spans="1:9">
+      <c r="A304" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B304" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C304" s="5">
+        <v>9</v>
+      </c>
+      <c r="D304" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="E304" s="5"/>
+      <c r="F304" s="5"/>
+      <c r="G304" s="5"/>
+      <c r="H304" s="5"/>
+      <c r="I304" s="5"/>
+    </row>
+    <row r="305" spans="1:9">
+      <c r="A305" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B305" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C305" s="5">
+        <v>10</v>
+      </c>
+      <c r="D305" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="E305" s="5"/>
+      <c r="F305" s="5"/>
+      <c r="G305" s="5"/>
+      <c r="H305" s="5"/>
+      <c r="I305" s="5"/>
+    </row>
+    <row r="306" spans="1:9">
+      <c r="A306" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B306" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C306" s="5">
+        <v>11</v>
+      </c>
+      <c r="D306" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="E306" s="5"/>
+      <c r="F306" s="5"/>
+      <c r="G306" s="5"/>
+      <c r="H306" s="5"/>
+      <c r="I306" s="5"/>
+    </row>
+    <row r="307" spans="1:9">
+      <c r="A307" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B307" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C307" s="5">
+        <v>12</v>
+      </c>
+      <c r="D307" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="E307" s="5"/>
+      <c r="F307" s="5"/>
+      <c r="G307" s="5"/>
+      <c r="H307" s="5"/>
+      <c r="I307" s="5"/>
+    </row>
+    <row r="308" spans="1:9">
+      <c r="A308" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B308" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C308" s="5">
+        <v>13</v>
+      </c>
+      <c r="D308" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="E308" s="5"/>
+      <c r="F308" s="5"/>
+      <c r="G308" s="5"/>
+      <c r="H308" s="5"/>
+      <c r="I308" s="5"/>
+    </row>
+    <row r="309" spans="1:9">
+      <c r="A309" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B309" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C309" s="5">
+        <v>14</v>
+      </c>
+      <c r="D309" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="E309" s="5"/>
+      <c r="F309" s="5"/>
+      <c r="G309" s="5"/>
+      <c r="H309" s="5"/>
+      <c r="I309" s="5"/>
+    </row>
+    <row r="310" spans="1:9">
+      <c r="A310" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B310" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C310" s="5">
+        <v>15</v>
+      </c>
+      <c r="D310" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="E310" s="5"/>
+      <c r="F310" s="5"/>
+      <c r="G310" s="5"/>
+      <c r="H310" s="5"/>
+      <c r="I310" s="5"/>
+    </row>
+    <row r="311" spans="1:9">
+      <c r="A311" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B311" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C311" s="5">
+        <v>16</v>
+      </c>
+      <c r="D311" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="E311" s="5"/>
+      <c r="F311" s="5"/>
+      <c r="G311" s="5"/>
+      <c r="H311" s="5"/>
+      <c r="I311" s="5"/>
+    </row>
+    <row r="312" spans="1:9">
+      <c r="A312" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B312" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C312" s="5">
+        <v>17</v>
+      </c>
+      <c r="D312" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="E312" s="5"/>
+      <c r="F312" s="5"/>
+      <c r="G312" s="5"/>
+      <c r="H312" s="5"/>
+      <c r="I312" s="5"/>
+    </row>
+    <row r="313" spans="1:9">
+      <c r="A313" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B313" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C313" s="5">
+        <v>18</v>
+      </c>
+      <c r="D313" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="E313" s="5"/>
+      <c r="F313" s="5"/>
+      <c r="G313" s="5"/>
+      <c r="H313" s="5"/>
+      <c r="I313" s="5"/>
+    </row>
+    <row r="314" spans="1:9">
+      <c r="A314" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B314" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C314" s="5">
+        <v>19</v>
+      </c>
+      <c r="D314" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="E314" s="5"/>
+      <c r="F314" s="5"/>
+      <c r="G314" s="5"/>
+      <c r="H314" s="5"/>
+      <c r="I314" s="5"/>
+    </row>
+    <row r="315" spans="1:9">
+      <c r="A315" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B315" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C315" s="5">
+        <v>20</v>
+      </c>
+      <c r="D315" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="E315" s="5"/>
+      <c r="F315" s="5"/>
+      <c r="G315" s="5"/>
+      <c r="H315" s="5"/>
+      <c r="I315" s="5"/>
+    </row>
+    <row r="316" spans="1:9">
+      <c r="A316" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B316" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C316" s="5">
+        <v>21</v>
+      </c>
+      <c r="D316" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="E316" s="5"/>
+      <c r="F316" s="5"/>
+      <c r="G316" s="5"/>
+      <c r="H316" s="5"/>
+      <c r="I316" s="5"/>
+    </row>
+    <row r="317" spans="1:9">
+      <c r="A317" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B317" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C317" s="5">
+        <v>22</v>
+      </c>
+      <c r="D317" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="E317" s="5"/>
+      <c r="F317" s="5"/>
+      <c r="G317" s="5"/>
+      <c r="H317" s="5"/>
+      <c r="I317" s="5"/>
+    </row>
+    <row r="318" spans="1:9">
+      <c r="A318" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B318" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C318" s="5">
+        <v>23</v>
+      </c>
+      <c r="D318" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="E318" s="5"/>
+      <c r="F318" s="5"/>
+      <c r="G318" s="5"/>
+      <c r="H318" s="5"/>
+      <c r="I318" s="5"/>
+    </row>
+    <row r="319" spans="1:9">
+      <c r="A319" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B319" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C319" s="5">
+        <v>24</v>
+      </c>
+      <c r="D319" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="E319" s="5"/>
+      <c r="F319" s="5"/>
+      <c r="G319" s="5"/>
+      <c r="H319" s="5"/>
+      <c r="I319" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>340</v>
+        <v>286</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>341</v>
+        <v>287</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>342</v>
+        <v>288</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>343</v>
+        <v>289</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>344</v>
-[...3 lines deleted...]
-      <c r="A3" s="5">
+        <v>290</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5">
+        <v>20</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="D3" s="5">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="5">
+      <c r="E3" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="5">
+      <c r="E4" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="5">
+      <c r="E5" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-        <v>356</v>
+      <c r="E6" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5">
+        <v>25</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="D7" s="5">
+        <v>1</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5">
+        <v>2</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5">
+        <v>3</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5">
+        <v>4</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5">
+        <v>20</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5">
+        <v>2</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5">
+        <v>3</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>4</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="5">
+        <v>20</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5">
+        <v>2</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5">
+        <v>3</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5">
+        <v>4</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="5">
+        <v>20</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>2</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5">
+        <v>3</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>4</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="5">
+        <v>25</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>328</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>357</v>
+        <v>329</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>358</v>
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>359</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>360</v>
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="C14" s="5" t="s">
         <v>361</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="D14" s="5" t="s">
         <v>362</v>
       </c>
     </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>371</v>
+      </c>
+    </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>