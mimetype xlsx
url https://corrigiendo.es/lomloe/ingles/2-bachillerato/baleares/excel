--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:15</t>
+    <t>01/09/2026 13:11</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>