--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,63 +94,63 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:35</t>
+    <t>03/07/2026 19:32</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -247,207 +247,501 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Estrategias técnicas para la adquisición y el afianzamiento de autoconfianza, iniciativa y asertividad. Estrategias de autorreparación y autoevaluación como forma de progresar en el aprendizaje autónomo de la lengua extranjera.</t>
   </si>
   <si>
-    <t>ducción de textos orales, escritos y multimodales.</t>
+    <t>Estrategias para la planificación, ejecución, control y reparación de la comprensión, la producción y la coproducción de textos orales, escritos y multimodales.</t>
   </si>
   <si>
     <t>Conocimientos, destrezas y actitudes que permiten llevar a cabo actividades de mediación en situaciones cotidianas.</t>
   </si>
   <si>
-    <t>cimientos, dar instrucciones y consejos, narrar acontecimientos pasados puntuales y habituales, describir estados y situaciones presentes y expresar sucesos futuros y predicciones a corto, medio y largo plazo, expresar emociones, expresar la opinión, expresar argumentaciones, reformular, presentar las opiniones de otros y resumir.</t>
-[...5 lines deleted...]
-    <t>rales, la afirmación, la negación, la interrogación y la exclamación y las relaciones lógicas.</t>
+    <t>Funciones comunicativas adecuadas al ámbito y al contexto comunicativo: describir fenómenos y acontecimientos, dar instrucciones y consejos, narrar acontecimientos pasados puntuales y habituales, describir estados y situaciones presentes y expresar sucesos futuros y predicciones a corto, medio y largo plazo, expresar emociones, expresar la opinión, expresar argumentaciones, reformular, presentar las opiniones de otros y resumir.</t>
+  </si>
+  <si>
+    <t>Modelos contextuales y géneros discursivos de uso común en la comprensión, producción y coproducción de textos orales, escritos y multimodales, breves y sencillos, literarios y no literarios: características y reconocimiento del contexto (participantes y situación), expectativas generadas por el contexto, organización y estructuración según el género y la función textual.</t>
+  </si>
+  <si>
+    <t>Unidades lingüísticas y significados asociados a estas unidades, tales como la expresión de la entidad y sus propiedades, la cantidad y la calidad, el espacio y las relaciones espaciales, el tiempo y las relaciones temporales, la afirmación, la negación, la interrogación y la exclamación y las relaciones lógicas.</t>
   </si>
   <si>
     <t>Léxico común y especializado de interés para el alumnado, relativo al tiempo y al espacio; estados, eventos y acontecimientos; actividades, procedimientos y procesos; relaciones personales, sociales, académicas y profesionales; educación, trabajo y emprendimiento; lengua y comunicación intercultural; ciencia y tecnología; historia y cultura, y estrategias de enriquecimiento léxico (derivación, familias léxicas, polisemia, sinonimia, antonimia...).</t>
   </si>
   <si>
-    <t>les asociadas a estos patrones. Alfabeto fonético básico.</t>
+    <t>Patrones sonoros, acentuales, rítmicos y de entonación, y significados e intenciones comunicativas generales asociadas a estos patrones. Alfabeto fonético básico.</t>
   </si>
   <si>
     <t>Convenciones ortográficas y significados e intenciones comunicativas asociadas a los formatos, patrones y elementos gráficos.</t>
   </si>
   <si>
-    <t>parar y contrastar, resumir y parafrasear, colaborar, negociar significados, detectar la ironía, etc.</t>
-[...2 lines deleted...]
-    <t>tenidos: diccionarios, libros de consulta, bibliotecas, mediatecas, etiquetas en la red, recursos digitales e informáticos, etc.</t>
+    <t>Convenciones y estrategias conversacionales, en formato síncrono o asíncrono, para iniciar, mantener y terminar la comunicación, tomar y ceder la palabra, pedir y dar aclaraciones y explicaciones, reformular, comparar y contrastar, resumir y parafrasear, colaborar, negociar significados, detectar la ironía, etc.</t>
+  </si>
+  <si>
+    <t>Recursos para el aprendizaje y las estrategias de búsqueda y selección de información y curación de contenidos: diccionarios, libros de consulta, bibliotecas, mediatecas, etiquetas en la red, recursos digitales e informáticos, etc.</t>
   </si>
   <si>
     <t>Respeto a la propiedad intelectual y a los derechos de autor sobre las fuentes consultadas y los contenidos utilizados: herramientas para el tratamiento de datos bibliográficos y recursos para evitar el plagio.</t>
   </si>
   <si>
-    <t>timodal, y plataformas virtuales de interacción, colaboración y cooperación educativa (aulas virtuales, vi</t>
-[...11 lines deleted...]
-    <t>man el repertorio lingüístico personal.</t>
+    <t>Herramientas analógicas y digitales para la comprensión, la producción y coproducción oral, escrita y multimodal, y plataformas virtuales de interacción, colaboración y cooperación educativa (aulas virtuales, videoconferencias, herramientas digitales colaborativas...) para el aprendizaje, la comunicación y el desarrollo de proyectos con hablantes o estudiantes de la lengua extranjera.</t>
+  </si>
+  <si>
+    <t>Estrategias y técnicas para responder eficazmente y con un alto grado de autonomía, adecuación y corrección a una necesidad comunicativa concreta superando las limitaciones derivadas del nivel de competencia en la lengua extranjera y en las demás lenguas del repertorio lingüístico propio.</t>
+  </si>
+  <si>
+    <t>Estrategias para identificar, organizar, retener, recuperar y utilizar creativamente unidades lingüísticas (léxico, morfosintaxis, patrones sonoros, etc.) a partir de la comparación de las lenguas y variedades que conforman el repertorio lingüístico personal.</t>
   </si>
   <si>
     <t>Estrategias y herramientas, analógicas y digitales, individuales y cooperativas, para la autoevaluación, la coevaluación y la autorreparación.</t>
   </si>
   <si>
     <t>Expresiones y léxico específico para reflexionar y compartir la reflexión sobre la comunicación, la lengua, el aprendizaje y las herramientas de comunicación y aprendizaje (metalenguaje).</t>
   </si>
   <si>
     <t>Comparación sistemática entre lenguas a partir de elementos de la lengua extranjera y otras lenguas: origen y parentescos.</t>
   </si>
   <si>
     <t>La lengua extranjera como medio de comunicación y entendimiento entre pueblos, facilitador del acceso a otras culturas y otras lenguas, y como herramienta de participación social y de enriquecimiento personal.</t>
   </si>
   <si>
-    <t>tes o estudiantes de la lengua extranjera, así como por conocer informaciones culturales de los países donde se habla la lengua extranjera.</t>
-[...5 lines deleted...]
-    <t>sociales y democráticos.</t>
+    <t>Interés e iniciativa en la realización de intercambios comunicativos a través de diferentes medios con hablantes o estudiantes de la lengua extranjera, así como por conocer informaciones culturales de los países donde se habla la lengua extranjera.</t>
+  </si>
+  <si>
+    <t>Aspectos socioculturales y sociolingüísticos relativos a convenciones sociales, normas de cortesía y registros; instituciones, costumbres y rituales; valores, normas, creencias y actitudes; estereotipos y tabúes; lenguaje no verbal; historia, cultura y comunidades; relaciones interpersonales y procesos de globalización en países donde se habla la lengua extranjera.</t>
+  </si>
+  <si>
+    <t>Estrategias para entender y apreciar la diversidad lingüística, cultural y artística atendiendo a valores ecosociales y democráticos.</t>
   </si>
   <si>
     <t>Estrategias de prevención, detección, rechazo y actuación ante usos discriminatorios del lenguaje verbal y no verbal.</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...41 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>CE.1</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación (qué ofrecemos)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer audios de los textos (locuciones nativas) para trabajar la comprensión oral paralela a la escrita.
+• Incluir infografías que mapeen la estructura argumentativa del texto (tesis, argumentos, conclusión).
+• Proporcionar transcripciones con anotaciones de vocabulario clave y estrategias de inferencia (contexto, cognados).</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión (qué entrega el alumnado)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado grabe un resumen oral (podcast) de las ideas principales y la línea argumental.
+• Solicitar la creación de un mapa conceptual o diagrama de flujo que muestre la progresión argumentativa.
+• Ofrecer la opción de redactar un comentario crítico breve (150 palabras) o responder a preguntas tipo test de opción múltiple sobre inferencias.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación (cómo enganchamos)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija entre varios textos breves de actualidad (ciencia, tecnología, cultura) que traten temas de su interés.
+• Plantear un reto por equipos para identificar la línea argumental más débil en un texto dado, con puntuación.
+• Vincular la tarea a un proyecto final (ej. crear un blog de reseñas) donde cada texto analizado sea una entrada.</t>
+  </si>
+  <si>
+    <t>CE.2</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación (qué ofrece el profesor)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer modelos textuales en formato audio y escrito (p. ej., audios con transcripción) de textos argumentativos y expositivos, anotando las estrategias de planificación y autorreparación usadas.
+• Proporcionar organizadores gráficos interactivos (mapas de argumentos, esquemas de contrargumentación) y plantillas de planificación con diferentes niveles de detalle.
+• Facilitar ejemplos de borradores grabados en vídeo donde el autor explica sus decisiones de síntesis y compensación, vinculando errores con mejoras.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir elegir entre producir un texto escrito, un podcast argumentativo con guion o un póster digital con exposiciones orales grabadas, siempre que evidencie planificación y autorreparación.
+• Brindar bancos de conectores, frases para introducir argumentos y checklist de autocorrección que guíen la revisión y compensación de errores.
+• Aceptar entregas en fases: esquema inicial, borrador anotado con reflexiones sobre cambios, y versión final, usando herramientas de comentarios en documentos compartidos.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación (cómo se engancha)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer una selección de temas actuales (tecnología, medioambiente, cultura juvenil) y propósitos comunicativos (persuadir, informar, debatir) para que cada estudiante elija según sus intereses.
+• Implementar un sistema de insignias digitales por uso efectivo de estrategias: planificación, síntesis, compensación o autorreparación, visibles en un tablero de clase.
+• Diseñar una actividad de revisión entre pares donde cada alumno/a actúe como editor de otro texto, sugiriendo mejoras concretas basadas en rúbricas cocreadas.</t>
+  </si>
+  <si>
+    <t>CE.3</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer ejemplos de intercambios orales grabados en audio y vídeo con distintos acentos y registros (formal/informal) para analizar estrategias de cooperación y cortesía.
+• Proporcionar transcripciones anotadas de conversaciones modelo que destaquen expresiones de turno de palabra, reformulación y cierre.
+• Presentar un esquema visual de las fases de una interacción (inicio, mantenimiento, cierre) con conectores y frases clave traducidas a la L1 del alumnado.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado demuestre su interacción mediante role-plays grabados en vídeo, con opción de editarlos para incluir subtítulos o comentarios reflexivos.
+• Ofrecer la posibilidad de realizar intercambios escritos sincrónicos (chat) o asincrónicos (foro) con hablantes nativos o compañeros, valorando la fluidez y el uso de estrategias de cortesía.
+• Facilitar plantillas de guiones abiertos para que el alumnado las complete con su propia información y las ensaye antes de la interacción oral evaluada.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear escenarios de interacción auténticos (simular una reclamación, una entrevista de trabajo o una conversación informal) y dejar al alumnado elegir el contexto.
+• Incorporar herramientas digitales (grabación con autocontrol de tiempo, gamificación con puntos por uso de estrategias de cooperación) que permitan autorregulación y feedback inmediato.
+• Ofrecer la opción de trabajar en parejas o tríos autoseleccionados y de elegir el medio (presencial o videollamada) para reducir la ansiedad y fomentar la confianza.</t>
+  </si>
+  <si>
+    <t>CE.4</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido sobre mediación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer ejemplos en audio y transcripción de mediaciones reales (conversaciones, correos) para analizar estrategias.
+• Presentar un esquema visual con categorías de estrategias de mediación: explicar, simplificar, reformular, adaptar registro.
+• Facilitar guiones de mediación con apoyos gráficos (viñetas, pictogramas) que muestren la estructura de una interacción mediadora.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión para demostrar la competencia mediadora.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir elegir entre grabar un audio, un vídeo o redactar un texto escrito como producto de mediación (ej. resumir un debate para un público no experto).
+• Proponer la creación de un 'kit de mediación' digital (infografía, presentación interactiva) con estrategias y ejemplos.
+• Ofrecer la opción de realizar una mediación oral en parejas o grupos con roles definidos y registrar la interacción para autoevaluación.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación para fomentar el interés por la mediación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear retos de mediación auténticos: mediar en un conflicto simulado entre hablantes de distintas variedades del inglés o entre inglés y español.
+• Permitir que el alumnado seleccione el tema sobre el que mediar (actualidad, cultura, ciencia) para conectar con sus intereses.
+• Incorporar un sistema de insignias o puntos por superar niveles de dificultad en tareas de mediación (desde simplificar un texto hasta interpretar matices culturales).</t>
+  </si>
+  <si>
+    <t>CE.5</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido sobre repertorios lingüísticos y reflexión interlingüística.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa conceptual interactivo que compare estructuras sintácticas de tres idiomas (inglés, español, y una tercera lengua del aula) con ejemplificaciones en audio.
+• Presentar un corpus digital de producciones orales multilingües (youtube, podcasts) donde los hablantes alternan códigos; incluir transcripción y anotaciones sobre estrategias comunicativas.
+• Facilitar un glosario visual de términos metalingüísticos (transferencia, interferencia, cambio de código) con imágenes, ejemplos y enlaces a breves vídeos explicativos en VO (con subtítulos).</t>
+  </si>
+  <si>
+    <t>Ofrecer opciones variadas para que el alumnado demuestre su reflexión crítica y uso de repertorios personales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un diario de aprendizaje multimodal (texto, grabación de voz, vídeo) donde registren situaciones de su vida diaria en las que alternan lenguas y analicen las razones pragmáticas.
+• Diseñar una infografía colaborativa que compare dos lenguas extranjeras (incluida la suya propia) sobre un aspecto fonético o léxico, presentándola oralmente al grupo.
+• Crear un 'banco de estrategias' compartido en Padlet donde cada estudiante aporte una técnica personal para comprender un texto en L2 (inferencia, cognados, etc.) y lo explique con un ejemplo.</t>
+  </si>
+  <si>
+    <t>Fomentar el interés y la autorregulación mediante la conexión con la experiencia lingüística personal y la elección de recursos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que cada alumno seleccione una variedad dialectal del inglés (británico, americano, indio, etc.) para analizar sus rasgos y compartirlos en un foro, justificando su elección.
+• Plantear un reto por equipos: traducir un meme o un tuit real a tres lenguas, explicar las decisiones léxicas y sintácticas, y votar la versión más efectiva.
+• Ofrecer un sistema de insignias digitales por hitos (primera reflexión subida, primera comparación aceptada, ayudar a un compañero con una estrategia) para visibilizar el avance en competencia plurilingüe.</t>
+  </si>
+  <si>
+    <t>CE.6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer ejemplos reales de situaciones interculturales (incidentes críticos) en formato audio, vídeo o texto para que el alumnado analice las diferencias culturales.
+• Presentar un mapa conceptual interactivo que relacione elementos lingüísticos, culturales y artísticos de diferentes países de habla inglesa, con enlaces a recursos auténticos.
+• Facilitar listas de vocabulario y expresiones clave sobre diversidad cultural con apoyos visuales (imágenes, iconos) y definiciones simplificadas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Pedir al alumnado que elabore un breve vídeo o podcast en inglés donde compare un aspecto cultural propio con otro de un país anglófono, expresando su valoración crítica.
+• Permitir la creación de un póster digital o infografía que muestre similitudes y diferencias entre dos culturas, con textos breves y apoyos gráficos.
+• Solicitar la redacción de un correo electrónico o entrada de blog en inglés dirigida a un interlocutor ficticio de otra cultura, justificando cómo actuarían de forma respetuosa.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer la opción de elegir entre varias culturas anglófonas (Reino Unido, EE.UU., India, Sudáfrica, etc.) para profundizar en sus manifestaciones artísticas o lingüísticas.
+• Plantear un reto colaborativo: en grupos, diseñar una guía breve de 'buenas prácticas interculturales' para un intercambio virtual, que luego se comparta con otros grupos.
+• Conectar la tarea con experiencias personales: invitar al alumnado a compartir (si lo desean) anécdotas sobre encuentros interculturales propios y reflexionar sobre cómo la lengua extranjera facilitó o dificultó la comprensión.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL1, CCL2, CP1</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA1, STEM1</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos en lengua estándar implica competencia comunicativa (CCL1, CCL2) y plurilingüe (CP1); buscar fuentes fiables requiere competencia digital (CD1) y estrategias de inferencia (STEM1), además de autorregulación (CPSAA1) para evaluar la comprensión.</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, CP2</t>
+  </si>
+  <si>
+    <t>CD2, CPSAA2, CE1</t>
+  </si>
+  <si>
+    <t>Producir textos originales y organizados exige expresión escrita clara (CCL1, CCL5) y uso de la lengua extranjera (CP2); la planificación y autorreparación implican competencia digital (CD2), iniciativa (CE1) y autorregulación (CPSAA2).</t>
+  </si>
+  <si>
+    <t>CP2, CPSAA3, CCL1</t>
+  </si>
+  <si>
+    <t>CD3, CC2, CE2</t>
+  </si>
+  <si>
+    <t>Interactuar con fluidez y espontaneidad requiere competencia plurilingüe (CP2) y cooperación (CPSAA3), así como comunicación oral (CCL1); el uso de recursos digitales (CD3) y la respuesta a propuestas ajenas implican convivencia (CC2) y empredimiento (CE2).</t>
+  </si>
+  <si>
+    <t>CP1, CP3, CCL2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCEC1, STEM4</t>
+  </si>
+  <si>
+    <t>Mediar entre lenguas y registros implica competencia plurilingüe (CP1, CP3) y comprensión (CCL2); explicar conceptos y simplificar requiere reflexión (CPSAA1), sensibilidad cultural (CCEC1) y razonamiento (STEM4).</t>
+  </si>
+  <si>
+    <t>CP1, CP2, CPSAA4</t>
+  </si>
+  <si>
+    <t>CCL5, STEM2, CC1</t>
+  </si>
+  <si>
+    <t>Ampliar repertorios lingüísticos y reflexionar críticamente sobre su funcionamiento requiere competencia plurilingüe (CP1, CP2) y autoconocimiento (CPSAA4); compartir estrategias implica comunicación (CCL5), análisis (STEM2) y conciencia (CC1).</t>
+  </si>
+  <si>
+    <t>CC1, CCEC1, CP3</t>
+  </si>
+  <si>
+    <t>CC2, CCEC2, CPSAA5</t>
+  </si>
+  <si>
+    <t>Valorar la diversidad lingüística, cultural y artística requiere competencia ciudadana (CC1), cultural (CCEC1) y plurilingüe (CP3); adecuarse a esa diversidad implica empatía (CC2), apreciación artística (CCEC2) y compromiso (CPSAA5).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Localiza el decreto de tu comunidad autónoma que desarrolla el currículo LOMLOE de 2.º Bachillerato y extrae los elementos de Lengua Extranjera II: competencias específicas (6), criterios de evaluación (16), saberes básicos (53) y bloques (4). Anota los verbos de los criterios para guiar la evaluación.</t>
+  </si>
+  <si>
+    <t>No te fíes de resúmenes; busca el anexo oficial de la materia con los criterios exactos. Imprímelo y subráyalos.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Copia en una tabla las 6 competencias específicas y sus 16 criterios de evaluación. Numerálos según el decreto. Añade una columna vacía para asociar los saberes básicos relevantes. Esta tabla será tu mapa de ruta.</t>
+  </si>
+  <si>
+    <t>Usa una tabla con columnas: CE, criterios, saberes asociados. Te ayudará a ver relaciones y a evitar que un criterio se quede sin evaluar.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>1,5 horas</t>
+  </si>
+  <si>
+    <t>Identifica qué criterios son esenciales para la evaluación competencial (los que exigen producción, interacción y mediación). Decide qué instrumentos usarás para cada uno: rúbricas, análisis de tareas, observación, etc. Vincúlalos a las CE.</t>
+  </si>
+  <si>
+    <t>Los criterios de producción e interacción son los que más pesan en bachillerato; no los subestimes. Dedica más instrumentos a ellos.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Reparte los 53 saberes (divididos en 4 bloques) entre los tres trimestres, asegurando progresión y repetición cíclica. Prioriza bloques como Comunicación y Plurilingüismo. Incluye todos los saberes obligatorios.</t>
+  </si>
+  <si>
+    <t>Distribuye los bloques de saberes de forma equilibrada; el bloque de comunicación suele ocupar más horas. No satures el tercer trimestre con contenidos nuevos.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>2,5 horas</t>
+  </si>
+  <si>
+    <t>Diseña una situación de aprendizaje por trimestre que integre al menos un criterio de cada CE. Define la tarea final, los agrupamientos y los instrumentos de evaluación. Usa verbos competenciales (analizar, crear, justificar...).</t>
+  </si>
+  <si>
+    <t>Cada SDA debe integrar al menos un criterio de cada CE; revisa la taxonomía de verbos. No caigas en el error de hacer una SDA solo para cubrir saberes.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Acuerda en el departamento el peso de cada criterio de evaluación en la calificación final. Recuerda que los criterios no son ponderables individualmente si no se agrupan por CE; pero puedes fijar porcentajes por CE o por tipo de tarea. Documenta el acuerdo.</t>
+  </si>
+  <si>
+    <t>La ponderación de criterios debe consensuarse en departamento; guarda acta. Por ejemplo, asigna un 40% a producción, 30% a interacción, 20% a comprensión y 10% a mediación.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta las medidas de atención a la diversidad (DAC, adaptaciones de acceso) y el plan de recuperación para alumnos con evaluación negativa. Incluye actividades de refuerzo y pruebas escritas u orales de recuperación.</t>
+  </si>
+  <si>
+    <t>Incluye un plan de recuperación que no repita pruebas idénticas; usa tareas competenciales diferentes. Por ejemplo, una mediación escrita que demuestre mejora.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Elaborar trabajos de investigación de manera autónoma, en diferentes soportes, sobre diversos temas de interés académico, personal o social, que impliquen localizar, seleccionar y </t>
   </si>
   <si>
     <t>Evaluar la veracidad de noticias e informaciones, con especial atención a las redes sociales y otros entornos digitales, siguiendo pautas de análisis, contraste y verificación, hac</t>
   </si>
   <si>
     <t>Actuar de forma adecuada, empática y respetuosa en situaciones interculturales, construyendo vínculos entre las diferentes lenguas y culturas, rechazando y evaluando cualquier tipo</t>
   </si>
@@ -1175,862 +1469,1112 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...5 lines deleted...]
-      <c r="A2" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
         <v>117</v>
       </c>
+      <c r="B4" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>169</v>
+      </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>121</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>201</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>122</v>
+        <v>202</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>123</v>
+        <v>203</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>124</v>
+        <v>204</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>125</v>
+        <v>205</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>126</v>
+        <v>206</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>127</v>
+        <v>207</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>16.67</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>128</v>
+        <v>208</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>16.67</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>129</v>
+        <v>209</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>16.67</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>130</v>
+        <v>210</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>16.67</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>131</v>
+        <v>211</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>16.67</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>132</v>
+        <v>212</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>16.67</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
-        <v>133</v>
+        <v>213</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <f>SUM(E3:E8)</f>
         <v>100.02000000000001</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>134</v>
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:J31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="6" t="s">
-        <v>135</v>
+        <v>215</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>136</v>
+        <v>216</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>54</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>56</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>58</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>137</v>
+        <v>217</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>126</v>
+        <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="5" t="s">
-        <v>138</v>
+        <v>218</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:H2),"")</f>
         <v/>
       </c>
       <c r="J2" s="5"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="5" t="s">
-        <v>139</v>
+        <v>219</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:H3),"")</f>
         <v/>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="5" t="s">
-        <v>140</v>
+        <v>220</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:H4),"")</f>
         <v/>
       </c>
       <c r="J4" s="5"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="5" t="s">
-        <v>141</v>
+        <v>221</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:H5),"")</f>
         <v/>
       </c>
       <c r="J5" s="5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="5" t="s">
-        <v>142</v>
+        <v>222</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:H6),"")</f>
         <v/>
       </c>
       <c r="J6" s="5"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="5" t="s">
-        <v>143</v>
+        <v>223</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:H7),"")</f>
         <v/>
       </c>
       <c r="J7" s="5"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="5" t="s">
-        <v>144</v>
+        <v>224</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:H8),"")</f>
         <v/>
       </c>
       <c r="J8" s="5"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="5" t="s">
-        <v>145</v>
+        <v>225</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:H9),"")</f>
         <v/>
       </c>
       <c r="J9" s="5"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="5" t="s">
-        <v>146</v>
+        <v>226</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:H10),"")</f>
         <v/>
       </c>
       <c r="J10" s="5"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="5" t="s">
-        <v>147</v>
+        <v>227</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:H11),"")</f>
         <v/>
       </c>
       <c r="J11" s="5"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="5" t="s">
-        <v>148</v>
+        <v>228</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:H12),"")</f>
         <v/>
       </c>
       <c r="J12" s="5"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="5" t="s">
-        <v>149</v>
+        <v>229</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:H13),"")</f>
         <v/>
       </c>
       <c r="J13" s="5"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="5" t="s">
-        <v>150</v>
+        <v>230</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:H14),"")</f>
         <v/>
       </c>
       <c r="J14" s="5"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="5" t="s">
-        <v>151</v>
+        <v>231</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:H15),"")</f>
         <v/>
       </c>
       <c r="J15" s="5"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="5" t="s">
-        <v>152</v>
+        <v>232</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:H16),"")</f>
         <v/>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="5" t="s">
-        <v>153</v>
+        <v>233</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:H17),"")</f>
         <v/>
       </c>
       <c r="J17" s="5"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="5" t="s">
-        <v>154</v>
+        <v>234</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:H18),"")</f>
         <v/>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="5" t="s">
-        <v>155</v>
+        <v>235</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:H19),"")</f>
         <v/>
       </c>
       <c r="J19" s="5"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="5" t="s">
-        <v>156</v>
+        <v>236</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:H20),"")</f>
         <v/>
       </c>
       <c r="J20" s="5"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="5" t="s">
-        <v>157</v>
+        <v>237</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:H21),"")</f>
         <v/>
       </c>
       <c r="J21" s="5"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="5" t="s">
-        <v>158</v>
+        <v>238</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:H22),"")</f>
         <v/>
       </c>
       <c r="J22" s="5"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="5" t="s">
-        <v>159</v>
+        <v>239</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:H23),"")</f>
         <v/>
       </c>
       <c r="J23" s="5"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="5" t="s">
-        <v>160</v>
+        <v>240</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:H24),"")</f>
         <v/>
       </c>
       <c r="J24" s="5"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="5" t="s">
-        <v>161</v>
+        <v>241</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:H25),"")</f>
         <v/>
       </c>
       <c r="J25" s="5"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="5" t="s">
-        <v>162</v>
+        <v>242</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:H26),"")</f>
         <v/>
       </c>
       <c r="J26" s="5"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="5" t="s">
-        <v>163</v>
+        <v>243</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:H27),"")</f>
         <v/>
       </c>
       <c r="J27" s="5"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="5" t="s">
-        <v>164</v>
+        <v>244</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:H28),"")</f>
         <v/>
       </c>
       <c r="J28" s="5"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="5" t="s">
-        <v>165</v>
+        <v>245</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:H29),"")</f>
         <v/>
       </c>
       <c r="J29" s="5"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="5" t="s">
-        <v>166</v>
+        <v>246</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:H30),"")</f>
         <v/>
       </c>
       <c r="J30" s="5"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="5" t="s">
-        <v>167</v>
+        <v>247</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:H31),"")</f>
         <v/>
       </c>
       <c r="J31" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="180">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -2896,55 +3440,55 @@
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="7">
         <v>16.67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I26"/>
+  <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I26"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>61</v>
       </c>
@@ -3200,468 +3744,664 @@
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="5">
         <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="5">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>86</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
-    </row>
-[...36 lines deleted...]
-      <c r="I26" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="C2" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="D2" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="E2" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="F2" s="6" t="s">
         <v>97</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="G2" s="6" t="s">
         <v>98</v>
-      </c>
-[...46 lines deleted...]
-        <v>109</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B5" s="5" t="s">
         <v>114</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="C5" s="5" t="s">
         <v>115</v>
       </c>
+      <c r="D5" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>147</v>
+      </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>