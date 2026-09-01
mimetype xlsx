--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:32</t>
+    <t>01/09/2026 13:17</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>