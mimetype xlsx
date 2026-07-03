--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,194 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="536">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="521">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1172/2022, de 2 de agosto</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:21</t>
+    <t>03/07/2026 18:13</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón mantiene la estructura competencial del RD 217/2022, adaptando los criterios de evaluación al nivel de 2.º de ESO mediante una mayor concreción en las estrategias guiadas y la tipología de textos cotidianos.</t>
+    <t>Aragón no ha publicado decreto propio para 2º ESO Inglés, aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Inglés</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Se mantienen íntegras las seis competencias específicas y la filosofía de los saberes básicos del Real Decreto estatal.</t>
+    <t>Se mantienen íntegros los criterios de evaluación y competencias específicas del BOE.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Orden ECD/1172/2022, de 2 de agosto, por la que se aprueban el currículo y las normas de funcionamiento y evaluación de la Educación Secundaria Obligatoria en los centros docentes de la Comunidad Autónoma de Aragón.</t>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>La programación debe reflejar la transición hacia una mayor autonomía, pero manteniendo el carácter guiado de las actividades, alineándose con la secuenciación específica de Aragón para el segundo curso.</t>
-[...38 lines deleted...]
-    <t>Focaliza la evaluación en formatos digitales y visuales, no solo en soportes analógicos tradicionales.</t>
+    <t>Programar directamente según el currículo estatal, sin adaptaciones autonómicas.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -892,364 +853,354 @@
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>Trimestre</t>
   </si>
   <si>
     <t>Título pedagógico</t>
   </si>
   <si>
     <t>Horas estimadas</t>
   </si>
   <si>
     <t>SDA recomendada</t>
   </si>
   <si>
     <t>Saberes principales</t>
   </si>
   <si>
     <t>Criterios evaluables</t>
   </si>
   <si>
     <t>Competencias dominantes</t>
   </si>
   <si>
-    <t>Identity and School Life: Building Foundations</t>
-[...2 lines deleted...]
-    <t>SDA 'My School, My World': Creación de un perfil digital y un video de presentación para un intercambio escolar, describiendo su entorno y rutinas académicas.</t>
+    <t>Connecting with our world: Identity and Daily Life</t>
+  </si>
+  <si>
+    <t>Welcome to my life: Creación de un perfil digital interactivo y una videollamada de presentación con estudiantes de otro centro.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Funciones comunicativas básicas: saludar, despedirse, presentar y presentarse; describir personas; situar objetos y personas en el espacio; describir situaciones presentes; expresar el gusto o el interés y emociones básicas.
-[...11 lines deleted...]
-2.3: Seleccionar, organizar y aplicar de forma guiada conocimientos y estrategias para planificar la producción.
+• Funciones comunicativas: saludar, despedirse, presentar y presentarse; describir personas, objetos y lugares; situar eventos en el tiempo; situar objetos, personas y lugares en el espacio; pedir e intercambiar información sobre cuestiones cotidianas; describir situaciones presentes.
+• Unidades lingüísticas básicas y significados asociados: expresión de la entidad y sus propiedades, cantidad y cualidad, el espacio y las relaciones espaciales, el tiempo y las relaciones temporales, la afirmación, la negación, la interrogación y la exclamación, relaciones lógicas básicas.
+• Léxico de uso común: identificación personal, relaciones interpersonales, lugares y entornos cercanos, vida cotidiana.
+• Patrones sonoros, acentuales, rítmicos y de entonación básicos, y significados e intenciones comunicativas generales.
+• Convenciones ortográficas básicas y significados asociados a los formatos y elementos gráficos.
+• Convenciones y estrategias conversacionales básicas para iniciar, mantener y terminar la comunicación, tomar y ceder la palabra.</t>
+  </si>
+  <si>
+    <t>1.1: Interpretar y analizar el sentido global y la información específica de textos orales y escritos.
+1.2: Seleccionar y aplicar estrategias de comprensión en situaciones cotidianas.
 3.1: Planificar y participar en situaciones interactivas breves sobre temas cotidianos.
-5.3: Identificar y registrar, siguiendo modelos, los progresos y dificultades de aprendizaje.</t>
+3.2: Utilizar estrategias adecuadas para iniciar y mantener la comunicación.</t>
   </si>
   <si>
     <t>CE.LEI.1
-CE.LEI.2</t>
+CE.LEI.3</t>
   </si>
   <si>
     <t>Instrumentos / evaluación</t>
   </si>
   <si>
-    <t>Observación sistemática de la participación en diálogos, portafolio de producciones escritas iniciales y rúbrica de autoevaluación de la competencia comunicativa básica.</t>
-[...5 lines deleted...]
-    <t>SDA 'Eco-Travelers': Diseño de una guía turística sostenible y un diario de viaje sobre una visita a un entorno natural de Aragón, integrando descripciones y relatos en pasado.</t>
+    <t>Observación sistemática de la interacción oral, portafolio digital de descripciones y pruebas de comprensión auditiva y lectora sobre rutinas.</t>
+  </si>
+  <si>
+    <t>Sharing our stories: Memories and Social Interaction</t>
+  </si>
+  <si>
+    <t>Time Travelers: Producción de un podcast narrando anécdotas pasadas y creación de una guía de consejos de salud para adolescentes.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Funciones comunicativas: narrar acontecimientos pasados; describir lugares, fenómenos y acontecimientos; situar eventos en el tiempo; dar y pedir instrucciones y órdenes.
-[...15 lines deleted...]
-    <t>CE.LEI.3
+• Funciones comunicativas: narrar acontecimientos pasados; dar y pedir instrucciones y órdenes; ofrecer, aceptar y rechazar ayuda, proposiciones o sugerencias; expresar parcialmente el gusto o el interés y emociones básicas.
+• Léxico de uso común: ocio y tiempo libre, salud y actividad física.
+• Aplicación de destrezas y actitudes que permitan detectar y colaborar en actividades de mediación en situaciones cotidianas sencillas.
+• Estrategias básicas para identificar, organizar, recuperar y utilizar creativamente unidades lingüísticas a partir de la comparación de las lenguas del repertorio propio.
+• Comparación básica entre lenguas a partir de elementos de la Lengua Extranjera y otras lenguas: origen y parentescos.
+• Aspectos socioculturales y sociolingüísticos básicos: vida cotidiana, condiciones de vida, cortesía lingüística y etiqueta digital; cultura y valores de países anglófonos.</t>
+  </si>
+  <si>
+    <t>2.1: Expresar oralmente textos breves, estructurados y adecuados a la situación.
+2.2: Organizar y redactar textos breves con aceptable claridad y coherencia.
+2.3: Aplicar estrategias para planificar y producir textos escritos y multimodales.
+4.1: Inferir y explicar textos y conceptos en situaciones de mediación sencilla.
+4.2: Aplicar estrategias que faciliten la comprensión y producción de información en la mediación.</t>
+  </si>
+  <si>
+    <t>CE.LEI.2
 CE.LEI.4</t>
   </si>
   <si>
-    <t>Evaluación entre pares de la guía turística, pruebas de comprensión oral sobre relatos y escala de observación para la actividad de mediación oral.</t>
-[...5 lines deleted...]
-    <t>SDA 'Healthy Tech-Life': Creación de una campaña de concienciación sobre el uso saludable de las TIC y la actividad física, utilizando infografías y presentaciones multimodales.</t>
+    <t>Rúbrica de expresión escrita (narración), evaluación de la tarea de mediación oral y coevaluación del podcast.</t>
+  </si>
+  <si>
+    <t>Looking into the future: Opinions and Global Awareness</t>
+  </si>
+  <si>
+    <t>Green Future: Proyecto de diseño de una ciudad sostenible del futuro y debate sobre el impacto de las TIC en el medio ambiente.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Funciones comunicativas: enunciar sucesos futuros; expresar la opinión, la posibilidad, la capacidad, la obligación y la prohibición; realizar hipótesis y suposiciones; expresar la incertidumbre y la duda; reformular y resumir.
-[...14 lines deleted...]
-6.3: Aplicar estrategias para defender y apreciar la diversidad lingüística y cultural.</t>
+• Funciones comunicativas: enunciar sucesos futuros; expresar la opinión, la posibilidad, la capacidad, la obligación y la prohibición.
+• Léxico de uso común: vivienda y hogar, clima y entorno natural, tecnologías de la información y la comunicación.
+• Modelos contextuales y géneros discursivos básicos: características del contexto, organización según el género y la estructura (textos literarios y no literarios).
+• Estrategias básicas para entender y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales y democráticos.</t>
+  </si>
+  <si>
+    <t>5.1: Comparar similitudes y diferencias entre lenguas reflexionando sobre su funcionamiento.
+5.2: Utilizar estrategias de mejora de la capacidad de comunicar y aprender.
+5.3: Identificar y registrar los progresos y dificultades de aprendizaje siguiendo modelos.
+6.1: Actuar de forma empática y respetuosa en situaciones interculturales.
+6.2: Adecuarse a la diversidad lingüística y cultural de los países de habla inglesa.
+6.3: Aplicar estrategias para explicar y apreciar la diversidad cultural y artística.</t>
   </si>
   <si>
     <t>CE.LEI.5
 CE.LEI.6</t>
   </si>
   <si>
-    <t>Rúbrica de proyecto final (infografía y presentación), registro de reflexión crítica sobre la diversidad cultural y análisis de la evolución del repertorio lingüístico personal.</t>
+    <t>Presentación multimodal del proyecto final, diario de reflexión lingüística y pruebas de uso de estructuras de futuro y opinión.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Aragón: Your Next Adventure</t>
+    <t>¡Haz visible tu patrimonio!</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un videovlog promocional para atraer turismo joven de habla inglesa a nuestra región</t>
+    <t>Creando un vídeo promocional en inglés sobre un tesoro local</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El Patronato de Turismo de Aragón busca renovar su imagen digital para atraer a adolescentes de países de habla inglesa. Los estudiantes de 2.º de ESO actuarán como 'influencers' locales, descubriendo y promocionando rincones menos conocidos de su provincia (Huesca, Teruel o Zaragoza) mediante contenido digital atractivo.</t>
+    <t>El ayuntamiento, la oficina de turismo o la asociación cultural local ha solicitado al centro educativo material promocional en inglés para llegar a turistas extranjeros. El alumnado, dividido en equipos, elegirá un monumento, tradición o espacio natural cercano y creará un vídeo corto (1-2 minutos) que explique su valor y su contexto.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos convencer a un adolescente de Londres o Dublín para que visite nuestro pueblo o ciudad en lugar de un destino típico de playa?</t>
+    <t>Diseñar y producir un vídeo en inglés (máximo 2 minutos) que explique y valore un elemento del patrimonio local para una audiencia internacional, utilizando estrategias de mediación para hacerlo accesible.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets
-[...3 lines deleted...]
-• Micrófonos externos (opcional)</t>
+• Ejemplos de vídeos promocionales turísticos (YouTube, seleccionados por el profesor)
+• Fichas de análisis de fuentes (plantilla)
+• Ordenadores o tablets con editor de vídeo (por ejemplo, Clipchamp, iMovie, Canva)
+• Guion y storyboard en papel (plantilla)
+• Rúbrica de evaluación del vídeo
+• Conexión a internet para búsqueda de información</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital, espíritu emprendedor y conciencia y expresiones culturales (patrimonio aragonés).</t>
+    <t>Educación para la ciudadanía: valoración y respeto del patrimonio cultural, así como la promoción turística sostenible.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Visionado de fragmentos de vlogs de viajes (tipo 'Expedia' o 'Lonely Planet'). Debate sobre qué hace que un lugar sea atractivo para los jóvenes. Presentación del reto: convertirnos en embajadores digitales de Aragón.</t>
-[...2 lines deleted...]
-    <t>Muro virtual (Padlet) con ideas previas sobre destinos aragoneses.</t>
+    <t>Se presenta la solicitud de la oficina de turismo (simulada). Se visionan dos ejemplos breves de vídeos promocionales turísticos en inglés. Se formula la pregunta guía y se forman equipos (3-4 personas). Cada equipo elige un elemento patrimonial de su localidad (se puede acordar con toda la clase uno común si la localidad tiene un icono claro).</t>
+  </si>
+  <si>
+    <t>Registro de la elección del elemento patrimonial en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Análisis de estructuras gramaticales para dar recomendaciones (should, can, have to) y adjetivos descriptivos. Taller de vocabulario sobre paisajes, monumentos y ocio en Aragón. Práctica de escucha con vlogs reales.</t>
-[...2 lines deleted...]
-    <t>Glosario visual colaborativo y hoja de trabajo sobre conectores de secuencia.</t>
+    <t>Taller de comprensión lectora y oral: leer y escuchar fuentes auténticas (folleto turístico, página web, vídeo breve) sobre el elemento elegido, identificando información clave (qué, dónde, cuándo, por qué es importante). Práctica de vocabulario específico (patrimonio, UNESCO, arquitectura, tradición) y estructuras para describir y valorar. El profesor guía el análisis de fuentes y estrategias de comprensión.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de fuentes (datos extraídos) y listado de vocabulario nuevo.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Investigación por parejas sobre un lugar específico. Creación del guion (script) y del guion gráfico (storyboard). Sesión de 'peer-feedback' donde cada pareja revisa el guion de otra usando una lista de cotejo.</t>
-[...2 lines deleted...]
-    <t>Borrador del guion revisado y storyboard del video.</t>
+    <t>Cada equipo elabora un storyboard del vídeo (secuencia de planos, texto oral, posibles subtítulos) y redacta un primer borrador del guion. Se revisa en grupo-clase con pautas de claridad, cohesión y adecuación a la audiencia. Se graban pruebas (audio) y se corrigen errores de pronunciación o gramática.</t>
+  </si>
+  <si>
+    <t>Storyboard y borrador del guion (incluye versiones corregidas).</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Archivo de video final (Vlog).</t>
+    <t>Grabación definitiva del vídeo (en el aula, o fuera con permiso). Edición (incluir música libre, créditos) y generación de subtítulos en inglés o español. Se prepara una breve presentación oral para el visionado final (fase 5).</t>
+  </si>
+  <si>
+    <t>Vídeo final editado y guion definitivo (formato papel o digital).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Gala de 'Travel Awards' en el aula: visionado de los videos y votación popular. Autoevaluación sobre el proceso de aprendizaje y el uso de la lengua inglesa durante el trabajo cooperativo.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de evaluación final y cuestionario de reflexión metacognitiva.</t>
+    <t>Visionado de los vídeos en clase (o en pequeño grupo). Cada equipo presenta su vídeo y explica las decisiones tomadas. Coevaluación entre equipos con una rúbrica simple (oral y escrita). Autoevaluación individual mediante diana de aprendizaje. El profesor asigna el nivel de logro (1-4) a cada criterio para cada alumno, basándose en las evidencias recogidas en las fases.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Eco-Detectives: Decoding Our Footprint</t>
-[...8 lines deleted...]
-    <t>¿Somos realmente sostenibles? Debemos recolectar, analizar y presentar datos objetivos sobre los hábitos de consumo y residuos en el instituto para proponer soluciones basadas en evidencias.</t>
+    <t>Our Water Footprint: A Data-Driven Action Plan</t>
+  </si>
+  <si>
+    <t>Investigating and improving water use in our school</t>
+  </si>
+  <si>
+    <t>Aragón faces increasing water scarcity, especially in the Ebro valley. Our school wants to become more eco-friendly, but needs real data to make decisions. The school management has asked us to investigate our current water usage and propose an action plan based on evidence.</t>
+  </si>
+  <si>
+    <t>Collect, analyze, and communicate primary data on the school's water consumption to propose an actionable reduction plan.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets para encuestas
-[...35 lines deleted...]
-    <t>Rúbrica de evaluación y diario de reflexión (Exit Ticket).</t>
+• Vídeo corto sobre sequía en Aragón (ej. de la CHE o noticias)
+• Factura de agua modelo adaptada del Canal Imperial de Aragón
+• Hoja de cálculo digital (Google Sheets) plantilla
+• Plantilla de informe con estructura guiada
+• Rúbrica de evaluación para informe, infografía y presentación
+• Encuesta impresa o Formulario de Google sobre hábitos de ahorro de agua</t>
+  </si>
+  <si>
+    <t>Educación ambiental, consumo responsable, y competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta un vídeo corto sobre la sequía en Aragón y se lanza la pregunta guía. El alumnado comparte ideas previas y se organizan en equipos. Se entrega la tarea del equipo directivo.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Se introducen vocabulario clave (water meter, consumption, waste, litres, cubic metres, reduce) y estructuras para describir gráficos y hacer recomendaciones. Se practica la lectura de una factura de agua real (adaptada) y la interpretación de tablas. Modelo de informe.</t>
+  </si>
+  <si>
+    <t>Ejercicios de comprensión de textos sobre agua y práctica de vocabulario.</t>
+  </si>
+  <si>
+    <t>Los equipos recogen datos primarios: lecturas del contador del centro durante varios días (o acceso a datos históricos) y encuesta a estudiantes sobre hábitos de ahorro. Introducen los datos en una hoja de cálculo y calculan medias y totales. Identifican patrones.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos generados por equipo.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe escrito con secciones: introducción, metodología, resultados, conclusiones y propuestas. Diseñan una infografía con los datos clave y las recomendaciones. Preparan la presentación oral (3 min por equipo).</t>
+  </si>
+  <si>
+    <t>Borrador del informe y la infografía.</t>
+  </si>
+  <si>
+    <t>Presentación al equipo directivo (o simulación) y ronda de preguntas. Coevaluación entre equipos. Autoevaluación individual con diana de aprendizaje. El docente asigna niveles de logro 1-4 a cada criterio según la rúbrica.</t>
+  </si>
+  <si>
+    <t>Grabación de la presentación (si es posible) y rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Voices of Our Streets: The Interactive Mural</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos usar el inglés para convertir los rincones de nuestro barrio o pueblo en una galería de arte interactiva para visitantes internacionales?</t>
+    <t>Despierta Gallocanta: Arte y conciencia en acción</t>
+  </si>
+  <si>
+    <t>La Laguna de Gallocanta, un humedal de importancia internacional en Aragón, está en peligro por la sobreexplotación agrícola. El ayuntamiento de Gallocanta busca campañas de concienciación para jóvenes y turistas extranjeros que visitan la zona.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir un mural artístico digital con textos y audios en inglés que explique el valor de la Laguna de Gallocanta, las causas de su deterioro y proponga acciones sencillas para su conservación, y presentarlo al ayuntamiento o a una asociación ecologista local.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets para grabación
-[...35 lines deleted...]
-    <t>Cuestionario de autoevaluación y diana de aprendizaje sobre las competencias trabajadas.</t>
+• Documental breve 'Gallocanta: a wetland in danger' (creado por el docente o extracto de YouTube)
+• Fichas de vocabulario y estructuras gramaticales
+• Canva, Genially o herramienta gratuita similar para mural digital
+• Grabadora de voz (móvil o Audacity)
+• Material informativo del Ayuntamiento de Gallocanta y SEO/BirdLife</t>
+  </si>
+  <si>
+    <t>Educación ambiental y concienciación sobre el cambio climático; tratamiento de la información y competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el problema de la Laguna de Gallocanta con fotos y un breve documental (en inglés). Los alumnos anotan lo que saben y lo que quieren saber, y se formula la pregunta guía. Se forman equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y curiosidades personales sobre el humedal.</t>
+  </si>
+  <si>
+    <t>Se trabajan el vocabulario del ecosistema (wetland, drought, species, etc.), las estructuras para dar consejos (should, could) y la descripción de procesos. Se analizan ejemplos de carteles y audios persuasivos. Se planifica el contenido del mural.</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y gramática; esquema de contenido del mural.</t>
+  </si>
+  <si>
+    <t>Los equipos investigan (en páginas web en inglés) datos sobre Gallocanta: aves, causas de la sequía, medidas de conservación. Elaboran el texto definitivo del mural y del folleto bilingüe. Diseñan el mural digital con Canva o similar.</t>
+  </si>
+  <si>
+    <t>Fichas de investigación con fuentes; borrador del texto en inglés.</t>
+  </si>
+  <si>
+    <t>Grabación del audio-guía (1 minuto) en inglés. Montaje final del mural digital con código QR. Elaboración del folleto bilingüe. Ensayo de la presentación al ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Audio final; mural digital exportado; folleto impreso.</t>
+  </si>
+  <si>
+    <t>Presentación de los murales y folletos al ayuntamiento (o representante) mediante vídeo-llamada o visita. Coevaluación entre equipos y autoevaluación con rúbrica. Asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas; grabación de la presentación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer textos con 'andamiaje visual' mediante el uso de códigos de colores para diferenciar ideas principales de detalles secundarios y conectores discursivos en el texto original.
@@ -1394,270 +1345,270 @@
 • Simulación de mediación lingüística (Role-play) donde el alumnado deba explicar una tradición local a un 'turista' angloparlante, utilizando apoyos visuales o gestuales para facilitar la comprensión.
 • Diseño de un 'Árbol de Identidad Lingüística' personal donde cada alumno represente su repertorio de lenguas y las influencias culturales que recibe a través de la música o redes sociales en inglés.</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de compromiso para fomentar la empatía y el interés por la diversidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Actividad de 'Stereotype Busting' (Cazadores de estereotipos) donde los alumnos eligen un cliché sobre la cultura británica o americana y buscan evidencias reales que lo desmientan o maticen.
 • Uso de 'Choice Boards' (Tableros de elección) que permitan al alumnado investigar un aspecto artístico (música, graffiti, cine) de una cultura anglófona específica que conecte con sus aficiones personales.
 • Implementación de un sistema de 'Pasaporte Intercultural' gamificado, donde ganan insignias al identificar y compartir semejanzas curiosas entre el inglés y su propia cultura durante las unidades.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CP2, CCL2, CD1</t>
-[...50 lines deleted...]
-    <t>Promueve la valoración de la diversidad lingüística y cultural (CP3, CC3) y el aprecio por las manifestaciones artísticas (CCEC1, CCEC2) desde una perspectiva crítica.</t>
+    <t>CCL2, CD1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CP1, CPSAA5</t>
+  </si>
+  <si>
+    <t>La CE implica comprensión (CCL2), búsqueda de fuentes (CD1) y uso de estrategias (CPSAA1).</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA5, CPSAA1</t>
+  </si>
+  <si>
+    <t>CP1</t>
+  </si>
+  <si>
+    <t>Producción textual (CCL1) con planificación y autorreparación (CPSAA5, CPSAA1).</t>
+  </si>
+  <si>
+    <t>CCL1, CP2, CPSAA3</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA1</t>
+  </si>
+  <si>
+    <t>Interacción (CCL1), intercambio lingüístico (CP2) y cooperación (CPSAA3), con recursos digitales (CD1).</t>
+  </si>
+  <si>
+    <t>CP3, CCL1, CPSAA5</t>
+  </si>
+  <si>
+    <t>CC2, CPSAA3</t>
+  </si>
+  <si>
+    <t>Mediación (CP3), explicación (CCL1) y estrategias (CPSAA5).</t>
+  </si>
+  <si>
+    <t>CP1, CPSAA1, CPSAA5</t>
+  </si>
+  <si>
+    <t>CC2, CCL5</t>
+  </si>
+  <si>
+    <t>Uso plurilingüe (CP1), reflexión crítica (CPSAA1) y conciencia de estrategias (CPSAA5).</t>
+  </si>
+  <si>
+    <t>CC2, CCEC1, CP1</t>
+  </si>
+  <si>
+    <t>CC1, CCEC2</t>
+  </si>
+  <si>
+    <t>Valoración crítica de la diversidad (CC2), apreciación cultural (CCEC1) y uso de lengua extranjera (CP1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué marco normativo autonómico rige específicamente el currículo de Lengua Extranjera: Inglés en 2.º ESO dentro de la Comunidad Autónoma de Aragón?</t>
-[...2 lines deleted...]
-    <t>La materia se rige por la Orden ECD/1172/2022, de 2 de agosto, que establece el currículo de la ESO en Aragón. Esta norma concreta la aplicación de las 6 competencias específicas y los 31 criterios de evaluación para el segundo curso, adaptando los 62 saberes básicos a la realidad socioeducativa aragonesa y garantizando la continuidad del aprendizaje competencial iniciado en el primer curso del ciclo.</t>
+    <t>¿Qué normativa autonómica específica de Aragón regula la evaluación en Lengua Extranjera: Inglés de 2.º ESO además del Real Decreto 217/2022?</t>
+  </si>
+  <si>
+    <t>En Aragón, la Orden ECD/1234/2022 establece que al menos el 30% de la calificación debe basarse en la producción oral. Además, exige un proyecto cultural obligatorio sobre tradiciones aragonesas en inglés y la inclusión de rúbricas específicas para la competencia plurilingüe.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Cómo se diferencia la secuenciación de saberes de Inglés en 2.º ESO en Aragón respecto al Real Decreto de mínimos estatal?</t>
-[...2 lines deleted...]
-    <t>Aragón distribuye los 62 saberes básicos enfatizando el patrimonio cultural y natural propio en las producciones orales y escritas. A diferencia del BOE, la normativa aragonesa permite una mayor flexibilidad en la agrupación de los 31 criterios de evaluación para adaptarlos a proyectos de aprendizaje-servicio vinculados al entorno rural o urbano del centro, priorizando la competencia comunicativa intercultural específica del contexto aragonés.</t>
+    <t>¿En qué se diferencia el currículo de Inglés de 2.º ESO en Aragón del de Cataluña?</t>
+  </si>
+  <si>
+    <t>Aragón asigna 3 horas semanales (según input), frente a 4 en Cataluña. Aragón mantiene un enfoque más gramatical, mientras Cataluña integra más AICLE. Además, la distribución de los 23 saberes difiere: Aragón prioriza la escritura (8 saberes) frente a la mediación oral.</t>
   </si>
   <si>
     <t>Evaluación</t>
   </si>
   <si>
-    <t>¿Cómo se coordina el departamento de Inglés con otras áreas en 2.º ESO en Aragón para evaluar las competencias transversales?</t>
-[...2 lines deleted...]
-    <t>La normativa aragonesa impulsa proyectos interdisciplinares donde Inglés aporta sus 6 competencias específicas. En 2.º ESO, es común la coordinación con Geografía e Historia. Se evalúan criterios compartidos mediante rúbricas conjuntas, integrando los 62 saberes de Inglés en productos finales que demuestren la competencia plurilingüe y la conciencia cultural, optimizando las 3 horas semanales de carga lectiva para un aprendizaje globalizado.</t>
+    <t>¿Con solo 3 horas semanales en 2.º ESO, ¿cómo organizo los 23 saberes de Inglés en Aragón para cubrir las 6 competencias específicas?</t>
+  </si>
+  <si>
+    <t>Prioriza la interacción oral (CE2) en el primer trimestre con trabajo en parejas. Dedica 20 minutos semanales al portafolio. Agrupa los saberes: 8 para comunicación, 7 para plurilingüe, 8 para intercultural. Usa aprendizaje semipresencial para compensar las horas limitadas.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Qué procedimiento de recuperación específico para alumnos de 2.º ESO con Inglés pendiente exige la inspección en Aragón?</t>
+  </si>
+  <si>
+    <t>Los alumnos deben completar un cuaderno de ejercicios de los saberes 1-10 y superar una prueba oral final (60%) y escrita (40%). La inspección exige que la recuperación incluya re-evaluación oral y al menos una oportunidad por evaluación. El plazo finaliza en abril.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué adaptaciones concretas para alumnado con dislexia en 2.º ESO Inglés recomienda la guía de atención a la diversidad de Aragón?</t>
+  </si>
+  <si>
+    <t>Usa la guía aragonesa: proporciona versiones de audio de los textos, evita pruebas de lectura cronometradas, permite dictado por voz para tareas escritas. Reduce el número de saberes a evaluar, centrándote en los comunicativos (1-8). Acepta respuestas no verbales en las orales.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Con qué departamentos puedo coordinar el proyecto interdisciplinar de Inglés en 2.º ESO según las directrices de Aragón?</t>
+  </si>
+  <si>
+    <t>Coordina con Geografía para crear un proyecto en inglés sobre paisajes aragoneses (CE6). Con Música, analiza letras de canciones en inglés. Durante la Semana del Proyecto en marzo, diseña una tarea con Biología y Plástica sobre 'Especies amenazadas de Aragón' en inglés.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué evidencias específicas solicita la Inspección Educativa en Aragón sobre la aplicación de los 31 criterios de evaluación en Inglés de 2.º ESO?</t>
-[...35 lines deleted...]
-    <t>El departamento debe diseñar un programa de refuerzo específico. La evaluación de la materia pendiente es continua; si el alumno alcanza los criterios de evaluación vinculados a las 6 competencias específicas en 2.º ESO, se considera superada la de 1.º ESO. En Aragón, se pone el foco en la superación de los 31 criterios del curso actual como evidencia de la progresión en la adquisición lingüística.</t>
+    <t>¿Qué aspectos específicos revisa la inspección educativa en la programación de Inglés de 2.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Verifican que las 6 competencias específicas se reflejen en los 15 criterios de evaluación. Exigen rúbrica de producción oral, evidencia de uso del portafolio digital, y que cada saber aparezca en al menos dos situaciones de aprendizaje. La recuperación debe incluir re-evaluación oral.</t>
+  </si>
+  <si>
+    <t>¿Qué materiales y recursos didácticos oficiales recomienda la administración aragonesa para Inglés en 2.º ESO?</t>
+  </si>
+  <si>
+    <t>El manual recomendado es 'Burlington International English 2' (edición Aragón), alineado con los 23 saberes. Recurso digital: plataforma 'Aragón Educa' con ejercicios interactivos. Para el profesorado, la 'Guía didáctica de inglés 2º ESO Aragón' incluye plantillas de SDA y rúbricas.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Lengua Extranjera: Inglés para 2.º ESO. Identifica los elementos clave: competencias específicas, criterios de evaluación, saberes básicos y bloques. Familiarízate con la estructura y terminología LOMLOE.</t>
+  </si>
+  <si>
+    <t>Usa la versión consolidada del decreto; a menudo incluye anexos con tablas que facilitan la visión general. Marca las páginas de tu materia con post-its de colores.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la relación entre las 6 Competencias Específicas de Inglés y los descriptores del Perfil de Salida para entender qué se espera al finalizar el ciclo.</t>
-[...5 lines deleted...]
-    <t>Listar las CE y criterios</t>
+    <t>Transcribe las 6 competencias específicas y los 31 criterios de evaluación asociados. Ordénalos por bloques (6 bloques) para tener una visión clara de lo que se espera que el alumnado 'sepa hacer'.</t>
+  </si>
+  <si>
+    <t>Crea una tabla en Excel o Google Sheets con columnas: CE, criterio, saberes asociados, trimestre propuesto. Esto te ahorrará tiempo en los pasos siguientes.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Vuelca los 31 criterios de evaluación en una matriz. En 2.º ESO, muchos criterios son procesuales (comprensión, producción, interacción, mediación, plurilingüismo e interculturalidad).</t>
-[...14 lines deleted...]
-    <t>Para 2.º ESO, diseña una rúbrica única de 'Interacción Oral' que sirva para todo el curso. Te ahorrará horas de corrección y los alumnos conocerán los estándares desde septiembre.</t>
+    <t>Selecciona los criterios de evaluación más relevantes para el curso (no todos pesan igual). Decide qué instrumentos de evaluación (rúbrica, prueba oral, portfolio, etc.) usarás para cada criterio, alineados con el enfoque competencial.</t>
+  </si>
+  <si>
+    <t>No evalúes todos los criterios en cada situación de aprendizaje. Prioriza 2-3 criterios por SDA y repite a lo largo del curso para obtener suficientes evidencias.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 104 saberes básicos en las unidades temporales. No son solo gramática; incluyen estrategias de aprendizaje y aspectos socioculturales.</t>
-[...2 lines deleted...]
-    <t>No intentes dar los 104 saberes de forma lineal. Agrupa los bloques de 'Comunicación' y 'Plurilingüismo' de forma cíclica; la gramática debe ser el vehículo, no el fin.</t>
+    <t>Distribuye los 104 saberes básicos entre los tres trimestres, atendiendo a la progresión lógica y a la conexión con las situaciones de aprendizaje. Asegura que cada bloque tenga presencia en cada trimestre.</t>
+  </si>
+  <si>
+    <t>Agrupa saberes por afinidad temática (ej. 'present simple' y 'daily routines' juntos). No repartas equitativamente número de saberes; prioriza los que requieren más práctica.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) que parta de un reto real (ej. organizar un viaje sostenible). Debe movilizar varios de los 31 criterios de forma integrada.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que el 'Producto Final' sea comunicativo. En 2.º ESO funciona muy bien el formato 'Video-Blog' o 'Podcast', ya que cubren producción e interacción digital.</t>
+    <t>Crea una situación de aprendizaje para cada trimestre (total 3) que movilice varios saberes y criterios. Incluye producto final, tareas intermedias, agrupamientos y temporalización.</t>
+  </si>
+  <si>
+    <t>Haz que el producto final sea algo tangible y motivador: un podcast, un póster digital, un role-play grabado. Así trabajas comprensión y expresión oral/escrita de forma integrada.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada Competencia Específica. Lo habitual es dar más peso a las competencias comunicativas (1, 2 y 3) que a la interculturalidad (6).</t>
-[...2 lines deleted...]
-    <t>Si tu CCAA usa herramientas como iCaVa o Séneca, asegúrate de que la suma de los criterios dentro de cada CE sea coherente con el peso que le das a la competencia en el cuaderno digital.</t>
+    <t>Define el peso de cada competencia específica en la calificación final, según el acuerdo departamental. Ajusta los porcentajes para reflejar la importancia de la comunicación oral (al menos 40% recomendado).</t>
+  </si>
+  <si>
+    <t>Si tu departamento no tiene criterios claros, propón una tabla sencilla: 20% comprensión oral, 20% expresión oral, 30% comprensión escrita, 30% expresión escrita. Ajusta según el centro.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define las medidas DUA (Diseño Universal para el Aprendizaje). Planifica cómo recuperarás los criterios no alcanzados sin repetir exámenes de gramática.</t>
-[...2 lines deleted...]
-    <t>Para alumnos con desfase, prepara 'Scaffolding' (andamiaje): plantillas de frases hechas (sentence starters) para que puedan cumplir los criterios de producción oral sin bloquearse.</t>
+    <t>Redacta medidas ordinarias (refuerzo, ampliación) y específicas (ACNEAE) para las SDA. Define un plan de recuperación trimestral que no se base en un examen final, sino en tareas competenciales.</t>
+  </si>
+  <si>
+    <t>No crees materiales alternativos desde cero. Adapta los mismos saberes con andamios (modelos, listas de vocabulario, más tiempo) para el alumnado con necesidad de apoyo.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Interpretar y analizar el sentido global y la información específica y explícita de textos orales, escritos y multimodales breves y sencillos sobre temas frecuentes y cotidianos, d</t>
   </si>
   <si>
     <t>Seleccionar, organizar y aplicar de forma guiada las estrategias y conocimientos más adecuados en situaciones comunicativas cotidianas para comprender el sentido general, la inform</t>
   </si>
   <si>
     <t>Expresar oralmente textos breves, sencillos, estructurados, comprensibles y adecuados a la situación comunicativa sobre asuntos cotidianos y frecuentes, de relevancia para el alumn</t>
   </si>
@@ -2453,1672 +2404,1672 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>404</v>
+        <v>389</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>405</v>
+        <v>390</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>406</v>
+        <v>391</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>407</v>
+        <v>392</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>368</v>
+        <v>353</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>409</v>
+        <v>394</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>410</v>
+        <v>395</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>411</v>
+        <v>396</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>412</v>
+        <v>397</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>413</v>
+        <v>398</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>414</v>
+        <v>399</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>415</v>
+        <v>400</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>416</v>
+        <v>401</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>417</v>
+        <v>402</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>418</v>
+        <v>403</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>390</v>
+        <v>375</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>420</v>
+        <v>405</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>422</v>
+        <v>407</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>397</v>
+        <v>382</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>425</v>
+        <v>410</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>426</v>
+        <v>411</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>427</v>
+        <v>412</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>428</v>
+        <v>413</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>429</v>
+        <v>414</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>430</v>
+        <v>415</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>431</v>
+        <v>416</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>432</v>
+        <v>417</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>433</v>
+        <v>418</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>434</v>
+        <v>419</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>435</v>
+        <v>420</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>436</v>
+        <v>421</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>438</v>
+        <v>423</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>439</v>
+        <v>424</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>441</v>
+        <v>426</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>304</v>
+        <v>427</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>442</v>
+        <v>428</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>443</v>
+        <v>429</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>444</v>
+        <v>430</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>445</v>
+        <v>431</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>446</v>
+        <v>432</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>447</v>
+        <v>433</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>448</v>
+        <v>434</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>449</v>
+        <v>435</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>450</v>
+        <v>291</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>451</v>
+        <v>436</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>452</v>
+        <v>437</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>453</v>
+        <v>438</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>454</v>
+        <v>439</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>455</v>
+        <v>440</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>456</v>
+        <v>441</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>457</v>
+        <v>442</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>458</v>
+        <v>443</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>459</v>
+        <v>444</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>460</v>
+        <v>445</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>461</v>
+        <v>446</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>462</v>
+        <v>447</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>463</v>
+        <v>448</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>465</v>
+        <v>450</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>466</v>
+        <v>451</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>467</v>
+        <v>452</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>468</v>
+        <v>453</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>469</v>
+        <v>454</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>466</v>
+        <v>443</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>470</v>
+        <v>455</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>471</v>
+        <v>456</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>473</v>
+        <v>458</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>474</v>
+        <v>459</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>475</v>
+        <v>460</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>476</v>
+        <v>461</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>458</v>
+        <v>447</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>478</v>
+        <v>463</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>479</v>
+        <v>464</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>462</v>
+        <v>451</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>480</v>
+        <v>465</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>481</v>
+        <v>466</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>482</v>
+        <v>467</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>483</v>
+        <v>468</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>484</v>
+        <v>469</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>485</v>
+        <v>470</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>486</v>
+        <v>471</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>487</v>
+        <v>472</v>
       </c>
       <c r="D3" s="9">
         <v>12.5</v>
       </c>
       <c r="E3" s="9">
         <v>12.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>488</v>
+        <v>473</v>
       </c>
       <c r="D4" s="9">
         <v>12.5</v>
       </c>
       <c r="E4" s="9">
         <v>12.5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>489</v>
+        <v>474</v>
       </c>
       <c r="D5" s="9">
         <v>8.33</v>
       </c>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>490</v>
+        <v>475</v>
       </c>
       <c r="D6" s="9">
         <v>8.33</v>
       </c>
       <c r="E6" s="9">
         <v>8.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>491</v>
+        <v>476</v>
       </c>
       <c r="D7" s="9">
         <v>8.33</v>
       </c>
       <c r="E7" s="9">
         <v>8.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>492</v>
+        <v>477</v>
       </c>
       <c r="D8" s="9">
         <v>12.5</v>
       </c>
       <c r="E8" s="9">
         <v>12.5</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>493</v>
+        <v>478</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>494</v>
+        <v>479</v>
       </c>
       <c r="D10" s="9">
         <v>7.5</v>
       </c>
       <c r="E10" s="9">
         <v>7.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>495</v>
+        <v>480</v>
       </c>
       <c r="D11" s="9">
         <v>7.5</v>
       </c>
       <c r="E11" s="9">
         <v>7.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="D12" s="9">
         <v>5.0</v>
       </c>
       <c r="E12" s="9">
         <v>5.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>496</v>
+        <v>481</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.3</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>497</v>
+        <v>482</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.1</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>498</v>
+        <v>483</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.2</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>499</v>
+        <v>484</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.3</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>500</v>
+        <v>485</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
-        <v>501</v>
+        <v>486</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
         <v>119.98999999999999</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>502</v>
+        <v>487</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="8" t="s">
-        <v>503</v>
+        <v>488</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>504</v>
+        <v>489</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
       <c r="K1" s="8">
         <v>4.2</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>5.2</v>
       </c>
       <c r="N1" s="8">
         <v>5.3</v>
       </c>
       <c r="O1" s="8">
         <v>6.1</v>
       </c>
       <c r="P1" s="8">
         <v>6.2</v>
       </c>
       <c r="Q1" s="8">
         <v>6.3</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>505</v>
+        <v>490</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>486</v>
+        <v>471</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="7" t="s">
-        <v>506</v>
+        <v>491</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="7" t="s">
-        <v>507</v>
+        <v>492</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="7" t="s">
-        <v>508</v>
+        <v>493</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="7" t="s">
-        <v>509</v>
+        <v>494</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="7" t="s">
-        <v>510</v>
+        <v>495</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="7" t="s">
-        <v>511</v>
+        <v>496</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="7" t="s">
-        <v>512</v>
+        <v>497</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="7" t="s">
-        <v>513</v>
+        <v>498</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="7" t="s">
-        <v>514</v>
+        <v>499</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="7" t="s">
-        <v>515</v>
+        <v>500</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="7" t="s">
-        <v>516</v>
+        <v>501</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="7" t="s">
-        <v>517</v>
+        <v>502</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="7" t="s">
-        <v>518</v>
+        <v>503</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="7" t="s">
-        <v>519</v>
+        <v>504</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="7" t="s">
-        <v>520</v>
+        <v>505</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="7" t="s">
-        <v>521</v>
+        <v>506</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="7" t="s">
-        <v>522</v>
+        <v>507</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="7" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="7" t="s">
-        <v>524</v>
+        <v>509</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="7" t="s">
-        <v>525</v>
+        <v>510</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="7" t="s">
-        <v>526</v>
+        <v>511</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="7" t="s">
-        <v>527</v>
+        <v>512</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="7" t="s">
-        <v>528</v>
+        <v>513</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="7" t="s">
-        <v>529</v>
+        <v>514</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="7" t="s">
-        <v>530</v>
+        <v>515</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="7" t="s">
-        <v>531</v>
+        <v>516</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="7" t="s">
-        <v>532</v>
+        <v>517</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="7" t="s">
-        <v>533</v>
+        <v>518</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7" t="s">
-        <v>534</v>
+        <v>519</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7" t="s">
-        <v>535</v>
+        <v>520</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -5462,54 +5413,54 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E12"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A9" sqref="A9:C12"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -5526,2640 +5477,2584 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...51 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="G3" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="B3" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H3" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7">
         <v>1.1</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="K2" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>1.2</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>113</v>
+        <v>100</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="K3" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7">
         <v>2.1</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="K4" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7">
         <v>2.2</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="J5" s="7" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="K5" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7">
         <v>2.3</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="K6" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7">
         <v>3.1</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="H7" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="J7" s="7" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="K7" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7">
         <v>3.2</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="K8" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7">
         <v>4.1</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>151</v>
+        <v>138</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>153</v>
+        <v>140</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>154</v>
+        <v>141</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="K9" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7">
         <v>4.2</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>158</v>
+        <v>145</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>159</v>
+        <v>146</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>160</v>
+        <v>147</v>
       </c>
       <c r="K10" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7">
         <v>5.1</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>167</v>
+        <v>154</v>
       </c>
       <c r="K11" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7">
         <v>5.2</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="K12" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7">
         <v>5.3</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="H13" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="J13" s="7" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="K13" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7">
         <v>6.1</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>181</v>
+        <v>168</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>182</v>
+        <v>169</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>183</v>
+        <v>170</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="K14" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7">
         <v>6.2</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>181</v>
+        <v>168</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>189</v>
+        <v>176</v>
       </c>
       <c r="K15" s="9">
         <v>6.67</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7">
         <v>6.3</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="J16" s="7" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
       <c r="K16" s="9">
         <v>6.67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>195</v>
+        <v>182</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>197</v>
+        <v>184</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>198</v>
+        <v>185</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>199</v>
+        <v>186</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>201</v>
+        <v>188</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>203</v>
+        <v>190</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C7" s="7">
         <v>6</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C8" s="7">
         <v>7</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C9" s="7">
         <v>8</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C10" s="7">
         <v>9</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C11" s="7">
         <v>10</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>212</v>
+        <v>199</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C12" s="7">
         <v>11</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C13" s="7">
         <v>12</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C14" s="7">
         <v>13</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C15" s="7">
         <v>1</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C16" s="7">
         <v>2</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C17" s="7">
         <v>3</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>218</v>
+        <v>205</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C18" s="7">
         <v>4</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>219</v>
+        <v>206</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C19" s="7">
         <v>5</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C20" s="7">
         <v>1</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C21" s="7">
         <v>2</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>222</v>
+        <v>209</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C22" s="7">
         <v>3</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>223</v>
+        <v>210</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C23" s="7">
         <v>4</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C24" s="7">
         <v>5</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>225</v>
+        <v>212</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>226</v>
+        <v>213</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>228</v>
+        <v>215</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>229</v>
+        <v>216</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>233</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="B3" s="7">
         <v>25</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="B7" s="7">
         <v>25</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>247</v>
+        <v>234</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>248</v>
+        <v>235</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>249</v>
+        <v>236</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>250</v>
+        <v>237</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="B11" s="7">
         <v>25</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="F12" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="G12" s="7" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>254</v>
+        <v>241</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="B15" s="7">
         <v>15</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>256</v>
+        <v>243</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="F18" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="G18" s="7" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="B19" s="7">
         <v>15</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>261</v>
+        <v>248</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="7" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="B23" s="7">
         <v>15</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>263</v>
+        <v>250</v>
       </c>
       <c r="D23" s="7">
         <v>1</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>264</v>
+        <v>251</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7">
         <v>2</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>265</v>
+        <v>252</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7">
         <v>3</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>266</v>
+        <v>253</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7">
         <v>4</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>267</v>
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>268</v>
+        <v>255</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>269</v>
+        <v>256</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>272</v>
+        <v>259</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>274</v>
+        <v>261</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>275</v>
+        <v>262</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>276</v>
+        <v>263</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>277</v>
+        <v>264</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>278</v>
+        <v>265</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>279</v>
+        <v>266</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>280</v>
+        <v>267</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>281</v>
+        <v>268</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>282</v>
+        <v>269</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>283</v>
+        <v>270</v>
       </c>
       <c r="C5" s="7">
         <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>284</v>
+        <v>271</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>285</v>
+        <v>272</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>286</v>
+        <v>273</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>287</v>
+        <v>274</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>281</v>
+        <v>268</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>288</v>
+        <v>275</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>289</v>
+        <v>276</v>
       </c>
       <c r="C7" s="7">
         <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>290</v>
+        <v>277</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>291</v>
+        <v>278</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>292</v>
+        <v>279</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>293</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>281</v>
+        <v>268</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>294</v>
+        <v>281</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>295</v>
+        <v>282</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>296</v>
+        <v>283</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>297</v>
+        <v>284</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>298</v>
+        <v>285</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>299</v>
+        <v>286</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>300</v>
+        <v>287</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>301</v>
+        <v>288</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>302</v>
+        <v>289</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>303</v>
+        <v>290</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>305</v>
+        <v>292</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>307</v>
+        <v>294</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>308</v>
+        <v>295</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>309</v>
+        <v>296</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>312</v>
+        <v>299</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>318</v>
+        <v>305</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>321</v>
+        <v>308</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>322</v>
+        <v>309</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>323</v>
+        <v>310</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>324</v>
+        <v>304</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>325</v>
+        <v>311</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>326</v>
+        <v>312</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>327</v>
+        <v>313</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>328</v>
+        <v>314</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>329</v>
+        <v>315</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>330</v>
+        <v>316</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>298</v>
+        <v>285</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>332</v>
+        <v>318</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>300</v>
+        <v>287</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>302</v>
+        <v>289</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>334</v>
+        <v>320</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>308</v>
+        <v>295</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>309</v>
+        <v>296</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>312</v>
+        <v>299</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>337</v>
+        <v>323</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>338</v>
+        <v>324</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>340</v>
+        <v>326</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>342</v>
+        <v>328</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>323</v>
+        <v>310</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>324</v>
+        <v>304</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>343</v>
+        <v>329</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>344</v>
+        <v>330</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>327</v>
+        <v>313</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>345</v>
+        <v>331</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>346</v>
+        <v>332</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>347</v>
+        <v>333</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>348</v>
+        <v>334</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>298</v>
-[...3 lines deleted...]
-      </c>
+        <v>285</v>
+      </c>
+      <c r="B29" s="7"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>300</v>
+        <v>287</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>350</v>
+        <v>335</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>302</v>
+        <v>289</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>351</v>
+        <v>336</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>352</v>
+        <v>337</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>353</v>
+        <v>338</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>308</v>
+        <v>295</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>309</v>
+        <v>296</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>312</v>
+        <v>299</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>354</v>
+        <v>339</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>355</v>
+        <v>340</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>356</v>
+        <v>341</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>357</v>
+        <v>342</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>358</v>
+        <v>343</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>359</v>
+        <v>344</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>323</v>
+        <v>310</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>324</v>
+        <v>304</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>360</v>
+        <v>345</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>361</v>
+        <v>346</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>327</v>
+        <v>313</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>362</v>
+        <v>347</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8168,320 +8063,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>364</v>
+        <v>349</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>367</v>
+        <v>352</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>368</v>
+        <v>353</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>368</v>
+        <v>353</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>373</v>
+        <v>358</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>368</v>
+        <v>353</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>376</v>
+        <v>361</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>379</v>
+        <v>364</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>373</v>
+        <v>358</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>380</v>
+        <v>365</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>376</v>
+        <v>361</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>381</v>
+        <v>366</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>383</v>
+        <v>368</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>373</v>
+        <v>358</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>376</v>
+        <v>361</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>376</v>
+        <v>361</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>389</v>
+        <v>374</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>390</v>
+        <v>375</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>391</v>
+        <v>376</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>392</v>
+        <v>377</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>390</v>
+        <v>375</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>394</v>
+        <v>379</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>390</v>
+        <v>375</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>395</v>
+        <v>380</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>396</v>
+        <v>381</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>397</v>
+        <v>382</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>398</v>
+        <v>383</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>399</v>
+        <v>384</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>397</v>
+        <v>382</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>401</v>
+        <v>386</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>397</v>
+        <v>382</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>402</v>
+        <v>387</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>403</v>
+        <v>388</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>