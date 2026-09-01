--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:13</t>
+    <t>01/09/2026 13:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para 2º ESO Inglés, aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Inglés</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegros los criterios de evaluación y competencias específicas del BOE.</t>
   </si>