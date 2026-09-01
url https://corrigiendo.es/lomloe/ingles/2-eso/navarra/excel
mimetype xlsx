--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="391">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Navarra</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,375 +94,1083 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:38</t>
+    <t>01/09/2026 13:24</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Lengua Extranjera</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Comprender e interpretar el sentido general y los detalles más relevantes de textos expresados de forma clara y en la lengua estándar, buscando fuentes fiables y haciendo uso de estrategias como la inferencia de significados, para responder a necesidades comunicativas concretas.</t>
   </si>
   <si>
+    <t>Lectura comprensiva de textos claros usando pistas para deducir significados y obtener información útil.</t>
+  </si>
+  <si>
+    <t>El alumnado lee textos auténticos sencillos, infiere el significado de palabras desconocidas por el contexto y localiza información específica para tareas cotidianas.</t>
+  </si>
+  <si>
+    <t>No es traducir palabra por palabra. No es memorizar vocabulario en listas. No es responder preguntas literales sin usar estrategias.</t>
+  </si>
+  <si>
+    <t>El alumnado lee el menú de una cafetería en inglés, infiere el significado de platos por descripciones y elige su pedido.</t>
+  </si>
+  <si>
+    <t>interpretar</t>
+  </si>
+  <si>
     <t>CE.2</t>
   </si>
   <si>
     <t>Producir textos originales, de extensión media, sencillos y con una organización clara, usando estrategias tales como la planificación, la compensación o la autorreparación, para expresar de forma creativa, adecuada y coherente mensajes relevantes y responder a propósitos comunicativos concretos.</t>
   </si>
   <si>
+    <t>El alumnado escribe textos propios y coherentes para comunicar mensajes reales con ayuda de estrategias.</t>
+  </si>
+  <si>
+    <t>El alumnado redacta correos, diarios o entradas de blog en inglés usando planificación y autocorrección.</t>
+  </si>
+  <si>
+    <t>No es copiar un modelo ni completar ejercicios mecánicos; es crear un texto original con intención comunicativa.</t>
+  </si>
+  <si>
+    <t>Escribir un correo electrónico a un amigo describiendo su rutina semanal en inglés.</t>
+  </si>
+  <si>
+    <t>producir</t>
+  </si>
+  <si>
     <t>CE.3</t>
   </si>
   <si>
     <t>Interactuar con otras personas con creciente autonomía, usando estrategias de cooperación y empleando recursos analógicos y digitales, para responder a propósitos comunicativos concretos en intercambios respetuosos con las normas de cortesía.</t>
   </si>
   <si>
+    <t>El alumno se comunica de forma cada vez más autónoma, cooperando con otros y usando medios digitales y tradicionales.</t>
+  </si>
+  <si>
+    <t>El alumnado participa en conversaciones, debates o chats en lengua extranjera, aplicando normas de cortesía y compartiendo información con ayuda de herramientas digitales o analógicas.</t>
+  </si>
+  <si>
+    <t>No es memorizar diálogos ni traducir frases. No es hablar sin escuchar al otro.</t>
+  </si>
+  <si>
+    <t>Los estudiantes realizan un intercambio de correos electrónicos en inglés con un grupo de otro centro para presentar sus rutinas diarias.</t>
+  </si>
+  <si>
+    <t>comunicar</t>
+  </si>
+  <si>
     <t>CE.4</t>
   </si>
   <si>
     <t>Mediar en situaciones cotidianas entre distintas lenguas, usando estrategias y conocimientos sencillos orientados a explicar conceptos o simplificar mensajes, para transmitir información de manera eficaz, clara y responsable. La mediación es la actividad del lenguaje consistente en explicar y facilitar la comprensión de mensajes o textos a partir de estrategias como la reformulación, de manera oral o escrita.</t>
   </si>
   <si>
+    <t>El alumnado actúa como puente entre lenguas en situaciones cotidianas, explicando o simplificando mensajes de forma clara y responsable.</t>
+  </si>
+  <si>
+    <t>El alumnado escucha un mensaje en una lengua y lo transmite en otra, simplificando o explicando conceptos para que sea comprensible.</t>
+  </si>
+  <si>
+    <t>No es traducir palabra por palabra. No es solo leer un guion. No es hablar sin pensar en el receptor.</t>
+  </si>
+  <si>
+    <t>En grupos, un alumno explica en inglés la receta de su plato favorito a un compañero que solo entiende español, usando gestos y dibujos.</t>
+  </si>
+  <si>
     <t>CE.5</t>
   </si>
   <si>
     <t>Ampliar y usar los repertorios lingüísticos personales entre distintas lenguas, reflexionando de forma crítica sobre su funcionamiento y tomando conciencia de las estrategias y conocimientos propios, para mejorar la respuesta a necesidades comunicativas concretas. El uso del repertorio lingüístico y la reflexión sobre su funcionamiento están vinculados con el enfoque plurilingüe de la adquisición de lenguas.</t>
   </si>
   <si>
+    <t>El alumnado usa lo que sabe de varias lenguas para comunicarse mejor en inglés.</t>
+  </si>
+  <si>
+    <t>El alumnado compara estructuras de distintas lenguas, identifica estrategias y aplica ese conocimiento para mejorar su expresión oral y escrita en inglés.</t>
+  </si>
+  <si>
+    <t>No es traducir palabra por palabra ni estudiar gramática de forma aislada; es reflexionar sobre cómo funcionan las lenguas y aplicar ese saber.</t>
+  </si>
+  <si>
+    <t>Después de analizar cómo se expresa el futuro en inglés y castellano, el alumnado elabora un breve texto predictivo sobre su fin de semana.</t>
+  </si>
+  <si>
+    <t>transferir</t>
+  </si>
+  <si>
     <t>CE.6</t>
   </si>
   <si>
     <t>Valorar críticamente y adecuarse a la diversidad lingüística, cultural y artística a partir de la lengua extranjera, identificando y compartiendo las semejanzas y las diferencias entre lenguas y culturas, para actuar de forma empática y respetuosa en situaciones interculturales. La interculturalidad supone experimentar la diversidad lingüística, cultural y artística de la sociedad analizándola y beneficiándose de ella.</t>
   </si>
   <si>
+    <t>Usar la lengua extranjera para entender y respetar otras culturas, comparando y actuando con empatía.</t>
+  </si>
+  <si>
+    <t>El alumnado compara aspectos culturales y lingüísticos, comparte sus observaciones y reflexiona cómo relacionarse respetuosamente en contextos diversos.</t>
+  </si>
+  <si>
+    <t>No es recopilar datos culturales ni hacer exposiciones de tópicos; implica juicio crítico y ajuste del comportamiento.</t>
+  </si>
+  <si>
+    <t>Analizar una canción en inglés y su contexto cultural, compararla con una festividad local y proponer pautas de actuación respetuosa.</t>
+  </si>
+  <si>
+    <t>valorar</t>
+  </si>
+  <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Interpretar y analizar el sentido global y la información específica y explícita de textos orales, escritos y multimodales breves y sencillos sobre temas frecuentes y cotidianos, de relevancia personal y próximos a la experiencia del alumnado, propios de los ámbitos de las relaciones interpersonales, del aprendizaje, de los medios de comunicación y de la ficción expresados de forma clara y en la lengua estándar a través de diversos soportes</t>
   </si>
   <si>
-    <t>Tarea comunicativa + rúbrica de destrezas</t>
+    <t>Interpretar el sentido global y detalles explícitos de textos breves sobre temas cotidianos en lengua estándar.</t>
+  </si>
+  <si>
+    <t>El alumnado responde preguntas orales o escritas sobre el contenido de un texto breve en diversos soportes.</t>
+  </si>
+  <si>
+    <t>Examen escrito</t>
+  </si>
+  <si>
+    <t>Lectura o escucha de un texto cotidiano seguida de preguntas de comprensión específica.</t>
+  </si>
+  <si>
+    <t>Evaluar comprensión palabra por palabra en vez de global y selectiva.</t>
   </si>
   <si>
     <t>Seleccionar, organizar y aplicar de forma guiada las estrategias y conocimientos más adecuados en situaciones comunicativas cotidianas para comprender el sentido general, la información esencial y los detalles más relevantes de los textos; interpretar elementos no verbales; y buscar y seleccionar información</t>
   </si>
   <si>
+    <t>Aplicar estrategias de comprensión guiadas para entender textos cotidianos e interpretar elementos no verbales.</t>
+  </si>
+  <si>
+    <t>aplicar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una ficha donde anota las inferencias realizadas y la información seleccionada de un texto oral o escrito.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Actividad guiada de comprensión auditiva o lectora con apoyos visuales y preguntas de inferencia.</t>
+  </si>
+  <si>
+    <t>Evaluar solo el acierto en las preguntas de comprensión sin verificar si el alumno ha aplicado estrategias de inferencia o selección.</t>
+  </si>
+  <si>
     <t>Expresar oralmente textos breves, sencillos, estructurados, comprensibles y adecuados a la situación comunicativa sobre asuntos cotidianos y frecuentes, de relevancia para el alumnado, con el fin de describir, narrar e informar sobre temas concretos, en diferentes soportes, utilizando de forma guiada recursos verbales y no verbales, así como estrategias de planificación y control de la producción</t>
   </si>
   <si>
+    <t>Expresar oralmente textos breves y sencillos sobre temas cotidianos, usando estrategias de planificación y control.</t>
+  </si>
+  <si>
+    <t>El alumnado produce una exposición oral breve, estructurada y comprensible, utilizando recursos verbales y no verbales.</t>
+  </si>
+  <si>
+    <t>Exposición / interacción oral</t>
+  </si>
+  <si>
+    <t>Presentación oral individual sobre un tema cotidiano de su interés.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la corrección gramatical y no la fluidez comunicativa.</t>
+  </si>
+  <si>
     <t>Organizar y redactar textos breves y comprensibles con aceptable claridad, coherencia, cohesión y adecuación a la situación comunicativa propuesta, siguiendo pautas establecidas, a través de herramientas analógicas y digitales, sobre asuntos cotidianos y frecuentes de relevancia para el alumnado y próximos a su experiencia</t>
   </si>
   <si>
+    <t>Redactar textos breves con claridad y coherencia sobre temas cotidianos, usando herramientas analógicas/digitales y siguiendo pautas.</t>
+  </si>
+  <si>
+    <t>redactar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un texto breve y comprensible, organizado y adecuado a la situación, siguiendo pautas y usando herramientas analógicas o digitales.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Escribir un correo breve sobre una experiencia personal siguiendo una plantilla.</t>
+  </si>
+  <si>
+    <t>Calificar priorizando la corrección gramatical sobre la comunicabilidad, cuando el criterio pide claridad, coherencia y adecuación, no perfección lingüística.</t>
+  </si>
+  <si>
     <t>Seleccionar, organizar y aplicar de forma guiada conocimientos y estrategias para planificar, producir y revisar textos comprensibles, coherentes y adecuados a las intenciones comunicativas, a las características contextuales y a la tipología textual, usando con ayuda los recursos físicos o digitales más adecuados en función de la tarea y las necesidades de cada momento, teniendo en cuenta las personas a quienes va dirigido el texto</t>
   </si>
   <si>
+    <t>Planificar, redactar y revisar textos escritos en inglés siguiendo pautas, usando recursos adecuados y atendiendo al destinatario.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un texto escrito planificado, redactado y revisado, junto con un esquema o borrador que muestre el proceso.</t>
+  </si>
+  <si>
+    <t>Escribir un texto breve (correo electrónico, descripción) siguiendo pasos guiados de planificación, borrador y revisión.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la corrección gramatical del texto final sin considerar el proceso de planificación y revisión, ni el uso de recursos.</t>
+  </si>
+  <si>
     <t>Planificar y participar en situaciones interactivas breves y sencillas sobre temas cotidianos, de relevancia personal y próximos a la experiencia del alumnado, a través de diversos soportes, apoyándose en recursos tales como la repetición, el ritmo pausado o el lenguaje no verbal, y mostrando empatía y respeto por la cortesía lingüística y la etiqueta digital, así como por las diferentes necesidades, ideas, inquietudes, iniciativas y motivaciones de las interlocutoras y los interlocutores</t>
   </si>
   <si>
+    <t>El alumno planifica y participa en intercambios orales breves sobre temas cotidianos, mostrando empatía y respeto, y usando recursos verbales y no verbales.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza diálogos simulados en parejas o grupos sobre situaciones cotidianas, aplicando estrategias de cortesía y cooperación.</t>
+  </si>
+  <si>
+    <t>Role-plays y diálogos guiados sobre temas familiares, con apoyo visual y repetición.</t>
+  </si>
+  <si>
+    <t>Evaluar la interacción oral mediante un examen escrito de gramática y vocabulario, ignorando la fluidez y la adecuación comunicativa.</t>
+  </si>
+  <si>
     <t>Seleccionar, organizar y utilizar, de forma guiada y en entornos próximos, estrategias adecuadas para iniciar, mantener y terminar la comunicación; tomar y ceder la palabra; solicitar y formular aclaraciones y explicaciones</t>
   </si>
   <si>
+    <t>Selecciona y aplica estrategias básicas para gestionar interacciones orales cotidianas respetando las normas de cortesía.</t>
+  </si>
+  <si>
+    <t>El alumnado produce una interacción oral guiada (diálogo o juego de roles) donde usa estrategias para iniciar, mantener y finalizar la conversación.</t>
+  </si>
+  <si>
+    <t>En parejas, realizan un diálogo sobre un tema familiar siguiendo pautas de cortesía.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la precisión léxico-gramatical sin considerar las estrategias de interacción.</t>
+  </si>
+  <si>
     <t>Inferir y explicar textos, conceptos y comunicaciones breves y sencillas en situaciones en las que atender a la diversidad, mostrando respeto y empatía por interlocutoras e interlocutores y por las lenguas empleadas, e interés por participar en la solución de problemas de intercomprensión y de entendimiento en el entorno próximo, apoyándose en diversos recursos y soportes</t>
   </si>
   <si>
+    <t>Explicar textos breves en situaciones de diversidad lingüística, usando recursos para resolver problemas de comprensión y mostrando empatía.</t>
+  </si>
+  <si>
+    <t>explicar</t>
+  </si>
+  <si>
+    <t>El alumnado produce una mediación oral o escrita en la que explica un concepto o mensaje breve, adaptando su lenguaje y usando apoyos visuales para facilitar la comprensión.</t>
+  </si>
+  <si>
+    <t>En parejas, un alumno explica en español una receta en inglés a su compañero que no entiende bien el inglés.</t>
+  </si>
+  <si>
+    <t>Confundir mediación con traducción literal; evaluar solo corrección gramatical sin valorar la eficacia comunicativa ni la empatía.</t>
+  </si>
+  <si>
     <t>Aplicar, de forma guiada, estrategias que ayuden a crear puentes y faciliten la comprensión y producción de información y la comunicación, adecuadas a las intenciones comunicativas, usando recursos y apoyos físicos o digitales en función de las necesidades de cada momento</t>
   </si>
   <si>
+    <t>Aplicar estrategias guiadas para mediar entre lenguas de forma clara y eficaz.</t>
+  </si>
+  <si>
+    <t>Aplicar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza tareas de mediación usando apoyos físicos o digitales para explicar conceptos o simplificar mensajes.</t>
+  </si>
+  <si>
+    <t>Mediación lingüística en situaciones cotidianas con apoyo de recursos.</t>
+  </si>
+  <si>
+    <t>Confundir mediación con traducción literal</t>
+  </si>
+  <si>
     <t>Comparar y contrastar las semejanzas y diferencias entre distintas lenguas reflexionando de manera progresivamente autónoma sobre su funcionamiento</t>
   </si>
   <si>
+    <t>Comparar dos lenguas extranjeras y reflexionar sobre su funcionamiento de forma autónoma.</t>
+  </si>
+  <si>
+    <t>comparar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe escrito que compara las similitudes y diferencias entre dos lenguas extranjeras y explica su funcionamiento.</t>
+  </si>
+  <si>
+    <t>Portfolio / dosier</t>
+  </si>
+  <si>
+    <t>Tras trabajar dos lenguas, los alumnos elaboran una comparación guiada y reflexionan sobre sus estrategias.</t>
+  </si>
+  <si>
+    <t>Confundir comparar con traducir; el alumno traduce en lugar de analizar diferencias estructurales y reflexionar.</t>
+  </si>
+  <si>
     <t>Utilizar y diferenciar los conocimientos y estrategias de mejora de la capacidad de comunicar y de aprender la lengua extranjera con apoyo de otras y otros participantes y de soportes analógicos y digitales</t>
   </si>
   <si>
+    <t>Aplica y distingue estrategias comunicativas propias y ajenas, con apoyo, para mejorar su expresión en inglés.</t>
+  </si>
+  <si>
+    <t>El alumnado produce una grabación o texto breve donde aplica y diferencia estrategias (ej. reformulación, uso de cognados) con ayuda de compañeros y recursos digitales.</t>
+  </si>
+  <si>
+    <t>Tarea en parejas: planificar una salida usando listas de verificación y diccionarios digitales.</t>
+  </si>
+  <si>
+    <t>Evaluar las estrategias mediante un examen escrito de rellenar huecos, en lugar de observarlas en una interacción real.</t>
+  </si>
+  <si>
     <t>Identificar y registrar, siguiendo modelos, los progresos y dificultades de aprendizaje de la lengua extranjera, seleccionando de forma guiada las estrategias más eficaces para superar esas dificultades y progresar en el aprendizaje, realizando actividades de autoevaluación y coevaluación, como las propuestas en el Portfolio Europeo de las Lenguas (PEL) o en un diario de aprendizaje, haciendo esos progresos y dificultades explícitos y compartiéndolos</t>
   </si>
   <si>
+    <t>El alumnado identifica y registra sus progresos y dificultades, selecciona estrategias guiadas y realiza autoevaluación y coevaluación compartiendo resultados.</t>
+  </si>
+  <si>
+    <t>evaluar</t>
+  </si>
+  <si>
+    <t>El alumnado completa y entrega un diario de aprendizaje o Portfolio Europeo de las Lenguas con registros de progresos, dificultades y estrategias seleccionadas.</t>
+  </si>
+  <si>
+    <t>Tras cada unidad didáctica, los alumnos dedican una sesión a reflexionar y registrar en su portfolio o diario de aprendizaje los avances y dificultades, y comparten en parejas sus estrategias.</t>
+  </si>
+  <si>
+    <t>Pedir autoevaluación sin guía estructurada (rúbrica o plantilla), generando reflexiones superficiales y sin identificación de estrategias concretas.</t>
+  </si>
+  <si>
     <t>Actuar de forma empática y respetuosa en situaciones interculturales construyendo vínculos entre las diferentes lenguas y culturas y rechazando cualquier tipo de discriminación, prejuicio y estereotipo en contextos comunicativos cotidianos</t>
   </si>
   <si>
+    <t>Actúa con empatía y respeto en situaciones interculturales, vinculando lenguas y culturas y rechazando discriminación.</t>
+  </si>
+  <si>
+    <t>Actuar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza interacciones orales o escritas donde muestra empatía, respeto y rechazo a estereotipos en contextos cotidianos.</t>
+  </si>
+  <si>
+    <t>En debates, role-plays o intercambios sobre costumbres y diversidad cultural.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la corrección gramatical ignorando la actitud intercultural.</t>
+  </si>
+  <si>
     <t>Aceptar y adecuarse a la diversidad lingüística, cultural y artística propia de países donde se habla la lengua extranjera, reconociéndola como fuente de enriquecimiento personal y mostrando interés por compartir elementos culturales y lingüísticos que fomenten la sostenibilidad y la democracia</t>
   </si>
   <si>
+    <t>Valorar y compartir la diversidad cultural y lingüística de países de habla extranjera con actitud respetuosa y democrática.</t>
+  </si>
+  <si>
+    <t>El alumnado produce un texto oral o escrito donde compara elementos culturales y lingüísticos, mostrando respeto e interés por compartirlos.</t>
+  </si>
+  <si>
+    <t>Proyecto intercultural: investigar y presentar semejanzas y diferencias entre culturas.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la memorización de datos culturales en lugar de la actitud de respeto e interés por compartir.</t>
+  </si>
+  <si>
     <t>Aplicar, de forma guiada, estrategias para explicar y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales y democráticos y respetando los principios de justicia, equidad e igualdad</t>
   </si>
   <si>
+    <t>Explicar y valorar la diversidad cultural de forma guiada aplicando estrategias.</t>
+  </si>
+  <si>
+    <t>El alumnado produce una exposición oral breve donde explica y aprecia una manifestación cultural de la lengua meta.</t>
+  </si>
+  <si>
+    <t>Presentación oral guiada sobre una festividad o costumbre de un país angloparlante.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la corrección lingüística en lugar de la capacidad de explicación y apreciación cultural.</t>
+  </si>
+  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>Autoconfianza. El error como ins trumento de mejora y propuesta de reparación CURSO 2.º</t>
+    <t>Autoconfianza. El error como instrumento de mejora y propuesta de reparación CURSO 2.º</t>
   </si>
   <si>
     <t>Estrategias básicas para la planifica ción, ejecución, control y reparación de la comprensión, la producción y la coproducción de textos orales, escritos y multimodales</t>
   </si>
   <si>
-    <t>Conocimientos, destrezas y actitudes que permiten detectar y colaborar en actividades de mediación en situacio nes cotidianas sencillas</t>
-[...8 lines deleted...]
-    <t>Unidades lingüísticas básicas y signi ficados asociados a dichas unidades tales como la expresión de la entidad y sus propiedades, cantidad y cualidad, el espacio y las relaciones espaciales, el tiempo y las relaciones temporales, la afirmación, la negación, la interro gación y la exclamación, relaciones lógicas básicas</t>
+    <t>Conocimientos, destrezas y actitudes que permiten detectar y colaborar en actividades de mediación en situaciones cotidianas sencillas</t>
+  </si>
+  <si>
+    <t>Funciones comunicativas básicas adecuadas al ámbito y al contexto comunicativo: saludar, despedirse, presentar y presentarse; describir personas, objetos y lugares; situar eventos en el tiempo; situar objetos, personas y lugares en el espacio; pedir e inter cambiar información sobre cuestiones cotidianas; dar y pedir instrucciones y órdenes; ofrecer, aceptar y rechazar ayuda, proposiciones o sugerencias; expresar parcialmente el gusto o el interés y emociones básicas; narrar acontecimientos pasados, describir situaciones presentes y enunciar su cesos futuros; expresar la opinión, la posibilidad, la capacidad, la obligación y la prohibición</t>
+  </si>
+  <si>
+    <t>Modelos contextuales y géneros discursivos básicos en la comprensión, producción y coproducción de textos orales, escritos y multimodales, bre ves y sencillos, literarios y no literarios: características y reconocimiento del contexto (participantes y situación), ex pectativas generadas por el contexto; organización y estructuración según el género y la función textual</t>
+  </si>
+  <si>
+    <t>Unidades lingüísticas básicas y significados asociados a dichas unidades tales como la expresión de la entidad y sus propiedades, cantidad y cualidad, el espacio y las relaciones espaciales, el tiempo y las relaciones temporales, la afirmación, la negación, la interrogación y la exclamación, relaciones lógicas básicas</t>
   </si>
   <si>
     <t>Léxico de uso común y de interés para el alumnado relativo a identificación personal, relaciones interpersonales, lugares y entornos cercanos, ocio y tiempo libre, vida cotidiana, salud y actividad física, vivienda y hogar, clima y entorno natural, tecnologías de la información y la comunicación</t>
   </si>
   <si>
     <t>Patrones sonoros, acentuales, rítmicos y de entonación básicos, y significados e intenciones comunicativas generales asociadas a dichos patrones</t>
   </si>
   <si>
-    <t>Convenciones ortográficas básicas y significados e intenciones comunicati vas asociados a los formatos, patrones y elementos gráficos CURSO 2.º Convenciones y estrategias conversa cionales básicas, en formato síncrono o asíncrono, para iniciar, mantener y terminar la comunicación, tomar y ce der la palabra, pedir y dar aclaraciones y explicaciones, reformular, comparar y contrastar, resumir, colaborar, de batir, etc Recursos para el aprendizaje y es trategias básicas de búsqueda de información: diccionarios, libros de consulta, bibliotecas, recursos digita les e informáticos, etc Identificación de la autoría de las fuentes consultadas y los contenidos utilizados Herramientas analógicas y digitales básicas para la comprensión, pro ducción y coproducción oral, escrita y multimodal; y plataformas virtuales de interacción, cooperación y cola boración educativa (aulas virtuales, videoconferencias, herramientas digitales colaborativas, etc.) para el aprendizaje, la comunicación y el de sarrollo de proyectos con hablantes o estudiantes de la lengua extranjera</t>
+    <t>Convenciones ortográficas básicas y significados e intenciones comunicati vas asociados a los formatos, patrones y elementos gráficos CURSO 2.º Convenciones y estrategias conversa cionales básicas, en formato síncrono o asíncrono, para iniciar, mantener y terminar la comunicación, tomar y ce der la palabra, pedir y dar aclaraciones y explicaciones, reformular, comparar y contrastar, resumir, colaborar, de batir, etc Recursos para el aprendizaje y es trategias básicas de búsqueda de información: diccionarios, libros de consulta, bibliotecas, recursos digita les e informáticos, etc Identificación de la autoría de las fuentes consultadas y los contenidos utilizados Herramientas analógicas y digitales básicas para la comprensión, pro ducción y coproducción oral, escrita y multimodal; y plataformas virtuales de interacción, cooperación y colaboración educativa (aulas virtuales, videoconferencias, herramientas digitales colaborativas, etc.) para el aprendizaje, la comunicación y el de sarrollo de proyectos con hablantes o estudiantes de la lengua extranjera</t>
   </si>
   <si>
     <t>Estrategias y técnicas para respon der eficazmente a una necesidad comunicativa básica y concreta de forma comprensible, a pesar de las limitaciones derivadas del nivel de competencia en la lengua extranjera y en las demás lenguas del repertorio lingüístico propio</t>
   </si>
   <si>
     <t>Estrategias básicas para identificar, organizar, retener, recuperar y utilizar creativamente unidades lingüísticas (léxico, morfosintaxis, patrones so noros, etc.) a partir de la compara ción de las lenguas y variedades que conforman el repertorio lingüístico personal</t>
   </si>
   <si>
     <t>Estrategias y herramientas básicas de autoevaluación y coevaluación, analógicas y digitales, individuales y cooperativas</t>
   </si>
   <si>
     <t>Léxico y expresiones de uso común para comprender enunciados sobre la comunicación, la lengua, el aprendiza je y las herramientas de comunicación y aprendizaje (metalenguaje)</t>
   </si>
   <si>
     <t>Comparación básica entre lenguas a partir de elementos de la lengua extranjera y otras lenguas: origen y parentescos</t>
   </si>
   <si>
-    <t>La lengua extranjera como medio de comunicación interpersonal e interna cional, como fuente de información y como herramienta para el enriqueci miento personal</t>
+    <t>La lengua extranjera como medio de comunicación interpersonal e interna cional, como fuente de información y como herramienta para el enriquecimiento personal</t>
   </si>
   <si>
     <t>Interés e iniciativa en la realización de intercambios comunicativos a través de diferentes medios con hablantes o estudiantes de la lengua extranjera</t>
   </si>
   <si>
-    <t>Aspectos socioculturales y sociolin güísticos básicos relativos a la vida cotidiana, las condiciones de vida y las relaciones interpersonales; conven ciones sociales básicas; lenguaje no verbal, cortesía lingüística y etiqueta digital; cultura, costumbres y valores propios de países donde se habla la lengua extranjera</t>
-[...2 lines deleted...]
-    <t>Estrategias básicas para entender y apreciar la diversidad lingüística, cul tural y artística, atendiendo a valores ecosociales y democráticos</t>
+    <t>Aspectos socioculturales y sociolingüísticos básicos relativos a la vida cotidiana, las condiciones de vida y las relaciones interpersonales; convenciones sociales básicas; lenguaje no verbal, cortesía lingüística y etiqueta digital; cultura, costumbres y valores propios de países donde se habla la lengua extranjera</t>
+  </si>
+  <si>
+    <t>Estrategias básicas para entender y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales y democráticos</t>
   </si>
   <si>
     <t>Estrategias básicas de detección y actuación ante usos discriminatorios del lenguaje verbal y no verbal</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...14 lines deleted...]
-    <t>Refuerzo guiado y nueva evidencia corta.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
+  </si>
+  <si>
+    <t>No conseguido</t>
+  </si>
+  <si>
+    <t>0-49%</t>
+  </si>
+  <si>
+    <t>Reconoce palabras o frases muy aisladas del texto, pero no logra captar el sentido general ni las ideas principales, incluso con apoyo visual o repeticiones. No aplica estrategias de inferencia de forma consciente.
+→ Tras escuchar un audio breve sobre la rutina diaria, solo identifica términos sueltos como «get up» o «school», pero no es capaz de responder a preguntas simples del tipo «¿A qué hora se levanta?».</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
-    <t>Comprende parte del criterio con ayuda.</t>
-[...20 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>50-69%</t>
+  </si>
+  <si>
+    <t>Comprende el tema general del texto, pero pierde detalles relevantes o malinterpreta alguna información. Utiliza estrategias de inferencia de forma ocasional, aunque con poca eficacia y sin verificar fuentes.
+→ Lee un correo electrónico breve y expresa de qué trata, pero no identifica el motivo concreto de la escritura ni el tono del remitente. Necesita ayuda para deducir el significado de alguna palabra por contexto.</t>
+  </si>
+  <si>
+    <t>Adquirido</t>
+  </si>
+  <si>
+    <t>70-89%</t>
+  </si>
+  <si>
+    <t>Interpreta el sentido global y los detalles más relevantes de textos claros y en lengua estándar. Aplica estrategias como la inferencia de significados y la selección de fuentes fiables de forma guiada, respondiendo adecuadamente a la necesidad comunicativa.
+→ Escucha un diálogo sobre planes de fin de semana y es capaz de extraer las actividades previstas, los horarios y la opinión de cada interlocutor. Para una palabra desconocida («hike»), infiere su significado por el contexto y confirma en un diccionario digital.</t>
+  </si>
+  <si>
+    <t>Avanzado</t>
+  </si>
+  <si>
+    <t>90-100%</t>
+  </si>
+  <si>
+    <t>Comprende e interpreta textos con eficacia, incluso aquellos con algún matiz o implicatura. Valora críticamente la fiabilidad de las fuentes y adapta sus estrategias (inferencia, comprobación, consulta selectiva) a cada situación comunicativa, incluyendo contextos menos familiares.
+→ Tras leer dos breves noticias online sobre el mismo evento, identifica no solo los hechos, sino también los distintos enfoques y el posible sesgo de cada fuente. Selecciona una tercera fuente para contrastar y explica por qué es más fiable.</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>Produce textos orales o escritos muy breves y desorganizados, con errores frecuentes que dificultan la comprensión. Apenas aplica estrategias de planificación o autorreparación; el mensaje no responde al propósito comunicativo.
+→ Escribe un correo electrónico de dos líneas con vocabulario suelto y sin estructura (falta saludo o despedida). Pronuncia mal varias palabras y no se entiende la intención.</t>
+  </si>
+  <si>
+    <t>Produce textos breves con una organización básica, aunque con algunos errores que no impiden la comprensión global. Utiliza alguna estrategia de planificación o compensación de forma guiada; el mensaje es parcialmente adecuado al propósito.
+→ Redacta una descripción de su rutina diaria con estructura elemental (inicio, cuerpo, cierre), pero con errores de concordancia y vocabulario limitado. Se apoya en un guion previo.</t>
+  </si>
+  <si>
+    <t>Produce textos de extensión media, claros y coherentes, con organización adecuada al tipo textual. Aplica estrategias de planificación, compensación y autorreparación de manera autónoma; el mensaje es relevante, creativo y responde al propósito comunicativo.
+→ Escribe una narración breve sobre un viaje imaginario: incluye inicio, nudo y desenlace; usa conectores básicos; revisa y corrige errores ortográficos tras una primera versión.</t>
+  </si>
+  <si>
+    <t>Produce textos originales, bien estructurados y con cierta complejidad, demostrando un uso eficaz de estrategias (planificación, compensación, autorreparación). Incorpora matices, variedad léxica y cohesión; el mensaje es creativo, impactante y perfectamente adaptado al contexto y audiencia.
+→ Elabora un anuncio publicitario oral con guion escrito: introduce eslóganes, recursos retóricos, y ajusta el tono al público objetivo; autoevalúa su producción y reformula partes para mejorar el efecto.</t>
+  </si>
+  <si>
+    <t>Participa en interacciones solo con ayuda constante del docente; no inicia ni mantiene el intercambio de forma autónoma. No emplea estrategias de cooperación ni respeta normas de cortesía básicas (saludo, despedida).
+→ En un role-play de pedir comida, el alumno solo repite frases aisladas guiadas por el profesor, sin mantener el turno de palabra.</t>
+  </si>
+  <si>
+    <t>Participa en intercambios breves con ayuda ocasional; intenta iniciar y mantener la comunicación, pero comete errores frecuentes en la toma de turno o en las normas de cortesía. Utiliza alguna estrategia básica (saludo, despedida) de forma guiada.
+→ Diálogo con tarjetas de apoyo: inicia con un saludo, pero necesita recordatorios para ceder el turno y usa un tono inadecuado.</t>
+  </si>
+  <si>
+    <t>Participa de forma autónoma en interacciones breves sobre temas cotidianos; aplica estrategias de cooperación (iniciar, mantener y terminar la comunicación; tomar y ceder turno) y mantiene un tono respetuoso y cortés de manera consistente, aunque con alguna imprecisión.
+→ Role-play de una compra en una tienda: saluda, pide el producto, agradece y se despide sin ayuda; formula preguntas sencillas y respeta los turnos.</t>
+  </si>
+  <si>
+    <t>Participa con fluidez y adapta su discurso al interlocutor y al contexto; selecciona y combina estrategias de cooperación de forma eficaz, integrando recursos analógicos y digitales (p. ej., chat, videollamada). Mantiene la cortesía incluso en situaciones no previstas o con malentendidos.
+→ Simulación de videollamada para organizar un plan: inicia, negocia horarios, resuelve un malentendido (cambio de hora) y cierra la conversación con cortesía, usando gestos y expresiones digitales adecuadas.</t>
+  </si>
+  <si>
+    <t>No logra inferir ni explicar textos o conceptos breves, incluso con ayuda. Se limita a repetir palabras sueltas o frases sin reformular.
+→ Ante un mensaje como 'La biblioteca cierra a las 8', repite 'library close 8' sin adaptarlo o aclararlo.</t>
+  </si>
+  <si>
+    <t>Con apoyo guiado, infiere el sentido general de un texto breve y lo explica de forma incompleta o con errores. Aplica alguna estrategia simple, pero la comunicación no es del todo clara.
+→ Ayudado por preguntas del docente, parafrasea 'The museum opens at 10 am' como 'Museum open 10' y omite el contexto horario.</t>
+  </si>
+  <si>
+    <t>Infiere y explica textos, conceptos y comunicaciones breves de forma autónoma, usando estrategias como simplificación o paráfrasis. Transmite la información con claridad y adecuación básica al interlocutor.
+→ Lee 'The train leaves at 7:15 from platform 3' y lo reformula para un compañero: 'Coge el tren a las siete y cuarto, en el andén 3'.</t>
+  </si>
+  <si>
+    <t>Media eficazmente entre lenguas, adaptando la explicación al contexto y al interlocutor. Valora la necesidad de aclarar conceptos o simplificar mensajes, y transfiere las estrategias a situaciones nuevas sin apoyo.
+→ Explica a un turista que no habla español cómo llegar a una farmacia de guardia: 'La farmacia de turno abre a las 10, está en la calle Mayor, número 5', y dibuja un mapa rápido si es necesario.</t>
+  </si>
+  <si>
+    <t>El alumno muestra dificultades para identificar semejanzas y diferencias entre lenguas, no utiliza estrategias de mejora comunicativa y no registra su progreso.
+→ En un ejercicio de comparación de estructuras gramaticales, solo traduce palabras sin establecer relaciones.</t>
+  </si>
+  <si>
+    <t>El alumno compara lenguas con apoyo, aplica algunas estrategias básicas de forma mecánica y registra esporádicamente sus dificultades.
+→ Compara el orden de los adjetivos en inglés y español guiado por una tabla, y anota alguna diferencia en su diario.</t>
+  </si>
+  <si>
+    <t>El alumno compara y contrasta lenguas con autonomía, utiliza estrategias diversificadas para mejorar su comunicación y lleva un registro sistemático de progresos y dificultades.
+→ Explica por escrito las diferencias en el uso de los tiempos pasados entre inglés y español, y aplica estrategias como la paráfrasis para evitar errores.</t>
+  </si>
+  <si>
+    <t>El alumno transfiere conocimientos entre lenguas de manera creativa, integra múltiples estrategias de aprendizaje y reflexiona críticamente sobre su repertorio lingüístico para adaptarse a contextos nuevos.
+→ En una presentación oral sobre costumbres, usa conscientemente cognados y préstamos de otras lenguas para facilitar la comprensión, y justifica sus elecciones lingüísticas.</t>
+  </si>
+  <si>
+    <t>Muestra resistencia o indiferencia ante la diversidad lingüística, cultural y artística. No identifica semejanzas ni diferencias entre lenguas y culturas. Actúa de forma poco empática en situaciones interculturales, incluso con apoyo.
+→ En un role-play sobre saludos en diferentes culturas, el alumno se niega a participar o imita gestos de forma burlesca. No reconoce ninguna diferencia entre su cultura y la de la lengua extranjera.</t>
+  </si>
+  <si>
+    <t>Reconoce algunas semejanzas y diferencias culturales superficiales, pero necesita apoyo constante para actuar de forma empática. A veces aplica estrategias guiadas para apreciar la diversidad, pero de forma irregular.
+→ En una discusión sobre festividades, el alumno menciona alguna diferencia (ej. fecha de Navidad) pero no modifica su comportamiento para mostrar respeto. Con ayuda, saluda adecuadamente en un intercambio simulado.</t>
+  </si>
+  <si>
+    <t>Actúa de forma empática y respetuosa en la mayoría de situaciones interculturales, identificando semejanzas y diferencias relevantes. Aplica estrategias de manera autónoma para valorar la diversidad lingüística, cultural y artística, y establece vínculos positivos entre lenguas y culturas.
+→ Realiza una presentación oral sobre costumbres de un país anglófono, destacando similitudes con su propia cultura y mostrando respeto. En un debate, escucha opiniones diferentes y responde sin juzgar.</t>
+  </si>
+  <si>
+    <t>Transfiere y adapta estrategias para promover la empatía y el respeto intercultural en contextos nuevos y complejos. Evalúa críticamente situaciones de diversidad, defendiendo valores como los derechos humanos. Integra la diversidad lingüística y cultural en su comunicación, y anima a otros a hacerlo.
+→ Organiza un intercambio virtual con estudiantes de otro país, planificando actividades que fomenten el respeto mutuo. Crea un cartel bilingüe sobre estereotipos y los contrarresta con datos. Analiza críticamente un anuncio publicitario por su falta de sensibilidad cultural.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer audios en diferentes variantes del inglés (británico, americano, australiano) para entrenar la inferencia de significados a partir de rasgos fonéticos.
+• Usar infografías que vinculen imágenes con vocabulario clave y definiciones simplificadas, facilitando la comprensión global de textos orales o escritos.
+• Aportar transcripciones anotadas con palabras resaltadas y notas al margen que ayuden a identificar detalles relevantes durante la escucha o lectura.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que los alumnos respondan mediante grabaciones de voz cortas en las que expliquen la idea principal o detalles concretos del texto.
+• Ofrecer la opción de elaborar un póster digital (Canva, Genially) que recoja los aspectos más relevantes del texto de forma visual y organizada.
+• Posibilitar respuestas escritas en formato esquema o lista numerada de detalles, en lugar de solo texto continuo, para reducir la carga de producción escrita.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado seleccione entre varios textos auténticos (noticias breves, canciones, fragmentos de series) según su interés personal.
+• Organizar la actividad por niveles de dificultad (básico, intermedio, avanzado) para que cada estudiante elija el desafío que mejor se ajuste a su competencia actual.
+• Incorporar elementos de gamificación (puntos, insignias) en ejercicios de inferencia de significados mediante herramientas como Kahoot o Quizizz.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer modelos auditivos y escritos de textos breves (chats, correos, reseñas) con distinto grado de formalidad.
+• Utilizar organizadores gráficos (mapas conceptuales, diagramas de flujo) para visualizar la estructura del texto.
+• Proporcionar bancos de conectores, frases hechas y vocabulario temático en formato digital e impreso.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir la entrega del texto en formato escrito, grabación de audio o vídeo breve.
+• Usar plantillas de autoevaluación con preguntas guiadas para la autorreparación (¿He usado conectores? ¿El mensaje es claro?).
+• Incluir coevaluación mediante rúbricas sencillas centradas en la claridad y la adecuación al propósito.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer temas de escritura conectados con los intereses del alumnado (redes sociales, videojuegos, música).
+• Plantear retos de escritura por niveles (principiante, intermedio, experto) con insignias digitales.
+• Permitir elegir el destinatario del texto (un compañero, el profesor, una cuenta ficticia) para aumentar la autenticidad.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer modelos de interacción en formato audio y vídeo con transcripciones anotadas (tono, pausas, fórmulas de cortesía).
+• Presentar situaciones comunicativas mediante mapas visuales de diálogo (burbujas con opciones de respuesta).
+• Proporcionar bancos de frases y expresiones clave organizadas por propósito (saludar, pedir permiso, discrepar) con apoyo pictográfico.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija entre interacción oral sincrónica (videollamada), asincrónica (audio grabado) o escrita (chat simulado).
+• Facilitar plantillas de guión con huecos para completar, y opción de usar apoyo de herramientas de síntesis de voz.
+• Ofrecer rúbricas con indicadores graduados (inicial, medio, avanzado) para que cada estudiante autoevalúe su producción y fije su reto.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que los estudiantes elijan el contexto de la interacción (pedir información en una tienda virtual, concertar una cita, debatir sobre una serie juvenil).
+• Incorporar elementos de juego: retos por tiempo, puntos por uso espontáneo de cortesía o por mantener el turno de palabra.
+• Fomentar la coevaluación con comentarios positivos y sugerencias de mejora, usando una escalera de feedback predefinida.</t>
+  </si>
+  <si>
+    <t>Ofrecer el contenido sobre estrategias de mediación en múltiples formatos para facilitar la comprensión.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Proporcionar ejemplos reales de mediación (explicar una receta en inglés a un hispanohablante) en formato audio y texto.
+• Crear listas de expresiones útiles para reformular y simplificar mensajes, con apoyo visual (infografías).
+• Disponer de modelos de mediación grabados en vídeo donde se muestren diferentes estrategias (explicar, resumir, traducir con tus palabras).</t>
+  </si>
+  <si>
+    <t>Permitir que el alumnado demuestre la mediación mediante diferentes modos de expresión según sus preferencias.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elegir entre grabar un audio, escribir un guion o representar una dramatización breve de una situación de mediación cotidiana.
+• Usar herramientas de transcripción o subtitulado para que el alumno reflexione sobre sus elecciones lingüísticas al simplificar.
+• Elaborar una pequeña guía visual (póster) que resuma las estrategias de mediación aprendidas.</t>
+  </si>
+  <si>
+    <t>Fomentar el compromiso mediante la conexión con situaciones reales, opciones y retos ajustables.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear situaciones auténticas de mediación (ayudar a un turista en la calle, interpretar para un familiar) para conectar con su vida cotidiana.
+• Ofrecer retos de mediación por niveles de dificultad (simplificar mensajes cada vez más complejos) para ajustar el desafío.
+• Dejar que elijan el tema sobre el que mediarán (deporte, música, comida, etc.) para aumentar la relevancia personal.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer tablas comparativas de cognados y falsos amigos entre inglés, español y otra lengua conocida por el alumnado.
+• Presentar grabaciones de un mismo mensaje en tres idiomas distintos para que identifiquen estrategias de comprensión compartidas.
+• Mostrar un mapa visual de estrategias lingüísticas (inferencia, deducción, uso de gestos) con etiquetas en varios idiomas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Crear un perfil plurilingüe personal donde el alumnado liste y comente (audio o escrito) sus recursos lingüísticos en diferentes lenguas.
+• Diseñar un minidiccionario visual de estrategias comunicativas (p. ej., tarjetas con frases clave en inglés y su lengua materna) y justificar su utilidad.
+• Grabar un role‑play en el que alternen el inglés con otra lengua y expliquen las estrategias que activan al cambiar de código.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija dos lenguas de su repertorio (incluyendo la materna) para comparar estrategias comunicativas en un proyecto breve.
+• Proponer un reto semanal: usar una estrategia nueva proveniente de otra lengua y registrar su efectividad en una bitácora.
+• Organizar una sesión de enseñanza entre iguales: cada estudiante explica a un compañero una estrategia que aplica en otra lengua y cómo le ayuda en inglés.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido intercultural y lingüístico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa visual interactivo con enlaces a audios, videos y textos breves sobre costumbres de países anglófonos.
+• Presentar un glosario ilustrado y con pronunciación grabada de términos clave sobre diversidad cultural (ej: 'festival', 'ritual', 'taboo').
+• Mostrar fragmentos de películas o series auténticas con subtítulos opcionales en L1 y L2 para contrastar gestos y normas sociales.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples formas de expresión para que el alumnado demuestre su valoración y adecuación a la diversidad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un póster digital (Canva) comparando una celebración local con otra de un país anglófono, usando imágenes y frases breves.
+• Grabar un podcast de 1 minuto explicando qué le ha llamado la atención de una costumbre extranjera y cómo se siente al respecto.
+• Redactar un 'diario de choque cultural' donde describa una situación hipotética y proponga una reacción empática en inglés.</t>
+  </si>
+  <si>
+    <t>Fomentar el compromiso mediante la elección, la relevancia personal y la autenticidad de las tareas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija el país, la celebración o la costumbre a analizar entre una selección de opciones de habla inglesa.
+• Conectar la tarea con situaciones reales: simular un intercambio virtual en el que deben compartir y preguntar sobre tradiciones.
+• Ofrecer niveles de reto: análisis superficial, medio o profundo, con diferentes soportes (texto, video, audio) según su preferencia.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL2, CP1, CD1</t>
+  </si>
+  <si>
+    <t>CCL3, STEM1, CPSAA1</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos implica CCL2 (comprensión) y CP1 (lengua extranjera); buscar fuentes fiables requiere CD1 (búsqueda de información).</t>
+  </si>
+  <si>
+    <t>CCL1, CP2, CPSAA4</t>
+  </si>
+  <si>
+    <t>CD3, CCL5, STEM1</t>
+  </si>
+  <si>
+    <t>Producir textos originales y organizados requiere CCL1 (expresión) y CP2 (producción textual); la planificación y autorreparación vinculan con CPSAA4 (planificación).</t>
+  </si>
+  <si>
+    <t>CCL1, CP3, CPSAA3</t>
+  </si>
+  <si>
+    <t>CD2, CC1, CE1</t>
+  </si>
+  <si>
+    <t>Interactuar con autonomía y cooperación implica CCL1 (comunicación), CP3 (interacción en lengua extranjera) y CPSAA3 (cooperación); recursos digitales remiten a CD2.</t>
+  </si>
+  <si>
+    <t>CP1, CCL4, CPSAA2</t>
+  </si>
+  <si>
+    <t>CC2, CE3, CD1</t>
+  </si>
+  <si>
+    <t>Mediar entre lenguas exige CP1 (mediación), CCL4 (explicar conceptos) y CPSAA2 (organización); transmitir información eficazmente puede requerir CD1.</t>
+  </si>
+  <si>
+    <t>CP2, CPSAA1, STEM2</t>
+  </si>
+  <si>
+    <t>CCL5, CCEC2, CD4</t>
+  </si>
+  <si>
+    <t>Ampliar repertorios lingüísticos y reflexionar críticamente sobre su funcionamiento moviliza CP2 (conciencia plurilingüe), CPSAA1 (autoconocimiento) y STEM2 (reflexión crítica).</t>
+  </si>
+  <si>
+    <t>CC2, CCEC1, CP3</t>
+  </si>
+  <si>
+    <t>CCL4, CPSAA3, STEM3</t>
+  </si>
+  <si>
+    <t>Valorar la diversidad lingüística, cultural y artística requiere CC2 (respeto a la diversidad), CCEC1 (aprecio artístico) y CP3 (conciencia intercultural).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el Real Decreto 217/2022 para ESO. Identifica los elementos curriculares: competencias específicas, criterios de evaluación, saberes básicos y perfil de salida. Verifica si tu CCAA ha realizado adaptaciones en el número de criterios o saberes.</t>
+  </si>
+  <si>
+    <t>Descarga el decreto en PDF y usa la función de búsqueda para palabras clave como '2.º ESO' y 'Lengua Extranjera'. Además, comprueba si hay orientaciones metodológicas en anexos.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Transcribe las 6 competencias específicas y sus 31 criterios de evaluación para 2.º ESO. Agrúpalos por bloques (6 bloques). Asegúrate de tener la numeración oficial.</t>
+  </si>
+  <si>
+    <t>Crea una tabla en Excel con columnas: CE, criterio, saber asociado. Te servirá para visualizar la relación.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>De los 31 criterios, selecciona los que consideres esenciales para la evaluación trimestral. Propón instrumentos variados (rúbricas, escalas, pruebas orales, portafolios) que permitan evaluar competencias. No uses exámenes de memorización.</t>
+  </si>
+  <si>
+    <t>Asigna a cada criterio un peso ponderado en función de su relevancia para la competencia comunicativa. Los criterios de producción oral y escrita suelen tener más peso.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Con 104 saberes básicos, repártelos en tres trimestres de forma equilibrada. Prioriza saberes funcionales (vocabulario, estructuras) y contextualizados. Asegura que cada trimestre tenga al menos una SDA (situación de aprendizaje).</t>
+  </si>
+  <si>
+    <t>No intentes cubrir todos los saberes; selecciona los que mejor se vinculen con las CE. Deja saberes para refuerzo o ampliación.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Cada SDA debe integrar varias CE y criterios. Define un reto o producto final (ej. podcast, vídeo, debate). Incluye actividades de comprensión, producción e interacción. Temporaliza en 6-8 sesiones.</t>
+  </si>
+  <si>
+    <t>Diseña la primera SDA sobre presentación personal y gustos, que active saberes previos y permita evaluación inicial.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Coordina con el departamento los porcentajes de cada CE y criterio para la calificación final. Por ejemplo, CE1 (comprensión oral) 20%, CE2 (producción oral) 20%, etc. Incluye criterios de evaluación continua.</t>
+  </si>
+  <si>
+    <t>Si tu CCAA no fija ponderaciones, acuerda un mínimo del 10% para cada CE para garantizar una evaluación equilibrada.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Incluye medidas de refuerzo y ampliación para el alumnado con NEAE. Planifica la recuperación de criterios no superados mediante actividades específicas y evaluaciones extraordinarias.</t>
+  </si>
+  <si>
+    <t>Crea un banco de actividades de refuerzo por criterios y un calendario de recuperaciones al final de cada trimestre.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Interpretar y analizar el sentido global y la información específica y explícita de textos orales, escritos y multimodales breves y sencillos sobre temas frecuentes y cotidianos, d</t>
   </si>
   <si>
     <t>Seleccionar, organizar y aplicar de forma guiada las estrategias y conocimientos más adecuados en situaciones comunicativas cotidianas para comprender el sentido general, la inform</t>
   </si>
   <si>
     <t>Expresar oralmente textos breves, sencillos, estructurados, comprensibles y adecuados a la situación comunicativa sobre asuntos cotidianos y frecuentes, de relevancia para el alumn</t>
   </si>
@@ -1214,1303 +1922,1583 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>122</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>304</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>123</v>
+        <v>305</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>126</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>336</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>127</v>
+        <v>337</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>128</v>
+        <v>338</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>129</v>
+        <v>339</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>130</v>
+        <v>340</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>131</v>
+        <v>341</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="D3" s="7"/>
+        <v>342</v>
+      </c>
+      <c r="D3" s="7">
+        <v>10.0</v>
+      </c>
       <c r="E3" s="7">
-        <v>6.67</v>
+        <v>10.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="D4" s="7"/>
+        <v>343</v>
+      </c>
+      <c r="D4" s="7">
+        <v>10.0</v>
+      </c>
       <c r="E4" s="7">
-        <v>6.67</v>
+        <v>10.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="D5" s="7"/>
+        <v>344</v>
+      </c>
+      <c r="D5" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E5" s="7">
-        <v>6.67</v>
+        <v>8.33</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D6" s="7"/>
+        <v>345</v>
+      </c>
+      <c r="D6" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E6" s="7">
-        <v>6.67</v>
+        <v>8.33</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.3</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="D7" s="7"/>
+        <v>346</v>
+      </c>
+      <c r="D7" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E7" s="7">
-        <v>6.67</v>
+        <v>8.33</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.1</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D8" s="7"/>
+        <v>347</v>
+      </c>
+      <c r="D8" s="7">
+        <v>12.5</v>
+      </c>
       <c r="E8" s="7">
-        <v>6.67</v>
+        <v>12.5</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="D9" s="7"/>
+        <v>348</v>
+      </c>
+      <c r="D9" s="7">
+        <v>12.5</v>
+      </c>
       <c r="E9" s="7">
-        <v>6.67</v>
+        <v>12.5</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>4.1</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="D10" s="7"/>
+        <v>349</v>
+      </c>
+      <c r="D10" s="7">
+        <v>10.0</v>
+      </c>
       <c r="E10" s="7">
-        <v>6.67</v>
+        <v>10.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>4.2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="D11" s="7"/>
+        <v>350</v>
+      </c>
+      <c r="D11" s="7">
+        <v>10.0</v>
+      </c>
       <c r="E11" s="7">
-        <v>6.67</v>
+        <v>10.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>5.1</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="D12" s="7"/>
+        <v>137</v>
+      </c>
+      <c r="D12" s="7">
+        <v>6.67</v>
+      </c>
       <c r="E12" s="7">
         <v>6.67</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>5.2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="D13" s="7"/>
+        <v>351</v>
+      </c>
+      <c r="D13" s="7">
+        <v>6.67</v>
+      </c>
       <c r="E13" s="7">
         <v>6.67</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.3</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="D14" s="7"/>
+        <v>352</v>
+      </c>
+      <c r="D14" s="7">
+        <v>6.67</v>
+      </c>
       <c r="E14" s="7">
         <v>6.67</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>6.1</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="D15" s="7"/>
+        <v>353</v>
+      </c>
+      <c r="D15" s="7">
+        <v>6.67</v>
+      </c>
       <c r="E15" s="7">
         <v>6.67</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>6.2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="D16" s="7"/>
+        <v>354</v>
+      </c>
+      <c r="D16" s="7">
+        <v>6.67</v>
+      </c>
       <c r="E16" s="7">
         <v>6.67</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>6.3</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="D17" s="7"/>
+        <v>355</v>
+      </c>
+      <c r="D17" s="7">
+        <v>6.67</v>
+      </c>
       <c r="E17" s="7">
         <v>6.67</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
-        <v>146</v>
+        <v>356</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <f>SUM(E3:E17)</f>
-        <v>100.050000000000011</v>
+        <v>130.0099999999999909</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>147</v>
+        <v>357</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="6" t="s">
-        <v>148</v>
+        <v>358</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>149</v>
+        <v>359</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>2.3</v>
       </c>
       <c r="H1" s="6">
         <v>3.1</v>
       </c>
       <c r="I1" s="6">
         <v>3.2</v>
       </c>
       <c r="J1" s="6">
         <v>4.1</v>
       </c>
       <c r="K1" s="6">
         <v>4.2</v>
       </c>
       <c r="L1" s="6">
         <v>5.1</v>
       </c>
       <c r="M1" s="6">
         <v>5.2</v>
       </c>
       <c r="N1" s="6">
         <v>5.3</v>
       </c>
       <c r="O1" s="6">
         <v>6.1</v>
       </c>
       <c r="P1" s="6">
         <v>6.2</v>
       </c>
       <c r="Q1" s="6">
         <v>6.3</v>
       </c>
       <c r="R1" s="6" t="s">
-        <v>150</v>
+        <v>360</v>
       </c>
       <c r="S1" s="6" t="s">
-        <v>131</v>
+        <v>341</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="5" t="s">
-        <v>151</v>
+        <v>361</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="5"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="5" t="s">
-        <v>152</v>
+        <v>362</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="5"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="5" t="s">
-        <v>153</v>
+        <v>363</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="5"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="5" t="s">
-        <v>154</v>
+        <v>364</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5" t="s">
-        <v>155</v>
+        <v>365</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="5"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5" t="s">
-        <v>156</v>
+        <v>366</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="5"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5" t="s">
-        <v>157</v>
+        <v>367</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="5"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5" t="s">
-        <v>158</v>
+        <v>368</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="5"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5" t="s">
-        <v>159</v>
+        <v>369</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="5"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5" t="s">
-        <v>160</v>
+        <v>370</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="5"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5" t="s">
-        <v>161</v>
+        <v>371</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="5"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5" t="s">
-        <v>162</v>
+        <v>372</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="5"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5" t="s">
-        <v>163</v>
+        <v>373</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="5"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5" t="s">
-        <v>164</v>
+        <v>374</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="5"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5" t="s">
-        <v>165</v>
+        <v>375</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="5"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5" t="s">
-        <v>166</v>
+        <v>376</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="5"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5" t="s">
-        <v>167</v>
+        <v>377</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="5"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5" t="s">
-        <v>168</v>
+        <v>378</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="5"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5" t="s">
-        <v>169</v>
+        <v>379</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="5"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5" t="s">
-        <v>170</v>
+        <v>380</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="5"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5" t="s">
-        <v>171</v>
+        <v>381</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="5"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5" t="s">
-        <v>172</v>
+        <v>382</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="5"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5" t="s">
-        <v>173</v>
+        <v>383</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="5"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="5" t="s">
-        <v>174</v>
+        <v>384</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="5"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="5" t="s">
-        <v>175</v>
+        <v>385</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="5"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="5" t="s">
-        <v>176</v>
+        <v>386</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="5"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="5" t="s">
-        <v>177</v>
+        <v>387</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="5"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="5" t="s">
-        <v>178</v>
+        <v>388</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="5"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="5" t="s">
-        <v>179</v>
+        <v>389</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="5"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="5" t="s">
-        <v>180</v>
+        <v>390</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -3942,1200 +4930,2088 @@
         <v>30</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D2" s="5"/>
-[...3 lines deleted...]
-      <c r="H2" s="5"/>
+      <c r="D2" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-      <c r="H3" s="5"/>
+        <v>44</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-      <c r="H4" s="5"/>
+        <v>51</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-      <c r="H5" s="5"/>
+        <v>58</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-      <c r="H6" s="5"/>
+        <v>64</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-      <c r="H7" s="5"/>
+        <v>71</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>76</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>50</v>
+        <v>79</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5">
         <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      <c r="G2" s="5"/>
+        <v>84</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>86</v>
+      </c>
       <c r="H2" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J2" s="5"/>
+        <v>87</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>89</v>
+      </c>
       <c r="K2" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      <c r="G3" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>93</v>
+      </c>
       <c r="H3" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J3" s="5"/>
+        <v>94</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>96</v>
+      </c>
       <c r="K3" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5">
         <v>2.1</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      <c r="G4" s="5"/>
+        <v>97</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>99</v>
+      </c>
       <c r="H4" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J4" s="5"/>
+        <v>100</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>102</v>
+      </c>
       <c r="K4" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5">
         <v>2.2</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      <c r="G5" s="5"/>
+        <v>103</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>106</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>107</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>109</v>
+      </c>
       <c r="K5" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5">
         <v>2.3</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      <c r="G6" s="5"/>
+        <v>110</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>112</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>107</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>114</v>
+      </c>
       <c r="K6" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>3.1</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      <c r="G7" s="5"/>
+        <v>115</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>117</v>
+      </c>
       <c r="H7" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J7" s="5"/>
+        <v>94</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>119</v>
+      </c>
       <c r="K7" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5">
         <v>3.2</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      <c r="G8" s="5"/>
+        <v>120</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>122</v>
+      </c>
       <c r="H8" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="5"/>
+        <v>107</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>124</v>
+      </c>
       <c r="K8" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5">
         <v>4.1</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      <c r="G9" s="5"/>
+        <v>125</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>128</v>
+      </c>
       <c r="H9" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J9" s="5"/>
+        <v>100</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>130</v>
+      </c>
       <c r="K9" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5">
         <v>4.2</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      <c r="G10" s="5"/>
+        <v>131</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>134</v>
+      </c>
       <c r="H10" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J10" s="5"/>
+        <v>107</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>136</v>
+      </c>
       <c r="K10" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5">
         <v>5.1</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="G11" s="5"/>
+        <v>137</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>140</v>
+      </c>
       <c r="H11" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J11" s="5"/>
+        <v>141</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>143</v>
+      </c>
       <c r="K11" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5">
         <v>5.2</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      <c r="G12" s="5"/>
+        <v>144</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>146</v>
+      </c>
       <c r="H12" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J12" s="5"/>
+        <v>107</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="K12" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5">
         <v>5.3</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      <c r="G13" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="H13" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J13" s="5"/>
+        <v>141</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>154</v>
+      </c>
       <c r="K13" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5">
         <v>6.1</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      <c r="G14" s="5"/>
+        <v>155</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>158</v>
+      </c>
       <c r="H14" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J14" s="5"/>
+        <v>94</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>160</v>
+      </c>
       <c r="K14" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5">
         <v>6.2</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      <c r="G15" s="5"/>
+        <v>161</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>163</v>
+      </c>
       <c r="H15" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J15" s="5"/>
+        <v>107</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>165</v>
+      </c>
       <c r="K15" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5">
         <v>6.3</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      <c r="G16" s="5"/>
+        <v>166</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>168</v>
+      </c>
       <c r="H16" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J16" s="5"/>
+        <v>100</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>170</v>
+      </c>
       <c r="K16" s="7">
         <v>6.67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>72</v>
+        <v>172</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>73</v>
+        <v>173</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>74</v>
+        <v>174</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>75</v>
+        <v>175</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>76</v>
+        <v>176</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>77</v>
+        <v>177</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>79</v>
+        <v>179</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>80</v>
+        <v>180</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>81</v>
+        <v>181</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>82</v>
+        <v>182</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>83</v>
+        <v>183</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>84</v>
+        <v>184</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>85</v>
+        <v>185</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>86</v>
+        <v>186</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C11" s="5">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>88</v>
+        <v>188</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C12" s="5">
         <v>2</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>89</v>
+        <v>189</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C13" s="5">
         <v>3</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C14" s="5">
         <v>4</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>91</v>
+        <v>191</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C15" s="5">
         <v>5</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>92</v>
+        <v>192</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C16" s="5">
         <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>93</v>
+        <v>193</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C17" s="5">
         <v>2</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>94</v>
+        <v>194</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C18" s="5">
         <v>3</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>95</v>
+        <v>195</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C19" s="5">
         <v>4</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>96</v>
+        <v>196</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>78</v>
+        <v>178</v>
       </c>
       <c r="C20" s="5">
         <v>5</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>97</v>
+        <v>197</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>98</v>
+        <v>198</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>99</v>
+        <v>199</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5">
+        <v>20</v>
+      </c>
+      <c r="C3" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="C2" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="5">
+      <c r="D3" s="5">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="5">
+      <c r="E3" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="5">
+      <c r="E4" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="5">
+      <c r="E5" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-        <v>114</v>
+      <c r="E6" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5">
+        <v>25</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D7" s="5">
+        <v>1</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5">
+        <v>2</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5">
+        <v>3</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5">
+        <v>4</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5">
+        <v>25</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5">
+        <v>2</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5">
+        <v>3</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>4</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="5">
+        <v>20</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5">
+        <v>2</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5">
+        <v>3</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5">
+        <v>4</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="5">
+        <v>20</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>2</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5">
+        <v>3</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>4</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="5">
+        <v>20</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>115</v>
+        <v>239</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>117</v>
+        <v>241</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>242</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>120</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>282</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>