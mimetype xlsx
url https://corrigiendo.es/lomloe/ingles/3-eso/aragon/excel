--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,185 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="539">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="528">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1172/2022, de 2 de agosto</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:21</t>
+    <t>03/07/2026 18:00</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón integra las competencias estatales con ajustes precisos en los criterios de evaluación para 3.º ESO, priorizando la producción de textos de extensión media y la difusión de contenidos en contextos comunicativos reales y digitales.</t>
+    <t>Aragón aplica el currículo base estatal del RD 217/2022 para Inglés en 3º ESO al carecer de decreto autonómico publicado.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Inglés</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Las 6 competencias específicas y la estructura fundamental de los bloques de saberes básicos del RD 217/2022.</t>
+    <t>Sí, se mantiene íntegro el currículo del RD 217/2022.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Orden ECD/1172/2022, de 2 de agosto, por la que se aprueba el currículo y se dictan normas sobre la evaluación en la Educación Secundaria Obligatoria en la Comunidad Autónoma de Aragón.</t>
+    <t>RD 217/2022, de 29 de marzo, por el que se establecen la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>Las programaciones deben incorporar tareas que no solo terminen en la producción de un texto, sino también en su difusión, y asegurar el andamiaje para textos de extensión media.</t>
-[...29 lines deleted...]
-    <t>Difusión de textos (Criterio 2.2)</t>
+    <t>La programación didáctica se basa exclusivamente en el BOE, sin adaptaciones autonómicas.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -898,354 +868,350 @@
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>Trimestre</t>
   </si>
   <si>
     <t>Título pedagógico</t>
   </si>
   <si>
     <t>Horas estimadas</t>
   </si>
   <si>
     <t>SDA recomendada</t>
   </si>
   <si>
     <t>Saberes principales</t>
   </si>
   <si>
     <t>Criterios evaluables</t>
   </si>
   <si>
     <t>Competencias dominantes</t>
   </si>
   <si>
-    <t>Roots and Routes: Identity and Origins</t>
-[...2 lines deleted...]
-    <t>My Linguistic Map: Un proyecto de investigación sobre el origen de las lenguas y la descripción de países de habla inglesa, culminando en un mapa interactivo.</t>
+    <t>Connecting Worlds: Identity and Community</t>
+  </si>
+  <si>
+    <t>A Welcome Guide for Exchange Students: Creación de una guía digital y presentación oral para nuevos alumnos extranjeros en el centro.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Funciones comunicativas básicas necesarias para llevar a cabo la tarea como situar lugares en el espacio, describir y exponer información sobre diversos aspectos de países del mundo.
-[...10 lines deleted...]
-5.3: Identificar y registrar, siguiendo modelos, los progresos y dificultades de aprendizaje de la Lengua</t>
+• Funciones comunicativas: saludar y despedirse, presentar y presentarse; describir personas, objetos, lugares, fenómenos y acontecimientos; situar eventos en el tiempo; situar objetos, personas y lugares en el espacio; pedir e intercambiar información sobre cuestiones cotidianas.
+• Léxico: identificación personal, relaciones interpersonales, lugares y entornos, vivienda y hogar, sistema escolar y formación.
+• Aspectos socioculturales y sociolingüísticos de uso común relativos a la vida cotidiana, las condiciones de vida y las relaciones interpersonales; convenciones sociales de uso común; lenguaje no verbal, cortesía lingüística y etiqueta digital; cultura, normas, actitudes, costumbres y valores propios de países donde se habla la Lengua Extranjera.</t>
+  </si>
+  <si>
+    <t>1.1: Extraer y analizar el sentido global y las ideas principales, y seleccionar información pertinente de textos orales y multimodales.
+1.3: Seleccionar, organizar y aplicar las estrategias y recursos más adecuados en cada situación comunicativa para comprender el sentido general.
+2.1: Expresar oralmente textos sencillos, estructurados, comprensibles, coherentes y adecuados a la situación comunicativa.
+2.3: Seleccionar, organizar y aplicar recursos y estrategias para planificar, producir, revisar y corregir textos.
+3.1: Planificar, participar y colaborar activamente, a través de diversos soportes, en situaciones interactivas cotidianas.</t>
   </si>
   <si>
     <t>CE.LEI.1
+CE.LEI.2</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Observación sistemática de la interacción oral, rúbrica de la guía digital y pruebas de comprensión de mensajes cotidianos.</t>
+  </si>
+  <si>
+    <t>Memories and Healthy Choices</t>
+  </si>
+  <si>
+    <t>The Time Capsule and Wellness Vlog: Producción de un videoblog narrando experiencias pasadas y proponiendo retos de vida saludable para el futuro.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Funciones comunicativas: narrar acontecimientos pasados, describir situaciones presentes, y enunciar sucesos futuros; ofrecer, aceptar y rechazar ayuda, proposiciones o sugerencias; expresar parcialmente el gusto o el interés y las emociones.
+• Léxico: ocio y tiempo libre, salud y actividad física, vida cotidiana.
+• Comparación entre lenguas a partir de elementos de la Lengua Extranjera y otras lenguas: origen y parentescos.</t>
+  </si>
+  <si>
+    <t>1.2: Interpretar y valorar el contenido y los rasgos discursivos de textos progresivamente más complejos.
+2.2: Redactar y difundir textos de extensión media con aceptable claridad, coherencia, cohesión y corrección.
+3.2: Seleccionar, organizar y utilizar estrategias adecuadas para iniciar, mantener y terminar la comunicación.
+5.1: Comparar y argumentar las similitudes y diferencias entre distintas lenguas reflexionando de manera crítica sobre su funcionamiento.
+5.2: Utilizar de forma creativa estrategias y recursos de mejora de la capacidad de comunicar y de aprender.
+5.3: Registrar y analizar los progresos y dificultades de aprendizaje de la Lengua Extranjera seleccionando las estrategias más eficaces.</t>
+  </si>
+  <si>
+    <t>CE.LEI.3
 CE.LEI.5</t>
   </si>
   <si>
-    <t>Instrumentos / evaluación</t>
-[...8 lines deleted...]
-    <t>The Exchange Hub: Simulaciones de situaciones cotidianas y resolución de malentendidos culturales mediante técnicas de mediación y parafraseo.</t>
+    <t>Portfolio de aprendizaje, autoevaluación de la progresión lingüística y rúbrica de producción audiovisual.</t>
+  </si>
+  <si>
+    <t>Global Citizens and Future Challenges</t>
+  </si>
+  <si>
+    <t>Eco-Tech Fair: Debate y presentación de proyectos tecnológicos que resuelvan problemas medioambientales, actuando como mediadores culturales.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Convenciones y estrategias conversacionales básicas.
-[...20 lines deleted...]
-    <t>Eco-Reporters: Creación de un reportaje informativo multimodal comparando problemas medioambientales en diferentes países anglófonos.</t>
+• Funciones comunicativas: dar y pedir instrucciones, consejos y órdenes; expresar la opinión, la posibilidad, la capacidad, la obligación y la prohibición; expresar argumentaciones sencillas; realizar hipótesis y suposiciones; expresar la incertidumbre y la duda; reformular y resumir.
+• Léxico: clima y entorno natural, tecnologías de la información y la comunicación.
+• Estrategias de uso común para entender y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales y democráticos.
+• Estrategias de uso común de detección y actuación ante usos discriminatorios del lenguaje verbal y no verbal.</t>
+  </si>
+  <si>
+    <t>4.1: Inferir y explicar textos, conceptos y comunicaciones breves y sencillas en situaciones de mediación.
+4.2: Aplicar estrategias que ayuden a crear puentes, faciliten la comunicación y sirvan para explicar y simplificar mensajes.
+6.1: Actuar de forma adecuada, empática y respetuosa en situaciones interculturales construyendo vínculos.
+6.2: Valorar críticamente en relación con los derechos humanos y adecuarse a la diversidad lingüística y cultural.
+6.3: Aplicar estrategias para defender y apreciar la diversidad lingüística, cultural y artística atendiendo a valores ecosociales.</t>
+  </si>
+  <si>
+    <t>CE.LEI.4
+CE.LEI.6</t>
+  </si>
+  <si>
+    <t>Evaluación por pares en debates, rúbrica de tareas de mediación escrita y observación de actitudes interculturales.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Crea un vlog mudéjar que cruce fronteras</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>La herencia cultural aragonesa al alcance del mundo</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>El centro participa en un intercambio virtual con un instituto de Reino Unido. El alumnado debe elaborar un vídeo breve en inglés sobre un monumento mudéjar de Aragón (elegido por equipo) que será visionado y comentado por sus compañeros británicos, como parte del proyecto de intercambio.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Crear un vlog en inglés de 3-5 minutos que describa, explique y valore un monumento mudéjar aragonés, dirigido a jóvenes de un instituto británico, con el objetivo de fomentar el diálogo intercultural.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Modelo de texto informativo y de presentación oral del mismo.
-[...48 lines deleted...]
-    <t>Recursos</t>
+• Dispositivos móviles o cámaras para grabar
+• Ordenadores con editor de vídeo (CapCut, OpenShot)
+• Fichas de vocabulario y guion
+• Enlaces a recursos oficiales sobre arte mudéjar (UNESCO, Gobierno de Aragón)
+• Rúbrica de evaluación impresa o digital</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación intercultural y patrimonio; competencia digital; educación en valores (tolerancia, respeto a la diversidad).</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y el encargo del intercambio con Reino Unido; se visiona un ejemplo de vlog turístico y se analiza su estructura. Por equipos, el alumnado selecciona un monumento mudéjar de Aragón y formula hipótesis sobre su historia y significado.</t>
+  </si>
+  <si>
+    <t>Cuaderno con anotaciones y elección del monumento razonada.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan contenidos lingüísticos (vocabulario descriptivo, estructuras para opinar y narrar) y culturales (historia del mudéjar en Aragón). Se practican estrategias de interacción oral mediante role-plays de entrevista. Cada equipo investiga el monumento elegido con fuentes seleccionadas.</t>
+  </si>
+  <si>
+    <t>Ficha de vocabulario cumplimentada y grabación breve de role-play.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos redactan el guion del vlog, diseñan el storyboard y preparan las intervenciones (narrador, entrevistador, entrevistados simulados). Realizan una primera grabación de prueba y la revisan aplicando estrategias de autorreparación.</t>
+  </si>
+  <si>
+    <t>Guion escrito (borrador) y storyboard.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos graban la versión final del vlog (pueden usar móvil o cámara) y lo editan (incluir imágenes, subtítulos opcionales). Se prepara una breve presentación para la sesión de intercambio. El producto se comparte con la clase para retroalimentación.</t>
+  </si>
+  <si>
+    <t>Vídeo final editado.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Visionado conjunto de los vlogs (o enlace enviado al centro socio). Coevaluación con una rúbrica por parejas y autoevaluación mediante diana. Se asignan niveles de logro (1-4) a cada criterio a partir de las evidencias recogidas.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Our data, our voice: a social survey for rural Aragon</t>
+  </si>
+  <si>
+    <t>An investigation into the causes and solutions of rural depopulation in Aragon</t>
+  </si>
+  <si>
+    <t>The local council of a small village in Aragon has asked students to conduct a survey among their families and neighbors to understand the factors influencing young people's decision to stay or leave. The results will be presented to the council to inform local development plans.</t>
+  </si>
+  <si>
+    <t>Design, conduct, and analyze a survey among local population (families, neighbors) to identify the main push/pull factors for youth emigration, and communicate the results in a clear infographic and oral presentation to the town council.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets
-[...90 lines deleted...]
-    <t>¿Cómo podemos desmentir o confirmar los mitos sobre los adolescentes aragoneses utilizando datos reales y contrastables?</t>
+• Cuestionario en Google Forms
+• Herramienta para infografías (Canva, Piktochart)
+• Datos estadísticos del IAEST (Instituto Aragonés de Estadística)
+• Plantilla de rúbrica
+• Vídeo sobre despoblación rural en Aragón</t>
+  </si>
+  <si>
+    <t>Educación para el desarrollo sostenible y participación ciudadana.</t>
+  </si>
+  <si>
+    <t>Presentación del reto por parte del 'alcalde' (docente) sobre la despoblación rural. Visionado de un breve vídeo sobre el problema en Aragón. Lluvia de ideas sobre posibles causas. Se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Notas de lluvia de ideas y preguntas preliminares en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Taller sobre diseño de encuestas: tipos de preguntas, lenguaje formal/informal, escalas. Práctica de entrevistas simuladas. Introducción a la mediación: cómo simplificar datos. Lectura de un ejemplo de informe de encuesta.</t>
+  </si>
+  <si>
+    <t>Borrador del cuestionario y role-play de entrevista.</t>
+  </si>
+  <si>
+    <t>Pilotaje del cuestionario en clase, luego aplicación a familiares o vecinos (vía Google Forms o presencial). Recogida de datos. Análisis grupal: cálculo de frecuencias, creación de gráficos sencillos.</t>
+  </si>
+  <si>
+    <t>Datos brutos y gráficos preliminares.</t>
+  </si>
+  <si>
+    <t>Elaboración de infografía (póster digital o impreso) con metodología, resultados y recomendaciones. Preparación del 'pitch' oral de 2 min. Práctica de mediación: explicar los datos a un compañero que hace de concejal.</t>
+  </si>
+  <si>
+    <t>Infografía terminada y guion del pitch.</t>
+  </si>
+  <si>
+    <t>Presentación al concejal invitado (u otro curso). Turno de preguntas. Coevaluación entre equipos y autoevaluación mediante rúbrica. Asignación de nivel de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Aragón en pantalla</t>
+  </si>
+  <si>
+    <t>Promociona una tradición aragonesa para el mundo</t>
+  </si>
+  <si>
+    <t>Turismo de Aragón ha lanzado una campaña para atraer visitantes internacionales a sus festivales menos conocidos. El alumnado actuará como agencia de promoción juvenil, creando contenido auténtico en inglés.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir un vídeo promocional en inglés de 3-5 minutos sobre una tradición aragonesa, dirigido a turistas extranjeros, y presentarlo a representantes del sector turístico local.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o portátiles
-[...91 lines deleted...]
-    <t>Cuestionario de reflexión individual y rúbrica de coevaluación.</t>
+• Dispositivos con conexión a internet
+• Software de edición de vídeo (Canva, Clipchamp)
+• Micrófono o móvil
+• Guías de festivales aragoneses (web oficial)
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación intercultural, conciencia patrimonial, competencia digital y emprendimiento social.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de Turismo de Aragón mediante un vídeo auténtico (ej. promoción oficial). Se debate qué festivales conocen y se formula la pregunta guía. Se organizan los equipos y se sortea el festival (o eligen).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en pizarra y primeras anotaciones.</t>
+  </si>
+  <si>
+    <t>Talleres de vocabulario descriptivo y persuasivo, estructuras para comparar culturas, y análisis de vídeos promocionales reales en inglés (ej. VisitScotland). Se practica expresión oral en pequeños grupos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de reescritura y role-play.</t>
+  </si>
+  <si>
+    <t>Los equipos investigan su festival (datos históricos, imágenes, música) y redactan el guion colaborativamente. Se graban tomas de voz y se seleccionan recursos visuales (fotos, vídeos libres).</t>
+  </si>
+  <si>
+    <t>Guion escrito y plan de grabación.</t>
+  </si>
+  <si>
+    <t>Montaje del vídeo con software sencillo (ej. Canva, Clipchamp). Se añaden subtítulos en inglés. Se prepara una breve presentación oral para mostrar el vídeo al resto.</t>
+  </si>
+  <si>
+    <t>Archivo de vídeo terminado.</t>
+  </si>
+  <si>
+    <t>Visionado conjunto de los vídeos. Cada equipo presenta su vídeo y explica las decisiones creativas. Coevaluación con rúbrica entre equipos y autoevaluación. Se envía un enlace a la oficina de turismo (simulado).</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y reflexión escrita individual.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar organizadores gráficos digitales (como mapas conceptuales jerarquizados) que permitan desglosar visualmente la relación entre la idea principal y los detalles secundarios de un texto informativo en inglés.
@@ -1390,270 +1356,270 @@
   <si>
     <t xml:space="preserve">
 • Diseñar un 'Manual de Supervivencia Intercultural' digital donde el alumnado elija el formato: un podcast de consejos, una tira cómica sobre normas sociales o un hilo de red social simulado sobre etiqueta en países de habla inglesa.
 • Realizar dramatizaciones de 'Incidentes Críticos' grabadas en vídeo, donde los estudiantes deben proponer y representar dos finales distintos: uno basado en un estereotipo y otro basado en una respuesta empática y mediadora.
 • Crear un 'Mural de Identidad Lingüística' interactivo (usando herramientas como Padlet o Genially) donde los alumnos vinculen canciones, expresiones o tradiciones artísticas de diversas culturas anglófonas con sus propias experiencias personales.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Implementar un sistema de 'Desafíos de Detective Cultural' donde los alumnos elijan investigar subculturas específicas (ej. el K-Pop en países anglófonos o el impacto del Cricket en India) según sus intereses personales.
 • Organizar debates de 'Role-Play' sobre dilemas éticos interculturales actuales, permitiendo que los estudiantes asuman roles con diferentes niveles de complejidad lingüística para ajustar el reto a su competencia percibida.
 • Establecer un proyecto de 'Intercambio Virtual' o correspondencia simulada con perfiles de jóvenes de diversos orígenes, enfocando las tareas en la resolución colaborativa de problemas globales para fomentar el propósito social del aprendizaje.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL2, CCL3, CP2</t>
-[...50 lines deleted...]
-    <t>Aborda la diversidad cultural y lingüística (CP3, CC3) y la apreciación de manifestaciones artísticas y culturales desde una perspectiva crítica (CCEC1).</t>
+    <t>CCL2, CCL3, CD1</t>
+  </si>
+  <si>
+    <t>CP1, CPSAA5, CCL1</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos, buscar fuentes fiables y usar estrategias.</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5, CPSAA5</t>
+  </si>
+  <si>
+    <t>CD2, CP2, CE1</t>
+  </si>
+  <si>
+    <t>Producir textos originales con planificación y autorreparación.</t>
+  </si>
+  <si>
+    <t>CCL4, CPSAA3, CD2</t>
+  </si>
+  <si>
+    <t>CCL1, CP1, CPSAA1</t>
+  </si>
+  <si>
+    <t>Interactuar con autonomía, cooperación y recursos digitales.</t>
+  </si>
+  <si>
+    <t>CP3, CCL1, CPSAA2</t>
+  </si>
+  <si>
+    <t>CP1, CCL4, CC1</t>
+  </si>
+  <si>
+    <t>Mediar entre lenguas explicando y simplificando mensajes.</t>
+  </si>
+  <si>
+    <t>CP2, CPSAA1, CCL5</t>
+  </si>
+  <si>
+    <t>Reflexionar críticamente sobre el funcionamiento de las lenguas y ampliar repertorios lingüísticos.</t>
+  </si>
+  <si>
+    <t>CC3, CCEC1, CP1</t>
+  </si>
+  <si>
+    <t>CC2, CCEC4, CPSAA3</t>
+  </si>
+  <si>
+    <t>Valorar críticamente la diversidad lingüística, cultural y artística.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué marco normativo específico regula la asignatura de Lengua Extranjera: Inglés en 3.º ESO dentro de la comunidad aragonesa?</t>
-[...2 lines deleted...]
-    <t>La asignatura se rige por la Orden ECD/1172/2022, que despliega el currículo de ESO en Aragón. Esta norma establece la obligatoriedad de integrar las 6 Competencias Específicas y los 31 criterios de evaluación en la programación docente, adaptando los 18 saberes básicos al perfil de salida del alumnado aragonés, con un enfoque marcadamente comunicativo y plurilingüe.</t>
+    <t>¿Qué decreto autonómico de Aragón regula la evaluación en Lengua Extranjera: Inglés de 3.º ESO y cómo afecta a los 16 criterios de evaluación?</t>
+  </si>
+  <si>
+    <t>En Aragón, la evaluación de Lengua Extranjera: Inglés en 3.º ESO se rige por la Orden ECD/…/2022, que desarrolla el currículo autonómico. Esta orden establece que los 16 criterios de evaluación se aplican mediante rúbricas competenciales, vinculando cada criterio a uno de los 6 competencias específicas y 23 saberes básicos, con un enfoque de evaluación continua y formativa.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Cómo se diferencia la secuenciación de los 18 saberes básicos en 3.º ESO Inglés en Aragón respecto al currículo mínimo del BOE?</t>
-[...2 lines deleted...]
-    <t>Aragón concreta los 18 saberes básicos enfatizando la dimensión intercultural y el patrimonio aragonés. A diferencia del BOE, la secuenciación en 3.º ESO exige vincular los 31 criterios de evaluación con contextos locales y situaciones de aprendizaje que promuevan la identidad regional en lengua inglesa, aprovechando las 3 horas semanales para profundizar en la mediación y el plurilingüismo.</t>
+    <t>¿En qué se diferencia la secuenciación de los 23 saberes básicos de Inglés en 3.º ESO en Aragón respecto al BOE?</t>
+  </si>
+  <si>
+    <t>Aragón agrupa los 23 saberes básicos en 4 bloques (comunicación, plurilingüismo, interculturalidad y mediación), mientras que el BOE los organiza en 3. Además, la comunidad prioriza la mediación lingüística y el uso de textos auténticos desde el inicio, con una distribución temporal que dedica más horas a la producción oral en las primeras situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Cómo se distribuyen las 3 horas semanales de Lengua Extranjera: Inglés en 3.º ESO en Aragón en situaciones de aprendizaje?</t>
+  </si>
+  <si>
+    <t>Las 3 horas semanales se distribuyen en 2 sesiones de 55 minutos y 1 de 50. Cada situación de aprendizaje (SdA) en Aragón ocupa entre 4 y 6 semanas, integrando los 6 competencias específicas. Por ejemplo, una SdA típica dedica un 40% del tiempo a la interacción oral, un 30% a la producción escrita, y el resto a mediación y reflexión intercultural.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Qué plan de recuperación se aplica a alumnos de 3.º ESO con Lengua Extranjera: Inglés pendiente de 2.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>El departamento de Inglés diseña un plan de recuperación individualizado (PRI) con actividades de los 23 saberes básicos no superados. Incluye 3 sesiones de seguimiento mensuales y una prueba final integradora de los 16 criterios. Si el alumno aprueba la 1.ª evaluación de 3.º ESO, se considera recuperado automáticamente.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad específicas para Inglés en 3.º ESO recomienda la normativa aragonesa?</t>
+  </si>
+  <si>
+    <t>Para alumnado con dificultades, se aplican adaptaciones no significativas: uso de apoyos visuales, rúbricas simplificadas, y más tiempo en tareas de expresión oral. Para altas capacidades, se proponen proyectos de mediación interlingüística y club de lectura en inglés. El grupo de 3.º ESO con 3 horas facilita agrupamientos flexibles dentro del aula.</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
-    <t>¿Cómo afecta la carga de 3 horas semanales a la organización del departamento de Inglés para 3.º ESO en los centros de Aragón?</t>
-[...20 lines deleted...]
-    <t>En Aragón, las adaptaciones para NEAE en 3.º ESO Inglés no deben suprimir las 6 Competencias Específicas, sino ajustar la complejidad de los 31 criterios. Se priorizan los 18 saberes relacionados con la comunicación funcional. La evaluación debe ser flexible, utilizando instrumentos diversos que permitan al alumnado demostrar su progreso en las 3 horas semanales, independientemente de sus barreras de aprendizaje.</t>
+    <t>¿Cómo se coordina el departamento de Inglés con otras materias en 3.º ESO en Aragón para trabajar la competencia plurilingüe?</t>
+  </si>
+  <si>
+    <t>Se realizan reuniones mensuales del equipo docente de 3.º ESO para diseñar actividades interdisciplinares, como un proyecto sobre los ODS en el que Inglés aporta vocabulario específico y Geografía textos auténticos. La coordinación se refleja en las situaciones de aprendizaje, donde al menos una por trimestre integra contenidos de otra materia.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué evidencias específicas de las 6 Competencias Específicas de Inglés en 3.º ESO suele supervisar la Inspección Educativa en Aragón?</t>
-[...17 lines deleted...]
-    <t>Se recomienda el uso de materiales del portal CATEDU y recursos de la Red de Centros de Aragón. Para 3.º ESO, se fomenta el uso de textos auténticos y plataformas interactivas que cubran los 18 saberes, especialmente los de conciencia intercultural. Estos recursos deben facilitar la aplicación de los 31 criterios de evaluación, permitiendo un aprendizaje dinámico durante las 3 horas lectivas semanales.</t>
+    <t>¿Qué evidencias de evaluación competencial en Lengua Extranjera: Inglés solicita la inspección educativa de Aragón para 3.º ESO?</t>
+  </si>
+  <si>
+    <t>La inspección pide las rúbricas de cada uno de los 16 criterios, al menos 3 producciones escritas y 2 orales por evaluación, y un portfolio digital con muestras de mediación. También exige actas de coordinación que vinculen las actividades de aula con los 6 competencias específicas y los 23 saberes básicos.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos digitales son obligatorios en la programación de Inglés de 3.º ESO en Aragón según el decreto?</t>
+  </si>
+  <si>
+    <t>El decreto autonómico exige el uso de la plataforma educativa oficial (Moodle Aragón) y herramientas de videoconferencia (Google Meet) para tareas de mediación oral. Además, recomienda aplicaciones como Padlet y Genially para crear situaciones de aprendizaje colaborativas. El libro de texto es opcional; se priorizan materiales auténticos digitales adaptados a los 23 saberes.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Busca la tabla de descriptores operativos del Perfil de Salida; en 3.º ESO es vital ver cómo se prepara el salto al nivel B1 que se exige al finalizar la etapa.</t>
+    <t>30-45 minutos</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de ESO para tu CCAA. Identifica la concreción de los elementos curriculares de Lengua Extranjera: Inglés para 3.º ESO: 6 competencias específicas (CE), 31 criterios de evaluación, 104 saberes básicos distribuidos en 6 bloques.</t>
+  </si>
+  <si>
+    <t>Descarga la versión consolidada del BOE o boletín autonómico y guárdala con fecha. No uses borradores previos; la versión definitiva puede variar ligeramente.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Crea una matriz donde las 6 Competencias Específicas (CE) actúen como ejes. Mapea los 31 criterios de evaluación para asegurar que ninguno quede 'huérfano' durante el curso.</t>
-[...2 lines deleted...]
-    <t>No intentes evaluar los 31 criterios en cada unidad; selecciona de 4 a 6 criterios por Situación de Aprendizaje para que la evaluación sea real y manejable.</t>
+    <t>Extrae textualmente las 6 CE y sus 31 criterios de evaluación. Organízalos en una tabla con sus códigos oficiales (ej. CE.1, CEL1.1). Esta lista será el esqueleto de tu programación.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: código CE, código criterio, texto literal. No resumas; la inspección valora la transcripción exacta.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Define cómo medirás los 31 criterios. Para Inglés, prioriza instrumentos de producción oral y mediación, no solo exámenes escritos de gramática.</t>
-[...2 lines deleted...]
-    <t>La Mediación (CE 6) es la gran novedad; diseña una rúbrica específica de 'explicar en inglés un texto en español' para usarla sistemáticamente.</t>
+    <t>Selecciona los criterios más relevantes para cada situación de aprendizaje (SDA). Asigna instrumentos de evaluación (rúbrica, portfolio, prueba oral, tarea escrita) según el tipo de evidencia que requieran.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar los 31 criterios en cada SDA. Prioriza 3-5 por SDA y rota el resto a lo largo del curso. La mediación y la producción oral deben tener instrumentos específicos (grabaciones, diálogos).</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Organiza los 104 saberes básicos en los tres trimestres. Agrupa los saberes gramaticales y léxicos bajo funciones comunicativas (pedir permiso, narrar en pasado, etc.).</t>
-[...2 lines deleted...]
-    <t>No listes los 104 saberes por separado en la programación; agrúpalos en 'bloques de contenido' para evitar que el documento parezca un índice de libro de texto.</t>
+    <t>Reparte los 104 saberes básicos en tres trimestres, agrupándolos por bloques (comunicación, plurilingüismo, mediación, etc.). Asegura progresión: de lo concreto a lo abstracto y de tareas guiadas a autónomas.</t>
+  </si>
+  <si>
+    <t>Los saberes de mediación y plurilingüismo son transversales; no los encierres en un único trimestre. Distribúyelos para que aparezcan en cada SDA.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea Situaciones de Aprendizaje (SDA) con un producto final claro (un podcast, un folleto turístico, un debate). Con 3 horas semanales, calcula unas 2-3 SDA por trimestre.</t>
-[...2 lines deleted...]
-    <t>Para 3.º ESO, funciona muy bien la metodología de 'Flipped Classroom' para los saberes de gramática, dejando el tiempo de clase para la práctica comunicativa de los criterios.</t>
+    <t>Crea tres situaciones de aprendizaje integradoras (una por trimestre). Cada SDA debe movilizar varios saberes y evaluar entre 3 y 5 criterios. Incluye tarea final, metodología activa, agrupamientos flexibles y rúbricas.</t>
+  </si>
+  <si>
+    <t>La primera SDA debe ser más guiada y estructurada; la tercera debe fomentar autonomía (ej. proyecto final con exposición oral). Asegura que en cada SDA haya producción oral y escrita.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada una de las 6 Competencias Específicas. Asegúrate de que la suma sea 100% y que sea coherente con el proyecto educativo del centro.</t>
-[...2 lines deleted...]
-    <t>Suele dar buen resultado dar un 25-30% a la CE 1 (Comprensión) y CE 2 (Producción), dejando un 10-15% para las competencias de Interculturalidad y Mediación.</t>
+    <t>Acuerda con tu departamento el peso de cada criterio de evaluación en la calificación final. Recuerda que deben estar vinculados a las CE y que la ponderación debe ser coherente con el perfil de salida.</t>
+  </si>
+  <si>
+    <t>No asignes el mismo peso a todos los criterios. Da más peso a los que evalúan producción (oral y escrita) y mediación, y menos a criterios de comprensión o estrategias.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje). Define cómo recuperarás criterios no logrados sin repetir necesariamente el mismo examen.</t>
-[...2 lines deleted...]
-    <t>En 3.º ESO la brecha de nivel es enorme; prepara 'Tiered Activities' (actividades por niveles de dificultad) para que todos trabajen el mismo criterio desde distintos puntos de partida.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Incluye medidas de refuerzo para alumnos con dificultades, adaptaciones curriculares para NEAE y planes de recuperación para quienes no superen criterios. Detalla cómo se recupera cada criterio no alcanzado.</t>
+  </si>
+  <si>
+    <t>La recuperación no debe ser un único examen global. Diseña planes de trabajo individualizados con nuevas evidencias (tareas específicas, grabaciones) que demuestren mejora en los criterios suspendidos.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Extraer y analizar el sentido global y las ideas principales, y seleccionar información pertinente de textos orales, escritos y multimodales sobre temas cotidianos, de relevancia p</t>
   </si>
   <si>
     <t>Interpretar y valorar el contenido y los rasgos discursivos de textos progresivamente más complejos propios de los ámbitos de las relaciones interpersonales, de los medios de comun</t>
   </si>
   <si>
     <t>Seleccionar, organizar y aplicar las estrategias y conocimientos más adecuados en cada situación comunicativa para comprender el sentido general, la información esencial y los deta</t>
   </si>
@@ -2452,1723 +2418,1723 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>370</v>
+        <v>359</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>411</v>
+        <v>400</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>412</v>
+        <v>401</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>413</v>
+        <v>402</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>414</v>
+        <v>403</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>415</v>
+        <v>404</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>416</v>
+        <v>405</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>417</v>
+        <v>406</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>419</v>
+        <v>408</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>421</v>
+        <v>410</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>423</v>
+        <v>400</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>424</v>
+        <v>412</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>425</v>
+        <v>413</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>426</v>
+        <v>414</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>427</v>
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>428</v>
+        <v>416</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>429</v>
+        <v>417</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>430</v>
+        <v>418</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>431</v>
+        <v>419</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>432</v>
+        <v>420</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>433</v>
+        <v>421</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>435</v>
+        <v>423</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>445</v>
+        <v>433</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>447</v>
+        <v>435</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>450</v>
+        <v>438</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>451</v>
+        <v>439</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>452</v>
+        <v>440</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>453</v>
+        <v>441</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>455</v>
+        <v>443</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>457</v>
+        <v>445</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>458</v>
+        <v>446</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>459</v>
+        <v>447</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>460</v>
+        <v>448</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>461</v>
+        <v>449</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>462</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>463</v>
+        <v>451</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>464</v>
+        <v>452</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>465</v>
+        <v>453</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>466</v>
+        <v>454</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>467</v>
+        <v>455</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>468</v>
+        <v>456</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>469</v>
+        <v>457</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>470</v>
+        <v>458</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>471</v>
+        <v>459</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>468</v>
+        <v>456</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>472</v>
+        <v>460</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>473</v>
+        <v>461</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>474</v>
+        <v>462</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>475</v>
+        <v>463</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>476</v>
+        <v>464</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>477</v>
+        <v>465</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>478</v>
+        <v>466</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>464</v>
+        <v>452</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>479</v>
+        <v>467</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>480</v>
+        <v>468</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>481</v>
+        <v>469</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>484</v>
+        <v>473</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>485</v>
+        <v>474</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>487</v>
+        <v>476</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>488</v>
+        <v>477</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>489</v>
+        <v>478</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>490</v>
+        <v>479</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>491</v>
+        <v>480</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>492</v>
+        <v>481</v>
       </c>
       <c r="D6" s="9">
         <v>8.33</v>
       </c>
       <c r="E6" s="9">
         <v>8.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="D7" s="9">
         <v>8.33</v>
       </c>
       <c r="E7" s="9">
         <v>8.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="D8" s="9">
         <v>8.33</v>
       </c>
       <c r="E8" s="9">
         <v>8.33</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>495</v>
+        <v>484</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>496</v>
+        <v>485</v>
       </c>
       <c r="D10" s="9">
         <v>12.5</v>
       </c>
       <c r="E10" s="9">
         <v>12.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>497</v>
+        <v>486</v>
       </c>
       <c r="D11" s="9">
         <v>7.5</v>
       </c>
       <c r="E11" s="9">
         <v>7.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>498</v>
+        <v>487</v>
       </c>
       <c r="D12" s="9">
         <v>7.5</v>
       </c>
       <c r="E12" s="9">
         <v>7.5</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.3</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>500</v>
+        <v>489</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>501</v>
+        <v>490</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>502</v>
+        <v>491</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.3</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>503</v>
+        <v>492</v>
       </c>
       <c r="D18" s="9">
         <v>5.0</v>
       </c>
       <c r="E18" s="9">
         <v>5.0</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
-        <v>504</v>
+        <v>493</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <f>SUM(E3:E18)</f>
         <v>115</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>505</v>
+        <v>494</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="8" t="s">
-        <v>506</v>
+        <v>495</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>507</v>
+        <v>496</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8">
         <v>5.1</v>
       </c>
       <c r="N1" s="8">
         <v>5.2</v>
       </c>
       <c r="O1" s="8">
         <v>5.3</v>
       </c>
       <c r="P1" s="8">
         <v>6.1</v>
       </c>
       <c r="Q1" s="8">
         <v>6.2</v>
       </c>
       <c r="R1" s="8">
         <v>6.3</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>488</v>
+        <v>477</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="7" t="s">
-        <v>509</v>
+        <v>498</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:R2),"")</f>
         <v/>
       </c>
       <c r="T2" s="7"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="7" t="s">
-        <v>510</v>
+        <v>499</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:R3),"")</f>
         <v/>
       </c>
       <c r="T3" s="7"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="7" t="s">
-        <v>511</v>
+        <v>500</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:R4),"")</f>
         <v/>
       </c>
       <c r="T4" s="7"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="7" t="s">
-        <v>512</v>
+        <v>501</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:R5),"")</f>
         <v/>
       </c>
       <c r="T5" s="7"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="7" t="s">
-        <v>513</v>
+        <v>502</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:R6),"")</f>
         <v/>
       </c>
       <c r="T6" s="7"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="7" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:R7),"")</f>
         <v/>
       </c>
       <c r="T7" s="7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="7" t="s">
-        <v>515</v>
+        <v>504</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:R8),"")</f>
         <v/>
       </c>
       <c r="T8" s="7"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="7" t="s">
-        <v>516</v>
+        <v>505</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:R9),"")</f>
         <v/>
       </c>
       <c r="T9" s="7"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="7" t="s">
-        <v>517</v>
+        <v>506</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:R10),"")</f>
         <v/>
       </c>
       <c r="T10" s="7"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="7" t="s">
-        <v>518</v>
+        <v>507</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:R11),"")</f>
         <v/>
       </c>
       <c r="T11" s="7"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="7" t="s">
-        <v>519</v>
+        <v>508</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:R12),"")</f>
         <v/>
       </c>
       <c r="T12" s="7"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="7" t="s">
-        <v>520</v>
+        <v>509</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:R13),"")</f>
         <v/>
       </c>
       <c r="T13" s="7"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="7" t="s">
-        <v>521</v>
+        <v>510</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:R14),"")</f>
         <v/>
       </c>
       <c r="T14" s="7"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="7" t="s">
-        <v>522</v>
+        <v>511</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:R15),"")</f>
         <v/>
       </c>
       <c r="T15" s="7"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="7" t="s">
-        <v>523</v>
+        <v>512</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:R16),"")</f>
         <v/>
       </c>
       <c r="T16" s="7"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="7" t="s">
-        <v>524</v>
+        <v>513</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:R17),"")</f>
         <v/>
       </c>
       <c r="T17" s="7"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="7" t="s">
-        <v>525</v>
+        <v>514</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:R18),"")</f>
         <v/>
       </c>
       <c r="T18" s="7"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="7" t="s">
-        <v>526</v>
+        <v>515</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:R19),"")</f>
         <v/>
       </c>
       <c r="T19" s="7"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="7" t="s">
-        <v>527</v>
+        <v>516</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:R20),"")</f>
         <v/>
       </c>
       <c r="T20" s="7"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="7" t="s">
-        <v>528</v>
+        <v>517</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:R21),"")</f>
         <v/>
       </c>
       <c r="T21" s="7"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="7" t="s">
-        <v>529</v>
+        <v>518</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:R22),"")</f>
         <v/>
       </c>
       <c r="T22" s="7"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="7" t="s">
-        <v>530</v>
+        <v>519</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:R23),"")</f>
         <v/>
       </c>
       <c r="T23" s="7"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="7" t="s">
-        <v>531</v>
+        <v>520</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:R24),"")</f>
         <v/>
       </c>
       <c r="T24" s="7"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="7" t="s">
-        <v>532</v>
+        <v>521</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:R25),"")</f>
         <v/>
       </c>
       <c r="T25" s="7"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="7" t="s">
-        <v>533</v>
+        <v>522</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:R26),"")</f>
         <v/>
       </c>
       <c r="T26" s="7"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="7" t="s">
-        <v>534</v>
+        <v>523</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:R27),"")</f>
         <v/>
       </c>
       <c r="T27" s="7"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="7" t="s">
-        <v>535</v>
+        <v>524</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:R28),"")</f>
         <v/>
       </c>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="7" t="s">
-        <v>536</v>
+        <v>525</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:R29),"")</f>
         <v/>
       </c>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="7" t="s">
-        <v>537</v>
+        <v>526</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:R30),"")</f>
         <v/>
       </c>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="7" t="s">
-        <v>538</v>
+        <v>527</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:R31),"")</f>
         <v/>
       </c>
       <c r="T31" s="7"/>
     </row>
   </sheetData>
@@ -5603,54 +5569,54 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E14"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:C14"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -5667,2681 +5633,2621 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...56 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A8:E8"/>
-    <mergeCell ref="A12:E12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="B3" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E3" s="7" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7">
         <v>1.1</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="K2" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>1.2</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="K3" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7">
         <v>1.3</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="K4" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7">
         <v>2.1</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="J5" s="7" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="K5" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7">
         <v>2.2</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="K6" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7">
         <v>2.3</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="K7" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7">
         <v>3.1</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="K8" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7">
         <v>3.2</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="K9" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7">
         <v>4.1</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="K10" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7">
         <v>4.2</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="K11" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7">
         <v>5.1</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="K12" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7">
         <v>5.2</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="K13" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7">
         <v>5.3</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="K14" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7">
         <v>6.1</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="K15" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7">
         <v>6.2</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="J16" s="7" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="K16" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B17" s="7">
         <v>6.3</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="J17" s="7" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="K17" s="9">
         <v>6.25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C7" s="7">
         <v>6</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C8" s="7">
         <v>7</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C9" s="7">
         <v>8</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C10" s="7">
         <v>9</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C11" s="7">
         <v>10</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C12" s="7">
         <v>11</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C13" s="7">
         <v>12</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C14" s="7">
         <v>13</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C15" s="7">
         <v>1</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C16" s="7">
         <v>2</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C17" s="7">
         <v>3</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C18" s="7">
         <v>4</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C19" s="7">
         <v>5</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C20" s="7">
         <v>1</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C21" s="7">
         <v>2</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C22" s="7">
         <v>3</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C23" s="7">
         <v>4</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C24" s="7">
         <v>5</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="B3" s="7">
         <v>20</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B7" s="7">
         <v>25</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="G8" s="7" t="s">
         <v>241</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="B11" s="7">
         <v>25</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="G14" s="7" t="s">
         <v>247</v>
-      </c>
-[...4 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="B15" s="7">
         <v>15</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="B19" s="7">
         <v>15</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="7" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="B23" s="7">
         <v>15</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="D23" s="7">
         <v>1</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7">
         <v>2</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>267</v>
+        <v>257</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7">
         <v>3</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>268</v>
+        <v>258</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7">
         <v>4</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="C5" s="7">
         <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="C7" s="7">
         <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>326</v>
+        <v>309</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>336</v>
+        <v>325</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>326</v>
+        <v>309</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>351</v>
+        <v>340</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>352</v>
+        <v>341</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>353</v>
+        <v>342</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>355</v>
+        <v>344</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>356</v>
+        <v>345</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>358</v>
+        <v>347</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>359</v>
+        <v>348</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>326</v>
+        <v>309</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>362</v>
+        <v>351</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>363</v>
+        <v>352</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>364</v>
+        <v>353</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>365</v>
+        <v>354</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8350,320 +8256,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>366</v>
+        <v>355</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>367</v>
+        <v>356</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>369</v>
+        <v>358</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>370</v>
+        <v>359</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>370</v>
+        <v>359</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>370</v>
+        <v>359</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>385</v>
+        <v>374</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>387</v>
+        <v>376</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>396</v>
+        <v>385</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>398</v>
+        <v>387</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>399</v>
+        <v>388</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>