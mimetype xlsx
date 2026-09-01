--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:00</t>
+    <t>01/09/2026 13:05</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo base estatal del RD 217/2022 para Inglés en 3º ESO al carecer de decreto autonómico publicado.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Inglés</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegro el currículo del RD 217/2022.</t>
   </si>