--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Illes Balears</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:34</t>
+    <t>03/07/2026 19:30</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -205,723 +205,402 @@
   <si>
     <t>valorar criticament i adequar-se a la diversitat linguistica, cultural i artistica a partir de la llengua estrangera, identificant i compartint les semblances i les diferències entre llengües i cultures, per actuar de manera empàtica i respectuosa en situacions interculturals. La interculturalitat suposa experimentar la diversitat lingüística, cultural i artística de la societat analitzant-la i traient-ne benefici. En l'educació secundària obligatòria, la interculturalitat, que afavoreix l'entesa amb els altres, mereix una atenció específica perquè formi part de l'experiència dels alumnes i per evitar que la seva percepció sobre aquesta diversitat estigui distorsionada pels estereotips i/o pugui constituir l'origen d'uns certs tipus de discriminació. La valoració crítica i l'adequació a la diversitat han de permetre als alumnes actuar de manera empàtica i respectuosa en situacions interculturals. La consciència de la diversitat proporciona als alumnes la possibilitat de relacionar diferents cultures. A més, afavoreix el desenvolupament d'una sensibilitat artística i cultural, i la capacitat d'identificar i utilitzar una gran varietat d'estratègies que li permetin establir relacions amb persones d'altres cultures. Les situacions interculturals que es poden plantejar en aquesta etapa en l'ensenyament de la llengua estrangera permeten als alumnes obrir-se a noves experiències, idees, societats i cultures, mostrant interès cap al diferent; relativitzar la pròpia perspectiva i el propi sistema de valors culturals, i distanciar-se i evitar les actituds sustentades sobre qualsevol mena de discriminació o reforç d'estereotips. Tot això orientat cap a l'objectiu de desenvolupar una cultura compartida i una ciutadania compromesa amb la sostenibilitat i els valors democràtics.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
+    <t>CA1.1</t>
+  </si>
+  <si>
+    <t>Extreure i analitzar el sentit global i les idees principals, i seleccionar informació pertinent de texts orals, escrits i multimodals sobre temes quotidians, de rellevància personal o d’interès públic pròxims a l’experiència dels alumnes, expressats de manera clara i en la llengua estàndard a través de diversos suports. Extreure i analitzar el sentit global de texts escrits, orals i multimodals, breus i senzills, en llengua estàndard, captant, per exemple, el missatge principal, el propòsit de l’autor i el context general. Seleccionar informació rellevant de texts escrits, orals i multimodals, breus i senzills, en llengua estàndard per respondre preguntes concretes. - Extreure informació explícita i implícita de texts multimodals en llengua estàndard sobre aspectes tant de la vida quotidiana com d’actualitat (p. ex., notícies d’actualitat adaptades o infografies amb informació visual i textual). Entendre texts sobre temes quotidians (p. ex., plans de cap de setmana o diàlegs entre companys), de rellevància personal (p. ex., texts acadèmics relacionats amb el seu aprenentatge o narratives d’interès juvenil) o d’interès públic pròxims a la seva experiència (p. ex., notícies i articles d’actualitat adaptats, vídeos sobre temes del seu interès o cartells i tríptics).</t>
+  </si>
+  <si>
+    <t>Tarea comunicativa + rúbrica de destrezas</t>
+  </si>
+  <si>
+    <t>CA1.2</t>
+  </si>
+  <si>
+    <t>Interpretar i valorar el contingut i els trets discursius de texts progressivament més complexos propis dels àmbits de les relacions interpersonals, dels mitjans de comunicació social i de l’aprenentatge, com també de texts literaris adequats al nivell de maduresa dels alumnes. Interpretar i valorar texts propis dels àmbits de les relacions interpersonals, dels mitjans de comunicació social i de l’aprenentatge, com també de texts literaris adequats al nivell de maduresa dels alumnes. Reconèixer la intenció comunicativa bàsica del text (informar, suggerir, descriure) sense necessitat d’una anàlisi en profunditat. Expressar una opinió personal breu sobre el tema del text, relacionant el contingut amb l’experiència personal. Identificar l’estructura bàsica de texts senzills (p. ex., notícies, texts promocionals, correus electrònics, xats), identificant-ne els connectors principals, el format, les característiques tipogràfiques o els elements visuals o gràfics. Valorar, de forma senzilla, si el llenguatge i l’estructura del text són adequats i faciliten la comprensió.</t>
+  </si>
+  <si>
+    <t>CA1.3</t>
+  </si>
+  <si>
+    <t>Seleccionar, organitzar i aplicar les estratègies i coneixements més adequats en cada situació comunicativa per comprendre el sentit general, la informació essencial i els detalls més rellevants dels texts; inferir significats i interpretar elements no verbals; i cercar, seleccionar i gestionar informació veraç. Seleccionar estratègies adequades per comprendre texts més extensos i variats amb suport moderat, com per exemple, escollint una lectura ràpida o detallada segons l’objectiu de la tasca. Organitzar informació obtinguda de diferents fonts en formats senzills com fitxes o resums guiats, creant un document amb les idees principals d’un article, per exemple. Aplicar estratègies per relacionar informació dins el text i identificar idees implícites amb suport puntual, detectant relacions causa-efecte en un text argumentatiu senzill, per exemple. Inferir significats implícits senzills (p. ex. el significat implícit d’una expressió idiomàtica i identificar expressions comunes) i deduir el to de texts curts, reconeixent l’actitud d’un autor (positiva o negativa). Relacionar informació de taules, gràfics o imatges amb el contingut textual, relacionant, per exemple, dades d’un gràfic amb les idees principals d’un article. Cercar i seleccionar informació veraç en fonts fiables proporcionades pels professors, localitzant, per exemple, articles d’actualitat en recursos digitals recomanats. estratègies com ara la planificació, la compensació o l’autoreparació, per expressar de manera creativa, adequada i coherent missatges rellevants i respondre a propòsits comunicatius concrets.</t>
+  </si>
+  <si>
+    <t>CA2.1</t>
+  </si>
+  <si>
+    <t>Expressar oralment texts senzills, estructurats, comprensibles, coherents i adequats a la situació comunicativa sobre assumptes quotidians, de rellevància personal o d’interès públic pròxim a l’experiència dels alumnes, amb la finalitat de descriure, narrar, argumentar i informar, en diferents suports, utilitzant recursos verbals i no verbals, com també estratègies de planificació, control, compensació i cooperació. Descriure, narrar i informar oralment sobre assumptes quotidians i de rellevància personal. Seleccionar i utilitzar un registre adequat al context i a l’audiència, diferenciant entre registres formals i informals. - Comunicar oralment texts senzills, estructurats, comprensibles, coherents i adequats a la situació comunicativa. Seleccionar i utilitzar amb més autonomia suports analògics o digitals per planificar i comunicar missatges orals clars i ben estructurats. Utilitzar recursos verbals i no verbals com l’entonació, el volum, la pronunciació, el llenguatge corporal o el contacte visual. Utilitzar estratègies de planificació i de control, a més de les estratègies de compensació, fent ús de paràfrasis senzilles, sinònims i eines de cooperació com respectar el torn de paraula i confirmar-ne la comprensió.</t>
+  </si>
+  <si>
+    <t>CA2.2</t>
+  </si>
+  <si>
+    <t>Redactar i difondre texts d’extensió mitjana amb acceptable claredat, coherència, cohesió, correcció i adequació a la situació comunicativa proposada, a la tipologia textual i a les eines analògiques i digitals utilitzades sobre assumptes quotidians, de rellevància personal o d’interès públic pròxims a la seva experiència, respectant la propietat intel·lectual i evitant el plagi. Redactar texts d’extensió mitjana de forma progressivament autònoma, sobre temes de rellevància personal o d’interès públic, com un missatge a un amic, una entrada al diari personal o un anunci. Estructurar texts amb correcció i claredat, introduint l’ús de connectors més complexos per donar claredat al discurs. Integrar elements visuals o gràfics senzills (p. ex., esquemes, dibuixos...) per complementar els texts escrits. Utilitzar correctament eines digitals per redactar i compartir continguts, evitant el plagi i citant les fonts quan sigui necessari. Utilitzar un repertori lingüístic més ampli que inclogui vocabulari temàtic i expressions més complexes per descriure, narrar i exposar sobre temes d’interès general i personal. Adaptar els texts al registre i a la situació comunicativa proposada, respectant la tipologia textual (descriptiva, expositiva, narrativa…).</t>
+  </si>
+  <si>
+    <t>CA2.3</t>
+  </si>
+  <si>
+    <t>Seleccionar, organitzar i aplicar coneixements i estratègies per planificar, produir, revisar i cooperar en l’elaboració de texts coherents, cohesionats i adequats a les intencions comunicatives, les característiques contextuals, els aspectes socioculturals i la tipologia textual, usant els recursos físics o digitals més adequats en funció de la tasca i de les necessitats de l’interlocutor potencial a qui es dirigeix el text. Estratègies de planificació: Seleccionar idees rellevants i organitzar-les de manera lògica segons l’estructura del text (introducció, desenvolupament, conclusió). Considerar la intenció comunicativa (informar, opinar, narrar, descriure) i el tipus de text (article breu, correu electrònic formal…), adaptant el contingut i el llenguatge al context i al destinatari (p. ex. llenguatge formal en un correu als professors). Organitzar la informació en esquemes més complexos que connectin idees principals amb exemples i detalls concrets. Estratègies de producció: Organitzar la informació de manera lògica i estructurar el text amb una seqüència clara (introducció, desenvolupament, conclusió) emprant els connectors habituals i senzills per assegurar la cohesió entre frases i paràgrafs. Presentar els texts de manera neta i ordenada, incorporant elements visuals senzills (gràfics, taules o imatges) quan siguin rellevants per al contingut, ajustant l’estructura a la tipologia textual (ex. informes, articles) i utilitzant eines digitals bàsiques per donar uniformitat al format. Emprar vocabulari temàtic i connectors més complexos, fent servir sinònims i expressions per evitar repeticions. Realitzar activitats col·laboratives més autònomes, com narrar històries en grup o crear texts conjuntament, fent servir eines digitals senzilles. Fer ús de recursos digitals i físics amb una certa autonomia, com correctors ortogràfics senzills, plantilles de format i eines digitals per col·laborar i revisar en grup o recursos audiovisuals bàsics per millorar les produccions orals i escrites (p. ex., enregistraments i eines de text a veu). Estratègies de revisió: Revisar de manera més autònoma, identificant errors de claredat i coherència, introduint estratègies elementals de coavaluació i l’autoavaluació.</t>
+  </si>
+  <si>
+    <t>CA3.1</t>
+  </si>
+  <si>
+    <t>Planificar, participar i col·laborar activament, a través de diversos suports, en situacions interactives sobre temes quotidians, de rellevància personal o d’interès públic pròxims a l’experiència dels alumnes, mostrant iniciativa, empatia i respecte per la cortesia lingüística i l’etiqueta digital, com també per les diferents necessitats, idees, inquietuds, iniciatives i motivacions de les i els interlocutors. Planificar i participar en interaccions sobre temes quotidians, personals o d’interès públic que siguin pròxims a les seves experiències. Contribuir de manera col·laborativa i activa, assumint tasques en interaccions amb altres persones. Emprar diversos suports com videoconferències, aplicacions educatives o xats, respectant les normes d’etiqueta digital. Utilitzar estratègies senzilles, com demanar aclariments o repetir informació, per assegurar la comprensió. Respectar fórmules quotidianes de cortesia i adaptar-les segons el context formal o informal. Mostrar respecte i empatia per les necessitats, idees, inquietuds, iniciatives i motivacions dels interlocutors.</t>
+  </si>
+  <si>
+    <t>CA3.2</t>
+  </si>
+  <si>
+    <t>Seleccionar, organitzar i utilitzar estratègies adequades per iniciar, mantenir i acabar la comunicació, prendre i cedir la paraula, sol·licitar i formular aclariments i explicacions, reformular, comparar i contrastar, resumir, col·laborar, debatre, resoldre problemes i gestionar situacions compromeses. Iniciar, mantenir i acabar la comunicació, prenent i cedint la paraula amb fluïdesa bàsica. Intercanviar opinions i comparar objectes i persones amb llenguatge senzill. Iniciar i mantenir converses senzilles sobre temes quotidians, respectant el torn de paraula i fent ús d’expressions bàsiques per demanar aclariments o col·laborar. Reconèixer i transmetre les idees principals en interaccions senzilles sobre temes coneguts. coneixements senzills orientats a explicar conceptes o simplificar missatges, per transmetre informació de manera eficaç, clara i responsable.</t>
+  </si>
+  <si>
+    <t>CA4.1</t>
+  </si>
+  <si>
+    <t>Inferir i explicar texts, conceptes i comunicacions breus i senzilles en situacions en les quals atendre la diversitat, mostrant respecte i empatia per les i els interlocutors i per les llengües emprades, i participant en la solució de problemes d’intercomprensió i d’enteniment en el seu entorn, basant-se en diversos recursos i suports. Resumir informació principal de texts molt senzills, com ara horaris, instruccions curtes o correus electrònics senzills, usant paraules pròpies i suports com esquemes o gràfics senzills. Explicar passos d’una activitat en grup utilitzant un llenguatge bàsic amb paraules clau amb suport d’elements visuals si és necessari. Participar en interaccions senzilles per proposar solucions bàsiques quan hi ha malentesos, mostrant respecte i estima pels interlocutors i per les llengües emprades. Reconèixer les diferències culturals i lingüístiques dels interlocutors i ajustar la comunicació per mostrar comprensió, utilitzant paraules senzilles i exemples concrets.</t>
+  </si>
+  <si>
+    <t>CA4.2</t>
+  </si>
+  <si>
+    <t>Aplicar estratègies que ajudin a crear ponts, facilitin la comunicació i serveixin per explicar i simplificar texts, conceptes i missatges, i que siguin adequades a les intencions comunicatives, les característiques contextuals i la tipologia textual, usant recursos i suports físics o digitals en funció de les necessitats de cada moment. - Aplicar estratègies per explicar missatges senzills, simplificant la informació en seqüències pas a pas. Utilitzar eines visuals o digitals per organitzar informació senzilla, com mapes conceptuals o esquemes. Adequar els missatges a intencions comunicatives com informar, descriure i persuadir, tenint en compte les característiques contextuals (comunicació formal o informal) i utilitzant recursos senzills. de manera crítica sobre el seu funcionament i prenent consciència de les estratègies i coneixements propis, per millorar la resposta a necessitats comunicatives concretes.</t>
+  </si>
+  <si>
+    <t>CA5.1</t>
+  </si>
+  <si>
+    <t>Comparar i argumentar les semblances i diferències entre diferents llengües reflexionant de manera progressivament autònoma sobre el seu funcionament. Comparar i explicar les semblances i diferències entre les llengües (p. ex., estructures lingüístiques i usos més freqüents). Aplicar estratègies de transferència lingüística senzilles (p. ex., ús dels coneixements gramaticals de la llengua materna per construir oracions en la llengua estrangera, tenint en compte les diferències específiques). Detectar patrons d’errors recurrents per interferències lingüístiques i aplicar estratègies per evitar-los de manera autònoma.</t>
+  </si>
+  <si>
+    <t>CA5.2</t>
+  </si>
+  <si>
+    <t>Utilitzar de manera creativa estratègies i coneixements de millora de la capacitat de comunicar i d’aprendre la llengua estrangera amb suport d’altres participants i de suports analògics i digitals. Utilitzar, de manera creativa, recursos digitals i analògics (p. ex., presentacions multimèdia, pòdcasts bàsics o aplicacions de pràctica lingüística) per millorar les habilitats comunicatives. Participar en intercanvis de comunicació més complexos i col·laborar amb altres estudiants en la creació de contingut (p. ex., projectes senzills, presentacions visuals o esquemes) oferint i rebent retroalimentació constructiva. Reflexionar sobre el propi procés d’aprenentatge (p. ex., diari d’aprenentatge senzill) i establir objectius de millora específics.</t>
+  </si>
+  <si>
+    <t>CA5.3</t>
+  </si>
+  <si>
+    <t>Registrar i analitzar els progressos i dificultats d’aprenentatge de la llengua estrangera seleccionant les estratègies més eficaces per superar aquestes dificultats i consolidar l’aprenentatge, realitzant activitats de planificació del propi aprenentatge, autoavaluació i coavaluació, com les propostes en el Portfoli Europeu de les Llengües (PEL) o en un diari d’aprenentatge, fent aquests progressos i dificultats explícits i compartint-los. Registrar i analitzar de manera més autònoma els progressos i dificultats en l’aprenentatge, utilitzant eines com el PEL, rúbriques detallades o fulls d’auto observació. Seleccionar i aplicar estratègies adequades per superar les dificultats i consolidar l’aprenentatge, com establir rutines d’estudi, participar en grups de conversa o utilitzar materials de suport específics. Realitzar activitats de planificació del propi aprenentatge, com definir objectius d’aprenentatge a mitjà termini i elaborar plans d’acció per assolir-los. Participar en autoavaluacions i coavaluacions més complexes, com l’anàlisi crítica de projectes o presentacions, oferint suggeriments de millora als companys. Fer explícits els progressos i dificultats (p. ex., elaborant informes o presentacions que reflecteixin l’evolució personal), compartint-los amb la comunitat educativa. la llengua estrangera, identificant i compartint les semblances i les diferències entre llengües i cultures, per actuar de manera empàtica i respectuosa en situacions interculturals.</t>
+  </si>
+  <si>
+    <t>CA6.1</t>
+  </si>
+  <si>
+    <t>Actuar de manera adequada, empàtica i respectuosa en situacions interculturals construint vincles entre les diferents llengües i cultures, rebutjant qualsevol tipus de discriminació, prejudici i estereotip en contexts comunicatius quotidians i proposant vies de solució a aquells factors socioculturals que dificultin la comunicació. Mostrar una actitud empàtica en interaccions interculturals, intentant comprendre les perspectives i necessitats de persones d’altres cultures. Respectar i valorar les diferències lingüístiques i culturals com a part del diàleg intercultural, evitant imposar visions pròpies. Rebutjar qualsevol discriminació, prejudici o estereotip durant la comunicació diària. Proposar solucions senzilles per millorar la comunicació quan hi hagi dificultats socioculturals.</t>
+  </si>
+  <si>
+    <t>CA6.2</t>
+  </si>
+  <si>
+    <t>Valorar críticament en relació amb els drets humans i adequar-se a la diversitat lingüística, cultural i artística pròpia de països on es parla la llengua estrangera, afavorint el desenvolupament d’una cultura compartida i una ciutadania compromesa amb la sostenibilitat i els valors democràtics. Comparar aspectes culturals, lingüístics i artístics entre la pròpia cultura i la dels països on es parla la llengua estrangera. Adaptar-se a les diferències culturals, lingüístiques i artístiques, (p. ex. ajustant el registre i les formes de cortesia). Participar en converses senzilles sobre aspectes culturals quotidians per afavorir la creació d’una cultural compartida. Fomentar una ciutadania que respecti la sostenibilitat i els valors democràtics comparant, per exemple, iniciatives mediambientals en els diferents països.</t>
+  </si>
+  <si>
+    <t>CA6.3</t>
+  </si>
+  <si>
+    <t>Aplicar estratègies per defensar i apreciar la diversitat lingüística, cultural i artística tot atenent a valors ecosocials i democràtics i respectant els principis de justícia, equitat i igualtat. Participar en activitats interculturals que promoguin la diversitat lingüística, cultural i artística a més dels valors ecosocials (solidaritat, equitat, justícia social, sostenibilitat, inclusió, etc.). Defensar de forma senzilla i amb exemples bàsics la importància de la diversitat en l’entorn més proper. Valorar, de forma reflexiva, la diversitat cultural, lingüística i artística en el nostre país i en el món.</t>
+  </si>
+  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>Autoconfiança. L'error com a instrument de millora i proposta de reparació</t>
-[...647 lines deleted...]
-    <t>Rebuig de qualsevol forma de comunicació que sigui despectiva o excloent (llenguatge discriminatori). Es distribueixen en blocs les concrecions dels sabers bàsics i, de manera orientativa, la seva seqüenciació per a cada curs</t>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Acceptació de l’error com a part integral del procés d’aprenentatge. Actitud reflexiva i crítica envers els errors propis.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Desenvolupament de la iniciativa per abordar reptes comunicatius.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Foment de la resiliència davant dificultats lingüístiques. Estratègies d’ús comú per a la planificació, execució, control i reparació de la comprensió, la producció i la coproducció de texts orals, escrits i multimodals. Estratègies de planificació</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Activació de coneixements previs relacionats amb el tema, com pluges d’idees guiades, predicció a partir del títol o imatges, etc. (planificació de la comprensió).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Definició d’objectius específics per a la lectura, escolta o visualització (planificació de la comprensió).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Creació de guions o esquemes amb introducció, desenvolupament i conclusió (planificació de la producció).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Recerca de vocabulari rellevant per al tema (planificació de la producció).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Aplicació d’estratègies per inferir significats desconeguts mitjançant el context i extreure informació detallada de texts més complexos (execució de la planificació).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús de connectors per millorar la cohesió en produccions orals i escrites (execució de la producció).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Integració d’elements visuals o icònics en texts multimodals (execució de la producció).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Relectura i revisió de gramàtica, lèxic i coherència textual (control de la producció).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Tornar a llegir o escoltar per entendre millor la informació poc clara (reparació de la comprensió).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Intermediació bàsica per aclarir informació o idees senzilles entre interlocutors utilitzant paraules conegudes o per donar suport en discussions curtes sobre temes familiars.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús d’estratègies de mediació senzilles com la reorganització de la informació en una seqüència lògica o ús d’exemples concrets. Funcions comunicatives d’ús comú adequades a l’àmbit i al context comunicatiu: saludar i acomiadar-se, presentar i presentar-se; descriure persones, objectes, llocs, fenòmens i esdeveniments; situar esdeveniments en el temps; situar objectes, persones i llocs en l’espai; demanar i intercanviar informació sobre qüestions quotidianes; donar i demanar instruccions, consells i ordres; oferir, acceptar i rebutjar ajuda, proposicions o suggeriments; expressar parcialment el gust o l’interès i les emocions; narrar esdeveniments passats, descriure situacions presents, i enunciar successos futurs; expressar l’opinió, la possibilitat, la capacitat, l’obligació i la prohibició; expressar argumentacions senzilles; realitzar hipòtesi i suposicions; expressar la incertesa i el dubte; reformular i resumir.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús de salutacions i comiats ampliats més formals i informals.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Participació i desenvolupament de diàlegs i interaccions socials habituals més formals i informals.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús de frases més elaborades per descriure i situar objectes, llocs i persones en l’espai, incloent-hi detalls addicionals.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús d’estructures per demanar i intercanviar informació i necessitats immediates, instruccions, consells i ordres.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús de frases senzilles per manifestar el gust, l’interès o les emocions; l’acord i el desacord, amb justificacions simples.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús de formes verbals i estructures per descriure experiències presents amb coherència: p. ex., «faig».</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús de formes verbals bàsiques per parlar de plans i intencions futurs.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús de formes verbals per explicar i narrar experiències passades, recents o habituals.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús d’expressions i estructures per expressar l’opinió (I think, In my opinion).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús d’expressions i estructures per expressar la possibilitat, la capacitat, l’obligació i la prohibició.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Caracterització avançada del context i participants. Identificació de rols i situacions comunicatives (ex.: una entrevista, un article d’opinió senzill, etc.).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Reconstrucció de la funció textual: ús de connectors per estructurar el text.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Descripcions detallades amb vocabulari més avançat; ús de frases descriptives complexes (a tall man with short curly hair). Els pronoms relatius més senzills. Vocabulari ampliat d’emocions i habilitats (confident, excited).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús de formes més variades per expressar la quantitat (few, enough, less than…).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Construccions de comparacions i descripcions amb adjectius variats (This book is more interesting than that one).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús de preposicions per descriure ubicacions (next to, nearby, opposite). Introducció d’estructures comparatives relacionades amb l’espai (closer, farther, nearer) i vocabulari espacial més ric.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Introducció i ús progressiu de temps verbals més complexos: el present perfecte i les seves partícules (just, already, ever, never); el passat continu (I was reading when the phone rang); diferents formes de futur i oracions condicionals senzilles.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús ampliat de les «Wh-questions» amb més complexitat (Where did you go last weekend?). Introducció a l’estructura de la doble negació (I don’t know anything). Ús dels pronoms i adverbis indefinits (never, anybody, nobody, somebody, etc.). Introducció a les preguntes indirectes (Can you tell me where the station is?).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús gradual d’altres connectors freqüents (when, while, if, so, also); introducció de condicionals senzilles per expressar hipòtesis simples (If it rains, I will stay home). Lèxic d’ús comú i d’interès per als alumnes, relatiu a identificació personal, relacions interpersonals, llocs i entorns, oci i temps lliure, salut i activitat física, vida quotidiana, habitatge i llar, clima i entorn natural, tecnologies de la informació i la comunicació, sistema escolar i formació.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: La identificació personal, les relacions interpersonals i les emocions (shy, extrovert, mad, close friend, nephew, friendship…).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Els llocs i entorns com ciutats, regions, serveis locals, entorn urbà i rural (quiet town, forest, country, Town Hall…).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: L’oci i el temps lliure i expressions relacionades (concert, hiking, surfing the Internet…).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: La vida quotidiana: tasques domèstiques, rutines diàries, compres, etc. (take out the trash, dishwasher, weekend plans…).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: La salut i l’activitat física: hàbits saludables i malalties comunes, esports d’equip, activitats de benestar, etc. (balanced diet, headache, team sport, to be fit, helmet…).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: L’habitatge i la llar: detalls sobre estils i característiques dels habitatges, tasques de manteniment, etc. (rent a flat, neighbourhood, decorate, repair…).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: El clima i l’entorn natural. Efectes del clima i els problemes mediambientals (heat, heavy storm, blizzard, global warming…).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Les tecnologies de la informació i la comunicació (surf the web, upload pictures, turn off, download, touch screen...).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: El sistema escolar i la formació. Expressions relacionades (pass, fail, grades, school trip, study abroad, pay attention, compulsory subjects...). Patrons sonors, accentuals, rítmics i d’entonació d’ús comú, i significats i intencions comunicatives generals associades a aquests patrons.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Reconeixement i producció dels sons dels morfemes del passat regular (/d/, /t/, /ɪd/) i dels plurals (/s/, /z/ i /ɪz/).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Producció correcta de patrons d’accentuació en paraules més llargues i frases curtes: deVElopment, enVIronment). Correcció d’errors comuns: INteresting, VEgetables o CHOcolate.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Patrons d’entonació comuns en contexts més amplis com en preguntes obertes, llistes i enumeracions o en oracions compostes. To entre dues clàusules.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Exposició inicial a varietats lingüístiques més comunes. Diferència en la pronúncia dels mots més significatius. Convencions ortogràfiques d’ús comú, significats, intencions comunicatives associades als formats, patrons i elements gràfics.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Anàlisi de texts expositius amb elements visuals com gràfics o taules.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Relació entre disseny visual i claredat del missatge (ex. infografies, esquemes senzills...). Convencions i estratègies conversacionals d’ús comú, en format síncron o asíncron, per iniciar, mantenir i acabar la comunicació, prendre i cedir la paraula, demanar i donar aclariments i explicacions, reformular, comparar i contrastar, resumir, col·laborar, debatre, etc.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús d’expressions més elaborades per prendre i cedir la paraula.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Preguntes per aclarir idees (Could you explain that again?, Do you mean?…) i respostes amb exemples senzills.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Reformulació amb connectors bàsics (In other words, What I mean is...).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús de connectors per comparar (On the one hand, on the other hand, however...).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Frases per sintetitzar idees (so, in short, the main idea is...).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Expressions per treballar en equip (let’s divide the work; what do you think we should do?...).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Frases per expressar opinions i donar suport (I believe that; in my opinion...). Recursos per a l’aprenentatge i estratègies d’ús comú de cerca i selecció d’informació: diccionaris, llibres de consulta, biblioteques, recursos digitals i informàtics, etc.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús actiu de diccionaris i llibres de consulta: diccionaris monolingües senzills —amb definicions curtes— o enciclopèdies temàtiques per a recerques específiques (the solar system).</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús de recursos multimèdia per al suport a l’aprenentatge: video tutorials, infografies i pòdcasts senzills.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Selecció d’informació rellevant: identificació de frases i paraules clau en texts curts.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Estratègies digitals de recerca d’informació: navegació en motors de cerca i identificació de fonts digitals fiables.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Organització de la informació en formats visuals: taules, gràfics simples o esquemes conceptuals. Respecte a la propietat intel·lectual i drets d’autor sobre les fonts consultades i continguts utilitzats.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Identificació dels elements d’una referència bàsica: autor, títol, any, font.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Comprensió de la propietat intel·lectual en contexts pràctics.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Respecte per les fonts en treballs escrits i presentacions: integració de cites senzilles en redaccions escolars. Eines analògiques i digitals d’ús comú per a la comprensió, producció i coproducció oral, escrita i multimodal; i plataformes virtuals d’interacció, cooperació i col·laboració educativa (aules virtuals, videoconferències, eines digitals col·laboratives…) per a l’aprenentatge, la comunicació i el desenvolupament de projectes amb parlants o estudiants de la llengua estrangera.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús d’eines analògiques com diccionaris monolingües visuals, llibres de lectura graduada, gràfics i taules informatives, plantilles d’estructures textuals, mapes conceptuals, entre d’altres.</t>
+  </si>
+  <si>
+    <t>Autoconfiança. L’error com a instrument de millora i proposta de reparació.: Ús d’eines digitals més avançades com per exemple aplicacions d’àudio i vídeo amb subtítols, lectors digitals, eines de redacció amb suport de correctors o aplicacions de pràctica oral avançada.</t>
+  </si>
+  <si>
+    <t>Estratègies i tècniques per respondre eficaçment i amb nivells creixents de fluïdesa, adequació i correcció a una necessitat comunicativa concreta malgrat les limitacions derivades del nivell de competència en la llengua estrangera i en les altres llengües del repertori lingüístic propi.: Organització i memorització de lèxic per àmbits més específics: tecnologia, medi ambient, etc.</t>
+  </si>
+  <si>
+    <t>Estratègies i tècniques per respondre eficaçment i amb nivells creixents de fluïdesa, adequació i correcció a una necessitat comunicativa concreta malgrat les limitacions derivades del nivell de competència en la llengua estrangera i en les altres llengües del repertori lingüístic propi.: Ús de rúbriques específiques per avaluar amb major detall el progrés en activitats individuals i grupals.</t>
+  </si>
+  <si>
+    <t>Estratègies i tècniques per respondre eficaçment i amb nivells creixents de fluïdesa, adequació i correcció a una necessitat comunicativa concreta malgrat les limitacions derivades del nivell de competència en la llengua estrangera i en les altres llengües del repertori lingüístic propi.: Desenvolupament d’habilitats de reflexió crítica mitjançant diaris d’aprenentatge o informes d’autoavaluació.</t>
+  </si>
+  <si>
+    <t>Estratègies i tècniques per respondre eficaçment i amb nivells creixents de fluïdesa, adequació i correcció a una necessitat comunicativa concreta malgrat les limitacions derivades del nivell de competència en la llengua estrangera i en les altres llengües del repertori lingüístic propi.: Implementació d’estratègies d’autoreparació guiada, com la revisió d’errors comuns, emprant recursos analògics i digitals.</t>
+  </si>
+  <si>
+    <t>Estratègies i tècniques per respondre eficaçment i amb nivells creixents de fluïdesa, adequació i correcció a una necessitat comunicativa concreta malgrat les limitacions derivades del nivell de competència en la llengua estrangera i en les altres llengües del repertori lingüístic propi.: Pràctica d’eines digitals col·laboratives, com plataformes d’aprenentatge en línia, per coavaluar treballs grupals i compartir comentaris constructius. Expressions i lèxic específic d’ús comú per intercanviar idees sobre la comunicació, la llengua, l’aprenentatge i les eines de comunicació i aprenentatge (metallenguatge).</t>
+  </si>
+  <si>
+    <t>Estratègies i tècniques per respondre eficaçment i amb nivells creixents de fluïdesa, adequació i correcció a una necessitat comunicativa concreta malgrat les limitacions derivades del nivell de competència en la llengua estrangera i en les altres llengües del repertori lingüístic propi.: Lèxic i expressions d’ús comú més avançades sobre les eines de comunicació i aprenentatge com paraules clau (app, download, browser, file) i expressions senzilles. Comparació entre llengües a partir d’elements de la llengua estrangera i altres llengües: origen i parentius.</t>
+  </si>
+  <si>
+    <t>La llengua estrangera com a mitjà de comunicació interpersonal i internacional, com a font d’informació i com a eina de participació social i d’enriquiment personal.: Pràctica de diàlegs i interaccions que fomentin la col·laboració en projectes o accions socials amb persones d’altres cultures.</t>
+  </si>
+  <si>
+    <t>La llengua estrangera com a mitjà de comunicació interpersonal i internacional, com a font d’informació i com a eina de participació social i d’enriquiment personal.: Participació activa en intercanvis lingüístics amb parlants nadius o altres estudiants per millorar les habilitats comunicatives.</t>
+  </si>
+  <si>
+    <t>La llengua estrangera com a mitjà de comunicació interpersonal i internacional, com a font d’informació i com a eina de participació social i d’enriquiment personal.: Pràctica d’escriptura i lectura en converses de text, com també el desenvolupament de l’expressió oral mitjançant trucades o videoconferències.</t>
+  </si>
+  <si>
+    <t>La llengua estrangera com a mitjà de comunicació interpersonal i internacional, com a font d’informació i com a eina de participació social i d’enriquiment personal.: Desenvolupament de l’interès per explorar aspectes culturals dels països on es parla la llengua estrangera, com costums, tradicions i valors.</t>
+  </si>
+  <si>
+    <t>La llengua estrangera com a mitjà de comunicació interpersonal i internacional, com a font d’informació i com a eina de participació social i d’enriquiment personal.: Promoció de l’aprenentatge intercultural mitjançant l’intercanvi d’experiències i coneixements amb persones de diferents orígens. Aspectes socioculturals i sociolingüístics d’ús comú relatius a la vida quotidiana, les condicions de vida i les relacions interpersonals; convencions socials d’ús comú; llenguatge no verbal, cortesia lingüística i etiqueta digital; cultura, normes, actituds, costums i valors propis de països on es parla la llengua estrangera.</t>
+  </si>
+  <si>
+    <t>La llengua estrangera com a mitjà de comunicació interpersonal i internacional, com a font d’informació i com a eina de participació social i d’enriquiment personal.: Exploració de les normes i actituds socioculturals que regeixen la vida quotidiana i les relacions interpersonals en els països on es parla la llengua estrangera.</t>
   </si>
   <si>
     <t>Rúbrica orientativa 1-4</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Descriptor</t>
   </si>
   <si>
     <t>Qué mirar al corregir</t>
   </si>
   <si>
     <t>Acción docente recomendada</t>
   </si>
   <si>
     <t>Inicial</t>
   </si>
   <si>
     <t>Respuesta incompleta o con errores de base.</t>
   </si>
   <si>
     <t>Refuerzo guiado y nueva evidencia corta.</t>
   </si>
@@ -980,50 +659,98 @@
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar paso a paso</t>
   </si>
   <si>
     <t>La guía paso a paso aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
+  </si>
+  <si>
+    <t>Extreure i analitzar el sentit global i les idees principals, i seleccionar informació pertinent de texts orals, escrits i multimodals sobre temes quotidians, de rellevància person</t>
+  </si>
+  <si>
+    <t>Interpretar i valorar el contingut i els trets discursius de texts progressivament més complexos propis dels àmbits de les relacions interpersonals, dels mitjans de comunicació soc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Seleccionar, organitzar i aplicar les estratègies i coneixements més adequats en cada situació comunicativa per comprendre el sentit general, la informació essencial i els detalls </t>
+  </si>
+  <si>
+    <t>Expressar oralment texts senzills, estructurats, comprensibles, coherents i adequats a la situació comunicativa sobre assumptes quotidians, de rellevància personal o d’interès públ</t>
+  </si>
+  <si>
+    <t>Redactar i difondre texts d’extensió mitjana amb acceptable claredat, coherència, cohesió, correcció i adequació a la situació comunicativa proposada, a la tipologia textual i a le</t>
+  </si>
+  <si>
+    <t>Seleccionar, organitzar i aplicar coneixements i estratègies per planificar, produir, revisar i cooperar en l’elaboració de texts coherents, cohesionats i adequats a les intencions</t>
+  </si>
+  <si>
+    <t>Planificar, participar i col·laborar activament, a través de diversos suports, en situacions interactives sobre temes quotidians, de rellevància personal o d’interès públic pròxims</t>
+  </si>
+  <si>
+    <t>Seleccionar, organitzar i utilitzar estratègies adequades per iniciar, mantenir i acabar la comunicació, prendre i cedir la paraula, sol·licitar i formular aclariments i explicacio</t>
+  </si>
+  <si>
+    <t>Inferir i explicar texts, conceptes i comunicacions breus i senzilles en situacions en les quals atendre la diversitat, mostrant respecte i empatia per les i els interlocutors i pe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aplicar estratègies que ajudin a crear ponts, facilitin la comunicació i serveixin per explicar i simplificar texts, conceptes i missatges, i que siguin adequades a les intencions </t>
+  </si>
+  <si>
+    <t>Comparar i argumentar les semblances i diferències entre diferents llengües reflexionant de manera progressivament autònoma sobre el seu funcionament. Comparar i explicar les sembl</t>
+  </si>
+  <si>
+    <t>Utilitzar de manera creativa estratègies i coneixements de millora de la capacitat de comunicar i d’aprendre la llengua estrangera amb suport d’altres participants i de suports ana</t>
+  </si>
+  <si>
+    <t>Registrar i analitzar els progressos i dificultats d’aprenentatge de la llengua estrangera seleccionant les estratègies més eficaces per superar aquestes dificultats i consolidar l</t>
+  </si>
+  <si>
+    <t>Actuar de manera adequada, empàtica i respectuosa en situacions interculturals construint vincles entre les diferents llengües i cultures, rebutjant qualsevol tipus de discriminaci</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valorar críticament en relació amb els drets humans i adequar-se a la diversitat lingüística, cultural i artística pròpia de països on es parla la llengua estrangera, afavorint el </t>
+  </si>
+  <si>
+    <t>Aplicar estratègies per defensar i apreciar la diversitat lingüística, cultural i artística tot atenent a valors ecosocials i democràtics i respectant els principis de justícia, eq</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -1189,69 +916,68 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1641,59 +1367,59 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>218</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -1729,567 +1455,2809 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>303</v>
+        <v>196</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>304</v>
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>305</v>
+        <v>198</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>306</v>
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>307</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>308</v>
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E3"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>309</v>
+        <v>202</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>310</v>
+        <v>203</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>311</v>
+        <v>204</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>312</v>
+        <v>205</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>313</v>
+        <v>206</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
-        <v>314</v>
-[...9 lines deleted...]
-        <v>315</v>
+        <v>55</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F3" s="5"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F4" s="5"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F5" s="5"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F9" s="5"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F10" s="5"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F11" s="5"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F12" s="5"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F13" s="5"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F14" s="5"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F15" s="5"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F16" s="5"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F17" s="5"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="F18" s="5"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7">
+        <f>SUM(E3:E18)</f>
+        <v>100</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D31"/>
+  <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:D31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:20">
       <c r="A1" s="6" t="s">
-        <v>316</v>
+        <v>225</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>317</v>
+        <v>226</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>318</v>
+        <v>55</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4">
+        <v>58</v>
+      </c>
+      <c r="E1" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="G1" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="I1" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="J1" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K1" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="L1" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="M1" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="N1" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q1" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="R1" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="T1" s="6" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" s="5" t="s">
-        <v>319</v>
+        <v>228</v>
       </c>
       <c r="B2" s="5"/>
-      <c r="C2" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C2" s="5"/>
       <c r="D2" s="5"/>
-    </row>
-    <row r="3" spans="1:4">
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:R2),"")</f>
+        <v/>
+      </c>
+      <c r="T2" s="5"/>
+    </row>
+    <row r="3" spans="1:20">
       <c r="A3" s="5" t="s">
-        <v>320</v>
+        <v>229</v>
       </c>
       <c r="B3" s="5"/>
-      <c r="C3" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C3" s="5"/>
       <c r="D3" s="5"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:R3),"")</f>
+        <v/>
+      </c>
+      <c r="T3" s="5"/>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" s="5" t="s">
-        <v>321</v>
+        <v>230</v>
       </c>
       <c r="B4" s="5"/>
-      <c r="C4" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C4" s="5"/>
       <c r="D4" s="5"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:R4),"")</f>
+        <v/>
+      </c>
+      <c r="T4" s="5"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" s="5" t="s">
-        <v>322</v>
+        <v>231</v>
       </c>
       <c r="B5" s="5"/>
-      <c r="C5" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C5" s="5"/>
       <c r="D5" s="5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:R5),"")</f>
+        <v/>
+      </c>
+      <c r="T5" s="5"/>
+    </row>
+    <row r="6" spans="1:20">
       <c r="A6" s="5" t="s">
-        <v>323</v>
+        <v>232</v>
       </c>
       <c r="B6" s="5"/>
-      <c r="C6" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C6" s="5"/>
       <c r="D6" s="5"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:R6),"")</f>
+        <v/>
+      </c>
+      <c r="T6" s="5"/>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7" s="5" t="s">
-        <v>324</v>
+        <v>233</v>
       </c>
       <c r="B7" s="5"/>
-      <c r="C7" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C7" s="5"/>
       <c r="D7" s="5"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:R7),"")</f>
+        <v/>
+      </c>
+      <c r="T7" s="5"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" s="5" t="s">
-        <v>325</v>
+        <v>234</v>
       </c>
       <c r="B8" s="5"/>
-      <c r="C8" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C8" s="5"/>
       <c r="D8" s="5"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:R8),"")</f>
+        <v/>
+      </c>
+      <c r="T8" s="5"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" s="5" t="s">
-        <v>326</v>
+        <v>235</v>
       </c>
       <c r="B9" s="5"/>
-      <c r="C9" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C9" s="5"/>
       <c r="D9" s="5"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:R9),"")</f>
+        <v/>
+      </c>
+      <c r="T9" s="5"/>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" s="5" t="s">
-        <v>327</v>
+        <v>236</v>
       </c>
       <c r="B10" s="5"/>
-      <c r="C10" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C10" s="5"/>
       <c r="D10" s="5"/>
-    </row>
-    <row r="11" spans="1:4">
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:R10),"")</f>
+        <v/>
+      </c>
+      <c r="T10" s="5"/>
+    </row>
+    <row r="11" spans="1:20">
       <c r="A11" s="5" t="s">
-        <v>328</v>
+        <v>237</v>
       </c>
       <c r="B11" s="5"/>
-      <c r="C11" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C11" s="5"/>
       <c r="D11" s="5"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:R11),"")</f>
+        <v/>
+      </c>
+      <c r="T11" s="5"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" s="5" t="s">
-        <v>329</v>
+        <v>238</v>
       </c>
       <c r="B12" s="5"/>
-      <c r="C12" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C12" s="5"/>
       <c r="D12" s="5"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:R12),"")</f>
+        <v/>
+      </c>
+      <c r="T12" s="5"/>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" s="5" t="s">
-        <v>330</v>
+        <v>239</v>
       </c>
       <c r="B13" s="5"/>
-      <c r="C13" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C13" s="5"/>
       <c r="D13" s="5"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:R13),"")</f>
+        <v/>
+      </c>
+      <c r="T13" s="5"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" s="5" t="s">
-        <v>331</v>
+        <v>240</v>
       </c>
       <c r="B14" s="5"/>
-      <c r="C14" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C14" s="5"/>
       <c r="D14" s="5"/>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
+      <c r="S14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:R14),"")</f>
+        <v/>
+      </c>
+      <c r="T14" s="5"/>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" s="5" t="s">
-        <v>332</v>
+        <v>241</v>
       </c>
       <c r="B15" s="5"/>
-      <c r="C15" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C15" s="5"/>
       <c r="D15" s="5"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+      <c r="S15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:R15),"")</f>
+        <v/>
+      </c>
+      <c r="T15" s="5"/>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" s="5" t="s">
-        <v>333</v>
+        <v>242</v>
       </c>
       <c r="B16" s="5"/>
-      <c r="C16" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C16" s="5"/>
       <c r="D16" s="5"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:R16),"")</f>
+        <v/>
+      </c>
+      <c r="T16" s="5"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" s="5" t="s">
-        <v>334</v>
+        <v>243</v>
       </c>
       <c r="B17" s="5"/>
-      <c r="C17" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C17" s="5"/>
       <c r="D17" s="5"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:R17),"")</f>
+        <v/>
+      </c>
+      <c r="T17" s="5"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" s="5" t="s">
-        <v>335</v>
+        <v>244</v>
       </c>
       <c r="B18" s="5"/>
-      <c r="C18" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C18" s="5"/>
       <c r="D18" s="5"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:R18),"")</f>
+        <v/>
+      </c>
+      <c r="T18" s="5"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" s="5" t="s">
-        <v>336</v>
+        <v>245</v>
       </c>
       <c r="B19" s="5"/>
-      <c r="C19" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C19" s="5"/>
       <c r="D19" s="5"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:R19),"")</f>
+        <v/>
+      </c>
+      <c r="T19" s="5"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" s="5" t="s">
-        <v>337</v>
+        <v>246</v>
       </c>
       <c r="B20" s="5"/>
-      <c r="C20" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C20" s="5"/>
       <c r="D20" s="5"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:R20),"")</f>
+        <v/>
+      </c>
+      <c r="T20" s="5"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" s="5" t="s">
-        <v>338</v>
+        <v>247</v>
       </c>
       <c r="B21" s="5"/>
-      <c r="C21" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C21" s="5"/>
       <c r="D21" s="5"/>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:R21),"")</f>
+        <v/>
+      </c>
+      <c r="T21" s="5"/>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" s="5" t="s">
-        <v>339</v>
+        <v>248</v>
       </c>
       <c r="B22" s="5"/>
-      <c r="C22" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C22" s="5"/>
       <c r="D22" s="5"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+      <c r="R22" s="5"/>
+      <c r="S22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:R22),"")</f>
+        <v/>
+      </c>
+      <c r="T22" s="5"/>
+    </row>
+    <row r="23" spans="1:20">
       <c r="A23" s="5" t="s">
-        <v>340</v>
+        <v>249</v>
       </c>
       <c r="B23" s="5"/>
-      <c r="C23" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C23" s="5"/>
       <c r="D23" s="5"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+      <c r="S23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:R23),"")</f>
+        <v/>
+      </c>
+      <c r="T23" s="5"/>
+    </row>
+    <row r="24" spans="1:20">
       <c r="A24" s="5" t="s">
-        <v>341</v>
+        <v>250</v>
       </c>
       <c r="B24" s="5"/>
-      <c r="C24" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C24" s="5"/>
       <c r="D24" s="5"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
+      <c r="S24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:R24),"")</f>
+        <v/>
+      </c>
+      <c r="T24" s="5"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" s="5" t="s">
-        <v>342</v>
+        <v>251</v>
       </c>
       <c r="B25" s="5"/>
-      <c r="C25" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C25" s="5"/>
       <c r="D25" s="5"/>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:R25),"")</f>
+        <v/>
+      </c>
+      <c r="T25" s="5"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" s="5" t="s">
-        <v>343</v>
+        <v>252</v>
       </c>
       <c r="B26" s="5"/>
-      <c r="C26" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C26" s="5"/>
       <c r="D26" s="5"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:R26),"")</f>
+        <v/>
+      </c>
+      <c r="T26" s="5"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" s="5" t="s">
-        <v>344</v>
+        <v>253</v>
       </c>
       <c r="B27" s="5"/>
-      <c r="C27" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C27" s="5"/>
       <c r="D27" s="5"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:R27),"")</f>
+        <v/>
+      </c>
+      <c r="T27" s="5"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" s="5" t="s">
-        <v>345</v>
+        <v>254</v>
       </c>
       <c r="B28" s="5"/>
-      <c r="C28" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C28" s="5"/>
       <c r="D28" s="5"/>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:R28),"")</f>
+        <v/>
+      </c>
+      <c r="T28" s="5"/>
+    </row>
+    <row r="29" spans="1:20">
       <c r="A29" s="5" t="s">
-        <v>346</v>
+        <v>255</v>
       </c>
       <c r="B29" s="5"/>
-      <c r="C29" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C29" s="5"/>
       <c r="D29" s="5"/>
-    </row>
-    <row r="30" spans="1:4">
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:R29),"")</f>
+        <v/>
+      </c>
+      <c r="T29" s="5"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" s="5" t="s">
-        <v>347</v>
+        <v>256</v>
       </c>
       <c r="B30" s="5"/>
-      <c r="C30" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C30" s="5"/>
       <c r="D30" s="5"/>
-    </row>
-    <row r="31" spans="1:4">
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:R30),"")</f>
+        <v/>
+      </c>
+      <c r="T30" s="5"/>
+    </row>
+    <row r="31" spans="1:20">
       <c r="A31" s="5" t="s">
-        <v>348</v>
+        <v>257</v>
       </c>
       <c r="B31" s="5"/>
-      <c r="C31" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C31" s="5"/>
       <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+      <c r="S31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:R31),"")</f>
+        <v/>
+      </c>
+      <c r="T31" s="5"/>
     </row>
   </sheetData>
+  <dataValidations count="480">
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+  </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:1">
@@ -2443,55 +4411,55 @@
       </c>
       <c r="B7" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K2"/>
+  <dimension ref="A1:K17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K2"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
@@ -2501,4450 +4469,2168 @@
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>50</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>51</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>52</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>53</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:11">
-      <c r="K2" s="7"/>
+      <c r="A2" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="7">
+        <v>6.25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="7">
+        <v>6.25</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I219"/>
+  <dimension ref="A1:I78"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I219"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>56</v>
+        <v>89</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>71</v>
+        <v>105</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C13" s="5">
         <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>73</v>
+        <v>107</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C14" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>74</v>
+        <v>108</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C15" s="5">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>75</v>
+        <v>109</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C16" s="5">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>76</v>
+        <v>110</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C17" s="5">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>77</v>
+        <v>111</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C18" s="5">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>78</v>
+        <v>112</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C19" s="5">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>79</v>
+        <v>113</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C20" s="5">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>80</v>
+        <v>114</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C21" s="5">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>81</v>
+        <v>115</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C22" s="5">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>82</v>
+        <v>116</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C23" s="5">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>83</v>
+        <v>117</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C24" s="5">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C25" s="5">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>85</v>
+        <v>119</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C26" s="5">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>86</v>
+        <v>120</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C27" s="5">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>87</v>
+        <v>121</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C28" s="5">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>88</v>
+        <v>122</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C29" s="5">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>89</v>
+        <v>123</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C30" s="5">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C31" s="5">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>91</v>
+        <v>125</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C32" s="5">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>92</v>
+        <v>126</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C33" s="5">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>93</v>
+        <v>127</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C34" s="5">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>94</v>
+        <v>128</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C35" s="5">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>95</v>
+        <v>129</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C36" s="5">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>96</v>
+        <v>130</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C37" s="5">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>97</v>
+        <v>131</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C38" s="5">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C39" s="5">
-        <v>5</v>
+        <v>38</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>99</v>
+        <v>133</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C40" s="5">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>100</v>
+        <v>134</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C41" s="5">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>101</v>
+        <v>135</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C42" s="5">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>102</v>
+        <v>136</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C43" s="5">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>103</v>
+        <v>137</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C44" s="5">
-        <v>2</v>
+        <v>43</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>104</v>
+        <v>138</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C45" s="5">
-        <v>3</v>
+        <v>44</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>105</v>
+        <v>139</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C46" s="5">
-        <v>4</v>
+        <v>45</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>106</v>
+        <v>140</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C47" s="5">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C48" s="5">
-        <v>6</v>
+        <v>47</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>108</v>
+        <v>142</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C49" s="5">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>109</v>
+        <v>143</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C50" s="5">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>110</v>
+        <v>144</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C51" s="5">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C52" s="5">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>112</v>
+        <v>146</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C53" s="5">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>113</v>
+        <v>147</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C54" s="5">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>114</v>
+        <v>148</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C55" s="5">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>115</v>
+        <v>149</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C56" s="5">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>116</v>
+        <v>150</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C57" s="5">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>117</v>
+        <v>151</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C58" s="5">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>118</v>
+        <v>152</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C59" s="5">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>119</v>
+        <v>153</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C60" s="5">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>120</v>
+        <v>154</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C61" s="5">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>121</v>
+        <v>155</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C62" s="5">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B63" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C63" s="5">
         <v>62</v>
       </c>
-      <c r="C63" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="D63" s="5" t="s">
-        <v>123</v>
+        <v>157</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C64" s="5">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>124</v>
+        <v>158</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C65" s="5">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>125</v>
+        <v>159</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C66" s="5">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>126</v>
+        <v>160</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C67" s="5">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>127</v>
+        <v>161</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C68" s="5">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>128</v>
+        <v>162</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C69" s="5">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C70" s="5">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>130</v>
+        <v>164</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C71" s="5">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>131</v>
+        <v>165</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C72" s="5">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>132</v>
+        <v>166</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C73" s="5">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>133</v>
+        <v>167</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C74" s="5">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>134</v>
+        <v>168</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C75" s="5">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>135</v>
+        <v>169</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C76" s="5">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>136</v>
+        <v>170</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C77" s="5">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>137</v>
+        <v>171</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C78" s="5">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>138</v>
+        <v>172</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
-    </row>
-[...2677 lines deleted...]
-      <c r="I219" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>280</v>
+        <v>173</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>281</v>
+        <v>174</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>282</v>
+        <v>175</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>283</v>
+        <v>176</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>284</v>
+        <v>177</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>285</v>
+        <v>178</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>286</v>
+        <v>179</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>287</v>
+        <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>288</v>
+        <v>181</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>289</v>
+        <v>182</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>290</v>
+        <v>183</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>291</v>
+        <v>184</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>292</v>
+        <v>185</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>293</v>
+        <v>186</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>294</v>
+        <v>187</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>295</v>
+        <v>188</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>296</v>
+        <v>189</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>297</v>
+        <v>190</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>298</v>
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>299</v>
+        <v>192</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>300</v>
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>301</v>
+        <v>194</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>302</v>
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>