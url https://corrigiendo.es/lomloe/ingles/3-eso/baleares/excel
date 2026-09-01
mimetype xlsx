--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:30</t>
+    <t>01/09/2026 13:08</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>