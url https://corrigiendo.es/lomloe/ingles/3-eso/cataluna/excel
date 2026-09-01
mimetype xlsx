--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -106,150 +106,150 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:34</t>
+    <t>01/09/2026 13:10</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Llengua Estrangera</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Descriure i alorar la di ersitat lingüística i cultural a partir del reconeixement de les llengües de l'alumnat i la realitat plurilingüe, pluricultural i intercultural, per afa orir la transferència lingüística, identificar i rebut ar estereotips i pre udicis lingüístics i alorar aquesta di ersitat com a font de riquesa cultural Criteris d'a aluació 1r i 2n 3r i 4t 1.1 Acceptar i adequar-se a la diversitat 1.1 Valorar críticament la diversitat lingüística, cultural i artística pròpia de lingüística, cultural i artística pròpia de països on es parla la llengua països on es parla la llengua estrangera com a font d'enriquiment estrangera, en relació amb els drets personal, mostrant interès per compartir humans, i adequar-se a aquesta elements culturals i lingüístics que diversitat, tot afavorint el fomentin la sostenibilitat i la desenvolupament d'una cultura democràcia. compartida i una ciutadania compromesa amb la sostenibilitat i els 1.2 Participar de manera empàtica i valors democràtics. respectuosa en situacions interculturals, construint vincles entre 1.2 Participar de manera adequada, les diferents llengües i cultures, empàtica i respectuosa en situacions rebutjant qualsevol tipus de interculturals, construint vincles entre discriminació, prejudici i estereotip en les diferents llengües i cultures, contextos comunicatius quotidians. rebutjant qualsevol tipus de discriminació, prejudici i estereotip en 1.3 Aplicar, de forma guiada, contextos comunicatius quotidians, i estratègies per explicar i apreciar la proposant vies de solució a aquells diversitat lingüística, cultural i artística. factors socioculturals que dificulten la comunicació. 1.3 Aplicar estratègies per defensar i apreciar la diversitat lingüística, cultural i artística.</t>
+    <t>Descriure i valorar la diversitat lingüística i cultural a partir del reconeixement de les llengües de l'alumnat i la realitat plurilingüe, pluricultural i intercultural, per afa orir la transferència lingüística, identificar i rebut ar estereotips i pre udicis lingüístics i valorar aquesta diversitat com a font de riquesa cultural</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Comprendre i interpretar textos orals i multimodals, en la llengua estàndard, recollint el sentit general i la informació m s relle ant, la se a forma i el seu contingut, per construir coneixement, formar se opinió i eixamplar les possibilitats de gaudi i lleure Criteris d'a aluació 1r i 2n 3r i 4t 2.1 Interpretar i analitzar el sentit global 2.1 Extreure i analitzar el sentit global i i la informació específica i explícita de les idees principals, i seleccionar textos orals i multimodals breus i informació pertinent de textos orals i senzills sobre temes freqüents i multimodals sobre temes quotidians, quotidians, de rellevància personal i de rellevància personal o d'interès pròxims a la seva experiència, propis públic propers a la seva experiència dels àmbits de les relacions expressats de manera clara i en la interpersonals, de l'aprenentatge, dels llengua estàndard a través de diversos mitjans de comunicació i de la ficció, suports. expressats de forma clara i en la 2.2 Interpretar i valorar el contingut i llengua estàndard a través de diversos els trets discursius de textos suports. progressivament més complexos propis dels àmbits de les relacions 2.2 Seleccionar, organitzar i aplicar de interpersonals, dels mitjans de manera guiada les estratègies i els comunicació social i de l'aprenentatge, coneixements més adequats en i també de textos literaris adequats al situacions comunicatives quotidianes nivell de maduresa de l'alumnat. per comprendre el sentit general, la 2.3 Seleccionar, organitzar i aplicar les informació essencial i els detalls més estratègies i els coneixements més rellevants dels textos; interpretar adequats en cada situació elements no verbals, i cercar i comunicativa per comprendre el sentit seleccionar informació. general, la informació essencial i els detalls més rellevants dels textos; inferir significats i interpretar elements no verbals, i cercar, seleccionar i gestionar informació veraç. La comprensió suposa rebre i processar informació. A l'etapa de l'educació secundària obligatòria, la comprensió és una destresa comunicativa que cal desenvolupar a partir de textos orals i multimodals sobre temes quotidians, de rellevància personal o d'interès públic propers a l'experiència de l'alumnat, expressats de manera clara i usant la llengua estàndard. La comprensió, en aquest nivell, implica entendre i interpretar els textos i extreure'n el sentit general i els detalls més rellevants per satisfer les necessitats comunicatives. Per fer-ho, s'han d'activar les estratègies més adequades al desenvolupament psicoevolutiu i les necessitats de l'alumnat, a fi de reconstruir la representació del significat i del sentit del text i per formular hipòtesis sobre la intenció comunicativa subjacent a aquests textos. Entre les estratègies de comprensió més útils per a l'alumnat hi ha la inferència i l'extrapolació de significats a nous contextos comunicatius, així com la transferència i la integració dels coneixements, les destreses i les actituds de les llengües que conformen el seu repertori lingüístic. Inclou la interpretació de diferents formes de representació (imatge, gràfics, taules, diagrames, so, gestos, etc.), així com de la informació contextual (elements extralingüístics) i cotextual (elements lingüístics), que permeten comprovar la hipòtesi inicial sobre de la intenció i sentit del text, així com plantejar hipòtesis alternatives, si calgués. A més d'aquestes estratègies, la cerca de fonts fiables, en suports tant analògics com digitals, constitueix un mètode de gran utilitat per a la comprensió, ja que permet contrastar, validar i sustentar la informació, així com obtenir conclusions rellevants a partir dels textos. Els processos de comprensió i interpretació requereixen contextos de comunicació dialògics que estimulin la col·laboració, la identificació crítica de prejudicis i estereotips de qualsevol tipus, així com l'interès genuí per les diferències i les similituds culturals.</t>
+    <t>Comprendre i interpretar textos orals i multimodals, en la llengua estàndard, recollint el sentit general i la informació m s relle ant, la se a forma i el seu contingut, per construir coneixement, formar se opinió i eixamplar les possibilitats de gaudi i lleure</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
-    <t>Produir textos orals i multimodals amb coherència, claredat i registre adequats, atenent les con encions pr pies dels diferents gèneres discursius, i participar en interaccions orals ariades, amb autonomia, per expressar idees, sentiments i conceptes, construir coneixement i establir incles personals Criteris d'a aluació 1r i 2n 3r i 4t 3.1 Expressar oralment textos breus, 3.1 Expressar oralment textos senzills, senzills, estructurats, comprensibles i estructurats, comprensibles, coherents i adequats a la situació comunicativa adequats a la situació comunicativa sobre temes quotidians i freqüents, de sobre temes quotidians, de rellevància rellevància per a l'alumnat, per tal de personal o d'interès públic proper a la descriure, narrar i informar sobre temes seva experiència, per tal de descriure, concrets, en diferents suports, utilitzant narrar, argumentar i informar, en de forma guiada recursos verbals i no diferents suports, utilitzant recursos verbals, així com estratègies de verbals i no verbals, així com planificació i control de la producció. estratègies de planificació, control, compensació i cooperació. 3.2 Aplicar de forma guiada coneixements i estratègies per 3.2 Aplicar coneixements i estratègies planificar, produir i revisar textos per planificar, produir, revisar i cooperar comprensibles, coherents i adequats a en l'elaboració de textos coherents, les intencions comunicatives, les cohesionats i adequats a les intencions característiques contextuals i la comunicatives, les característiques tipologia textual, amb ajuda dels contextuals, els aspectes socioculturals recursos físics o digitals més adequats i la tipologia textual, usant els recursos en funció de la tasca i les necessitats físics o digitals més adequats en funció de cada moment, tenint en compte el de la tasca i de les necessitats de destinatari del text. l'audiència o el destinatari del text. 3.3 Participar en situacions interactives 3.3 Participar i col·laborar activament, a breus i senzilles sobre temes través de diversos suports, en quotidians, de rellevància personal i situacions interactives sobre temes pròxims a la seva experiència, a través quotidians, de rellevància personal o de diversos suports, utilitzant recursos d'interès públic propers a la seva com ara la repetició, el ritme pausat o el experiència, mostrant iniciativa, llenguatge no verbal, i mostrant empatia i respecte per la cortesia empatia i respecte per la cortesia lingüística i l'etiqueta digital, així com lingüística i l'etiqueta digital, així com per les diferents necessitats, idees, per les diferents necessitats, idees, inquietuds, iniciatives i motivacions dels inquietuds, iniciatives i motivacions dels interlocutors. interlocutors. 3.4 Utilitzar estratègies adequades per 3.4 Utilitzar, de forma guiada i en entorns iniciar, mantenir i acabar la propers, estratègies adequades per comunicació, prendre i cedir la paraula, iniciar, mantenir i acabar la comunicació, sol·licitar i formular aclariments i prendre i cedir la paraula, sol·licitar i explicacions, reformular, comparar i formular aclariments i explicacions. contrastar, resumir, col·laborar, debatre, resoldre problemes i gestionar situacions compromeses.</t>
+    <t>Produir textos orals i multimodals amb coherència, claredat i registre adequats, atenent les con encions pròpies dels diferents gèneres discursius, i participar en interaccions orals ariades, amb autonomia, per expressar idees, sentiments i conceptes, construir coneixement i establir incles personals</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
-    <t>Comprendre, interpretar i analit ar, amb sentit crític i diferents prop sits de lectura, textos escrits i multimodals reconeixent el sentit global i les idees principals i secundàries, identificant la intenció de l'emissor, reflexionant sobre el contingut i la forma i a aluant ne la qualitat i fiabilitat, per tal de construir coneixement i donar resposta a necessitats i interessos comunicatius di ersos Criteris d'a aluació 1r i 2n 3r i 4t 4.1 Comprendre i interpretar el sentit 4.1 Comprendre i interpretar el sentit global, l'estructura, la informació més global, l'estructura, la informació més rellevant i la intenció de l'emissor de rellevant i la intenció de l'emissor de textos escrits i multimodals senzills de textos escrits i multimodals de certa diferents àmbits que responguin a complexitat, que responguin a diferents diferents propòsits de lectura, realitzant propòsits de lectura, realitzant les les inferències necessàries. inferències necessàries. 4.2 Valorar la forma i el contingut de 4.2 Valorar críticament el contingut i la textos senzills avaluant-ne la qualitat, la forma de textos de certa complexitat, fiabilitat i la idoneïtat de canal utilitzat, avaluant-ne la qualitat, la fiabilitat i la així com l'eficàcia dels procediments idoneïtat de canal utilitzat, així com comunicatius emprats. l'eficàcia dels procediments lingüístics emprats. Desenvolupar la competència lectora implica incidir en la motivació, el compromís, les pràctiques de lectura i el coneixement i ús de les estratègies que s'han de desplegar abans, durant i després de l'acte lector, perquè noies i nois esdevinguin lectors competents i autònoms davant tot tipus de textos, sàpiguen avaluar-ne la qualitat i fiabilitat i hi trobin la resposta a diferents propòsits de lectura en tots els àmbits de la seva vida. Comprendre un text implica captar el seu sentit global i la informació més rellevant en funció del propòsit de lectura, integrar la informació explícita i realitzar les inferències necessàries que permetin reconstruir la relació entre les seves parts, formular hipòtesis sobre la intenció comunicativa subjacent a aquests textos, i reflexionar sobre la seva forma i contingut. Per a això, convé acompanyar els processos lectors dels estudiants de manera detinguda a l'aula, tenint en compte a més que l'alfabetització de segle XXI passa necessàriament per l'ensenyament de la lectura dels hipertextos d'Internet. Les classes de llengües han de diversificar els àmbits als quals pertanyen els textos escrits i crear contextos significatius per treballar-los a l'aula, buscant la gradació i complementarietat en la complexitat dels textos (extensió, estructura, llenguatge, tema, etc.) i les tasques proposades.</t>
+    <t>Comprendre, interpretar i analitzar, amb sentit crític i diferents prop sits de lectura, textos escrits i multimodals reconeixent el sentit global i les idees principals i secundàries, identificant la intenció de l'emissor, reflexionant sobre el contingut i la forma i a aluant ne la qualitat i fiabilitat, per tal de construir coneixement i donar resposta a necessitats i interessos comunicatius diversos</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>Produir textos escrits i multimodals amb adequació, coherència i cohesió, aplicant estratègies elementals de planificació, redacció, re isió, correcció i edició, amb regulació dels iguals i autoregulació progressi ament aut noma, i atenent les con encions pr pies del gènere discursiu triat, per construir coneixement i donar resposta de manera informada, efica i creati a a demandes comunicati es concretes Criteris d'a aluació 1r i 2n 3r i 4t 5.1 Organitzar i redactar textos breus i 5.1 Redactar i difondre textos comprensibles, amb claredat, d'extensió mitjana amb acceptable coherència, cohesió i adequació a la claredat, coherència, cohesió, correcció situació comunicativa proposada, i adequació a la situació comunicativa seguint pautes establertes, a través proposada, a la tipologia textual i a les d'eines analògiques i digitals, sobre eines analògiques i digitals utilitzades, assumptes quotidians i freqüents, de sobre assumptes quotidians, de rellevància per a l'alumnat i pròxims a la rellevància personal o d'interès públic seva experiència. pròxims a la seva experiència, respectant la propietat intel·lectual i 5.2 Aplicar de forma guiada evitant el plagi. coneixements i estratègies per planificar, produir i revisar textos 5.2 Aplicar coneixements i estratègies comprensibles, coherents i adequats a per a planificar, produir, revisar i les intencions comunicatives, les cooperar en l'elaboració de textos característiques contextuals i la coherents, cohesionats i adequats a les tipologia textual, usant, de manera intencions comunicatives, les progressivament autònoma, els característiques contextuals, els recursos físics o digitals més adequats aspectes socioculturals i la tipologia en funció de la tasca i les necessitats textual, usant els recursos físics o de cada moment, tenint en compte la digitals més adequats en funció de la persona a qui va dirigit el text. tasca i de les necessitats de l'audiència o del lector potencial a qui s'adreça el text.</t>
+    <t>Produir textos escrits i multimodals amb adequació, coherència i cohesió, aplicant estratègies elementals de planificació, redacció, re visió, correcció i edició, amb regulació dels iguals i autoregulació progressi ament aut noma, i atenent les con encions pròpies del gènere discursiu triat, per construir coneixement i donar resposta de manera informada, eficaç i creativa a demandes comunicati es concretes</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Cercar, seleccionar i contrastar informació procedent de diferents fonts de manera progressi ament aut noma, a aluant ne la fiabilitat i pertinència en funció dels ob ectius de lectura i e itant els riscos de manipulació i desinformació, i integrar la i transformar la en coneixement, per comunicar la, adoptant un punt de ista crític, personal i respectuós amb la propietat intel lectual Criteris d'a aluació 1r i 2n 3r i 4t 6.1 Aplicar estratègies de cerca 6.1 Aplicar estratègies de cerca d'informació (localització, selecció i d'informació (localització, selecció i contrast), en diferents fonts, incloses les contrast), en diferents fonts, incloses les digitals, calibrant-ne la fiabilitat i digitals, calibrant-ne la fiabilitat i pertinència en funció dels objectius de pertinència en funció dels objectius de lectura, sobre temes d'interès acadèmic, lectura, sobre temes d'interès acadèmic, personal, ecològic i social, de forma personal, ecològic i social, de forma progressivament autònoma, a la xarxa i a autònoma, a la xarxa i a la biblioteca, les biblioteques, valorant críticament el valorant críticament el resultat de la resultat de la cerca. cerca. 6.2 Elaborar treballs d'investigació i 6.2 Elaborar treballs d'investigació i comunicar de forma creativa i respectant comunicar de forma creativa i respectant els drets de la propietat intel·lectual, els els drets de la propietat intel·lectual, els resultats d'un procés d'investigació resultats d'un procés d'investigació, individual o grupal, organitzant la individual o grupal, organitzant la informació, integrant-la en esquemes informació, integrant-la en esquemes propis i reelaborant-la, i adoptant un punt propis i reelaborant-la, i adoptant un punt de vista crític i respectuós amb els de vista crític i respectuós amb els principis de propietat intel·lectual, sobre principis de propietat intel·lectual, sobre temes d'interès acadèmic, personal, temes d'interès acadèmic, personal, ecològic i social, que incloguin els ecològic i social, que incloguin els Objectius de desenvolupament objectius de desenvolupament sostenible. sostenible. 6.3 Adoptar hàbits d'ús crític, segur, 6.3 Adoptar hàbits d'ús crític, segur, sostenible i saludable de les tecnologies sostenible i saludable de les tecnologies digitals en relació amb la cerca i la digitals en relació amb la cerca i la comunicació de la informació. comunicació de la informació. L'accés a la informació no garanteix per si mateix el coneixement, entès com a principi estructurador de la societat moderna i eina essencial per fer front als reptes de segle XXI, inclosos els objectius de desenvolupament sostenible. Per això, és imprescindible que l'alumnat adquireixi habilitats i destreses per transformar la informació en coneixement, reconeixent el moment en què es necessita, on buscar-la, com gestionar-la, avaluar-la i comunicar-la, adoptant un punt de vista crític i personal, i evidenciant una actitud ètica i responsable amb la propietat intel·lectual i amb la identitat digital. S'ha de procurar que l'alumnat, individualment o de forma cooperativa, consulti fonts d'informació variades en contextos socials o acadèmics per a la realització de treballs o projectes de recerca, ja sigui sobre temes del currículum o al voltant d'aspectes importants de l'actualitat social, científica o cultural. Aquests processos d'investigació han de tendir a l'abordatge progressivament autònom de la seva planificació en relació amb les convencions establertes a la presentació de les produccions pròpies amb les quals es divulga el coneixement adquirit: organització en epígrafs; procediments de cita, notes, bibliografia i webgrafia; combinació ajustada de diferents codis comunicatius en els missatges multimodals. És imprescindible també el desenvolupament de la creativitat i l'adequació al context en la difusió del seu nou aprenentatge.</t>
+    <t>Cercar, seleccionar i contrastar informació procedent de diferents fonts de manera progressi ament aut noma, a aluant ne la fiabilitat i pertinència en funció dels ob ectius de lectura i e itant els riscos de manipulació i desinformació, i integrar la i transformar la en coneixement, per comunicar la, adoptant un punt de ista crític, personal i respectuós amb la propietat intel lectual</t>
   </si>
   <si>
     <t>CE.7</t>
   </si>
   <si>
-    <t>Seleccionar i llegir de manera aut noma obres di erses com a font de plaer i coneixement, configurant un itinerari lector que s'enriqueixi progressi ament pel que fa a di ersitat, complexitat i qualitat de les obres, i compartir experiències de lectura per construir la pr pia identitat lectora i gaudir de la dimensió social de la lectura Criteris d'a aluació 1r i 2n 3r i 4t 7.1 Triar i llegir textos i obres 7.1 Llegir de manera autònoma textos i prèviament seleccionats a partir dels obres seleccionats en funció dels propis propis gustos, interessos i necessitats gustos, interessos i necessitats, i deixar per crear el propi itinerari lector. constància del progrés del propi itinerari lector i cultural explicant els criteris de 7.2 Compartir l'experiència de lectura selecció de les lectures, les formes en suports diversos tot relacionant el d'accés a la cultura literària i sentit de l'obra amb la pròpia l'experiència de lectura. experiència biogràfica i lectora. 7.2 Compartir l'experiència de lectura en suports diversos tot relacionant el sentit de l'obra amb la pròpia experiència biogràfica, lectora i cultural. Desenvolupar aquesta competència implica recórrer un camí de progrés planificat, que implica la dedicació d'un temps diari i constant de lectura individual, acompanyat d'estratègies i bastides adequades per configurar l'autonomia i la identitat lectora, que es desenvoluparà al llarg de tota la vida. És essencial la configuració d'un corpus de textos adequat, format per obres de qualitat que possibilitin tant la lectura autònoma com l'enriquiment de l'experiència personal de lectura, i que inclogui el contacte amb formes literàries actuals impreses i digitals, i pràctiques culturals emergents. Paral·lelament, és recomanable anar configurant una comunitat de lectors amb referents compartits; establir estratègies que ajudin cada lector a seleccionar els textos del seu interès, apropiar-se'n i compartir la seva experiència personal de lectura, i també establir contextos en què apareguin motius per llegir que parteixin de reptes d'indagació sobre les obres i que proposin maneres de vincular afectivament els lectors amb els textos. A mesura que la competència es vagi afermant, serà possible reduir progressivament l'acompanyament docent i establir relacions entre lectures més o menys complexes, així com entre formes de lectura pròpies de la modalitat autònoma i la modalitat guiada.</t>
+    <t>Seleccionar i llegir de manera aut noma obres diverses com a font de plaer i coneixement, configurant un itinerari lector que s'enriqueixi progressi ament pel que fa a diversitat, complexitat i qualitat de les obres, i compartir experiències de lectura per construir la pròpia identitat lectora i gaudir de la dimensió social de la lectura</t>
   </si>
   <si>
     <t>CE.8</t>
   </si>
   <si>
-    <t>Mediar entre diferents llengües, fent ser ir estratègies i coneixements sen ills orientats a explicar conceptes o simplificar missatges, per transmetre informació de manera efica, clara i responsable Criteris d'a aluació 1r i 2n 3r i 4t 8.1 Inferir i explicar textos, conceptes i 8.1 Inferir i explicar textos, conceptes i comunicacions breus i senzilles en comunicacions breus i senzilles en situacions de diversitat lingüística, situacions de diversitat lingüística, social i cultural, mostrant respecte i social i cultural, mostrant respecte i empatia per les i els interlocutors i per empatia per les i els interlocutors i per les llengües emprades, i interès per les llengües emprades, i participant en participar en la solució de problemes la solució de problemes d'intercomprensió i d'entesa en l'entorn d'intercomprensió i d'entesa en l'entorn. proper. 8.2 Aplicar estratègies que ajudin a 8.2 Aplicar, de forma guiada, crear ponts, facilitin la comunicació i estratègies que ajudin a crear ponts i serveixin per explicar i simplificar facilitin la comprensió i producció textos, conceptes i missatges, i que d'informació i la comunicació, siguin adequades a les intencions adequades a les intencions comunicatives, les característiques comunicatives, utilitzant recursos i contextuals i la tipologia textual, usant suports físics o digitals en funció de les recursos i suports físics o digitals en necessitats de cada moment. funció de les necessitats de cada moment. La mediació és l'activitat del llenguatge consistent a explicar i facilitar la comprensió de missatges o textos a partir d'estratègies com la reformulació, de manera oral o escrita. En la mediació, l'alumnat ha d'actuar com a agent social encarregat de crear ponts i ajudar a construir o expressar missatges de forma dialògica, no només entre llengües diferents, sinó també entre diferents modalitats o registres dins d'una mateixa llengua. En l'educació secundària obligatòria, la mediació se centra, principalment, en el paper de la llengua com a eina per resoldre els reptes que sorgeixen del context comunicatiu, creant espais i condicions propícies per a la comunicació i l'aprenentatge; en la cooperació i el foment de la participació dels altres per construir i entendre nous significats; La mediació facilita el desenvolupament del pensament estratègic de l'alumnat, en tant que suposa que triï les destreses i estratègies més adequades del seu repertori per aconseguir una comunicació eficaç, però també per afavorir la participació pròpia i d'altres persones en entorns col·laboratius d'intercanvis d'informació. Així mateix, implica reconèixer els recursos disponibles i promoure la motivació dels altres i l'empatia, comprenent i respectant les diferents motivacions, idees i circumstàncies personals dels interlocutors, i harmonitzant-les amb les pròpies. Per això, l'empatia, el respecte, l'esperit crític i el sentit ètic són elements clau en la mediació en aquest nivell.</t>
+    <t>Mediar entre diferents llengües, fent ser ir estratègies i coneixements sen ills orientats a explicar conceptes o simplificar missatges, per transmetre informació de manera eficaç, clara i responsable</t>
   </si>
   <si>
     <t>CE.9</t>
   </si>
   <si>
-    <t>Ampliar i usar els repertoris lingüístics personals entre diferents llengües, reflexionant de manera crítica sobre el seu funcionament i prenent consciència de les estratègies i coneixements propis, per millorar la resposta a necessitats comunicati es concretes Criteris d'a aluació 1r i 2n 3r i 4t 9.1 Comparar i contrastar les similituds 9.1 Comparar i argumentar les i diferències entre diferents llengües similituds i diferències entre diferents reflexionant de manera llengües reflexionant de manera progressivament autònoma sobre el progressivament autònoma sobre el seu funcionament. seu funcionament. 9.2 Utilitzar i diferenciar els 9.2 Utilitzar de forma creativa coneixements i estratègies de millora estratègies i coneixements de millora de la pròpia capacitat de comunicar i de la pròpia capacitat de comunicar i d'aprendre la llengua estrangera, amb d'aprendre la llengua estrangera, amb suport d'altres participants i de suports suport d'altres participants i de suports analògics i digitals. analògics i digitals. 9.3 Identificar i registrar, seguint 9.3 Registrar i reflexionar sobre els models, els progressos i dificultats progressos i dificultats d'aprenentatge d'aprenentatge de la llengua de la llengua estrangera, seleccionant estrangera, seleccionant de forma les estratègies més eficaces per guiada les estratègies més eficaces per superar aquestes dificultats i consolidar superar aquestes dificultats i progressar el seu aprenentatge, realitzant activitats en el seu aprenentatge, realitzant de planificació del propi aprenentatge, activitats d'autoavaluació i coavaluació, autoavaluació i coavaluació, fent-los fent-los explícits i compartint-los. explícits i compartint-los. L'ús del repertori lingüístic i la reflexió sobre el seu funcionament estan vinculats amb l'enfocament plurilingüe de l'adquisició de llengües. L'enfocament plurilingüe parteix del fet que les experiències de l'alumnat amb les llengües que coneix serveixen de base per a l'ampliació i millora de l'aprenentatge de llengües noves i l'ajuden a desenvolupar i enriquir el seu repertori lingüístic plurilingüe i la seva curiositat i sensibilització cultural.</t>
+    <t>Ampliar i usar els repertoris lingüístics personals entre diferents llengües, reflexionant de manera crítica sobre el seu funcionament i prenent consciència de les estratègies i coneixements propis, per millorar la resposta a necessitats comunicati es concretes</t>
   </si>
   <si>
     <t>CE.10</t>
   </si>
   <si>
-    <t>Posar al ser ei de la con i ència democràtica, la resolució dialogada dels conflictes i la igualtat de drets de totes les persones, les pr pies pràctiques comunicati es, utilit ant un llenguatge no discriminatori i desterrant els abusos de poder a tra s de la paraula, per afa orir un s efica, ètic i democràtic del llenguatge Criteris d'a aluació 1r i 2n 3r i 4t 10.1 Identificar i rebutjar els usos 10.1 Identificar i rebutjar els usos discriminatoris de la llengua, els abusos discriminatoris de la llengua, els abusos de poder a través de la paraula i els de poder a través de la paraula i els usos manipuladors del llenguatge a usos manipuladors del llenguatge a partir de la reflexió i l'anàlisi dels partir de la reflexió i l'anàlisi dels elements lingüístics, textuals i elements lingüístics, textuals i discursius utilitzats, així com dels discursius utilitzats, així com dels elements no verbals que regeixen la elements no verbals de la comunicació. comunicació entre les persones. 10.2 Utilitzar estratègies per a la 10.2 Utilitzar estratègies per a la resolució dialogada dels conflictes i la resolució dialogada dels conflictes i la recerca de consensos tant en l'àmbit recerca de consensos, tant en l'àmbit personal com educatiu i social. personal com educatiu i social. Assolir aquesta competència implica que els estudiants siguin eficaços a l'hora de comunicar-se i que posin les paraules al servei d'uns objectius que no es desentenguin de la indefugible dimensió ètica de la comunicació.</t>
+    <t>Posar al ser ei de la con i ència democràtica, la resolució dialogada dels conflictes i la igualtat de drets de totes les persones, les pròpies pràctiques comunicati es, utilitzant un llenguatge no discriminatori i desterrant els abusos de poder a través de la paraula, per afa orir un s eficaç, ètic i democràtic del llenguatge</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Valorar críticament la diversitat lingüística, cultural i artística pròpia de països on es parla la llengua estrangera, en relació amb els drets humans, i adequar-se a aquesta diversitat, tot afavorint el desenvolupament d’una cultura compartida i una ciutadania compromesa amb la sostenibilitat i els valors democràtics.</t>
   </si>