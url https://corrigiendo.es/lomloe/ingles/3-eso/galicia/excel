--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,63 +94,63 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:21</t>
+    <t>03/07/2026 18:15</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -421,135 +421,429 @@
   <si>
     <t>Estrategias y herramientas de uso común para la autoevaluación, la coevaluación y la autorreparación, analógicas y digitales, individuales y cooperativas.</t>
   </si>
   <si>
     <t>Expresiones y léxico específico de uso común para intercambiar ideas sobre la comunicación, la lengua, el aprendizaje y las herramientas de comunicación y aprendizaje (metalenguaje).</t>
   </si>
   <si>
     <t>Comparación entre lenguas a partir de elementos de la lengua extranjera y otras lenguas: origen y parentescos.</t>
   </si>
   <si>
     <t>La lengua extranjera como medio de comunicación interpersonal e internacional, como fuente de información, y como herramienta de participación social y de enriquecimiento personal.</t>
   </si>
   <si>
     <t>Interés e iniciativa en la realización de intercambios comunicativos a través de diferentes medios con hablantes o estudiantes de la lengua extranjera.</t>
   </si>
   <si>
     <t>Aspectos socioculturales y sociolingüísticos de uso común relativos a la vida cotidiana, a las condiciones de vida y las relaciones interpersonales; convenciones sociales de uso común; lenguaje no verbal, cortesía lingüística y etiqueta digital; cultura, normas, actitudes, costumbres y valores propios de países donde se habla la lengua extranjera.</t>
   </si>
   <si>
     <t>Estrategias de uso común para entender y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales y democráticos.</t>
   </si>
   <si>
     <t>Estrategias de uso común de detección y actuación ante usos discriminatorios del lenguaje verbal y no verbal.</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...41 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>CE.1</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer el texto en formato escrito y en audio sincronizado, permitiendo al alumnado leer mientras escucha para facilitar la inferencia de significados.
+• Incluir un organizador gráfico con la estructura del texto (p. ej., causa-efecto, problema-solución) antes de la lectura, con huecos para que anoten detalles clave.
+• Fragmentar el texto en párrafos cortos y acompañar cada fragmento de una imagen o icono que represente su idea principal, ayudando a inferir el sentido general.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Pedir al alumnado que elabore un mapa conceptual digital (con herramientas como Canva o MindMeister) que relacione los detalles más relevantes y las inferencias realizadas.
+• Solicitar la grabación de un audio de 1 minuto donde resuman el sentido general y expliquen una inferencia, justificándola con elementos del texto.
+• Plantear la redacción de un comentario para una red social ficticia (máximo 280 caracteres) que incluya la idea principal y un detalle relevante, usando hashtags para categorizar.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de motivación e implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer una selección de textos auténticos (noticias breves, tuits virales, letras de canciones) sobre temas elegidos por el alumnado, de modo que escojan el que más les interese.
+• Diseñar una actividad de 'detective de detalles': el texto contiene información contradictoria o ambigua que deben resolver infiriendo la respuesta correcta para superar un reto por equipos.
+• Permitir que el alumnado elija cómo demostrar su comprensión (póster, vídeo, representación oral, etc.) y establezca su propio objetivo de detalles a extraer, con autoevaluación al final.</t>
+  </si>
+  <si>
+    <t>CE.2</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer modelos auditivos y escritos del mismo texto (por ejemplo, narración grabada y transcripción) para que comparen estructuras.
+• Proporcionar organizadores gráficos (mapa conceptual, esquema de planificación) con colores para diferenciar partes del texto.
+• Incluir una lista de conectores y frases útiles en formato visual (cartel o tarjeta) con ejemplos contextualizados.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el texto final sea un pódcast o una grabación de voz en lugar de escrito, usando un guion previo.
+• Ofrecer la opción de escribir con procesador de textos con corrector ortográfico y predicción de palabras.
+• Aceptar formatos multimodales: tira cómica con bocadillos, vídeo breve con subtítulos o presentación oral con diapositivas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumnado elija el tema de su texto entre un banco de opciones relacionadas con sus intereses (música, redes, deportes).
+• Establecer un sistema de autoevaluación por pasos (planificación, borrador, revisión) con emojis que reflejen su progreso.
+• Incorporar la revisión por pares como juego: roles de «editor» y «autor» con instrucciones claras y rúbrica sencilla.</t>
+  </si>
+  <si>
+    <t>CE.3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer ejemplos modélicos de intercambios en audio y vídeo con diferentes acentos y registros de cortesía, acompañados de transcripción resaltando los marcadores de cortesía.
+• Presentar esquemas visuales de la estructura de un intercambio respetuoso (saludo, petición, agradecimiento, despedida) con opción de ampliar o simplificar el nivel de detalle.
+• Proporcionar bancos de frases hechas y conectores de cortesía (por favor, gracias, disculpa, ¿podrías...?) clasificados por función comunicativa y nivel de formalidad.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir al alumnado demostrar su competencia interactiva mediante role-playing en vivo, grabación de audio o vídeo, o diálogo escrito en un chat simulado, con posibilidad de elegir el medio.
+• Ofrecer plantillas de guiones de interacción con espacios para personalizar según el contexto (pedir información, hacer una sugerencia, rechazar educadamente) para quienes necesiten apoyo estructurado.
+• Facilitar herramientas digitales que permitan grabar y autoevaluar la propia entonación y uso de cortesía, comparándola con modelos dados.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación e implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones de situación comunicativa (pedir ayuda en una tienda, concertar una cita, resolver un malentendido) para que el alumnado elija la que le resulte más relevante o interesante.
+• Incluir la posibilidad de que el alumnado seleccione su propio objetivo de cortesía (por ejemplo, practicar fórmulas de disculpa o de petición) y establezca su nivel de desafío.
+• Incorporar un sistema de retroalimentación positiva centrada en el esfuerzo y el uso de estrategias de cooperación, no solo en la corrección lingüística.</t>
+  </si>
+  <si>
+    <t>CE.4</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido de mediación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer ejemplos en audio de mediaciones (explicar un cartel, resumir un audio) para que el alumnado identifique estrategias.
+• Presentar esquemas visuales con conectores y frases útiles para simplificar mensajes (por ejemplo, 'esto significa que...', 'en otras palabras...').
+• Proporcionar textos breves en diferentes soportes (impreso, digital con tipografía ajustable) que ejemplifiquen la mediación entre lenguas.</t>
+  </si>
+  <si>
+    <t>Ofrecer opciones para que el alumnado demuestre su capacidad de mediación de forma diversa.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que medien de forma oral (grabación de audio o vídeo) o escrita (chat, correo, transcripción) según prefieran.
+• Facilitar el uso de apoyos visuales (dibujos, esquemas, gestos) durante la mediación para explicar conceptos difíciles.
+• Evaluar la mediación a través de role-plays o simulaciones de situaciones cotidianas (en la calle, en una tienda) con distinto grado de formalidad.</t>
+  </si>
+  <si>
+    <t>Fomentar el interés y la persistencia mediante la conexión con la realidad y la elección.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Vincular las tareas de mediación a situaciones reales del entorno del alumno (explicar una instrucción a un turista, ayudar a un compañero recién llegado).
+• Ofrecer opciones de temática para la mediación: aficiones, música, videojuegos noticias breves, para que elijan lo que les motive.
+• Incluir retos de mediación por niveles de dificultad (de mensajes simples a otros con matices) para ajustar el desafío a cada alumno.</t>
+  </si>
+  <si>
+    <t>CE.5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer una tabla comparativa visual de falsos amigos entre inglés y español, con ejemplos en contexto.
+• Presentar audios cortos del mismo anuncio en inglés, francés y portugués para analizar estrategias de comprensión.
+• Proporcionar un glosario digital interactivo que conecte palabras del inglés con sus cognados en otras lenguas romances.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Pedir que elaboren un mapa conceptual en línea que relacione estrategias de aprendizaje de vocabulario en inglés con las que usan en su lengua materna.
+• Solicitar una grabación de voz (podcast breve) donde expliquen cómo un conocimiento de otra lengua les ayudó a deducir el significado de una palabra inglesa.
+• Encargar un diario de aprendizaje digital donde registren reflexiones sobre el uso de su repertorio plurilingüe en situaciones comunicativas reales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer la opción de elegir la lengua de comparación (inglés con otra que conozcan) para los análisis y productos.
+• Integrar un reto tipo ‘lingüístico de la semana’ donde descubran una palabra común en varias lenguas y la usen en una frase original.
+• Permitir que compartan en un foro anécdotas personales sobre cómo el multilingüismo les ha facilitado la comunicación en viajes o con amigos.</t>
+  </si>
+  <si>
+    <t>CE.6</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido y de las culturas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un corpus de micro-textos auténticos (canciones, tuits, memes, grafitis) en lengua extranjera que reflejen diversas variantes geográficas y registros, con apoyo visual y auditivo.
+• Presentar un mapa interactivo que muestre la distribución de lenguas extranjeras y permita escuchar fragmentos orales de cada una, destacando rasgos fonéticos y léxicos.
+• Proporcionar una infografía dinámica comparativa de festividades, tradiciones o normas de cortesía de países anglófonos y no anglófonos, con enlaces a breves documentales o entrevistas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión y de producción del aprendizaje.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un podcast en parejas en el que los estudiantes contrasten un aspecto cultural de un país de habla inglesa con el suyo propio, usando un guion co-creado y grabación con herramientas digitales.
+• Crear un póster colaborativo digital (ej. Canva, Genially) que visualice semejanzas y diferencias entre lenguas (préstamos, falsos amigos, estructuras similares) y lo expongan oralmente con apoyo.
+• Redactar una entrada de blog o un diálogo dramatizado en el que se resuelva un malentendido intercultural, demostrando empatía y respeto, y grabarlo en vídeo o representarlo en clase.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación e implicación en el aprendizaje.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un menú de opciones para el producto final (podcast, póster, vídeo, entrevista simulada, etc.) para que cada estudiante elija según sus intereses y fortalezas comunicativas.
+• Plantear un reto de investigación: cada estudiante elige un país o comunidad lingüística poco conocida (ej. Malta, Singapur, Sudáfrica) y debe encontrar un dato sorprendente que comparta con la clase.
+• Incorporar una rúbrica de coevaluación centrada en la empatía y el respeto, donde los compañeros valoren si las producciones evitan estereotipos y promueven la comprensión intercultural.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3, CP1</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA4</t>
+  </si>
+  <si>
+    <t>La CE consiste en comprender e interpretar textos claros, buscando fuentes fiables y usando estrategias, lo que implica comprensión (CCL2), interpretación (CCL3) y uso de la lengua extranjera (CP1), además de búsqueda digital (CD1) y planificación de estrategias (CPSAA4).</t>
+  </si>
+  <si>
+    <t>CCL1, CP2, CPSAA4</t>
+  </si>
+  <si>
+    <t>CE1, CD2</t>
+  </si>
+  <si>
+    <t>Producir textos originales y planificados requiere expresarse (CCL1), producir en lengua extranjera (CP2) y autorregularse mediante estrategias (CPSAA4); la originalidad vincula con iniciativa (CE1) y la organización con presentación digital (CD2).</t>
+  </si>
+  <si>
+    <t>CCL1, CP3, CPSAA3</t>
+  </si>
+  <si>
+    <t>CD3, CC2</t>
+  </si>
+  <si>
+    <t>Interactuar con otras personas implica comunicación oral/escrita (CCL1), interacción en lengua extranjera (CP3) y cooperación (CPSAA3); además se emplean recursos digitales (CD3) y se desarrolla la convivencia (CC2).</t>
+  </si>
+  <si>
+    <t>CCL5, CP2, CPSAA4</t>
+  </si>
+  <si>
+    <t>CC1</t>
+  </si>
+  <si>
+    <t>Mediar entre lenguas para explicar o simplificar mensajes requiere mediación lingüística (CCL5), producción en lengua extranjera (CP2) y uso de estrategias (CPSAA4); además se maneja diversidad cultural (CC1).</t>
+  </si>
+  <si>
+    <t>CP1, CPSAA1, CPSAA4</t>
+  </si>
+  <si>
+    <t>Ampliar y reflexionar sobre repertorios lingüísticos implica usar lenguas (CP1), tomar conciencia de las propias capacidades (CPSAA1) y evaluar estrategias (CPSAA4); la conciencia de diversidad lingüística se vincula con CC1.</t>
+  </si>
+  <si>
+    <t>CC1, CCEC1, CPSAA2</t>
+  </si>
+  <si>
+    <t>CP1, CCEC2</t>
+  </si>
+  <si>
+    <t>Valorar críticamente la diversidad lingüística, cultural y artística implica comprender la realidad del mundo (CC1), apreciar el patrimonio cultural (CCEC1) y mostrar respeto (CPSAA2); además se usan repertorios (CP1) y se reconoce el arte (CCEC2).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Descarga el Decreto de tu CCAA que regula el currículo de Lengua Extranjera en 3.º ESO. Localiza las competencias específicas (CE) y su vinculación con los criterios de evaluación. En el caso de Lengua Extranjera, las CE suelen centrarse en comprensión, producción, interacción y mediación. No te limites a leer: anota en una tabla las CE y su número de criterios asociados. Esto te dará una visión de la carga evaluativa.</t>
+  </si>
+  <si>
+    <t>Imprime el decreto y subraya con colores cada CE. Verás que, por ejemplo, la CE de mediación suele tener menos criterios; eso te ayudará a ajustar el peso en la programación.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>1.5 horas</t>
+  </si>
+  <si>
+    <t>Crea un documento con las 6 CE de la materia (números del 1 al 6) y, debajo de cada una, los criterios de evaluación correspondientes. En total son 31 criterios. Asegúrate de mantener la numeración oficial. Este listado te servirá como columna vertebral para todo el curso. Revisa que ningún criterio se solape o sea ambiguo.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: CE, criterio, saberes asociados. Así podrás filtrar y ver qué criterios se evalúan con frecuencia y cuáles son más específicos de un bloque.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>De los 31 criterios, identifica cuáles son los más complejos o transversales (p.ej., producción oral en interacción) y asigna los instrumentos de evaluación más adecuados: rúbricas, listas de cotejo, pruebas orales, portfolios. Prioriza los criterios que requieren más práctica (comprensión oral, expresión escrita) y establece un calendario de evaluación que no sature al alumnado ni a ti.</t>
+  </si>
+  <si>
+    <t>No evalúes todos los criterios cada trimestre. Por ejemplo, deja la mediación para el segundo y tercer trimestre, cuando el alumnado ya tenga más soltura. Usa rúbricas analíticas para la producción oral.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Los 104 saberes se agrupan en 6 bloques (comunicación, plurilingüismo, etc.). Distribúyelos en tres trimestres de forma equilibrada. Cada trimestre debe cubrir todos los bloques, pero con distinto peso. Por ejemplo, el primer trimestre puede centrarse en el bloque de comunicación (presentaciones, saludos) y el tercero en el de mediación (resúmenes, explicaciones). Asegura que al final del curso se hayan trabajado todos los saberes.</t>
+  </si>
+  <si>
+    <t>Haz una matriz con los saberes y marca en qué trimestre se imparten. Evita saturar el primer trimestre con muchos saberes nuevos; deja algunos para el tercero, pero sé realista con el tiempo.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios criterios y saberes. Cada SDA debe tener un producto final (p.ej., un podcast, un debate, un folleto) y secuenciar tareas que trabajen comprensión, producción e interacción. Asegúrate de que la SDA del primer trimestre sea más guiada y la del tercero más autónoma. Incluye la evaluación formativa y sumativa.</t>
+  </si>
+  <si>
+    <t>Diseña la SDA del segundo trimestre en torno a un tema cultural de la CCAA (p.ej., una fiesta local) para motivar al alumnado y contextualizar el idioma. Usa herramientas digitales colaborativas.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Acuerda con el departamento el peso de cada CE y de los criterios dentro de la nota final. Por ejemplo, la CE de producción oral podría pesar un 25%, la de comprensión oral otro 25%, etc., dependiendo de las decisiones del centro. También decide qué instrumentos tendrán más peso (pruebas orales, escritas, proyectos). Documenta estas ponderaciones en la programación didáctica.</t>
+  </si>
+  <si>
+    <t>No dejes la ponderación para el final; consensúala al principio para evitar incoherencias entre cursos. Un error común es dar demasiado peso a la gramática escrita en una materia de comunicación.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Incluye en la programación las medidas de atención a la diversidad (DIA, AC, refuerzo) y el plan de recuperación para alumnado con evaluación negativa. Explica cómo se recuperarán los criterios no superados (pruebas específicas, trabajos adicionales, etc.). La normativa autonómica suele exigir que la recuperación sea continua; detalla cómo se hará el seguimiento.</t>
+  </si>
+  <si>
+    <t>No te limites a copiar el modelo genérico del centro; adapta las medidas a Lengua Extranjera: por ejemplo, para alumnado con dificultades orales, ofrece grabaciones de apoyo o rutinas de speaking guiadas.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Extraer y analizar el sentido global y las ideas principales, y seleccionar de forma guiada información pertinente de textos orales, escritos y multimodales sobre temas cotidianos,</t>
   </si>
   <si>
     <t>Interpretar y, de forma guiada, valorar el contenido y los rasgos discursivos de textos progresivamente más complejos propios de los ámbitos de las relaciones interpersonales, de l</t>
   </si>
   <si>
     <t>Seleccionar, organizar y aplicar las estrategias y conocimientos más adecuados en cada situación comunicativa para comprender el sentido general, la información esencial y los deta</t>
   </si>
@@ -1304,1352 +1598,1602 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>151</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>204</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>152</v>
+        <v>205</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>155</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>235</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>156</v>
+        <v>236</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>157</v>
+        <v>237</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>158</v>
+        <v>238</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>159</v>
+        <v>239</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>161</v>
+        <v>241</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>6.25</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>162</v>
+        <v>242</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>6.25</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>163</v>
+        <v>243</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>6.25</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>164</v>
+        <v>244</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>6.25</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>165</v>
+        <v>245</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>6.25</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>166</v>
+        <v>246</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>6.25</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>167</v>
+        <v>247</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>6.25</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>168</v>
+        <v>248</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>6.25</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>169</v>
+        <v>249</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>6.25</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>170</v>
+        <v>250</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>6.25</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>6.25</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>171</v>
+        <v>251</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>6.25</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>172</v>
+        <v>252</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>6.25</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>173</v>
+        <v>253</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>6.25</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>174</v>
+        <v>254</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>6.25</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>175</v>
+        <v>255</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>6.25</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
-        <v>176</v>
+        <v>256</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <f>SUM(E3:E18)</f>
         <v>100</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>177</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="6" t="s">
-        <v>178</v>
+        <v>258</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>179</v>
+        <v>259</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>72</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>74</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>76</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>78</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>80</v>
       </c>
       <c r="L1" s="6" t="s">
         <v>82</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>84</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>86</v>
       </c>
       <c r="O1" s="6" t="s">
         <v>88</v>
       </c>
       <c r="P1" s="6" t="s">
         <v>90</v>
       </c>
       <c r="Q1" s="6" t="s">
         <v>92</v>
       </c>
       <c r="R1" s="6" t="s">
         <v>94</v>
       </c>
       <c r="S1" s="6" t="s">
-        <v>180</v>
+        <v>260</v>
       </c>
       <c r="T1" s="6" t="s">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="5" t="s">
-        <v>181</v>
+        <v>261</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:R2),"")</f>
         <v/>
       </c>
       <c r="T2" s="5"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="5" t="s">
-        <v>182</v>
+        <v>262</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:R3),"")</f>
         <v/>
       </c>
       <c r="T3" s="5"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="5" t="s">
-        <v>183</v>
+        <v>263</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:R4),"")</f>
         <v/>
       </c>
       <c r="T4" s="5"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="5" t="s">
-        <v>184</v>
+        <v>264</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:R5),"")</f>
         <v/>
       </c>
       <c r="T5" s="5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="5" t="s">
-        <v>185</v>
+        <v>265</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:R6),"")</f>
         <v/>
       </c>
       <c r="T6" s="5"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="5" t="s">
-        <v>186</v>
+        <v>266</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:R7),"")</f>
         <v/>
       </c>
       <c r="T7" s="5"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="5" t="s">
-        <v>187</v>
+        <v>267</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:R8),"")</f>
         <v/>
       </c>
       <c r="T8" s="5"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="5" t="s">
-        <v>188</v>
+        <v>268</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:R9),"")</f>
         <v/>
       </c>
       <c r="T9" s="5"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="5" t="s">
-        <v>189</v>
+        <v>269</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:R10),"")</f>
         <v/>
       </c>
       <c r="T10" s="5"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="5" t="s">
-        <v>190</v>
+        <v>270</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:R11),"")</f>
         <v/>
       </c>
       <c r="T11" s="5"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="5" t="s">
-        <v>191</v>
+        <v>271</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:R12),"")</f>
         <v/>
       </c>
       <c r="T12" s="5"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="5" t="s">
-        <v>192</v>
+        <v>272</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:R13),"")</f>
         <v/>
       </c>
       <c r="T13" s="5"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="5" t="s">
-        <v>193</v>
+        <v>273</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:R14),"")</f>
         <v/>
       </c>
       <c r="T14" s="5"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="5" t="s">
-        <v>194</v>
+        <v>274</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:R15),"")</f>
         <v/>
       </c>
       <c r="T15" s="5"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="5" t="s">
-        <v>195</v>
+        <v>275</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:R16),"")</f>
         <v/>
       </c>
       <c r="T16" s="5"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="5" t="s">
-        <v>196</v>
+        <v>276</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:R17),"")</f>
         <v/>
       </c>
       <c r="T17" s="5"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="5" t="s">
-        <v>197</v>
+        <v>277</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:R18),"")</f>
         <v/>
       </c>
       <c r="T18" s="5"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="5" t="s">
-        <v>198</v>
+        <v>278</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:R19),"")</f>
         <v/>
       </c>
       <c r="T19" s="5"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="5" t="s">
-        <v>199</v>
+        <v>279</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:R20),"")</f>
         <v/>
       </c>
       <c r="T20" s="5"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="5" t="s">
-        <v>200</v>
+        <v>280</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:R21),"")</f>
         <v/>
       </c>
       <c r="T21" s="5"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="5" t="s">
-        <v>201</v>
+        <v>281</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:R22),"")</f>
         <v/>
       </c>
       <c r="T22" s="5"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="5" t="s">
-        <v>202</v>
+        <v>282</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:R23),"")</f>
         <v/>
       </c>
       <c r="T23" s="5"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="5" t="s">
-        <v>203</v>
+        <v>283</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:R24),"")</f>
         <v/>
       </c>
       <c r="T24" s="5"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="5" t="s">
-        <v>204</v>
+        <v>284</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:R25),"")</f>
         <v/>
       </c>
       <c r="T25" s="5"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="5" t="s">
-        <v>205</v>
+        <v>285</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:R26),"")</f>
         <v/>
       </c>
       <c r="T26" s="5"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="5" t="s">
-        <v>206</v>
+        <v>286</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:R27),"")</f>
         <v/>
       </c>
       <c r="T27" s="5"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="5" t="s">
-        <v>207</v>
+        <v>287</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:R28),"")</f>
         <v/>
       </c>
       <c r="T28" s="5"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="5" t="s">
-        <v>208</v>
+        <v>288</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:R29),"")</f>
         <v/>
       </c>
       <c r="T29" s="5"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="5" t="s">
-        <v>209</v>
+        <v>289</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:R30),"")</f>
         <v/>
       </c>
       <c r="T30" s="5"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="5" t="s">
-        <v>210</v>
+        <v>290</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:R31),"")</f>
         <v/>
       </c>
       <c r="T31" s="5"/>
     </row>
   </sheetData>
@@ -5301,236 +5845,470 @@
       </c>
       <c r="C24" s="5">
         <v>5</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>126</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
         <v>128</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>131</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="E2" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="F2" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="G2" s="6" t="s">
         <v>134</v>
-      </c>
-[...40 lines deleted...]
-        <v>143</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C4" s="5" t="s">
         <v>148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="D4" s="5" t="s">
         <v>149</v>
       </c>
     </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>183</v>
+      </c>
+    </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>