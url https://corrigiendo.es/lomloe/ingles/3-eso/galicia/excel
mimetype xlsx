--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:15</t>
+    <t>03/07/2026 19:30</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>