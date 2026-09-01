--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:30</t>
+    <t>01/09/2026 13:11</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>