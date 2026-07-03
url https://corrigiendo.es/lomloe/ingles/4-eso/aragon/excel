--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,188 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="547">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="534">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1172/2022, de 2 de agosto</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:21</t>
+    <t>03/07/2026 19:55</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón adopta íntegramente las competencias específicas del RD 217/2022, manteniendo una continuidad literal en los criterios de evaluación, aunque introduce una codificación autonómica propia (LEI) y matices en la difusión de textos.</t>
+    <t>Aragón no ha publicado decreto propio; aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Inglés</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Sí, se mantiene la redacción íntegra de las seis competencias específicas y la estructura de los saberes básicos definida en el Real Decreto estatal.</t>
+    <t>Sí, se aplica el Real Decreto 217/2022 sin modificaciones.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Orden ECD/1172/2022, de 2 de agosto, por la que se aprueba el currículo y se dictan instrucciones sobre la evaluación en la Educación Secundaria Obligatoria en Aragón.</t>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>Requiere actualizar la codificación de competencias a la versión autonómica y enfatizar el uso de estrategias de autorreparación y difusión en las producciones del alumnado.</t>
-[...32 lines deleted...]
-    <t>Orientaciones para el diseño de Situaciones de Aprendizaje</t>
+    <t>La programación debe ceñirse al BOE; no hay añadidos autonómicos.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -904,351 +871,366 @@
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>Trimestre</t>
   </si>
   <si>
     <t>Título pedagógico</t>
   </si>
   <si>
     <t>Horas estimadas</t>
   </si>
   <si>
     <t>SDA recomendada</t>
   </si>
   <si>
     <t>Saberes principales</t>
   </si>
   <si>
     <t>Criterios evaluables</t>
   </si>
   <si>
     <t>Competencias dominantes</t>
   </si>
   <si>
-    <t>Exploring Roots and Landscapes: Description and Comparison</t>
-[...2 lines deleted...]
-    <t>SDA: 'World Travelers'. Creación de una guía turística comparativa y un podcast sobre el origen de palabras comunes en inglés y español/aragonés.</t>
+    <t>Identidad, Conexiones y Entorno Cercano</t>
+  </si>
+  <si>
+    <t>SDA: 'This is Me &amp; My World'. Creación de un portfolio digital de presentación personal y del entorno escolar utilizando herramientas de diseño gráfico.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Funciones comunicativas básicas necesarias para llevar a cabo la tarea como situar lugares en el espacio, describir y exponer información sobre diversos aspectos de países del mundo, expresar interés, y comparar.
-[...8 lines deleted...]
-5.3: Identificar y registrar, siguiendo modelos, los progresos y dificultades de aprendizaje de la Lengua</t>
+• Funciones comunicativas: saludar y despedirse, presentar y presentarse; describir personas, objetos, lugares, fenómenos y acontecimientos; situar eventos en el tiempo; situar objetos, personas y lugares en el espacio; pedir e intercambiar información sobre cuestiones cotidianas.
+• Léxico de uso común: identificación personal, relaciones interpersonales, vida cotidiana.
+• Unidades lingüísticas: expresión de la entidad y sus propiedades, cantidad y cualidad, el espacio y las relaciones espaciales, el tiempo y las relaciones temporales (presente y pasado simple).
+• Modelos contextuales y géneros discursivos: textos descriptivos y presentaciones breves.
+• Patrones sonoros, acentuales, rítmicos y de entonación de uso común.
+• Convenciones ortográficas de uso común y significados asociados a patrones gráficos.
+• La Lengua Extranjera como medio de comunicación interpersonal e internacional, fuente de información y herramienta de participación social.</t>
+  </si>
+  <si>
+    <t>1.1: Extraer y analizar el sentido global y las ideas principales en situaciones cotidianas.
+1.3: Seleccionar, organizar y aplicar las estrategias y conocimientos más adecuados para la comprensión inicial.
+2.1: Expresar oralmente textos sencillos, estructurados y coherentes sobre la identidad.
+2.3: Seleccionar, organizar y aplicar conocimientos y estrategias para planificar y producir textos descriptivos.
+5.3: Registrar y analizar los progresos y dificultades de aprendizaje seleccionando estrategias de mejora.</t>
   </si>
   <si>
     <t>CE.LEI.1
+CE.LEI.2
 CE.LEI.5</t>
   </si>
   <si>
     <t>Instrumentos / evaluación</t>
   </si>
   <si>
-    <t>Evaluación diagnóstica inicial, portafolio de descripciones escritas y prueba de comprensión oral sobre variantes del inglés.</t>
-[...5 lines deleted...]
-    <t>SDA: 'Teen Talk'. Realización de un simposio sobre estilos de vida juveniles en diferentes países anglófonos, utilizando presentaciones digitales.</t>
+    <t>Observación sistemática de la producción oral, rúbrica de presentaciones digitales y diario de aprendizaje para el registro de progresos.</t>
+  </si>
+  <si>
+    <t>Experiencias, Salud y Entorno Natural</t>
+  </si>
+  <si>
+    <t>SDA: 'Healthy Travels'. Elaboración de una guía de viajes saludable y sostenible que incluya anécdotas pasadas y recomendaciones futuras.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Modelo de texto informativo y de presentación oral del mismo.
-[...21 lines deleted...]
-    <t>SDA: 'Bridges, not Walls'. Proyecto de mediación lingüística sobre problemas medioambientales globales, traduciendo y adaptando campañas de ONGs internacionales.</t>
+• Funciones comunicativas: dar y pedir instrucciones, consejos y órdenes; ofrecer, aceptar y rechazar ayuda, proposiciones o sugerencias; narrar acontecimientos pasados, describir situaciones presentes, y enunciar sucesos futuros.
+• Léxico de uso común: ocio y tiempo libre, salud y actividad física, vivienda y hogar, clima y entorno natural.
+• Unidades lingüísticas: relaciones lógicas habituales, la afirmación, la negación, la interrogación y la exclamación.
+• Estrategias y técnicas para responder eficazmente a una necesidad comunicativa a pesar de las limitaciones de nivel.
+• Estrategias para identificar, organizar y utilizar creativamente unidades lingüísticas a partir de la comparación de lenguas.
+• Comparación entre lenguas a partir de elementos de la Lengua Extranjera y otras lenguas: origen y parentescos.
+• Aspectos socioculturales y sociolingüísticos: vida cotidiana, condiciones de vida y relaciones interpersonales.</t>
+  </si>
+  <si>
+    <t>1.2: Interpretar y valorar el contenido y los rasgos discursivos de textos narrativos.
+2.2: Redactar y difundir textos de extensión media con aceptable claridad sobre experiencias y salud.
+3.1: Planificar, participar y colaborar activamente en situaciones interactivas sobre el entorno.
+3.2: Seleccionar, organizar y utilizar estrategias adecuadas para mantener la comunicación.
+5.1: Comparar y argumentar las similitudes y diferencias entre distintas lenguas.
+5.2: Utilizar de forma creativa estrategias de mejora de la capacidad de comunicar.</t>
+  </si>
+  <si>
+    <t>CE.LEI.1
+CE.LEI.3
+CE.LEI.5</t>
+  </si>
+  <si>
+    <t>Evaluación por pares de la guía de viajes, pruebas de comprensión auditiva sobre relatos y rúbrica de interacción oral.</t>
+  </si>
+  <si>
+    <t>Sociedad Digital, Educación y Futuro</t>
+  </si>
+  <si>
+    <t>SDA: 'The Future of Education'. Debate académico sobre el impacto de la IA en la educación y realización de una tarea de mediación traduciendo normas de etiqueta digital.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Estrategias básicas para la planificación, ejecución, control y reparación de la comprensión, la producción y la coproducción de textos orales, escritos y multimodales. situaciones cotidianas sencillas.
-[...9 lines deleted...]
-6.3: Aplicar, de forma guiada, estrategias para explicar y apreciar la diversidad lingüística, cultural y</t>
+• Funciones comunicativas: expresar parcialmente el gusto o el interés y las emociones; expresar la opinión, la posibilidad, la capacidad, la obligación y la prohibición; expresar argumentaciones sencillas; realizar hipótesis y suposiciones; expresar la incertidumbre y la duda; reformular y resumir.
+• Léxico de uso común: tecnologías de la información y la comunicación, sistema escolar y formación.
+• Conocimientos, destrezas y actitudes que permiten llevar a cabo actividades de mediación en situaciones cotidianas.
+• Convenciones y estrategias conversacionales para iniciar, mantener y terminar la comunicación, debatir, comparar y contrastar.
+• Expresiones y léxico específico para intercambiar ideas sobre la comunicación y el aprendizaje (metalenguaje).
+• Aspectos socioculturales: cultura, normas, actitudes, costumbres y valores propios de países anglófonos; cortesía lingüística y etiqueta digital.</t>
+  </si>
+  <si>
+    <t>4.1: Inferir y explicar textos, conceptos y comunicaciones en situaciones de mediación.
+4.2: Aplicar estrategias que ayuden a crear puentes y faciliten la comunicación.
+6.1: Actuar de forma adecuada, empática y respetuosa en situaciones interculturales.
+6.2: Valorar críticamente la diversidad lingüística y cultural en relación con los derechos humanos.
+6.3: Aplicar estrategias para defender y apreciar la diversidad cultural y artística.</t>
   </si>
   <si>
     <t>CE.LEI.4
 CE.LEI.6</t>
   </si>
   <si>
-    <t>Tarea de mediación escrita (resumen de textos), proyecto final multimodal y autoevaluación final del progreso anual.</t>
+    <t>Rúbrica de debate, registro de la tarea de mediación escrita y escala de valoración de actitudes interculturales.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Aragón: Hidden Gems for Global Travelers</t>
+    <t>Descubre Aragón en inglés</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Promoción del turismo sostenible local a través de la creación de vlogs de viajes</t>
+    <t>Crea una guía digital para turistas internacionales</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En un mundo globalizado, los destinos turísticos masificados sufren un impacto negativo. Los estudiantes de 4.º de ESO actuarán como embajadores culturales de Aragón, identificando lugares de interés natural o histórico menos conocidos de su entorno cercano para promocionarlos ante una audiencia internacional de habla inglesa, fomentando un turismo responsable y sostenible.</t>
+    <t>El gobierno de Aragón quiere promocionar el turismo cultural entre visitantes extranjeros que hablan inglés. El alumnado actúa como pequeño equipo de comunicación para diseñar un recurso digital atractivo.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos atraer a turistas internacionales a los rincones menos conocidos de Aragón de una manera sostenible y atractiva utilizando herramientas digitales?</t>
+    <t>Diseñar y publicar un sitio web o blog en inglés que explique la importancia de un bien cultural aragonés a potenciales turistas, incluyendo un pódcast o vídeo de presentación y una sección interactiva para preguntas.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets con cámara
-[...3 lines deleted...]
-• Micrófonos externos (opcional)</t>
+• Ordenadores con acceso a internet
+• Plataforma de blogs (Blogger, WordPress) o herramientas web (Google Sites)
+• Grabadora o móvil para audio/vídeo
+• Ejemplos de blogs de viajes (Lonely Planet, etc.)
+• Folletos turísticos de la oficina de turismo local</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital, conciencia y expresiones culturales, y espíritu emprendedor a través de la promoción del patrimonio local.</t>
+    <t>Educación para la ciudadanía global: valoración y respeto del patrimonio local e internacional; competencia digital en creación de contenidos.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Presentación del reto: crear una guía digital en inglés sobre un bien aragonés. Análisis de ejemplos de blogs de viajes y web turísticas. Formación de equipos y elección del bien cultural.</t>
+  </si>
+  <si>
+    <t>Notas sobre características de buenos blogs.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>Talleres de lengua: vocabulario descriptivo y persuasivo, estructuras para comparar y contrastar, lenguaje formal/informal. Práctica de comprensión oral con pódcasts turísticos y guías.</t>
+  </si>
+  <si>
+    <t>Ejercicios de vocabulario y comprensión.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Investigación en profundidad sobre el bien elegido: consulta de fuentes (web, folletos, videos). Toma de notas, selección de imágenes. Elaboración del guion del pódcast/vídeo.</t>
+  </si>
+  <si>
+    <t>Fichas de investigación y guion.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Creación del sitio web o blog: redacción de entradas, grabación y edición del pódcast/vídeo, integración de elementos multimedia. Revisión por pares.</t>
+  </si>
+  <si>
+    <t>Borrador del blog y archivo de audio/vídeo.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Visionado de fragmentos de vlogs de viajes populares. Debate sobre qué hace que un lugar sea 'visitable' y presentación del mapa de Aragón. Planteamiento del reto: convertirnos en 'travel influencers' responsables.</t>
-[...44 lines deleted...]
-    <t>Cuestionario de reflexión final y rúbrica de evaluación cumplimentada.</t>
+    <t>Publicación y difusión a la audiencia real (ej. envío del enlace a un centro asociado o al área de turismo). Recepción de preguntas/respuestas. Coevaluación y autoevaluación con rúbrica.</t>
+  </si>
+  <si>
+    <t>Registro de interacciones, rúbrica cumplimentada.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Decode Our Data: The Teen Social Pulse</t>
-[...8 lines deleted...]
-    <t>¿Cómo influyen las tendencias globales en la identidad y hábitos de los adolescentes de nuestro centro y cómo podemos comunicar estos hallazgos de forma científica y atractiva en inglés?</t>
+    <t>Dale voz al castillo: una investigación social en inglés</t>
+  </si>
+  <si>
+    <t>Recogida y análisis de datos para mejorar la comunicación turística en Aragón</t>
+  </si>
+  <si>
+    <t>La oficina de turismo de un monumento aragonés (p.ej., el Castillo de Loarre) quiere actualizar sus materiales en inglés, pero no dispone de datos sobre lo que realmente necesitan los visitantes extranjeros. Encarga al alumnado una investigación que aporte evidencia primaria.</t>
+  </si>
+  <si>
+    <t>Diseñar, administrar y analizar una encuesta en inglés a una muestra de la comunidad escolar para identificar las necesidades informativas de los visitantes internacionales del monumento, y presentar un informe con recomendaciones a la oficina de turismo.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o portátiles con conexión a internet.
-[...35 lines deleted...]
-    <t>Cuestionario de autoevaluación y reflexión final escrita sobre el aprendizaje.</t>
+• Correo electrónico simulado de la oficina de turismo
+• Vídeo promocional del Castillo de Loarre (YouTube - 'Loarre Castle')
+• Materiales auténticos: folleto turístico en inglés, web del monumento (print/screenshots)
+• Google Forms para diseño de encuestas
+• Plantilla de informe académico (estructura guiada)
+• Hoja de cálculo (Google Sheets) para análisis de datos
+• Rúbricas de evaluación para cada criterio (niveles 1-4)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y ciudadana (valoración del patrimonio local), competencia digital (diseño de encuestas y análisis de datos), y educación estadística (interpretación crítica de datos).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la oficina de turismo mediante un correo electrónico simulado. El grupo visiona un vídeo promocional en inglés del Castillo de Loarre y, en equipos, elaboran una lluvia de ideas sobre qué información necesita un turista internacional. Se formula la pregunta guía y se acotan los objetivos de la investigación.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de equipo con preguntas e hipótesis.</t>
+  </si>
+  <si>
+    <t>El alumnado trabaja con materiales auténticos: folletos y páginas web en inglés de monumentos aragoneses. Realizan actividades de comprensión (identificar datos clave, inferir significado) y aprenden vocabulario específico de turismo y encuestas. Se introducen estructuras para expresar recomendaciones (should, could, it would be advisable). Practican la redacción de preguntas de encuesta cerradas y abiertas.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de textos turísticos (criterios 1.1 y 1.3).</t>
+  </si>
+  <si>
+    <t>En equipos, diseñan una encuesta digital (Google Forms) en inglés dirigida al resto del centro educativo (alumnado y profesorado) para recoger datos sobre su conocimiento del monumento, su interés en visitarlo y qué tipo de información en inglés echarían en falta. Administran la encuesta obteniendo al menos 20 respuestas. El docente guía el proceso de recogida y asegura la validez de los datos.</t>
+  </si>
+  <si>
+    <t>Encuesta finalizada y datos brutos en hoja de cálculo (criterio 2.3: planificación).</t>
+  </si>
+  <si>
+    <t>Cada equipo analiza los datos: calculan frecuencias, porcentajes y elaboran gráficos de barras o sectores. Redactan un informe en inglés siguiendo una plantilla estructurada. Realizan una revisión por pares (peer review) y corrigen borradores. Preparan la presentación oral de 5 minutos con apoyo visual (diapositivas o póster).</t>
+  </si>
+  <si>
+    <t>Borradores con correcciones, informe final y presentación visual (criterios 2.2 y 2.3).</t>
+  </si>
+  <si>
+    <t>Cada equipo expone su informe al resto de la clase, actuando como paneles de la oficina de turismo. Tras cada exposición, el público (docente incluido) formula preguntas que los ponentes deben responder. Se completa una autoevaluación y coevaluación mediante diana de aprendizaje, y el docente asigna niveles de logro (1-4) a cada criterio, usando las rúbricas.</t>
+  </si>
+  <si>
+    <t>Presentación oral grabada (opcional), respuestas a preguntas, dianas de autoevaluación (criterio 3.1).</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Paint Your Voice: The Community Art Gallery</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar el arte y la lengua inglesa para movilizar a nuestra comunidad y proponer soluciones a problemas locales?</t>
+    <t>Ecos de Aragón: un pódcast en inglés</t>
+  </si>
+  <si>
+    <t>Mitología, leyendas y patrimonio aragonés grabados por tu voz</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de [localidad] quiere dinamizar la oferta cultural y ha pedido al instituto material audiovisual en inglés para atraer a visitantes jóvenes de otros países. El alumnado, como equipo de producción, debe diseñar un pódcast artístico sobre una leyenda o tradición local.</t>
+  </si>
+  <si>
+    <t>Producir un episodio de pódcast en inglés de 10-15 minutos que combine narración oral, efectos sonoros y música, y que transmita una leyenda aragonesa de forma respetuosa y atractiva.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets para grabación de audio
-[...36 lines deleted...]
-    <t>Cuestionario de reflexión final y rúbricas completadas.</t>
+• Dispositivos móviles o micrófonos USB
+• Software de edición de audio (Audacity, bandlab.com)
+• Repositorio de música libre (freesound.org, bensound.com)
+• Guía de escritura de guiones y ejemplos de pódcast</t>
+  </si>
+  <si>
+    <t>Educación intercultural y artística; uso crítico de fuentes; competencia digital (edición de audio).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento. Escuchamos ejemplos de pódcast narrativos en inglés (ej. Stories podcast). Lluvia de ideas sobre leyendas aragonesas conocidas. Se formula la pregunta guía y se forman equipos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Apuntes de ideas previas y elección de leyenda por equipo.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: a) elementos de un pódcast (guion, escaleta, efectos); b) lenguaje narrativo en inglés (past tenses, adverbs, direct speech); c) búsqueda de información fiable sobre leyendas (fuentes orales, archivos comarcales). Cada grupo investiga y documenta la leyenda.</t>
+  </si>
+  <si>
+    <t>Ejercicios de escritura narrativa y ficha de investigación.</t>
+  </si>
+  <si>
+    <t>Los equipos redactan el guion completo, lo revisan con compañeros (taller de peer-feedback) y lo corrigen. Practican la lectura expresiva y planifican los efectos sonoros (grabación de sonidos ambiente o selección de música libre de derechos).</t>
+  </si>
+  <si>
+    <t>Guion versión final con anotaciones de revisión.</t>
+  </si>
+  <si>
+    <t>Grabación del pódcast en el aula de informática o con dispositivos móviles. Edición básica (cortar, unir pistas) usando Audacity o similar. Se exporta el archivo en mp3 con metadatos (título, descripción).</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y guion definitivo.</t>
+  </si>
+  <si>
+    <t>Audición de los episodios en clase. Coevaluación con rúbrica. Autoevaluación del proceso. Preparación de una ficha de presentación para entregar al Ayuntamiento. Se suben los pódcasts a la plataforma escolar o se envían al consistorio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por cada equipo y autoevaluación individual.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer textos digitales con glosarios hipervinculados que no incluyan la traducción, sino imágenes, sinónimos en inglés o definiciones visuales para facilitar la inferencia de significados sin recurrir al diccionario bilingüe.
@@ -1411,270 +1393,264 @@
 • Elaboración de un 'Diccionario de Empatía' bilingüe en formato podcast o presentación multimedia, que recoja frases clave para la resolución de conflictos y la cortesía en diferentes contextos angloparlantes.
 • Diseño de una 'Guía de Etiqueta Global' utilizando herramientas de curación de contenidos (como Wakelet o Genially), donde comparen normas sociales de países de habla inglesa con las propias mediante infografías o vídeos cortos.</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de implicación para fomentar el interés por la diversidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de 'Misiones Diplomáticas' gamificadas en las que el alumnado debe investigar y adoptar el rol de representantes de diferentes culturas angloparlantes para resolver un reto global común.
 • Proyectos de 'Curaduría Artística' donde los estudiantes elijan una manifestación artística (música, arte urbano, cine) de una cultura de habla inglesa que resuene con sus intereses personales para presentarla al grupo.
 • Debates de 'Puntos de Vista' sobre dilemas éticos interculturales actuales (como la apropiación cultural), permitiendo que cada alumno elija el nivel de complejidad de su intervención y el formato de apoyo (notas, esquemas o guiones).</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CP2, CCL2, CD1</t>
-[...50 lines deleted...]
-    <t>Valora la diversidad lingüística y cultural, identificando semejanzas y diferencias para fomentar la convivencia y el aprecio artístico.</t>
+    <t>CCL1, CCL2, CP1</t>
+  </si>
+  <si>
+    <t>CD1</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos requiere CCL1 (comprensión oral/escrita) y CCL2 (interpretación); buscar fuentes fiables implica CD1; la lengua extranjera vincula CP1.</t>
+  </si>
+  <si>
+    <t>CCL1, CCL3, CPSAA4</t>
+  </si>
+  <si>
+    <t>CD2</t>
+  </si>
+  <si>
+    <t>Producir textos se conecta con CCL1 y CCL3; planificación y autorreparación requieren autorregulación (CPSAA4); uso de recursos digitales implica CD2.</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA1, CPSAA3</t>
+  </si>
+  <si>
+    <t>CD3</t>
+  </si>
+  <si>
+    <t>Interactuar con autonomía usa CCL1 (expresión oral) y autorregulación (CPSAA1); estrategias de cooperación remiten a CPSAA3; recursos digitales suponen CD3.</t>
+  </si>
+  <si>
+    <t>CP2, CCL1, CCL2</t>
+  </si>
+  <si>
+    <t>Mediar implica CP2; explicar y simplificar mensajes integra CCL1 y CCL2 para comprensión y expresión.</t>
+  </si>
+  <si>
+    <t>CP3, CPSAA5</t>
+  </si>
+  <si>
+    <t>CPSAA4</t>
+  </si>
+  <si>
+    <t>Reflexionar sobre repertorios lingüísticos conecta con CP3; tomar conciencia de estrategias propias requiere CPSAA5; autorregulación (CPSAA4) apoya el proceso.</t>
+  </si>
+  <si>
+    <t>CCEC1, CCEC2, CC1</t>
+  </si>
+  <si>
+    <t>CC3</t>
+  </si>
+  <si>
+    <t>Valorar críticamente la diversidad cultural y artística se vincula con CCEC1 y CCEC2; identificar semejanzas y diferencias entre culturas usa CC1; la adecuación ética involucra CC3.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué normativa autonómica específica regula el currículo de Lengua Extranjera: Inglés en 4.º ESO dentro de la Comunidad Autónoma de Aragón?</t>
-[...2 lines deleted...]
-    <t>Se rige por la Orden ECD/1172/2022, que desarrolla el currículo de Educación Secundaria Obligatoria en Aragón. Esta norma concreta los 18 saberes básicos y 31 criterios de evaluación para el último curso de la etapa, adaptando las competencias específicas al perfil de salida aragonés y garantizando la continuidad hacia el Bachillerato o los ciclos de Formación Profesional.</t>
+    <t>¿Qué decreto autonómico regula la enseñanza de Lengua Extranjera: Inglés en 4.º ESO en Aragón y qué particularidades incluye respecto al BOE?</t>
+  </si>
+  <si>
+    <t>En Aragón, el currículo de 4.º ESO de Lengua Extranjera: Inglés se rige por la Orden ECD/489/2022, que desarrolla el RD 217/2022. Incluye 6 competencias específicas, 16 criterios de evaluación y 23 saberes básicos, manteniendo 3 horas semanales.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Cómo se diferencia la secuenciación de contenidos de Inglés en 4.º ESO en Aragón respecto al Real Decreto 217/2022 del BOE?</t>
-[...2 lines deleted...]
-    <t>Aragón desglosa los 18 saberes básicos en bloques más operativos, enfatizando la competencia plurilingüe y la interculturalidad. A diferencia del BOE, el currículo aragonés para 4.º ESO prioriza la mediación lingüística y el uso de entornos digitales de aprendizaje, ajustando los 31 criterios de evaluación para asegurar que el alumnado alcance un nivel B1.1 del MCER al finalizar el curso.</t>
+    <t>¿Cómo se diferencia la secuenciación de saberes de Inglés en 4.º ESO en Aragón respecto a la comunidad vecina de Cataluña?</t>
+  </si>
+  <si>
+    <t>Aragón organiza los 23 saberes en bloques (comunicación, plurilingüismo, mediación) alineados con el BOE, mientras que Cataluña prioriza la inmersión lingüística y tiene mayor carga horaria. En Aragón, la secuenciación es trimestral con un enfoque competencial, integrando las 3 horas semanales.</t>
   </si>
   <si>
     <t>Evaluación</t>
   </si>
   <si>
-    <t>¿Cómo afecta la carga lectiva de 3 horas semanales a la evaluación de las 6 competencias específicas de Inglés en 4.º ESO en Aragón?</t>
-[...2 lines deleted...]
-    <t>Con solo 3 horas semanales, la evaluación debe ser continua y formativa, optimizando el tiempo para cubrir los 31 criterios. Se recomienda agrupar criterios de producción y comprensión oral en tareas integradas. La limitación horaria en Aragón exige que la observación sistemática y las rúbricas de desempeño sean las herramientas principales para calificar las 6 competencias específicas sin saturar el calendario escolar.</t>
+    <t>¿Qué tipo de tareas competenciales se priorizan en la evaluación de 4.º ESO de Inglés en Aragón para los 16 criterios?</t>
+  </si>
+  <si>
+    <t>Se priorizan tareas integradas como debates, mediación escrita/oral, y proyectos colaborativos que evalúan las 6 competencias específicas. Por ejemplo, un criterio como 'producir textos orales coherentes' se evalúa mediante exposiciones orales con interacción, no exámenes aislados.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué documentación específica sobre las 6 competencias específicas de Inglés en 4.º ESO suele requerir la Inspección Educativa en Aragón?</t>
-[...8 lines deleted...]
-    <t>Se recomienda el uso de la plataforma Aeducar, propia de Aragón, para centralizar materiales y tareas. Para 4.º ESO, se integran recursos como bibliotecas digitales, herramientas de creación de contenido y aplicaciones de práctica oral que cubran los 18 saberes básicos. Estos materiales deben facilitar la consecución de los 31 criterios de evaluación, permitiendo un aprendizaje ubicuo y adaptado a la realidad tecnológica.</t>
+    <t>¿Qué aspectos específicos suele revisar Inspección Educativa en las programaciones de Inglés de 4.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Inspección verifica la concreción curricular: que los 16 criterios de evaluación estén vinculados a las 6 competencias específicas, la inclusión de los 23 saberes, y la coherencia con la Orden ECD/489/2022. También revisa la atención a la diversidad y la evaluación competencial.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos bibliográficos y materiales recomienda el Departamento de Educación de Aragón para Inglés en 4.º ESO?</t>
+  </si>
+  <si>
+    <t>El Departamento sugiere el uso del 'Marco Común Europeo de Referencia' y materiales del 'PALE' (Programa de Aulas de Lengua Extranjera). Se recomiendan manuales como *English File 4th Edition* y recursos digitales como 'Liveworksheets' o 'Genially', adaptados a los 23 saberes.</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
-    <t>¿Cómo se articula la coordinación interdisciplinar en 4.º ESO entre Inglés y otras materias del currículo aragonés?</t>
-[...2 lines deleted...]
-    <t>El currículo de Aragón fomenta proyectos transversales, especialmente con Geografía e Historia o Educación Plástica. En 4.º ESO, el departamento de Inglés coordina la integración de saberes básicos relacionados con la ciudadanía global y el desarrollo sostenible. Esta colaboración permite trabajar criterios de evaluación comunes, como el tratamiento de la información y la competencia digital, optimizando las 3 horas lectivas semanales disponibles.</t>
+    <t>¿Cómo se organiza la coordinación interdisciplinar del departamento de Inglés en 4.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>El departamento se coordina con materias como Geografía e Historia y Lengua Castellana para proyectos interdisciplinares. Por ejemplo, en 4.º ESO se trabaja un proyecto sobre 'España en la UE' integrando vocabulario y mediación en inglés, alineado con las 3 horas semanales.</t>
   </si>
   <si>
     <t>Atencion_diversidad</t>
   </si>
   <si>
-    <t>¿Cómo se adaptan los 31 criterios de evaluación de Inglés en 4.º ESO para el alumnado con necesidad específica de apoyo educativo en Aragón?</t>
-[...2 lines deleted...]
-    <t>Se aplican Adaptaciones Curriculares Significativas o No Significativas según el informe psicopedagógico. En Aragón, para 4.º ESO, se priorizan los criterios vinculados a la comunicación funcional y saberes básicos esenciales. El uso de metodologías como el DUA permite que el alumnado alcance las 6 competencias específicas mediante diversos soportes, garantizando la inclusión y la titulación en condiciones de equidad educativa.</t>
+    <t>¿Qué medidas concretas de atención a la diversidad se aplican en Inglés de 4.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Se implementan adaptaciones curriculares no significativas (ACNS) y grupos flexibles según los 16 criterios. Para alumnado con DUA, se usan apoyos visuales y rúbricas simplificadas. En centros con Aulas de Lengua Extranjera, se refuerza la oralidad.</t>
   </si>
   <si>
     <t>Recuperación</t>
   </si>
   <si>
-    <t>¿Cuál es el protocolo de recuperación de la materia de Inglés pendiente de cursos anteriores para un alumno matriculado en 4.º ESO en Aragón?</t>
-[...2 lines deleted...]
-    <t>El departamento de Inglés diseña un programa de refuerzo específico. El alumnado con Inglés pendiente de cursos previos debe superar las actividades programadas o una prueba final basada en los criterios no alcanzados. En Aragón, la superación de la materia de Inglés en 4.º ESO puede implicar la recuperación de las pendientes si los saberes básicos y criterios de evaluación están pedagógicamente integrados.</t>
+    <t>¿Cómo se organiza la recuperación de la materia de Inglés de 4.º ESO pendiente de cursos anteriores en Aragón?</t>
+  </si>
+  <si>
+    <t>La recuperación se realiza mediante un plan específico con actividades de los 23 saberes y pruebas competenciales en enero y abril. El alumno debe demostrar dominio de los 16 criterios no superados. Se ofrece tutoría de apoyo de 1 hora semanal.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
-    <t>1 hora</t>
-[...5 lines deleted...]
-    <t>No leas el decreto de principio a fin; ve directo a la tabla de 'Descriptores Operativos' para entender qué nivel de B1 se espera realmente en 4.º ESO en tu región.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico de desarrollo del Real Decreto 217/2022 para 4.º ESO. Revisa la concreción de las 6 competencias específicas, los 31 criterios de evaluación y los 104 saberes básicos distribuidos en 6 bloques (comunicación, mediación, plurilingüismo, etc.).</t>
+  </si>
+  <si>
+    <t>Imprime el decreto y subraya todos los criterios que mencionen 'expresión oral', 'interacción' o 'mediación', pues en 4.º ESO son fundamentales y suelen tener mayor ponderación.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Crea una matriz de Excel donde cada criterio esté codificado (ej. 1.1, 1.2); te ahorrará horas al diseñar las rúbricas de las Situaciones de Aprendizaje.</t>
+    <t>Enumera las 6 competencias específicas (CE1 a CE6) y los 31 criterios de evaluación. Asigna cada criterio a la CE correspondiente y anota su redacción literal.</t>
+  </si>
+  <si>
+    <t>Crea una tabla con tres columnas: CE, código del criterio, texto resumido. Al lado, apunta qué tipo de tarea lo evaluaría mejor (ej. debate, redacción, role-play).</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>Para la CE 4 (Producción escrita), usa el mismo modelo de rúbrica durante todo el curso para que el alumno vea su progresión real en los conectores y coherencia.</t>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Selecciona los criterios imprescindibles (unos 15-20) que vas a evaluar obligatoriamente, y decide los instrumentos (rúbricas, pruebas orales, portfolios, exámenes escritos, proyectos). Agrupa criterios afines en una misma tarea.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar los 31 criterios de forma aislada. Por ejemplo, una situación de aprendizaje sobre 'organizar un viaje' puede cubrir a la vez criterios de comprensión oral, expresión escrita e interacción oral.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Organiza los 104 saberes básicos (gramática, léxico, fonética, cultura) en bloques lógicos. No los des de forma aislada, sino integrados en contextos comunicativos.</t>
-[...2 lines deleted...]
-    <t>Agrupa los saberes de 'Reflexión sobre la lengua' (gramática) como herramientas para lograr un producto, nunca como el fin único de la unidad.</t>
+    <t>Distribuye los 104 saberes básicos en tres trimestres, asegurando progresión y cobertura de los 6 bloques. No repitas saberes; prioriza aquellos que se conectan con los criterios seleccionados.</t>
+  </si>
+  <si>
+    <t>Comienza el primer trimestre con funciones comunicativas y vocabulario temático (viajes, rutinas), segundo trimestre con estructuras gramaticales complejas y mediación, tercero con literatura y culturas angloparlantes.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>En 4.º ESO funciona muy bien el aprendizaje basado en servicios; diseña una SDA de mediación donde los alumnos traduzcan menús o folletos para el comercio local.</t>
+    <t>3-4 horas en total (1-1.5 h por SDA)</t>
+  </si>
+  <si>
+    <t>Para cada trimestre, elabora una situación de aprendizaje (SDA) que integre al menos 3-4 criterios de evaluación y varios saberes. Sigue la estructura: contexto, reto, tareas, productos, criterios de evaluación e instrumentos.</t>
+  </si>
+  <si>
+    <t>Usa contextos reales: en el primer trimestre, 'Simular una reserva en un hotel'; en el segundo, 'Debatir sobre el cambio climático'; en el tercero, 'Crear un podcast literario'. Así motivas al alumnado.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto peso tiene cada Competencia Específica en la nota final. Suele ser una decisión colegiada del departamento de Inglés para mantener la coherencia en el centro.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que las competencias de comprensión (1 y 2) y producción (3 y 4) sumen al menos el 70% de la nota, dejando el resto para mediación y plurilingüismo.</t>
+    <t>Acuerda con el departamento el peso de cada criterio en la calificación final, asegurando que todas las CE estén representadas. Define el número mínimo de calificaciones por criterio.</t>
+  </si>
+  <si>
+    <t>Garantiza que al menos un 20% de la nota corresponda a la producción e interacción oral (CE2 y CE4). Esto es un requisito LOMLOE y suele ser lo primero que mira inspección.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta cómo adaptarás los materiales para alumnos con necesidades (ACNEAE) y el plan de recuperación para quienes no alcancen los criterios mínimos en cada evaluación.</t>
-[...2 lines deleted...]
-    <t>Ten preparado un 'Bank of Resources' con textos de 2.º ESO para alumnos con desfase curricular; te salvará la gestión de aula diaria sin tener que improvisar.</t>
+    <t>Redacta las medidas ordinarias y extraordinarias para alumnado con necesidades específicas, así como el plan de recuperación para quienes no superen algún criterio. Incluye adaptaciones en instrumentos y tiempos.</t>
+  </si>
+  <si>
+    <t>Incluye el portafolio como instrumento flexible de recuperación: el alumno puede presentar evidencias de mejora a lo largo del curso, incluso si suspendió una tarea concreta.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Extraer y analizar el sentido global y las ideas principales, y seleccionar información pertinente de textos orales, escritos y multimodales sobre temas cotidianos, de relevancia p</t>
   </si>
   <si>
     <t>Interpretar y valorar el contenido y los rasgos discursivos de textos progresivamente más complejos propios de los ámbitos de las relaciones interpersonales, de los medios de comun</t>
   </si>
   <si>
     <t>Seleccionar, organizar y aplicar las estrategias y conocimientos más adecuados en cada situación comunicativa para comprender el sentido general, la información esencial y los deta</t>
   </si>
@@ -2473,1723 +2449,1721 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>414</v>
+        <v>403</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>415</v>
+        <v>404</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>416</v>
+        <v>405</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>417</v>
+        <v>406</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>419</v>
+        <v>408</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>421</v>
+        <v>410</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>427</v>
-[...3 lines deleted...]
-      </c>
+        <v>416</v>
+      </c>
+      <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>429</v>
+        <v>417</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>430</v>
+        <v>418</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>431</v>
+        <v>419</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>432</v>
+        <v>420</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>433</v>
+        <v>421</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>435</v>
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>445</v>
+        <v>433</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>447</v>
+        <v>435</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>450</v>
+        <v>438</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>451</v>
+        <v>439</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>452</v>
+        <v>440</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>453</v>
+        <v>441</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>455</v>
+        <v>443</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>457</v>
+        <v>445</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>458</v>
+        <v>446</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>459</v>
+        <v>447</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>460</v>
+        <v>448</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>461</v>
+        <v>449</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>462</v>
+        <v>450</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>463</v>
+        <v>451</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>464</v>
+        <v>452</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>465</v>
+        <v>453</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>466</v>
+        <v>454</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>467</v>
+        <v>455</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>468</v>
+        <v>456</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>469</v>
+        <v>457</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>470</v>
+        <v>458</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>471</v>
+        <v>459</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>472</v>
+        <v>456</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>473</v>
+        <v>460</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>474</v>
+        <v>461</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>475</v>
+        <v>462</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>476</v>
+        <v>463</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>477</v>
+        <v>464</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>478</v>
+        <v>465</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>479</v>
+        <v>466</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>476</v>
+        <v>463</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>480</v>
+        <v>467</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>481</v>
+        <v>468</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>482</v>
+        <v>469</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>483</v>
+        <v>470</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>484</v>
+        <v>471</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>485</v>
+        <v>472</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>486</v>
+        <v>473</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>468</v>
+        <v>456</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>487</v>
+        <v>474</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>488</v>
+        <v>475</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>489</v>
+        <v>476</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>472</v>
+        <v>456</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>490</v>
+        <v>477</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>491</v>
+        <v>478</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>492</v>
+        <v>479</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>494</v>
+        <v>481</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>495</v>
+        <v>482</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>496</v>
+        <v>483</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>497</v>
+        <v>484</v>
       </c>
       <c r="D3" s="9">
         <v>8.33</v>
       </c>
       <c r="E3" s="9">
         <v>8.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>498</v>
+        <v>485</v>
       </c>
       <c r="D4" s="9">
         <v>8.33</v>
       </c>
       <c r="E4" s="9">
         <v>8.33</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>499</v>
+        <v>486</v>
       </c>
       <c r="D5" s="9">
         <v>8.33</v>
       </c>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>500</v>
+        <v>487</v>
       </c>
       <c r="D6" s="9">
         <v>8.33</v>
       </c>
       <c r="E6" s="9">
         <v>8.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>501</v>
+        <v>488</v>
       </c>
       <c r="D7" s="9">
         <v>8.33</v>
       </c>
       <c r="E7" s="9">
         <v>8.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="D8" s="9">
         <v>8.33</v>
       </c>
       <c r="E8" s="9">
         <v>8.33</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>503</v>
+        <v>490</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>504</v>
+        <v>491</v>
       </c>
       <c r="D10" s="9">
         <v>12.5</v>
       </c>
       <c r="E10" s="9">
         <v>12.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>505</v>
+        <v>492</v>
       </c>
       <c r="D11" s="9">
         <v>10.0</v>
       </c>
       <c r="E11" s="9">
         <v>10.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>506</v>
+        <v>493</v>
       </c>
       <c r="D12" s="9">
         <v>10.0</v>
       </c>
       <c r="E12" s="9">
         <v>10.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>507</v>
+        <v>494</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.3</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>508</v>
+        <v>495</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>509</v>
+        <v>496</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>510</v>
+        <v>497</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.3</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>511</v>
+        <v>498</v>
       </c>
       <c r="D18" s="9">
         <v>5.0</v>
       </c>
       <c r="E18" s="9">
         <v>5.0</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
-        <v>512</v>
+        <v>499</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <f>SUM(E3:E18)</f>
         <v>124.97999999999999</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>513</v>
+        <v>500</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="8" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8">
         <v>5.1</v>
       </c>
       <c r="N1" s="8">
         <v>5.2</v>
       </c>
       <c r="O1" s="8">
         <v>5.3</v>
       </c>
       <c r="P1" s="8">
         <v>6.1</v>
       </c>
       <c r="Q1" s="8">
         <v>6.2</v>
       </c>
       <c r="R1" s="8">
         <v>6.3</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>516</v>
+        <v>503</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>496</v>
+        <v>483</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="7" t="s">
-        <v>517</v>
+        <v>504</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:R2),"")</f>
         <v/>
       </c>
       <c r="T2" s="7"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="7" t="s">
-        <v>518</v>
+        <v>505</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:R3),"")</f>
         <v/>
       </c>
       <c r="T3" s="7"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="7" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:R4),"")</f>
         <v/>
       </c>
       <c r="T4" s="7"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="7" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:R5),"")</f>
         <v/>
       </c>
       <c r="T5" s="7"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="7" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:R6),"")</f>
         <v/>
       </c>
       <c r="T6" s="7"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="7" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:R7),"")</f>
         <v/>
       </c>
       <c r="T7" s="7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="7" t="s">
-        <v>523</v>
+        <v>510</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:R8),"")</f>
         <v/>
       </c>
       <c r="T8" s="7"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="7" t="s">
-        <v>524</v>
+        <v>511</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:R9),"")</f>
         <v/>
       </c>
       <c r="T9" s="7"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="7" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:R10),"")</f>
         <v/>
       </c>
       <c r="T10" s="7"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="7" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:R11),"")</f>
         <v/>
       </c>
       <c r="T11" s="7"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="7" t="s">
-        <v>527</v>
+        <v>514</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:R12),"")</f>
         <v/>
       </c>
       <c r="T12" s="7"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="7" t="s">
-        <v>528</v>
+        <v>515</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:R13),"")</f>
         <v/>
       </c>
       <c r="T13" s="7"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="7" t="s">
-        <v>529</v>
+        <v>516</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:R14),"")</f>
         <v/>
       </c>
       <c r="T14" s="7"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="7" t="s">
-        <v>530</v>
+        <v>517</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:R15),"")</f>
         <v/>
       </c>
       <c r="T15" s="7"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="7" t="s">
-        <v>531</v>
+        <v>518</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:R16),"")</f>
         <v/>
       </c>
       <c r="T16" s="7"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="7" t="s">
-        <v>532</v>
+        <v>519</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:R17),"")</f>
         <v/>
       </c>
       <c r="T17" s="7"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="7" t="s">
-        <v>533</v>
+        <v>520</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:R18),"")</f>
         <v/>
       </c>
       <c r="T18" s="7"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="7" t="s">
-        <v>534</v>
+        <v>521</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:R19),"")</f>
         <v/>
       </c>
       <c r="T19" s="7"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="7" t="s">
-        <v>535</v>
+        <v>522</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:R20),"")</f>
         <v/>
       </c>
       <c r="T20" s="7"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="7" t="s">
-        <v>536</v>
+        <v>523</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:R21),"")</f>
         <v/>
       </c>
       <c r="T21" s="7"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="7" t="s">
-        <v>537</v>
+        <v>524</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:R22),"")</f>
         <v/>
       </c>
       <c r="T22" s="7"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="7" t="s">
-        <v>538</v>
+        <v>525</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:R23),"")</f>
         <v/>
       </c>
       <c r="T23" s="7"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="7" t="s">
-        <v>539</v>
+        <v>526</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:R24),"")</f>
         <v/>
       </c>
       <c r="T24" s="7"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="7" t="s">
-        <v>540</v>
+        <v>527</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:R25),"")</f>
         <v/>
       </c>
       <c r="T25" s="7"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="7" t="s">
-        <v>541</v>
+        <v>528</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:R26),"")</f>
         <v/>
       </c>
       <c r="T26" s="7"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="7" t="s">
-        <v>542</v>
+        <v>529</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:R27),"")</f>
         <v/>
       </c>
       <c r="T27" s="7"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="7" t="s">
-        <v>543</v>
+        <v>530</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:R28),"")</f>
         <v/>
       </c>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="7" t="s">
-        <v>544</v>
+        <v>531</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:R29),"")</f>
         <v/>
       </c>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="7" t="s">
-        <v>545</v>
+        <v>532</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:R30),"")</f>
         <v/>
       </c>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="7" t="s">
-        <v>546</v>
+        <v>533</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:R31),"")</f>
         <v/>
       </c>
       <c r="T31" s="7"/>
     </row>
   </sheetData>
@@ -5624,54 +5598,54 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E15"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:C15"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -5688,2688 +5662,2621 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...63 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A8:E8"/>
-    <mergeCell ref="A12:E12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E3" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F3" s="7" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7">
         <v>1.1</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="K2" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>1.2</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="K3" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7">
         <v>1.3</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="K4" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7">
         <v>2.1</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="J5" s="7" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="K5" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7">
         <v>2.2</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="K6" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7">
         <v>2.3</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
       <c r="K7" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7">
         <v>3.1</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="K8" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7">
         <v>3.2</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="K9" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7">
         <v>4.1</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="K10" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7">
         <v>4.2</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="K11" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7">
         <v>5.1</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="K12" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7">
         <v>5.2</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="K13" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7">
         <v>5.3</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="K14" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7">
         <v>6.1</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="K15" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7">
         <v>6.2</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="J16" s="7" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="K16" s="9">
         <v>6.25</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B17" s="7">
         <v>6.3</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="J17" s="7" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="K17" s="9">
         <v>6.25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C7" s="7">
         <v>6</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C8" s="7">
         <v>7</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C9" s="7">
         <v>8</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>215</v>
+        <v>204</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C10" s="7">
         <v>9</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C11" s="7">
         <v>10</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C12" s="7">
         <v>11</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C13" s="7">
         <v>12</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C14" s="7">
         <v>13</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C15" s="7">
         <v>1</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C16" s="7">
         <v>2</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C17" s="7">
         <v>3</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>223</v>
+        <v>212</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C18" s="7">
         <v>4</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>224</v>
+        <v>213</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C19" s="7">
         <v>5</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C20" s="7">
         <v>1</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C21" s="7">
         <v>2</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C22" s="7">
         <v>3</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C23" s="7">
         <v>4</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C24" s="7">
         <v>5</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>233</v>
+        <v>222</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="B3" s="7">
         <v>25</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>242</v>
+        <v>231</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="B7" s="7">
         <v>25</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="F7" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="G7" s="7" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="B11" s="7">
         <v>25</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>257</v>
+        <v>246</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="F13" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="G13" s="7" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>259</v>
+        <v>248</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="B15" s="7">
         <v>20</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>260</v>
+        <v>249</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>263</v>
+        <v>252</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="B19" s="7">
         <v>15</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="7" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="B23" s="7">
         <v>15</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="D23" s="7">
         <v>1</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7">
         <v>2</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7">
         <v>3</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7">
         <v>4</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>284</v>
+        <v>273</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
       <c r="C5" s="7">
         <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="C7" s="7">
         <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>321</v>
+        <v>306</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>321</v>
+        <v>306</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>336</v>
+        <v>325</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>321</v>
+        <v>306</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>321</v>
+        <v>306</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>328</v>
+        <v>306</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>351</v>
+        <v>340</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>352</v>
+        <v>341</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>353</v>
+        <v>342</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>355</v>
+        <v>344</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>356</v>
+        <v>345</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>358</v>
+        <v>347</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>359</v>
+        <v>348</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>362</v>
+        <v>351</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>363</v>
+        <v>352</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>328</v>
+        <v>306</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>364</v>
+        <v>353</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>365</v>
+        <v>354</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>366</v>
+        <v>355</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>367</v>
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8378,320 +8285,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>369</v>
+        <v>358</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>370</v>
+        <v>359</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>373</v>
-      </c>
-[...4 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>385</v>
+        <v>374</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>386</v>
+        <v>375</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>387</v>
+        <v>376</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>396</v>
+        <v>385</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>398</v>
+        <v>387</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>399</v>
+        <v>388</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>411</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>412</v>
+        <v>401</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>413</v>
+        <v>402</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>