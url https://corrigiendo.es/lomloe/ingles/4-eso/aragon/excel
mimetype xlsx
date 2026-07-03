--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:55</t>
+    <t>03/07/2026 20:53</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Inglés</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplica el Real Decreto 217/2022 sin modificaciones.</t>
   </si>