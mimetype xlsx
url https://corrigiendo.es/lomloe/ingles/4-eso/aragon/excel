--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 20:53</t>
+    <t>01/09/2026 13:05</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Inglés</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplica el Real Decreto 217/2022 sin modificaciones.</t>
   </si>