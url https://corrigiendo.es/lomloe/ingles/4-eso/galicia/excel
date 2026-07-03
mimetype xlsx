--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,63 +94,63 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:21</t>
+    <t>03/07/2026 18:15</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -421,135 +421,432 @@
   <si>
     <t>Estrategias y herramientas de uso común para la autoevaluación, la coevaluación y la autorreparación, analógicas y digitales, individuales y cooperativas.</t>
   </si>
   <si>
     <t>Expresiones y léxico específico de uso común para intercambiar ideas sobre la comunicación, la lengua, el aprendizaje y las herramientas de comunicación y aprendizaje (metalenguaje).</t>
   </si>
   <si>
     <t>Comparación entre lenguas a partir de elementos de la lengua extranjera y otras lenguas: origen y parentescos.</t>
   </si>
   <si>
     <t>La lengua extranjera cómo medio de comunicación interpersonal e internacional, como fuente de información y como herramienta de participación social y de enriquecimiento personal.</t>
   </si>
   <si>
     <t>Interés e iniciativa en la realización de intercambios comunicativos a través de diferentes medios con hablantes o estudiantes de la lengua extranjera.</t>
   </si>
   <si>
     <t>Aspectos socioculturales y sociolingüísticos de uso común relativos a la vida cotidiana, a las condiciones de vida y a las relaciones interpersonales; convenciones sociales de uso común; lenguaje no verbal, cortesía lingüística y etiqueta digital; cultura, normas, actitudes, costumbres y valores propios de países donde se habla la lengua extranjera.</t>
   </si>
   <si>
     <t>Estrategias de uso común para entender y apreciar la diversidad lingüística, cultural y artística, atendiendo a valores ecosociales y democráticos.</t>
   </si>
   <si>
     <t>Estrategias de uso común de detección y actuación ante usos discriminatorios del lenguaje verbal y no verbal.</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...41 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>CE.1</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer el mismo texto en formato audio, escrito y con viñetas visuales (cómic o infografía) para que el alumnado acceda al contenido desde su canal preferente.
+• Proporcionar organizadores gráficos (mapa conceptual, tabla de inferencias) que estructuren la información del texto y guíen la extracción de detalles relevantes.
+• Incluir un glosario visual interactivo con definiciones, sinónimos y ejemplos contextuales para cada palabra clave, accesible mediante códigos QR.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado demuestre su comprensión mediante resúmenes orales grabados, diarios de lectura digitales o presentaciones visuales en lugar de solo respuestas escritas.
+• Diseñar una tarea de 'detective de textos' donde los estudiantes subrayen pistas, anoten inferencias en notas adhesivas y expliquen su razonamiento en voz alta con un compañero.
+• Ofrecer una rúbrica con indicadores de logro diferenciados (nivel básico, medio, avanzado) para que cada alumno elija el nivel de profundidad con el que quiere responder a la tarea.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación e implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Vincular los textos a centros de interés del alumnado (redes sociales, música, videojuegos) seleccionando artículos breves, posts o letras de canciones como material de partida.
+• Ofrecer opciones de dificultad en los textos (más o menos andamiaje) y permitir que cada estudiante elija el que considere que le supone un reto alcanzable.
+• Gamificar la inferencia mediante un juego de pistas en equipo: cada grupo recibe un texto con 'enigmas' que resolver usando estrategias de comprensión, y gana quien más aciertos tenga.</t>
+  </si>
+  <si>
+    <t>CE.2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Proporcionar modelos textuales graduados (anuncio, email, entrada de blog) que ejemplifiquen distintos niveles de planificación, organización y autorreparación.
+• Ofrecer organizadores gráficos que guíen la estructura del texto (inicio-desarrollo-cierre) y la inclusión de conectores.
+• Facilitar listas de verificación de estrategias de producción (planificación, compensación, autorreparación) en formato visual y con ejemplos.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el producto final sea escrito, oral (grabación de audio o podcast) o multimodal (infografía con texto breve y apoyos visuales).
+• Ofrecer herramientas digitales de autorreparación (correctores ortográficos y gramaticales, diccionarios en línea) que los estudiantes puedan usar durante el proceso.
+• Solicitar borradores y permitir autocorrección guiada con una rúbrica de evaluación de la coherencia y adecuación al propósito.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer elección entre propósitos comunicativos reales (quejarse de un servicio, promocionar un evento, dar instrucciones para una receta) para que cada estudiante seleccione según su interés.
+• Plantear la tarea como un reto comunicativo con un destinatario real o simulado (compañero de otro curso, comunidad escolar), aumentando la autenticidad.
+• Incorporar autoevaluación formativa donde el alumno valore qué estrategia de compensación o autorreparación le ha funcionado mejor, fomentando la reflexión sobre el propio proceso.</t>
+  </si>
+  <si>
+    <t>CE.3</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido interactivo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer grabaciones de diálogos auténticos con distintas velocidades y acentos, acompañadas de transcripciones con marcas de entonación.
+• Presentar las normas de cortesía mediante infografías que comparen fórmulas formales e informales en contextos variados.
+• Utilizar videoclips breves de interacciones cotidianas (pedir en un restaurante, preguntar una dirección) con subtítulos opcionales.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión de la interacción.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado grabe role-plays en audio o vídeo, eligiendo el medio (móvil, webcam, grabadora) y el número de tomas.
+• Usar herramientas digitales como foros o chats simulados para practicar intercambios escritos con emoticonos y sellos de cortesía.
+• Diseñar un guion gráfico (storyboard) de una conversación, donde dibujen las viñetas y escriban los diálogos respetando turnos y fórmulas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación e implicación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer una lista de situaciones comunicativas (viaje, entrevista, queja, elogio) para que el alumnado elija la que le resulte más útil o atractiva.
+• Permitir elegir entre trabajar en pareja, trío o grupo pequeño, y asignar roles rotativos (moderador, observador, evaluador de cortesía).
+• Plantear retos graduados: desde diálogos guiados con frases dadas hasta improvisaciones libres, con posibilidad de puntos extra por originalidad.</t>
+  </si>
+  <si>
+    <t>CE.4</t>
+  </si>
+  <si>
+    <t>Ofrecer opciones para la percepción y la comprensión de la información</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Proporcionar ejemplos auditivos y escritos de estrategias de mediación (paráfrasis, simplificación) con distintos acentos y registros.
+• Usar organizadores gráficos visuales (diagramas de flujo, mapas de doble burbuja) para comparar expresiones equivalentes en L1 y L2.
+• Ofrecer bancos de frases de mediación (por ejemplo, 'Lo que quiere decir es…', 'En otras palabras…') en formato tarjeta física y digital con audio integrado.</t>
+  </si>
+  <si>
+    <t>Ofrecer opciones para la acción y la expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Pedir que graben un podcast donde medien entre un hablante nativo y un aprendiz, usando simplificación y aclaración.
+• Solicitar que redacten una versión simplificada de un texto auténtico (noticia, instrucción) y la transformen en un diálogo de mediación.
+• Permitir que creen un vídeo corto tipo ‘traductor humano’ donde expliquen un concepto cultural usando gestos, imágenes y lengua oral.</t>
+  </si>
+  <si>
+    <t>Ofrecer opciones para captar el interés y mantener el esfuerzo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un menú de situaciones cotidianas (consulta médica, estación de tren, tienda) para que elijan la que mediarán.
+• Plantear un reto de mediación por niveles: en el nivel básico solo hay que simplificar, en el avanzado hay que negociar significados culturales.
+• Permitir que el producto final se comparta con una audiencia real (ej. grabar un mensaje de audio para que estudiantes de 1º ESO entiendan una norma del centro).</t>
+  </si>
+  <si>
+    <t>CE.5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un glosario visual comparativo de conectores y estructuras sintácticas en inglés, francés y español, con ejemplos de uso en contexto.
+• Presentar un mismo texto auténtico (noticia corta) en tres idiomas diferentes, acompañado de su transcripción y audios para que el alumnado identifique similitudes y diferencias.
+• Facilitar un mapa conceptual interactivo que relacione estrategias de aprendizaje de lenguas (inferencia, transferencia, uso de cognados) con ejemplos de cada idioma.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un podcast donde compare el funcionamiento de un aspecto gramatical (ej. tiempos verbales) en dos lenguas de su repertorio, explicando las estrategias que usa para recordarlas.
+• Pedir que diseñen una infografía digital que muestre su repertorio lingüístico personal, incluyendo anécdotas sobre cómo transfieren conocimientos entre idiomas.
+• Ofrecer la opción de grabar un breve vídeo en el que cuenten cómo resolvieron una situación comunicativa real usando recursos de varias lenguas (préstamos, calcos, alternancia de código).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que cada estudiante elija las dos lenguas (entre las que conozca) para la tarea comparativa, valorando la diversidad lingüística del aula.
+• Plantear un reto semanal: aplicar una estrategia de aprendizaje de un idioma a otro y compartir el resultado en un tablero colaborativo con reacciones positivas.
+• Vincular la reflexión lingüística a intereses personales (ej. analizar letras de canciones favoritas en varios idiomas para detectar patrones).</t>
+  </si>
+  <si>
+    <t>CE.6</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido cultural y lingüístico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un banco de recursos multiformato sobre una misma temática cultural (por ejemplo, la festividad de Diwali): incluir un vídeo corto con subtítulos en inglés y español, un texto adaptado con glosario visual y un podcast con transcripción.
+• Utilizar un mapa interactivo digital (p.ej., Google My Maps) donde los estudiantes exploren marcadores con ejemplos de diversidad lingüística (saludos, modismos) y cultural (costumbres, arte) en diferentes países anglófonos.
+• Proporcionar un organizador gráfico comparativo (Venn digital o físico) que estructure la identificación de semejanzas y diferencias entre la cultura propia y la de un país de habla inglesa, con apoyo de imágenes y palabras clave.</t>
+  </si>
+  <si>
+    <t>Ofrecer opciones para que el alumnado demuestre su comprensión y valoración intercultural mediante distintos formatos de expresión.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un 'podcast intercultural' en parejas: cada episodio analiza un estereotipo o malentendido cultural, proponiendo alternativas respetuosas basadas en fuentes auténticas.
+• Crear un 'diorama digital' (con herramientas como Canva o Genially) que represente visualmente las semejanzas y diferencias entre dos manifestaciones artísticas (música, danza, cine) de distintas culturas, acompañado de una breve exposición oral.
+• Redactar y representar un 'role-play' en el que los estudiantes medien una situación de conflicto intercultural (p.ej., un malentendido en un intercambio escolar), usando expresiones de empatía y negociación aprendidas en la unidad.</t>
+  </si>
+  <si>
+    <t>Fomentar el interés y la autorregulación mediante la elección, la relevancia personal y el reto ajustable.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un 'menú de opciones' para la tarea final: el alumnado elige entre analizar una canción, una película corta o un artículo de opinión que aborde la diversidad cultural, y decide si presenta sus conclusiones en formato escrito, visual o oral.
+• Conectar la competencia intercultural con la experiencia personal pidiendo a cada estudiante que investigue y comparta un elemento de su propia herencia cultural (o de una cultura que le interese) y lo contraste con otro de un país anglófono, fomentando la autenticidad.
+• Diseñar un 'reto de mediación' por niveles: los estudiantes superan desafíos progresivos (identificar estereotipos en memes, proponer alternativas respetuosas, crear un decálogo intercultural) ganando insignias digitales y eligiendo su propio ritmo.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL2, CP1, CP2</t>
+  </si>
+  <si>
+    <t>CD1, STEM1, CPSAA4</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos implica comprensión lectora (CCL2), uso de la lengua extranjera (CP1, CP2), búsqueda de fuentes fiables (CD1), procesamiento de información (STEM1) y estrategias de autogestión (CPSAA4).</t>
+  </si>
+  <si>
+    <t>CCL1, CP2, CD3</t>
+  </si>
+  <si>
+    <t>CPSAA1, CE1, STEM3</t>
+  </si>
+  <si>
+    <t>Producir textos originales con organización clara requiere expresión escrita (CCL1), producción en lengua extranjera (CP2), uso de herramientas digitales (CD3), planificación y autorregulación (CPSAA1), iniciativa emprendedora (CE1) y resolución de problemas (STEM3).</t>
+  </si>
+  <si>
+    <t>CCL5, CP3, CPSAA3</t>
+  </si>
+  <si>
+    <t>CD2, CC1, CE2</t>
+  </si>
+  <si>
+    <t>Interactuar con creciente autonomía implica comunicación oral (CCL5), interacción en lengua extranjera (CP3), cooperación (CPSAA3), uso de recursos digitales (CD2), habilidades sociales y cívicas (CC1) y trabajo en equipo (CE2).</t>
+  </si>
+  <si>
+    <t>CP1, CP2, CCL4</t>
+  </si>
+  <si>
+    <t>CPSAA5, CC3, STEM2</t>
+  </si>
+  <si>
+    <t>Mediar entre lenguas implica competencia plurilingüe (CP1, CP2), capacidad de explicar y simplificar (CCL4), respeto a la diversidad (CPSAA5), conciencia intercultural (CC3) y razonamiento lógico (STEM2).</t>
+  </si>
+  <si>
+    <t>CP2, CPSAA1, STEM4</t>
+  </si>
+  <si>
+    <t>CD5, CCEC2, CE1</t>
+  </si>
+  <si>
+    <t>Ampliar repertorios lingüísticos implica reflexión sobre el funcionamiento de las lenguas (CP2), autoconocimiento y autorregulación (CPSAA1), pensamiento crítico (STEM4), desarrollo de contenidos digitales (CD5), apreciación de la diversidad cultural (CCEC2) e iniciativa (CE1).</t>
+  </si>
+  <si>
+    <t>CCEC1, CC3, CP3</t>
+  </si>
+  <si>
+    <t>CPSAA2, CC2, STEM5</t>
+  </si>
+  <si>
+    <t>Valorar la diversidad lingüística, cultural y artística implica sensibilidad estética (CCEC1), competencia intercultural (CC3), interacción en lengua extranjera (CP3), empatía (CPSAA2), compromiso cívico (CC2) y conciencia de sostenibilidad (STEM5).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza y lee el decreto de tu CCAA que desarrolla el Real Decreto 217/2022 para 4.º ESO. Presta atención a las competencias específicas (CE), criterios de evaluación y saberes básicos de Lengua Extranjera. Subraya los elementos que son obligatorios y los que son orientativos.</t>
+  </si>
+  <si>
+    <t>No te limites a descargar el BOE; busca la normativa autonómica, porque allí aparecen los saberes concretos y la distribución horaria real.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>Enumera las 6 competencias específicas de Lengua Extranjera para 4.º ESO y los 31 criterios de evaluación asociados. Puedes agruparlos por bloques (comprensión, producción, mediación, etc.). Ten presente que cada criterio debe evaluarse con al menos un instrumento.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo para tener una visión global. Marca los criterios que son más complejos (los de nivel B1) y los más sencillos (A2).</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>Decide qué criterios vas a evaluar con más peso y qué instrumentos usarás. Por ejemplo, la producción oral (criterio 4) requiere rúbrica; la comprensión lectora (criterio 2) puede evaluarse con preguntas cerradas. No todos los criterios tienen que pesar lo mismo.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar todos los criterios en cada situación de aprendizaje. Distribuye la evaluación a lo largo del curso y asegura que cada criterio se evalúa al menos dos veces.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Reparte los 104 saberes básicos en tres trimestres. Los saberes más procedimentales (como estrategias de comunicación) deben trabajarse en todos los trimestres; los más conceptuales (vocabulario específico) pueden concentrarse. Ajusta la secuencia a los proyectos que tengas previstos.</t>
+  </si>
+  <si>
+    <t>Agrupa los saberes en bloques temáticos (viajes, tecnología, cultura) y asigna un proyecto (situación de aprendizaje) por trimestre que integre varios saberes.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que movilice varios saberes y criterios. Por ejemplo, en el primer trimestre: 'Organizar un viaje virtual a Londres'. Incluye tareas de comprensión, producción y mediación. Define el producto final (ej. presentación oral).</t>
+  </si>
+  <si>
+    <t>Diseña la SDA con un reto realista para 4.º ESO. Incluye andamiaje para los alumnos con nivel A2 y materiales auténticos para los que ya alcanzan B1.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Acuerda con el departamento el peso de cada criterio en la calificación final. Por ejemplo, producción oral 30%, comprensión escrita 20%, etc. Asegura que la suma total sea 100% y que ningún criterio quede sin ponderación.</t>
+  </si>
+  <si>
+    <t>No olvides incluir la mediación lingüística (criterios 5 y 6) con un peso mínimo del 10% para cumplir con LOMLOE.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta las medidas de atención a la diversidad (DAC, adaptaciones curriculares) y el plan de recuperación de trimestres pendientes. Incluye cómo re-evaluar los criterios no superados. Ten en cuenta que la recuperación debe ser continua.</t>
+  </si>
+  <si>
+    <t>Diseña actividades de refuerzo para los criterios de producción oral y escrita, que suelen ser los más difíciles de recuperar. Usa portfolios como herramienta de evaluación continua.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Extraer y analizar el sentido global y las ideas principales, y seleccionar información pertinente de textos orales, escritos y multimodales sobre temas cotidianos, de relevancia p</t>
   </si>
   <si>
     <t>Interpretar y valorar el contenido y los rasgos discursivos de textos progresivamente más complejos propios de los ámbitos de las relaciones interpersonales, de los medios de comun</t>
   </si>
   <si>
     <t>Seleccionar, organizar y aplicar las estrategias y conocimientos más adecuados en cada situación comunicativa para comprender el sentido general, la información esencial y los deta</t>
   </si>
@@ -1304,1352 +1601,1602 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>151</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>205</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>152</v>
+        <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>155</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>236</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>156</v>
+        <v>237</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>157</v>
+        <v>238</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>158</v>
+        <v>239</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>159</v>
+        <v>240</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>160</v>
+        <v>241</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>161</v>
+        <v>242</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>6.25</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>162</v>
+        <v>243</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>6.25</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>163</v>
+        <v>244</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>6.25</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>164</v>
+        <v>245</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>6.25</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>165</v>
+        <v>246</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>6.25</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>166</v>
+        <v>247</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>6.25</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>167</v>
+        <v>248</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>6.25</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>168</v>
+        <v>249</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>6.25</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>169</v>
+        <v>250</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>6.25</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>170</v>
+        <v>251</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>6.25</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>6.25</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>171</v>
+        <v>252</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>6.25</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>172</v>
+        <v>253</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>6.25</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>173</v>
+        <v>254</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>6.25</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>174</v>
+        <v>255</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>6.25</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>175</v>
+        <v>256</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>6.25</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
-        <v>176</v>
+        <v>257</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <f>SUM(E3:E18)</f>
         <v>100</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>177</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="6" t="s">
-        <v>178</v>
+        <v>259</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>179</v>
+        <v>260</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>72</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>74</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>76</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>78</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>80</v>
       </c>
       <c r="L1" s="6" t="s">
         <v>82</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>84</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>86</v>
       </c>
       <c r="O1" s="6" t="s">
         <v>88</v>
       </c>
       <c r="P1" s="6" t="s">
         <v>90</v>
       </c>
       <c r="Q1" s="6" t="s">
         <v>92</v>
       </c>
       <c r="R1" s="6" t="s">
         <v>94</v>
       </c>
       <c r="S1" s="6" t="s">
-        <v>180</v>
+        <v>261</v>
       </c>
       <c r="T1" s="6" t="s">
-        <v>160</v>
+        <v>241</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="5" t="s">
-        <v>181</v>
+        <v>262</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:R2),"")</f>
         <v/>
       </c>
       <c r="T2" s="5"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="5" t="s">
-        <v>182</v>
+        <v>263</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:R3),"")</f>
         <v/>
       </c>
       <c r="T3" s="5"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="5" t="s">
-        <v>183</v>
+        <v>264</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:R4),"")</f>
         <v/>
       </c>
       <c r="T4" s="5"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="5" t="s">
-        <v>184</v>
+        <v>265</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:R5),"")</f>
         <v/>
       </c>
       <c r="T5" s="5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="5" t="s">
-        <v>185</v>
+        <v>266</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:R6),"")</f>
         <v/>
       </c>
       <c r="T6" s="5"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="5" t="s">
-        <v>186</v>
+        <v>267</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:R7),"")</f>
         <v/>
       </c>
       <c r="T7" s="5"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="5" t="s">
-        <v>187</v>
+        <v>268</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:R8),"")</f>
         <v/>
       </c>
       <c r="T8" s="5"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="5" t="s">
-        <v>188</v>
+        <v>269</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:R9),"")</f>
         <v/>
       </c>
       <c r="T9" s="5"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="5" t="s">
-        <v>189</v>
+        <v>270</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:R10),"")</f>
         <v/>
       </c>
       <c r="T10" s="5"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="5" t="s">
-        <v>190</v>
+        <v>271</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:R11),"")</f>
         <v/>
       </c>
       <c r="T11" s="5"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="5" t="s">
-        <v>191</v>
+        <v>272</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:R12),"")</f>
         <v/>
       </c>
       <c r="T12" s="5"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="5" t="s">
-        <v>192</v>
+        <v>273</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:R13),"")</f>
         <v/>
       </c>
       <c r="T13" s="5"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="5" t="s">
-        <v>193</v>
+        <v>274</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:R14),"")</f>
         <v/>
       </c>
       <c r="T14" s="5"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="5" t="s">
-        <v>194</v>
+        <v>275</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:R15),"")</f>
         <v/>
       </c>
       <c r="T15" s="5"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="5" t="s">
-        <v>195</v>
+        <v>276</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:R16),"")</f>
         <v/>
       </c>
       <c r="T16" s="5"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="5" t="s">
-        <v>196</v>
+        <v>277</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:R17),"")</f>
         <v/>
       </c>
       <c r="T17" s="5"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="5" t="s">
-        <v>197</v>
+        <v>278</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:R18),"")</f>
         <v/>
       </c>
       <c r="T18" s="5"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="5" t="s">
-        <v>198</v>
+        <v>279</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:R19),"")</f>
         <v/>
       </c>
       <c r="T19" s="5"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="5" t="s">
-        <v>199</v>
+        <v>280</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:R20),"")</f>
         <v/>
       </c>
       <c r="T20" s="5"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="5" t="s">
-        <v>200</v>
+        <v>281</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:R21),"")</f>
         <v/>
       </c>
       <c r="T21" s="5"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="5" t="s">
-        <v>201</v>
+        <v>282</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:R22),"")</f>
         <v/>
       </c>
       <c r="T22" s="5"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="5" t="s">
-        <v>202</v>
+        <v>283</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:R23),"")</f>
         <v/>
       </c>
       <c r="T23" s="5"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="5" t="s">
-        <v>203</v>
+        <v>284</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:R24),"")</f>
         <v/>
       </c>
       <c r="T24" s="5"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="5" t="s">
-        <v>204</v>
+        <v>285</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:R25),"")</f>
         <v/>
       </c>
       <c r="T25" s="5"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="5" t="s">
-        <v>205</v>
+        <v>286</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:R26),"")</f>
         <v/>
       </c>
       <c r="T26" s="5"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="5" t="s">
-        <v>206</v>
+        <v>287</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:R27),"")</f>
         <v/>
       </c>
       <c r="T27" s="5"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="5" t="s">
-        <v>207</v>
+        <v>288</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:R28),"")</f>
         <v/>
       </c>
       <c r="T28" s="5"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="5" t="s">
-        <v>208</v>
+        <v>289</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:R29),"")</f>
         <v/>
       </c>
       <c r="T29" s="5"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="5" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:R30),"")</f>
         <v/>
       </c>
       <c r="T30" s="5"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="5" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:R31),"")</f>
         <v/>
       </c>
       <c r="T31" s="5"/>
     </row>
   </sheetData>
@@ -5301,236 +5848,470 @@
       </c>
       <c r="C24" s="5">
         <v>5</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>126</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
         <v>128</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>131</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="E2" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="F2" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="G2" s="6" t="s">
         <v>134</v>
-      </c>
-[...40 lines deleted...]
-        <v>143</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C4" s="5" t="s">
         <v>148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="D4" s="5" t="s">
         <v>149</v>
       </c>
     </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>183</v>
+      </c>
+    </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>