--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:15</t>
+    <t>01/09/2026 13:10</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>