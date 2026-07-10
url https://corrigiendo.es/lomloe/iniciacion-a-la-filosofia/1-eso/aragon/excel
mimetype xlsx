--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Iniciacion a la filosofia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:40</t>
+    <t>10/07/2026 20:33</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Iniciación a la Filosofía en 1.º ESO; se aplica directamente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Iniciacion a la filosofia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La Comunidad Autónoma de Aragón no ha desarrollado un currículo propio para esta materia, por lo que se aplica íntegramente el Real Decreto 217/2022, de 29 de marzo, por el que se establecen la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
@@ -589,267 +589,263 @@
 • Aproximación a la causa primera: Si el universo surgió del Big Bang, ¿de dónde surgió el Big Bang?
 • Introducción a la duda cartesiana: ¿Puedes dudar de que existes?
 • Introducción al empirismo: Si un árbol cae en medio de un bosque y nadie lo escucha, ¿hace o no hace ruido?
 • Una primera aproximación al materialismo histórico: ¿la conciencia determina la vida o la vida determina la conciencia?
 • Nietzsche: ¿la verdad es una ficción que nos hemos inventado?</t>
   </si>
   <si>
     <t>1.3: Desarrollar un pensamiento crítico y demostrar autonomía moral a través de la práctica de la deliber
 2.1: Utilizar de manera crítica y contrastada diferentes fuentes acerca de cuestiones relacionadas con un
 2.4: Fomentar una actitud cooperativa, indagadora, creativa y ética.</t>
   </si>
   <si>
     <t>CE.IF.1: Identificar problemas y formular preguntas acerca del fundamento y sentido de la realidad
 CE.IF.2: Buscar, interpretar y transmitir correctamente información relativa a cuestiones filosóficas</t>
   </si>
   <si>
     <t>Ensayo filosófico final, defensa oral de un proyecto de investigación sobre la realidad y pruebas de desempeño crítico.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¿Espejismos digitales? La caverna de Platón en tu móvil</t>
+    <t>¿Es la pantalla la nueva caverna?</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Crea un podcast que despierte conciencias sobre la realidad virtual</t>
+    <t>Un video filosófico para Etopia</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En la sociedad actual, la tecnología digital nos sumerge en mundos virtuales que pueden asemejarse a la alegoría de la caverna de Platón. En Aragón, con su diversidad territorial entre lo urbano y lo rural, el acceso y uso de estas tecnologías plantea preguntas sobre qué es real y qué simulado. Esta SDA invita al alumnado a reflexionar sobre su propia experiencia digital y a comunicar sus conclusiones a otros compañeros.</t>
+    <t>Etopia, Centro de Arte y Tecnología de Zaragoza, prepara una exposición sobre realidad virtual y ética. Solicitan al alumnado de 1.º ESO que cree contenido audiovisual que ofrezca una reflexión filosófica sobre si la vida digital es una nueva caverna platónica. El mejor video se proyectará en la sala interactiva durante un mes.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Es el mundo virtual una nueva caverna? Investiga la alegoría de Platón, analiza tu relación con los dispositivos digitales y elabora un podcast que, dirigido a estudiantes de 1º de ESO de otros centros, explique la comparación y proponga una postura crítica y personal.</t>
+    <t>Crear un video argumentativo de 3-5 minutos que responda a la pregunta guía, usando conceptos filosóficos (mito de la caverna, razón/emoción, coherencia) y ejemplos de la experiencia digital del alumnado, para ser exhibido en Etopia.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Adaptación del mito de la caverna (texto simplificado de Platón, República, libro VII).
-[...3 lines deleted...]
-• Ejemplo de podcast filosófico (opcional, como modelo).</t>
+• Fragmento del mito de la caverna (texto y vídeo animado)
+• Padlet
+• Libro de texto de Filosofía 1.º ESO
+• Dispositivos móviles o tabletas para grabar
+• Software de edición (Clipchamp o similar)
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (uso de herramientas de grabación y edición), comunicación lingüística (expresión oral y escrita, argumentación), aprender a aprender (reflexión sobre el propio proceso), competencia social y cívica (diálogo respetuoso, trabajo en equipo).</t>
+    <t>Educación digital crítica y competencia en comunicación audiovisual.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se proyecta un fragmento de la película 'Matrix' o un vídeo sobre realidad virtual. Se pregunta: ¿Qué es real? Diálogo inicial. Se presenta el reto: crear un podcast para compañeros de otros institutos comparando la caverna de Platón con el mundo digital. Se forman equipos de 3-4 personas.</t>
-[...2 lines deleted...]
-    <t>Participación oral en la lluvia de ideas; preguntas y primeras impresiones anotadas en el cuaderno.</t>
+    <t>Se presenta el encargo de Etopia mediante un vídeo ficticio del comisario. Se proyecta un fragmento del mito de la caverna y se lanza la pregunta guía. En grupos, los alumnos escriben sus primeras ideas en un padlet.</t>
+  </si>
+  <si>
+    <t>Padlet con ideas iniciales.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Sesión 2: Lectura comentada del mito de la caverna (adaptación para 1º ESO). Identificación de elementos: prisioneros, sombras, liberación, mundo exterior. Se relaciona con el concepto de filosofía. Sesión 3: Trabajo con fuentes sobre realidad virtual y redes sociales (artículos breves). Introducción a la argumentación filosófica (premisas y conclusiones).</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis del mito (preguntas guiadas); esquema de argumentos a favor y en contra de que el mundo virtual es una nueva caverna.</t>
+    <t>Sesión 1: Trabajo sobre el mito de la caverna con lectura guiada y vídeo animado. Se analiza la alegoría y se relaciona con pantallas. Sesión 2: Taller sobre argumentación: diferencia entre opinión y argumento, ejemplos con temas cotidianos. Se practica la búsqueda de fuentes (uso del libro de texto y búsqueda web guiada).</t>
+  </si>
+  <si>
+    <t>Ficha con preguntas sobre el mito y ejercicios de argumentación.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Sesión 4: Cada equipo desarrolla una postura propia. Debate interno para contrastar opiniones y razonar. Sesión 5: Elaboración del guión del podcast: estructura (introducción, explicación del mito, ejemplos actuales, reflexión personal, conclusión). Se asignan roles: locutor, entrevistador, técnico de sonido.</t>
-[...2 lines deleted...]
-    <t>Guión escrito (borrador) con contribuciones de todos los miembros; registro del debate (audio o escrito).</t>
+    <t>Los equipos [3-4 pers.] deciden su tesis y la estructuran en un esquema argumental. Buscan dos fuentes adicionales (una de la biblioteca del centro, otra online) y las contrastan. Luego debaten sus posturas con otro equipo para enriquecer sus argumentos.</t>
+  </si>
+  <si>
+    <t>Esquema argumental y registro de fuentes.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Sesión 6: Grabación del podcast usando dispositivos móviles o tabletas con app de audio (Audacity, Anchor). Edición básica: cortes, música de fondo opcional. Sesión 7: Escucha grupal de los podcasts terminados. Feedback entre equipos (coevaluación) mediante rúbrica. Subida a plataforma compartida (ej. SoundCloud privado) para el intercambio con otros centros.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio final; coevaluación escrita (comentarios sobre claridad, argumentación, creatividad).</t>
+    <t>Sesión 1: Redacción del guion del video (storyboard incluido). Se revisa con rúbrica de coherencia y argumentación. Sesión 2: Grabación del video (con móviles o tabletas del centro) y edición básica (cortar, añadir subtítulos si necesario).</t>
+  </si>
+  <si>
+    <t>Guion y video grabado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Sesión 8: Cada equipo completa una autoevaluación individual y grupal sobre su aprendizaje y participación. Puesta en común: ¿Qué hemos aprendido? ¿Cómo ha cambiado nuestra idea sobre la realidad virtual? El profesor recoge las rúbricas y las evidencias para la calificación. Se publica el podcast en el blog de la clase o se envía a los centros participantes.</t>
-[...2 lines deleted...]
-    <t>Autoevaluación escrita; reflexión grupal oral; rúbrica del profesor.</t>
+    <t>Visionado conjunto de los videos. Cada equipo autoevalúa su trabajo con la rúbrica y recibe coevaluación de otro equipo. Se asigna nivel de logro 1-4 a cada criterio. Se selecciona el video que se enviará a Etopia (por votación).</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (autoevaluación y coevaluación).</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Somos felices? Investigación filosófica sobre el bienestar en Aragón</t>
-[...8 lines deleted...]
-    <t>Realizar una investigación sociofilosófica sobre la felicidad en el barrio/pueblo del alumnado, recogiendo datos mediante encuestas, analizándolos críticamente y presentando conclusiones y propuestas al Ayuntamiento u organización local.</t>
+    <t>Conecta con tu emoción: investigamos nuestro clima emocional</t>
+  </si>
+  <si>
+    <t>Un análisis de datos sobre la gestión emocional en el aula</t>
+  </si>
+  <si>
+    <t>El departamento de orientación del instituto quiere actualizar el plan de acción tutorial y necesita datos reales sobre la gestión emocional del alumnado de 1.º ESO, no generalizaciones. El grupo se convierte en equipo investigador.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta anónima sobre gestión de emociones al alumnado de 1.º ESO, analizar los resultados y elaborar un informe con propuestas de mejora para el departamento de orientación.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Fragmentos de Platón (República, libro VII), Aristóteles (Ética a Nicómaco), Epicuro (Carta a Meneceo)
-[...41 lines deleted...]
-    <t>Autoevaluación escrita; acta de la asamblea; feedback del público si ha asistido.</t>
+• Material de la biblioteca o Aula Virtual sobre Platón y emociones
+• Plantilla de encuesta en Google Forms o papel
+• Hoja de cálculo (Excel/Calc) para análisis
+• Cartulina o Canva para el póster
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación emocional, educación para la salud, competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta la petición del departamento de orientación. Se debate la pregunta guía. Se realiza un ejercicio de autoconocimiento emocional (rueda de emociones) para conectar con el tema.</t>
+  </si>
+  <si>
+    <t>Hoja de reflexión inicial con hipótesis personales sobre emociones en clase.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: ¿Qué son las emociones? Teoría platónica del alma (carro alado). Diferencia entre opinión y argumento. Se introduce el método de encuesta: tipos de preguntas, sesgos, representación de datos. Se proporcionan fuentes (artículos divulgativos, fragmentos de Platón).</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de argumentos y práctica de diseño de preguntas.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan la encuesta final (aprobada por el docente), la pasan a otros grupos de 1.º ESO (con permiso) de forma anónima, recogen datos y los vuelcan en una hoja de cálculo. Realizan un análisis básico: frecuencias, porcentajes, gráficos de barras.</t>
+  </si>
+  <si>
+    <t>Encuesta realizada y base de datos con resultados.</t>
+  </si>
+  <si>
+    <t>Elaboran el informe estructurado: introducción (pregunta, hipótesis, método), resultados (gráficos comentados), conclusiones y recomendaciones. Preparan un póster para la Feria de la Filosofía.</t>
+  </si>
+  <si>
+    <t>Informe escrito y póster.</t>
+  </si>
+  <si>
+    <t>Presentación oral del póster ante el departamento de orientación (simulado) y familias (si es posible). Coevaluación entre equipos con rúbrica. Autoevaluación individual (diana de aprendizaje). Se asignan niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>¿Qué pintamos? Arte y convivencia en Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos expresar artísticamente nuestra visión sobre la convivencia en Aragón, de modo que fomente el diálogo y la participación en nuestra comunidad?</t>
+    <t>Crea tu mural de la coherencia</t>
+  </si>
+  <si>
+    <t>Expresión artística de emociones y razón para la comunidad</t>
+  </si>
+  <si>
+    <t>El centro quiere decorar el hall del edificio principal con una obra que invite a la reflexión sobre la importancia de ser coherentes. Al mismo tiempo, el ayuntamiento está interesado en promover la salud emocional juvenil y ha ofrecido un espacio en el centro cívico para una exposición temporal.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar un mural colaborativo que exprese, mediante imágenes, símbolos y textos, la relación entre emociones, pensamientos y acciones, y que sirva como punto de partida para un debate filosófico abierto a la comunidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Paneles de madera o cartón pluma para el mural
-[...37 lines deleted...]
-    <t>Cuestionario de autoevaluación y coevaluación, y registro de la puesta en común.</t>
+• Fragmentos seleccionados de Platón (República, Fedón o Banquete)
+• Ficha de diario emocional
+• Lienzo o vinilo grande (2x3 m), pinturas acrílicas, pinceles, rodillos
+• Cámara para documentar el proceso
+• Plantilla de folleto explicativo
+• Rúbrica de evaluación (para los seis criterios)</t>
+  </si>
+  <si>
+    <t>Educación emocional y en valores: empatía, respeto, coherencia personal y social. Fomento de la participación ciudadana.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: el ayuntamiento pide un mural filosófico para el centro cívico. Se proyectan ejemplos de murales con mensaje (p.ej. el Muro de las Lamentaciones de Banksy). Se formula la pregunta guía y se organizan equipos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Cuaderno con primeras ideas y preguntas que surgen.</t>
+  </si>
+  <si>
+    <t>Se leen y comentan fragmentos de Platón (República, libro IV sobre el alma, y símil de la caverna para realidad/apariencia) y un texto breve sobre coherencia (p.ej. de Sócrates). Se analiza el concepto de emoción y razón. Cada alumno realiza un diario emocional de un día y reflexiona sobre su coherencia.</t>
+  </si>
+  <si>
+    <t>Diario emocional y reflexión individual sobre coherencia personal.</t>
+  </si>
+  <si>
+    <t>Los equipos debaten y deciden el concepto central del mural: ¿qué mensaje quieren transmitir sobre la coherencia? Deben llegar a un consenso y diseñar un boceto que incluya símbolos, colores y frases. Se utiliza una técnica de discusión estructurada (grupos de expertos o debate dialógico).</t>
+  </si>
+  <si>
+    <t>Acta del debate grupal y boceto consensuado.</t>
+  </si>
+  <si>
+    <t>Los equipos trasladan su boceto al soporte final (lienzo o vinilo) usando pintura, collage o herramientas digitales. Paralelamente redactan un folleto explicativo (150-200 palabras) que vincula cada elemento del mural con los conceptos filosóficos trabajados. Ensayan la exposición oral de 5 minutos.</t>
+  </si>
+  <si>
+    <t>Mural terminado, folleto y guion de la exposición.</t>
+  </si>
+  <si>
+    <t>Se realiza la inauguración del mural en el centro cívico con presencia de familias y autoridades. Cada equipo expone su mural (o una parte si es conjunto) y responde preguntas. Posteriormente, en clase, se cumplimenta una rúbrica de autoevaluación y coevaluación, asignando niveles de logro a los criterios trabajados.</t>
+  </si>
+  <si>
+    <t>Rúbrica de autoevaluación y coevaluación cumplimentada.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1708,323 +1704,323 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>239</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>242</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>245</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>248</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>251</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>174</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>256</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>259</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>262</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>268</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>269</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>8.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>8.33</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>8.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
@@ -2124,835 +2120,835 @@
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>8.33</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>8.33</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <f>SUM(E3:E14)</f>
         <v>99.95999999999999</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>2.4</v>
       </c>
       <c r="J1" s="8">
         <v>3.1</v>
       </c>
       <c r="K1" s="8">
         <v>3.2</v>
       </c>
       <c r="L1" s="8">
         <v>3.3</v>
       </c>
       <c r="M1" s="8">
         <v>4.1</v>
       </c>
       <c r="N1" s="8">
         <v>4.2</v>
       </c>
       <c r="O1" s="8" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="P1" s="8" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:N2),"")</f>
         <v/>
       </c>
       <c r="P2" s="7"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:N3),"")</f>
         <v/>
       </c>
       <c r="P3" s="7"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:N4),"")</f>
         <v/>
       </c>
       <c r="P4" s="7"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:N5),"")</f>
         <v/>
       </c>
       <c r="P5" s="7"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:N6),"")</f>
         <v/>
       </c>
       <c r="P6" s="7"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:N7),"")</f>
         <v/>
       </c>
       <c r="P7" s="7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:N8),"")</f>
         <v/>
       </c>
       <c r="P8" s="7"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:N9),"")</f>
         <v/>
       </c>
       <c r="P9" s="7"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:N10),"")</f>
         <v/>
       </c>
       <c r="P10" s="7"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:N11),"")</f>
         <v/>
       </c>
       <c r="P11" s="7"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:N12),"")</f>
         <v/>
       </c>
       <c r="P12" s="7"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:N13),"")</f>
         <v/>
       </c>
       <c r="P13" s="7"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:N14),"")</f>
         <v/>
       </c>
       <c r="P14" s="7"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:N15),"")</f>
         <v/>
       </c>
       <c r="P15" s="7"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:N16),"")</f>
         <v/>
       </c>
       <c r="P16" s="7"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:N17),"")</f>
         <v/>
       </c>
       <c r="P17" s="7"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:N18),"")</f>
         <v/>
       </c>
       <c r="P18" s="7"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:N19),"")</f>
         <v/>
       </c>
       <c r="P19" s="7"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:N20),"")</f>
         <v/>
       </c>
       <c r="P20" s="7"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:N21),"")</f>
         <v/>
       </c>
       <c r="P21" s="7"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:N22),"")</f>
         <v/>
       </c>
       <c r="P22" s="7"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:N23),"")</f>
         <v/>
       </c>
       <c r="P23" s="7"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:N24),"")</f>
         <v/>
       </c>
       <c r="P24" s="7"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:N25),"")</f>
         <v/>
       </c>
       <c r="P25" s="7"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:N26),"")</f>
         <v/>
       </c>
       <c r="P26" s="7"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:N27),"")</f>
         <v/>
       </c>
       <c r="P27" s="7"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:N28),"")</f>
         <v/>
       </c>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:N29),"")</f>
         <v/>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:N30),"")</f>
         <v/>
       </c>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:N31),"")</f>
         <v/>
       </c>
       <c r="P31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="360">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -6018,327 +6014,327 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>182</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>186</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>208</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>190</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>208</v>
+        <v>187</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>193</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>196</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>168</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>170</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>174</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>176</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>178</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>179</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>180</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>182</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>186</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>190</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>208</v>
+        <v>187</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>193</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>196</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>