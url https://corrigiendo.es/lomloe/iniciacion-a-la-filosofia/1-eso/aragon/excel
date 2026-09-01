--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:33</t>
+    <t>01/09/2026 15:12</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Iniciación a la Filosofía en 1.º ESO; se aplica directamente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Iniciacion a la filosofia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La Comunidad Autónoma de Aragón no ha desarrollado un currículo propio para esta materia, por lo que se aplica íntegramente el Real Decreto 217/2022, de 29 de marzo, por el que se establecen la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>