--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; se aplica el BOE. No hay añadidos ni modificaciones autonómicas.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Laboratorio de refuerzo de competencias clave</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el Real Decreto 217/2022, sin cambios autonómicos.</t>
   </si>
@@ -690,265 +690,266 @@
 • Gráficos estadísticos: representación mediante tecnologías y elección del adecuado.
 • Medidas de localización: interpretación y cálculo con apoyo tecnológico.
 • Formulación de preguntas adecuadas para identificar las características de interés de una población.
 • Experimentos simples: planificación, realización y análisis de la incertidumbre.
 • La probabilidad como medida asociada a la incertidumbre: significado frecuencial y regla de Laplace.</t>
   </si>
   <si>
     <t>1.2: Adoptar hábitos de uso crítico, seguro, y saludable de las tecnologías digitales.
 5.1: Interpretar lenguaje matemático sencillo en situaciones cercanas y significativas.
 5.2: Comunicar articulando diferentes registros y formas de representación las conjeturas matemáticas.</t>
   </si>
   <si>
     <t>CE.LRCV.1
 CE.LRCV.5</t>
   </si>
   <si>
     <t>Presentación final del proyecto de investigación estadística, pruebas de interpretación de gráficas y funciones, y ejercicios de análisis semántico.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Creamos un escape room digital para el IES</t>
+    <t>Desvela las formas del mudéjar</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Diseña y produce un vídeo-desafío matemático-lingüístico</t>
+    <t>Un podcast para descubrir la geometría mudéjar a los más pequeños</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El IES de La Almunia de Doña Godina (Zaragoza) celebra la Semana Cultural y se propone que los alumnos de 1.º ESO creen un escape room virtual para sus compañeros. El producto final será un vídeo corto que plantee un reto combinando problemas matemáticos y de comprensión lectora, usando elementos del patrimonio aragonés (por ejemplo, la Aljafería, el Pilar, o tradiciones como la jota).</t>
+    <t>El arte mudéjar aragonés es Patrimonio de la Humanidad y está lleno de formas geométricas. Alumnos de 5º de Primaria de un colegio cercano van a visitar una exposición sobre el mudéjar y necesitan material introductorio. Nuestro podcast será ese material.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y grabar un vídeo de 2-3 minutos que presente un enigma (con pistas matemáticas y textuales) que otros estudiantes de 1.º ESO puedan resolver, utilizando el lenguaje matemático y la expresión oral y escrita adecuadas.</t>
+    <t>Diseñar y grabar un podcast de 2-3 minutos dirigido a alumnos de 5º de Primaria, explicando las figuras geométricas del arte mudéjar aragonés, cómo calcular el área de alguna de ellas, y destacando la importancia de buscar información fiable en internet.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Tablets o móviles con cámara
-[...2 lines deleted...]
-• Acceso a internet para búsqueda de imágenes libres (por ejemplo, Pixabay)</t>
+• Imágenes de techos mudéjares (Catedral de Teruel, Aljafería)
+• Fichas de figuras geométricas y área
+• Micrófonos y software de grabación (Audacity)
+• Plantilla de guión
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en comunicación audiovisual; competencia digital (búsqueda, edición, publicación); trabajo en equipo y habilidades sociales; emprendimiento (creación de un producto cultural); conciencia sobre el patrimonio aragonés.</t>
+    <t>Educación patrimonial, competencia digital y tratamiento crítico de la información.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un vídeo para un escape room virtual. Se muestran ejemplos de vídeos similares (educativos, retos). Se analiza colectivamente un modelo identificando sus partes: presentación, problema, pistas, resolución. Se forman grupos de 4-5 alumnos.</t>
-[...2 lines deleted...]
-    <t>Lista grupal de elementos que debe contener el vídeo (acordada en asamblea).</t>
+    <t>Se presenta el encargo: crear un podcast para niños de Primaria sobre geometría mudéjar. Se visualizan imágenes de techos mudéjares y se debate qué formas ven. Se plantea la pregunta guía. Se forman equipos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller sobre figuras planas (triángulos, rectángulos, hexágonos, estrellas) y cálculo de áreas. Taller de búsqueda de información: cómo buscar fuentes fiables sobre arte mudéjar. Se realizan ejercicios prácticos de identificación y área.</t>
+  </si>
+  <si>
+    <t>Ficha de identificación de figuras y cálculos de área. Ficha de fuentes seleccionadas.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo elige una figura o conjunto de figuras de un monumento mudéjar concreto (por ejemplo, la techumbre de la Catedral de Teruel). Calculan sus áreas y redactan el guión del podcast, adaptando el lenguaje para niños de 5º de Primaria. Incorporan consejos sobre cómo buscar información fiable.</t>
+  </si>
+  <si>
+    <t>Borrador del guión con cálculos y fuentes.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación del podcast. Se ensaya la lectura expresiva. Se graba con micrófono y se edita si es posible. Se publica el audio final.</t>
+  </si>
+  <si>
+    <t>Podcast final (archivo de audio).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Audición de los podcasts en clase. Coevaluación mediante rúbrica. Autoevaluación. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>El viaje de los residuos: investigamos el desperdicio en el comedor</t>
+  </si>
+  <si>
+    <t>Recogida, análisis y propuesta para reducir la comida que tiramos en el instituto</t>
+  </si>
+  <si>
+    <t>El equipo directivo quiere tomar medidas para reducir el desperdicio de comida en el comedor escolar y pide al alumnado que investigue la situación real mediante la recogida y análisis de datos propios.</t>
+  </si>
+  <si>
+    <t>Recoger datos de desperdicio alimentario durante una semana en el comedor, analizarlos y elaborar un plan de reducción que presentar al equipo directivo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Báscula de cocina (para pesar restos)
+• Plantilla de recogida de datos
+• Hoja de cálculo (libre u online)
+• Papel milimetrado
+• Artículo divulgativo sobre la Estrategia Aragonesa de Prevención de Residuos
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para el consumo responsable, educación ambiental y uso crítico de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: investigar el desperdicio de comida en el comedor. Lluvia de ideas sobre qué medir y cómo. Se formula la pregunta guía y se diseña el plan de recogida de datos (durante una semana, pesando los restos de cada comida).</t>
+  </si>
+  <si>
+    <t>Plan de recogida de datos por equipos (hoja de registro y cronograma).</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: lectura de un artículo sobre la Estrategia Aragonesa de Prevención de Residuos (extraer datos clave), práctica con unidades de masa y decimales, elaboración de tablas de frecuencias y diagramas de barras, y vocabulario específico. Se modela la estructura del informe (introducción, método, resultados, conclusiones, propuesta).</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos de conversión de unidades y creación de gráficas; esquema del informe.</t>
+  </si>
+  <si>
+    <t>El alumnado trae los datos recogidos durante la semana (peso diario de desperdicios por tipo de alimento). En clase, vuelcan los datos en una tabla, calculan totales y medias, y elaboran diagramas de barras con papel milimetrado o herramientas digitales (Hoja de Cálculo).</t>
+  </si>
+  <si>
+    <t>Tabla de datos completa y gráficas impresas o digitales.</t>
+  </si>
+  <si>
+    <t>Redacción del informe siguiendo el esquema: introducción (contexto y objetivo), método (cómo recogieron los datos), resultados (gráficas y tablas), conclusiones (interpretación) y propuesta de reducción. Elaboran una presentación digital (infografía o diapositivas) y ensayan la defensa.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y presentación terminados.</t>
+  </si>
+  <si>
+    <t>Defensa de la propuesta ante el equipo directivo (simulado o real). Coevaluación entre equipos usando rúbrica. Autoevaluación individual con diana. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Compra en tu barrio, suma a tu pueblo</t>
+  </si>
+  <si>
+    <t>Prototipo de folleto con datos locales para dinamizar el comercio de proximidad</t>
+  </si>
+  <si>
+    <t>El comercio local de muchos barrios aragoneses está en declive. La asociación de comerciantes del barrio ha pedido ayuda al instituto para crear un material visual que muestre, con datos, las ventajas de comprar cerca de casa.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir un prototipo de folleto (tríptico o infografía) que, mediante datos matemáticos (distancias, ahorro de tiempo, diferencias de precio, impacto ambiental) y un texto persuasivo, convenza a los vecinos de comprar en el comercio local. El folleto se entregará a la asociación de comerciantes para su posible uso real.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Mapas de la zona (Google Maps o callejero en papel)
+• Hoja de cálculo (LibreOffice Calc o Google Sheets)
+• Plantilla de recogida de datos
+• Ejemplos de folletos persuasivos
+• Material de papelería (cartulinas, rotuladores) o acceso a editor digital (Canva, Publisher)
+• Rúbrica de evaluación y diana de autoevaluación</t>
+  </si>
+  <si>
+    <t>Educación para el consumo responsable, competencia digital (uso de mapas y hojas de cálculo), educación cívica y social (compromiso con el comercio local).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación de comerciantes: hay que crear un folleto que muestre las ventajas de comprar en el barrio. Se ve un ejemplo de folleto real y se lanza la pregunta guía. En equipos, el alumnado anota qué datos podrían recogerse (distancia, tiempo, precio, etc.) y formula hipótesis.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas.</t>
+  </si>
+  <si>
+    <t>Se trabajan dos bloques: a) Texto persuasivo: cómo estructurarlo (introducción, argumentos, cierre) y recursos lingüísticos (apelación, comparación). b) Matemáticas: medición de distancias con Google Maps, cálculo de tiempos, diferencias de precio, representación en gráficos con hoja de cálculo. Se realizan ejercicios prácticos con datos ficticios.</t>
+  </si>
+  <si>
+    <t>Ejercicios de redacción y gráficas.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: a) Taller de lenguaje matemático: patrones, figuras y magnitudes en juegos de lógica. b) Taller de comunicación: cómo estructurar un texto multimodal (guion, storyboard). c) Taller de análisis crítico: identificar fuentes fiables y derechos de autor. Cada grupo aplica los saberes a un ejemplo pequeño (minireto).</t>
-[...146 lines deleted...]
-    <t>Autoevaluaciones; coevaluaciones; reflexión escrita; fotos del evento.</t>
+    <t>Los equipos salen al entorno (con apoyo del profesor) para recoger datos reales: miden distancias a pie desde el instituto hasta comercios locales y al supermercado más cercano, anotan precios de productos comunes (pan, leche, etc.) y preguntan tiempos de desplazamiento. Vuelven al aula, depuran los datos y los organizan en tablas. Cada equipo decide qué variables comparar.</t>
+  </si>
+  <si>
+    <t>Hoja de datos cumplimentada y tabla de resultados.</t>
+  </si>
+  <si>
+    <t>Con los datos, cada equipo elabora el prototipo del folleto: diseño (papel o digital), incorporan los gráficos elegidos, redactan el texto persuasivo y revisan la ortografía. El profesor ofrece andamiaje con listas de verificación y ejemplos. Se prepara una breve presentación oral para la asociación (simulada o real).</t>
+  </si>
+  <si>
+    <t>Folleto terminado y guion de presentación.</t>
+  </si>
+  <si>
+    <t>Se realiza una exposición de los folletos ante el grupo (simulando la audiencia de la asociación). Cada equipo recibe coevaluación con una rúbrica y autoevaluación con diana. El docente asigna nivel de logro 1-4 a cada criterio basándose en la evidencia recogida a lo largo de las fases.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -6971,418 +6972,418 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>218</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>220</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>222</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>223</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>226</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>200</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>202</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>204</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>206</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>208</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>210</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>211</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>212</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>214</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>218</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>222</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>200</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>202</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>204</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>206</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>208</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>80</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>210</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>211</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>212</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>214</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>218</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>222</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>260</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>262</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>264</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>265</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>