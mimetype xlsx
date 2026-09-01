--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; se aplica el BOE. No hay añadidos ni modificaciones autonómicas.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Laboratorio de refuerzo de competencias clave</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el Real Decreto 217/2022, sin cambios autonómicos.</t>
   </si>