--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:37</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para esta materia; se aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Laboratorio de refuerzo de competencias clave</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Todos los criterios de evaluación, saberes básicos y competencias específicas del RD 217/2022 se mantienen sin cambios.</t>
   </si>
@@ -706,268 +706,265 @@
 • La probabilidad como medida asociada a la incertidumbre de experimentos conectando el significado frecuencial (probabilidad como frecuencia relativa) y el significado clásico (regla de Laplace).</t>
   </si>
   <si>
     <t>1.2: Adoptar hábitos de uso crítico, seguro y saludable de las tecnologías digitales en relación a la bús
 2.2: Participar en interacciones orales formales de manera activa y adecuada, con actitudes de escucha ac
 3.3: Comprobar la corrección matemática de las soluciones o pertinencia de las conclusiones de un problem
 4.3: Argumentar la validez de conjeturas y de soluciones de un problema en términos matemáticos y en cohe
 5.2: Comunicar articulando diferentes registros y formas de representación las conjeturas y procesos mate
 6.2: Utilizar las conexiones entre las matemáticas, otras áreas y la vida cotidiana para resolver problem</t>
   </si>
   <si>
     <t>CE.LRCV.1
 CE.LRCV.5
 CE.LRCV.6</t>
   </si>
   <si>
     <t>Informe estadístico multimodal y observación sistemática en debates orales.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Rutas Aragon: Guía Digital Sostenible</t>
+    <t>¿Derrochamos agua en el insti?</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Planifica, calcula y comunica una ruta de senderismo en el Pirineo Aragonés</t>
+    <t>Reportaje audiovisual sobre el uso del agua en nuestro centro</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 2º ESO en Aragón conoce bien el entorno natural de los Pirineos o del Moncayo. Muchos de ellos han realizado senderismo en familia o con el instituto. Se propone crear una guía digital que integre competencias lingüísticas (lectura, escritura, expresión oral) y matemáticas (cálculo de distancias, tiempos, costes) para promover el turismo sostenible.</t>
+    <t>El instituto recibe cada trimestre la factura del agua del Ayuntamiento. Se ha observado un aumento del consumo sin causa clara. El equipo directivo pide al alumnado que investigue, analice los datos y proponga medidas de ahorro, comunicando los resultados a toda la comunidad.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Elaborad una guía digital (blog o vídeo) sobre una ruta de senderismo en el Pirineo Aragonés, incluyendo información práctica (distancias, desniveles, tiempo estimado, presupuesto) y aspectos culturales, para promover el turismo sostenible entre estudiantes de 1º de ESO.</t>
+    <t>Elaborar un reportaje en vídeo (de 3-5 minutos) que analice el consumo de agua del instituto, presente gráficos con datos reales, argumente las causas y proponga medidas de ahorro, dirigido a toda la comunidad educativa.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Mapas topográficos del Pirineo Aragonés (impresos o digitales, ejemplo: IGN)
-[...6 lines deleted...]
-• Teléfonos móviles o cámaras para grabar vídeo</t>
+• Facturas de agua del centro (o datos simulados del Ayuntamiento de Zaragoza)
+• Hoja de cálculo (LibreOffice Calc o Google Sheets)
+• Cámara o móvil para grabación
+• Software de edición de vídeo (OpenShot, Clipchamp, o similar)
+• Plantilla de guion
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental (turismo sostenible, respeto por la naturaleza), educación cívica (trabajo en equipo, responsabilidad), competencia digital (búsqueda, creación y publicación de contenido digital), educación para la salud (seguridad en montaña)</t>
+    <t>Educación ambiental, educación para la ciudadanía global y uso crítico de las TIC.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear una guía digital de una ruta de senderismo en Aragón. Se visiona un ejemplo (vídeo corto de un blog de montaña). Se forman grupos de 4. Cada grupo elige una ruta (de una lista proporcionada o propia). Se realiza una lluvia de ideas sobre qué necesitan saber (lectura de mapas, cálculos, redacción). Se anotan preguntas iniciales.</t>
-[...2 lines deleted...]
-    <t>Esquema grupal de preguntas y primeras ideas, entregado en papel o digital.</t>
+    <t>Se presenta la factura de agua del centro y la petición del equipo directivo. Se debate sobre la importancia del agua en Aragón. El alumnado formula preguntas e hipótesis en equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con preguntas e hipótesis.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Sesión 2a: Taller de búsqueda crítica de información (cómo buscar rutas, previsión meteorológica, normativa). Lectura de un texto modelo sobre una ruta y extracción de ideas principales. Sesión 2b: Taller de cálculo de distancias y desniveles usando mapas topográficos (escalas, curvas de nivel). Práctica de estimación de tiempo con fórmula de velocidad media (4 km/h + 1h/300m de desnivel). Uso de calculadora.</t>
-[...2 lines deleted...]
-    <t>Ficha individual con ejercicios de búsqueda y cálculos resueltos.</t>
+    <t>Talleres guiados: lectura de facturas (unidades, conversión), interpretación de gráficos estadísticos, y nociones básicas de guion audiovisual. Se practica con datos simulados.</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de gráficos y cálculo de consumos.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Los grupos investigan su ruta: localizan punto de inicio y fin, miden distancia en mapa, calculan desnivel acumulado, estiman tiempo total y coste (transporte, comida). Redactan un borrador del texto descriptivo: qué ver, dificultad, recomendaciones. Incluyen tabla con datos numéricos. Diseñan la estructura del blog o vídeo (storyboard o índice).</t>
-[...2 lines deleted...]
-    <t>Borrador del contenido (texto, tabla de datos, storyboard) revisado por el profesor.</t>
+    <t>Los equipos recopilan datos reales (facturas de trimestres anteriores) o utilizan una tabla proporcionada. Los organizan en tablas, calculan consumos medios, representan en gráficos y extraen conclusiones. Verifican la coherencia de los resultados.</t>
+  </si>
+  <si>
+    <t>Hoja de análisis de datos con tablas y gráficos.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Creación del producto digital: los grupos elaboran el blog (usando plantilla de Google Sites o Blogger) o graban el vídeo (con teléfono o cámara, editando con herramientas simples como Clipchamp o iMovie). Se dedicará una sesión a la revisión ortográfica y de cohesión. Finalmente, cada grupo presenta su producto al resto en un minuto (exposición oral).</t>
-[...2 lines deleted...]
-    <t>Producto final publicado (enlace o archivo) y grabación de la exposición oral.</t>
+    <t>Cada equipo elabora el guion del vídeo, graba las tomas (pueden incluir entrevistas a conserjes o responsables), edita el vídeo añadiendo gráficos, voz en off y subtítulos. Se revisa la corrección lingüística y la precisión matemática.</t>
+  </si>
+  <si>
+    <t>Guion escrito y vídeo final.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación mediante rúbrica que incluye los criterios evaluados. Coevaluación entre grupos: cada grupo comenta un aspecto positivo y una sugerencia de mejora del producto de otro grupo. Debate grupal sobre lo aprendido y cómo aplicar las competencias en otros contextos. El profesor recoge las rúbricas y provide retroalimentación individual.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada por cada alumno y hoja de coevaluación por grupo.</t>
+    <t>Proyección de los vídeos en clase (o en un acto abierto). Coevaluación con rúbrica entre equipos, autoevaluación individual y asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Cómo cambia mi pueblo? Análisis demográfico de Aragón</t>
-[...8 lines deleted...]
-    <t>Determinar si la población de nuestra localidad ha crecido, decrecido o se ha estancado en los últimos 20 años, identificar dos factores que lo expliquen y proponer una medida para mejorar la situación.</t>
+    <t>Pantallas en la mochila: un estudio de aula</t>
+  </si>
+  <si>
+    <t>Investigamos los hábitos digitales del alumnado para mejorar nuestro bienestar</t>
+  </si>
+  <si>
+    <t>El instituto participa en el programa 'Escuela Saludable' del Gobierno de Aragón y el equipo directivo quiere diseñar una campaña de concienciación sobre el uso de dispositivos digitales. Para ello necesita datos reales del centro, no generalidades.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre tiempo de pantalla y bienestar asociado, analizar los datos y elaborar un informe con recomendaciones para la comunidad educativa.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos del IAEST (Instituto Aragonés de Estadística) o INE (censo, padrón municipal)
-[...36 lines deleted...]
-    <t>Texto de reflexión individual; diana de autoevaluación cumplimentada; rúbrica docente.</t>
+• Artículos de prensa sobre hábitos digitales
+• Plantilla de encuesta (Google Forms)
+• Hoja de cálculo (Google Sheets) con funciones de análisis
+• Rúbrica de evaluación
+• Ejemplo de informe de investigación</t>
+  </si>
+  <si>
+    <t>Educación para la salud, competencia digital y tratamiento crítico de la información.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y se leen noticias breves sobre el impacto de las pantallas en la salud. El alumnado comparte sus experiencias y formula hipótesis iniciales. Se forman equipos de trabajo.</t>
+  </si>
+  <si>
+    <t>Cuaderno de ideas previas e hipótesis escritas.</t>
+  </si>
+  <si>
+    <t>El alumnado aprende a diseñar una encuesta (tipos de preguntas, escalas), a calcular porcentajes y medidas de tendencia central, y a representar datos con gráficos de barras y sectores. Se muestran ejemplos de estudios aragoneses.</t>
+  </si>
+  <si>
+    <t>Ejercicios de representación de datos y diseño de preguntas.</t>
+  </si>
+  <si>
+    <t>Los equipos finalizan la encuesta, la pasan a una muestra representativa de su curso o del centro, recogen los datos y los analizan con apoyo de una hoja de cálculo (Google Sheets).</t>
+  </si>
+  <si>
+    <t>Datos brutos y hoja de cálculo con análisis.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora el informe escrito con introducción, metodología, resultados y conclusiones, y prepara la presentación oral con apoyo visual (diapositivas o póster).</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación.</t>
+  </si>
+  <si>
+    <t>Los equipos exponen sus resultados ante el equipo directivo y AMPA invitados. Tras la exposición, se realiza una coevaluación y autoevaluación usando rúbricas. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Murales vivos: geometría y palabras en el barrio</t>
-[...8 lines deleted...]
-    <t>Diseñar y ejecutar un mural artístico que represente el patrimonio de nuestro entorno, utilizando figuras geométricas, patrones y textos comunicativos, y que sea accesible a todos (con audios e imágenes).</t>
+    <t>Diseñamos un rincón mudéjar en el insti</t>
+  </si>
+  <si>
+    <t>Geometría, arte y propuesta para transformar nuestro espacio</t>
+  </si>
+  <si>
+    <t>El instituto quiere renovar un rincón del patio o un pasillo. El equipo directivo ha pedido ideas que reflejen la cultura de Aragón y que sean viables económicamente. El alumnado asume el rol de diseñadores y asesores.</t>
+  </si>
+  <si>
+    <t>Diseñar un elemento decorativo (banco, mosaico mural o panel) para un espacio del centro, utilizando patrones geométricos mudéjares, y elaborar una propuesta formal (memoria escrita y presentación oral) para convencer al equipo directivo de su instalación.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Material de pintura (rodillos, brochas, pintura acrílica, cinta de carrocero)
-[...37 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada, comentarios de la audiencia, acta de reflexión grupal.</t>
+• Imágenes de arte mudéjar aragonés (Aljafería, Teruel)
+• Papel cuadriculado, reglas, compás, transportador
+• Material reciclado para maquetas (cartón, palillos, pintura)
+• Ordenadores/tablets con GeoGebra o Tinkercad
+• Plantilla de memoria técnica y rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación patrimonial (valoración del arte mudéjar), educación ambiental (materiales reciclados), y educación cívica (participación en la mejora del centro).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: decorar un espacio del centro con motivos mudéjares. Se muestran imágenes de la Aljafería y torres de Teruel. Se acota la pregunta guía y se forman equipos. Cada equipo elige un espacio (pasillo, rincón de biblioteca, etc.) y lo mide.</t>
+  </si>
+  <si>
+    <t>Ficha de campo con medidas y croquis del espacio elegido.</t>
+  </si>
+  <si>
+    <t>Talleres sobre geometría de la simetría, teselaciones y escalas, usando ejemplos mudéjares. También se trabaja la estructura de una memoria técnica y la argumentación oral. Se analizan patrones reales (teselación del Salón del Trono de la Aljafería).</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de patrones y diseño de un patrón sencillo, borrador de estructura de la memoria.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan el elemento decorativo (banco, mosaico o panel). Aplican transformaciones geométricas (giro, reflexión, traslación) al patrón elegido. Calculan dimensiones a escala, materiales y presupuesto. Verifican que el diseño encaja en el espacio real.</t>
+  </si>
+  <si>
+    <t>Planos a escala con medidas, cálculos de área y costes, justificación de elecciones.</t>
+  </si>
+  <si>
+    <t>Elaboran la maqueta final (física con materiales reciclados o digital con Tinkercad/GeoGebra). Redactan la memoria final: introducción, descripción del diseño, justificación matemática, presupuesto y ventajas. Preparan la presentación oral (apoyos visuales, roles).</t>
+  </si>
+  <si>
+    <t>Maqueta final, memoria escrita y presentación (diapositivas o póster).</t>
+  </si>
+  <si>
+    <t>Los equipos presentan sus propuestas al equipo directivo (simulado o real) y responden preguntas. Coevaluación entre equipos y autoevaluación mediante rúbrica. Se asigna nivel de logro (1-4) a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación, y observaciones del debate.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -7067,51 +7064,51 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>225</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>229</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>230</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>232</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>233</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>234</v>
       </c>
     </row>
@@ -7369,68 +7366,68 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>259</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>261</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>225</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>263</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>229</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>265</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>266</v>
       </c>
     </row>