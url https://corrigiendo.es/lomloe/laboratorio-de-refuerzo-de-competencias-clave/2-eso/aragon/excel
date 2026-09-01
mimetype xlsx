--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para esta materia; se aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Laboratorio de refuerzo de competencias clave</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Todos los criterios de evaluación, saberes básicos y competencias específicas del RD 217/2022 se mantienen sin cambios.</t>
   </si>