--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:35</t>
+    <t>10/07/2026 20:28</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Latín I en Bachillerato, aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Latin 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, las competencias específicas y los criterios de evaluación coinciden con la redacción del BOE.</t>
   </si>
@@ -954,266 +954,269 @@
   <si>
     <t>Explica, con orientación del docente, ejemplos concretos del legado latino y establece alguna conexión sencilla con el presente, aunque sin un análisis crítico.
 → Describe el Coliseo y menciona que los estadios actuales tienen forma similar, pero no analiza diferencias funcionales ni valora su conservación.</t>
   </si>
   <si>
     <t>Analiza críticamente ejemplos del legado latino, relacionándolos con creaciones modernas o contemporáneas, y muestra interés por su sostenibilidad y conservación.
 → Redacta un breve informe donde compara el Panteón de Roma con el edificio del Museo Nacional de Arte Romano de Mérida, valorando la influencia arquitectónica y la necesidad de preservar ambos.</t>
   </si>
   <si>
     <t>Evalúa de forma autónoma el patrimonio latino, integrando perspectivas históricas, artísticas y de sostenibilidad; propone medidas para su difusión o conservación y relaciona con creaciones actuales de manera original.
 → Elabora un proyecto digital donde analiza el foro romano de su ciudad, lo compara con espacios públicos contemporáneos, critica su estado de conservación y sugiere acciones de puesta en valor, citando fuentes diversas.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Aragón, herencia de Roma</t>
+    <t>Vox Romae: el legado romano de Aragón en un clic</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de una guía digital sobre la romanización en Aragón</t>
+    <t>Investiga, traduce y difunde el patrimonio latino de tu entorno</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón conserva un rico patrimonio romano (Segóbriga, Bilbilis, Caesaraugusta). Los alumnos de 1º de Bachillerato investigarán este legado, partiendo de textos latinos y conectándolos con el entorno.</t>
+    <t>El alumnado descubre que muchas personas desconocen los vestigios romanos de su ciudad o pueblo. Desde el aula de Latín, se propone crear un vídeo documental breve que ponga en valor un sitio local (real o virtual) mediante la traducción de una inscripción y la explicación de su contexto histórico y cultural.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear una guía digital (blog o web) que muestre el impacto de la romanización en Aragón, combinando traducción de textos latinos, análisis de su contexto histórico y valoración del patrimonio local.</t>
+    <t>Investigar un sitio romano de Aragón, localizar y traducir una inscripción latina asociada, y crear un vídeo documental que explique su significado histórico y su relevancia actual, dirigido a las familias y la concejalía de cultura.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Antologías de textos latinos adaptados (inscripciones de Aragón)
-[...2 lines deleted...]
-• Plataforma web gratuita (Blogger, Wix, Canva)
+• Proyector y altavoces
+• Ordenadores con conexión a internet
+• Software de edición de vídeo (o aplicación online)
+• Cámaras o teléfonos móviles
+• Diccionarios latino-español
+• Páginas web de museos y yacimientos romanos en Aragón
+• Plantilla de guion
+• Fichas de traducción
 • Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (creación del blog), conciencia y expresiones culturales (patrimonio romano), comunicación lingüística (expresión escrita y oral), competencia personal, social y de aprender a aprender (autoevaluación).</t>
+    <t>Conciencia sobre el patrimonio cultural, competencia digital, educación en valores (respeto al legado histórico).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear una guía digital sobre romanización en Aragón. Lluvia de ideas sobre qué yacimientos conocen y qué textos latinos podrían relacionarse. Visionado de ejemplos de blogs patrimoniales.</t>
-[...2 lines deleted...]
-    <t>Participación en el diálogo inicial y aportaciones escritas en pizarra colaborativa.</t>
+    <t>Se presenta el reto mediante imágenes impactantes de ruinas romanas en Aragón y la pregunta guía. Se forman equipos y se realiza una lluvia de ideas sobre sitios locales que podrían investigar. Cada equipo elige un sitio romano de su interés (con posibilidad de que el docente sugiera si hay poca variedad).</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los contenidos necesarios: clases de palabras, casos, conjugaciones básicas para leer una inscripción sencilla; características de la epigrafía latina; contexto histórico de la romanización en Aragón. El alumnado practica con inscripciones modelo (p. ej., la del teatro de Zaragoza) y realiza ejercicios de traducción guiada.</t>
+  </si>
+  <si>
+    <t>Ejercicios de traducción corregidos.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga su sitio romano seleccionado: busca una inscripción original (fotografía o calco) o usa una proporcionada por el docente. Traduce la inscripción, investiga su contexto histórico y prepara el contenido que incluirá en el vídeo. El docente asesora la búsqueda de fuentes fiables.</t>
+  </si>
+  <si>
+    <t>Borrador del guion con traducción y referencias.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Sesiones teórico-prácticas sobre: lectura de textos latinos sencillos (inscripciones, epitafios), análisis gramatical básico, contexto histórico de la romanización en Aragón, y criterios para valorar el patrimonio. Taller de interpretación de textos.</t>
-[...23 lines deleted...]
-    <t>Producto digital completo y publicado.</t>
+    <t>Los equipos graban y editan el vídeo documental: incluyen imágenes del sitio, la inscripción, la traducción narrada, la explicación histórica y una reflexión sobre el legado. Pueden usar herramientas digitales como Canva, iMovie, o Powtoon. El docente proporciona una rúbrica de evaluación para autoevaluación.</t>
+  </si>
+  <si>
+    <t>Vídeo final y guion definitivo.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Coevaluación mediante rúbrica: cada alumno evalúa dos guías de compañeros. Debate final sobre la importancia del legado romano en Aragón y la responsabilidad de su conservación. Autoevaluación individual sobre el proceso de aprendizaje.</t>
-[...2 lines deleted...]
-    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
+    <t>Se proyectan los vídeos en clase (o se envían a la audiencia real: familias, concejalía). Cada equipo coevalúa los vídeos de otros equipos mediante la rúbrica. Después, cada alumno rellena una diana de autoevaluación y reflexiona sobre su aprendizaje. El docente asigna los niveles de logro a cada criterio basándose en el vídeo y la reflexión.</t>
+  </si>
+  <si>
+    <t>Niveles de logro asignados por el docente.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Descifrando las voces de Roma en Aragón</t>
-[...8 lines deleted...]
-    <t>¿Qué nos revelan las inscripciones romanas de Aragón sobre la organización social, las creencias y la vida cotidiana de sus habitantes?</t>
+    <t>Mide el latín que hablas</t>
+  </si>
+  <si>
+    <t>Investigación etimológica de campo en Aragón</t>
+  </si>
+  <si>
+    <t>El Gobierno de Aragón, a través de su Dirección General de Política Lingüística, ha lanzado una campaña para documentar la pervivencia del latín en las variedades lingüísticas aragonesas. El instituto se suma al reto: el alumnado de Latín I investigará su propio entorno familiar y social para aportar datos reales.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta etimológica entre familiares y vecinos, recoger al menos 20 términos de uso cotidiano de posible origen latino, analizar sus cambios fonéticos y semánticos, y comunicar los resultados en un informe que combine datos cuantitativos y cualitativos.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Bases de datos epigráficas: Hispania Epigraphica Online, Epigraphik-Datenbank Clauss-Slaby
-[...36 lines deleted...]
-    <t>Autoevaluación cumplimentada y registro de coevaluación.</t>
+• Plantilla de encuesta (papel o Google Forms)
+• Hoja de cálculo compartida (Excel o Google Sheets)
+• Acceso a Google My Maps
+• Listado de reglas de evolución fonética latín-romance aragonés (elaborado por el docente)
+• Ejemplos de palabras del aragonés con étimo latino (fuente: Dizionario de l'Academia de l'Aragonés)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía: valoración del patrimonio lingüístico propio, respeto a la diversidad dialectal y conciencia de identidad cultural.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la Dirección General de Política Lingüística. El alumnado reflexiona sobre palabras aragonesas que creen de origen latino (p.ej., 'carrasca', 'bardo') y formula hipótesis. Se establecen equipos de 4 y se acota la pregunta guía: ¿qué palabras de nuestro entorno tienen raíz latina y cómo han cambiado?</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y lista de 10 palabras sospechosas de origen latino.</t>
+  </si>
+  <si>
+    <t>Se trabajan las reglas de evolución fonética del latín al romance aragonés (vocales, consonantes, metátesis) y cómo diseñar una encuesta etimológica (preguntas cerradas/abiertas, consentimiento informado). El alumnado practica con ejemplos de palabras dadas por el docente. Cada equipo diseña su encuesta.</t>
+  </si>
+  <si>
+    <t>Ejercicios de evolución fonética resueltos y borrador de encuesta.</t>
+  </si>
+  <si>
+    <t>El alumnado aplica la encuesta a familiares y vecinos (fuera del aula, se recogen datos en 1 semana). En clase, se depuran y categorizan los términos recogidos (agrícolas, domésticos, etc.) y se analizan los cambios fonéticos y semánticos. Se introducen en una hoja de cálculo común que servirá para el mapa.</t>
+  </si>
+  <si>
+    <t>Hojas de datos cumplimentadas y primeras tablas de análisis.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora un informe que incluya: introducción, metodología, resultados (tablas y gráficas de tipos de cambios, frecuencias), discusión (relación con la romanización) y conclusiones. Además, crean un mapa en Google My Maps con los puntos donde se recogió cada término y su étimo. Preparan una presentación oral de 5 minutos para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Informe escrito y mapa digital terminados.</t>
+  </si>
+  <si>
+    <t>Defensa oral ante el resto de la clase simulando la audiencia real. Coevaluación entre equipos con rúbrica. Cada alumno completa una diana de autoevaluación sobre su proceso de aprendizaje. El docente asigna niveles de logro 1-4 a cada criterio evaluado basándose en el informe, el mapa y la defensa.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Rescatando el latín de nuestras calles</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos hacer visible el legado latino en los nombres de calles, plazas y palabras cotidianas de nuestro pueblo, y compartirlo con la comunidad para que lo valore?</t>
+    <t>Aeterna Romae: da voz a las ruinas</t>
+  </si>
+  <si>
+    <t>Prototipo de audioguía para un yacimiento romano de Aragón</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que un yacimiento romano cercano (Bilbilis en Calatayud, el teatro de Caesaraugusta en Zaragoza o Los Bañales en Uncastillo) carece de materiales divulgativos atractivos para el público joven y familiar. La asociación local de patrimonio solicita ideas para una audioguía que combine rigor histórico, lengua latina y creatividad.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir un prototipo de audioguía para un yacimiento romano de Aragón, que incluya un guión con explicaciones históricas, referencias a la vida cotidiana romana, citas o fragmentos en latín traducidos, y un toque literario (relato, poesía) que enganche al oyente.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cámaras de móvil o tablet
-[...38 lines deleted...]
-    <t>Informe de autoevaluación individual y colectivo, con propuestas de mejora; resultados de la encuesta a visitantes.</t>
+• Ordenadores con acceso a internet
+• Fichas de recogida de datos
+• Modelos de audioguías (ejemplos de museos)
+• Grabador de voz o móvil
+• Diccionario latín-español
+• Mapas del yacimiento</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, expresión oral y escrita, trabajo en equipo, uso crítico de fuentes.</t>
+  </si>
+  <si>
+    <t>El profesor presenta el reto: la asociación de patrimonio local pide ideas para una audioguía juvenil. Se visita virtual o presencialmente un yacimiento romano de Aragón (por ejemplo, Bilbilis). El alumnado se organiza en equipos de 4, elige el yacimiento y formula preguntas guía.</t>
+  </si>
+  <si>
+    <t>Respuestas iniciales en el cuaderno: qué saben y qué necesitan saber.</t>
+  </si>
+  <si>
+    <t>Sesiones de investigación: los equipos recopilan información histórica sobre el yacimiento (estructura, época, función) y sobre la civilización romana (instituciones, vida cotidiana). Aprenden a interpretar inscripciones latinas sencillas. Revisan ejemplos de audioguías.</t>
+  </si>
+  <si>
+    <t>Ficha de recogida de datos cumplimentada.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el guión de su audioguía: define 5 paradas, escribe textos divulgativos (históricos y culturales), selecciona citas en latín (con traducción y comentario), y elabora el texto literario para una parada (CE 3.4). Utilizan herramientas colaborativas (Google Docs).</t>
+  </si>
+  <si>
+    <t>Borrador del guión con anotaciones del profesor y coevaluación entre equipos.</t>
+  </si>
+  <si>
+    <t>Los equipos graban una de las paradas (3-5 minutos) en audio, usando tono adecuado y efectos si se desea. Preparan el dossier justificativo (fuentes, decisiones de contenido). Se realiza un ensayo general con feedback de un equipo vecino.</t>
+  </si>
+  <si>
+    <t>Archivo de audio y dossier impreso.</t>
+  </si>
+  <si>
+    <t>Los equipos presentan su prototipo a la audiencia real (representantes de la asociación o concejalía invitados) o, si no es posible, en un acto interno con otro curso. Coevaluación mediante rúbrica. Autoevaluación individual sobre lo aprendido.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (por el profesor y coevaluación), diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Ofrecer múltiples formas de representación del contenido lingüístico y textual.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar los textos latinos con anotaciones de colores para cada función sintáctica (sujeto en rojo, verbo en azul, objeto en verde) y facilitar así la identificación visual.
@@ -8710,85 +8713,85 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>317</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>319</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>321</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>322</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>331</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>299</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>333</v>
@@ -8878,68 +8881,68 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>317</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>340</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>321</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>342</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>347</v>
       </c>
     </row>
@@ -9060,54 +9063,54 @@
         <v>358</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>321</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>359</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>361</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>363</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>364</v>
       </c>
     </row>