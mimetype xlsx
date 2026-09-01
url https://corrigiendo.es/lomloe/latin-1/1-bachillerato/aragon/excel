--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:28</t>
+    <t>01/09/2026 15:04</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Latín I en Bachillerato, aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Latin 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, las competencias específicas y los criterios de evaluación coinciden con la redacción del BOE.</t>
   </si>