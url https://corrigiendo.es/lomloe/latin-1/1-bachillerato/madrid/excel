--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="594">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="593">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Latin 1</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 20:55</t>
+    <t>10/07/2026 22:35</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Latín I de Bachillerato, aplica la base estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Latin 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegramente el currículo establecido en el BOE para Latín I de 1.º Bachillerato.</t>
   </si>
@@ -1193,265 +1193,262 @@
 • Obras públicas, urbanismo y principales obras artísticas.
 • Técnicas básicas para el comentario lingüístico y literario.</t>
   </si>
   <si>
     <t>1.5: Identificar los infinitivos y participios del verbo latino.
 1.8: Identificar y comprender construcciones de infinitivo y participio.
 3.1: Interpretar y comentar textos y fragmentos literarios latinos.
 3.2: Analizar géneros, temas y tópicos de la literatura latina.
 5.1: Identificar el legado material e inmaterial de la civilización latina.
 5.2: Investigar el patrimonio histórico y artístico heredado.</t>
   </si>
   <si>
     <t>CE.3
 CE.5</t>
   </si>
   <si>
     <t>Traducción con diccionario de textos originales breves, comentario de texto literario y defensa oral de un proyecto sobre el legado jurídico o artístico romano.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Roma en Madrid: un legado vivo</t>
+    <t>Roma en Madrid: traduce, explica y comparte</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un blog divulgativo sobre la huella romana en la Comunidad de Madrid</t>
+    <t>Legado latino en nuestro entorno</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1º de Bachillerato de Latín I en un centro de Madrid. El curso tiene 3 horas semanales. Se busca conectar el aprendizaje de la lengua y la cultura latinas con el entorno cercano, desarrollando competencias digitales y de investigación. El grupo muestra diversidad en ritmos de aprendizaje y motivación.</t>
+    <t>El centro educativo se encuentra en la Comunidad de Madrid, territorio con restos romanos significativos como la ciudad de Complutum (Alcalá de Henares) y la calzada de Cercedilla. El alumnado desconoce a menudo este patrimonio y su conexión con la lengua latina que estudian. Se les propone convertirse en divulgadores culturales mediante un vídeo para el blog del instituto o un canal escolar.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Qué vestigios de la civilización romana se conservan en la Comunidad de Madrid y qué nos revelan sobre la romanización de la región? El reto consiste en investigar y documentar estos restos (materiales e inmateriales) para crear un blog divulgativo dirigido a compañeros de 4º ESO que cursan Latín opcional, ayudándoles a valorar el legado romano en su propio territorio.</t>
+    <t>Crear un vídeo divulgativo de 5-7 minutos sobre un resto romano de Madrid, que incluya: traducción y comentario de una inscripción o texto latino relacionado, análisis etimológico de términos españoles derivados, y explicación del contexto histórico comparado con la actualidad.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...3 lines deleted...]
-• Fichas de trabajo (guion de investigación, rúbrica de evaluación, diario de reflexión)</t>
+• Plantilla de guion
+• Inscripciones latinas de Madrid (recopilación del profesor)
+• Mapa interactivo de restos romanos en Madrid
+• Diccionario latino-español (papel o digital)
+• Herramientas de edición de vídeo (OpenShot, iMovie, o app móvil)
+• Blog del instituto o canal de YouTube</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la ciudadanía: valoración y preservación del patrimonio cultural. Competencia digital: uso de herramientas de creación de contenidos y publicación en web. Comunicación lingüística: expresión escrita y oral, uso de léxico específico. Aprender a aprender: planificación y autoevaluación del proceso.</t>
+    <t>Educación en patrimonio cultural, competencia digital, conciencia crítica sobre la evolución de las lenguas.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: 'Roma en Madrid'. Lluvia de ideas sobre qué sabemos del Imperio romano y su presencia en la región. Se muestran ejemplos de blogs educativos de temática histórica. Se forman los grupos de trabajo (3-4 alumnos) y se establecen las directrices del proyecto: cronograma, herramientas digitales, y criterios de evaluación. Cada grupo elige un ámbito temático (por ejemplo: yacimientos arqueológicos, instituciones, lengua).</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Lista de ideas iniciales (anotaciones en gran grupo). </t>
+    <t>Se presenta la pregunta guía y se visiona un fragmento de un documental sobre Complutum. Se organizan los equipos y se asignan los restos romanos de Madrid (inscripciones, monumentos). Cada grupo elige su foco. Se explica el producto final (vídeo) y los criterios de evaluación.</t>
+  </si>
+  <si>
+    <t>Ficha de planificación con elección del resto y primeros bocetos de ideas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Clases expositivo-dialógicas sobre la civilización romana: organización política, social y religiosa; el proceso de romanización en Hispania. Lectura comentada de fragmentos de textos latinos (p.ej. Plinio el Viejo sobre Hispania) y textos históricos sobre la presencia romana en Madrid. Se proporciona documentación sobre los principales yacimientos romanos de la Comunidad de Madrid (Villa de Valdetorres, Titulcia, Complutum -en Alcalá de Henares-). Los alumnos completan un guion de investigación con preguntas guía.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Guion de investigación rellenado (individual). </t>
+    <t>Talleres prácticos: 1) Traducción de una inscripción latina modelo (con polisemia, análisis morfosintáctico). 2) Estudio de la evolución fonética y etimológica a partir de términos de la inscripción. 3) Contexto histórico: instituciones romanas y su reflejo en Madrid. Se proporcionan plantillas y rúbricas.</t>
+  </si>
+  <si>
+    <t>Ejercicios de traducción y análisis etimológico en el cuaderno.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada grupo selecciona los contenidos de su entrada de blog: debe incluir al menos un vestigio material con su descripción histórica y arqueológica, y un aspecto del legado inmaterial (derecho, lengua, urbanismo). Se realiza una visita virtual a la Villa romana de Valdetorres (o se usa material gráfico). Los alumnos buscan fuentes adicionales en biblioteca o internet, y empiezan a redactar borradores. El profesor supervisa y orienta sobre la fiabilidad de las fuentes.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Borrador de la entrada de blog (en documento compartido). </t>
+    <t>Cada equipo investiga su resto romano: recopila información histórica, localiza inscripciones relacionadas, realiza la traducción y el análisis etimológico. Redactan el guion del vídeo con los elementos requeridos. Se realiza una coevaluación entre equipos del guion para mejorar.</t>
+  </si>
+  <si>
+    <t>Borrador del guion con traducción, análisis etimológico, comparativa histórica y reflexión.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Creación técnica del blog en plataforma digital. Cada grupo diseña su entrada con texto, imágenes (propias o con licencia libre), enlaces y algún elemento multimedia (vídeo corto grabado por ellos, podcast breve o infografía). Se incorpora un mapa interactivo de los lugares mencionados. Se revisa la ortografía y estilo. Publicación del blog y difusión entre los compañeros de 4º ESO mediante código QR o enlace.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Entrada de blog finalizada (producto evaluable). </t>
+    <t>Grabación y edición del vídeo en equipos (uso de dispositivos móviles o herramientas de edición). Se incorporan imágenes del resto, mapas, y se narra el guion. Se publica en el blog del departamento o canal escolar.</t>
+  </si>
+  <si>
+    <t>Vídeo final y lista de verificación de contenidos obligatorios.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Debate en clase sobre el legado romano en Madrid: ¿cómo se manifiesta en la actualidad? ¿Qué problemas de conservación tiene? Se realiza coevaluación entre grupos mediante rúbrica facilitada. Cada alumno completa un diario de reflexión sobre su aprendizaje. El profesor sintetiza logros y dificultades, y propone mejoras para futuras situaciones.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Rúbrica de coevaluación cumplimentada, diario individual de aprendizaje. </t>
+    <t>Visionado de los vídeos en clase, coevaluación mediante rúbrica, autoevaluación con diana de aprendizaje. Se discuten los logros y dificultades. El profesor asigna niveles de logro para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Latinismos en vena: ¿cuánto latín hablas sin saberlo?</t>
-[...8 lines deleted...]
-    <t>¿Hasta qué punto y en qué ámbitos sigue vivo el latín en el español que hablamos hoy? Realiza un estudio de campo recopilando datos de latinismos en textos cotidianos y analiza su frecuencia y evolución.</t>
+    <t>¿Cuánto latín hablas sin saberlo?</t>
+  </si>
+  <si>
+    <t>Investigación sobre la presencia del latín en el lenguaje juvenil del instituto</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que muchas palabras del español cotidiano provienen del latín, pero no son conscientes de la cantidad y el tipo de préstamos que emplean. El reto consiste en realizar una investigación de campo que recoja datos reales de su entorno escolar para analizar la pervivencia del latín en el lenguaje juvenil madrileño.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una recogida de datos lingüísticos entre compañeros del instituto para identificar, clasificar y cuantificar las palabras de origen latino que usan habitualmente, y comunicar los resultados en un informe científico divulgativo.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Diccionario etimológico online (etimologias.dechile.net)
-[...36 lines deleted...]
-    <t>Rúbrica cumplimentada por cada equipo (coevaluación) y reflexión individual escrita (100-150 palabras).</t>
+• Plantilla de cuestionario físico o Formularios de Google
+• Hoja de cálculo (Excel o Google Sheets)
+• Diccionario etimológico online (RAE o etimologias.dechile.net)
+• Vídeo introductorio sobre latinismos
+• Rúbrica de evaluación (adaptada)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía global (valoración de la diversidad lingüística) y Competencia digital (tratamiento de datos).</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y se visiona un vídeo breve sobre latinismos cotidianos. El alumnado, en equipos, propone hipótesis sobre qué palabras latinas creen que usan más y cómo podrían recoger datos.</t>
+  </si>
+  <si>
+    <t>Lista de hipótesis iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Sesiones teórico-prácticas sobre evolución fonética del latín al español, identificación de étimos y diseño de instrumentos de recogida de datos (encuesta, observación). El alumnado realiza ejercicios de deducción etimológica y elabora un cuestionario piloto.</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de étimos completados.</t>
+  </si>
+  <si>
+    <t>Los equipos aplican el cuestionario a una muestra de compañeros (al menos 20 respuestas) o realizan observación de conversaciones. Posteriormente vuelcan los datos en una hoja de cálculo, los depuran y los clasifican por tipo de cambio lingüístico.</t>
+  </si>
+  <si>
+    <t>Base de datos con respuestas y primeras tablas de frecuencia.</t>
+  </si>
+  <si>
+    <t>El alumnado redacta el informe de investigación: introducción, metodología, resultados (con gráficos) y conclusiones. Prepara una presentación o póster para la audiencia real. Se realiza una tutoría entre pares para revisar borradores.</t>
+  </si>
+  <si>
+    <t>Borrador del informe entregado para coevaluación.</t>
+  </si>
+  <si>
+    <t>Los equipos presentan sus hallazgos al Departamento de Lengua y a la revista escolar. Se realiza una coevaluación con rúbrica y una autoevaluación individual. Se asignan niveles de logro (1-4) a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Latín vivo: un mural para el barrio</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos comunicar a nuestros vecinos la importancia del legado romano en Madrid, utilizando el latín como herramienta de expresión artística y cultural?</t>
+    <t>Voces desde Complutum</t>
+  </si>
+  <si>
+    <t>Un podcast sobre la vida romana en Alcalá</t>
+  </si>
+  <si>
+    <t>El grupo de Latín I ha visitado recientemente el yacimiento arqueológico de Complutum (Alcalá de Henares) y descubre que muchas personas desconocen este patrimonio. Se propone crear un podcast de tres episodios que explore la vida cotidiana romana a partir de inscripciones y objetos reales, con el objetivo de compartirlo con el museo local y las familias.</t>
+  </si>
+  <si>
+    <t>Investigar, interpretar y recrear artísticamente la vida en la ciudad romana de Complutum a través de un podcast de tres episodios, incluyendo traducciones de inscripciones latinas originales y una recreación sonora (efectos, diálogos) que conecte el pasado con el oyente actual.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...40 lines deleted...]
-    <t>Rúbricas cumplimentadas, diario de aprendizaje.</t>
+• Inscripciones de Complutum (fotografías y transcripciones)
+• Software de edición de audio (Audacity)
+• Acceso a la web del Museo Casa de Hippolytus o visita virtual
+• Diccionario latino-español (online o físico)
+• Plantilla de guion y rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Competencia digital (edición de audio), conciencia y expresión cultural, educación patrimonial.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del museo local: crear un podcast divulgativo sobre Complutum. Se proyectan imágenes del yacimiento y se lee una inscripción real. El alumnado anota preguntas e inquietudes en su cuaderno.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan los contenidos gramaticales (declinaciones, conjugaciones, sintaxis de casos) necesarios para traducir las inscripciones. Se estudia la historia de Complutum y su contexto social, político y religioso. Se usa el diccionario y se practica con textos adaptados.</t>
+  </si>
+  <si>
+    <t>Ejercicios de traducción y análisis morfosintáctico.</t>
+  </si>
+  <si>
+    <t>Por equipos, traducen dos inscripciones reales de Complutum, investigan su significado histórico y redactan el guion de un episodio del podcast. Incorporan fragmentos latinos originales y recrean diálogos basados en la vida cotidiana romana.</t>
+  </si>
+  <si>
+    <t>Borrador del guion con las traducciones integradas.</t>
+  </si>
+  <si>
+    <t>Graban y editan el podcast usando Audacity, añadiendo efectos sonoros y música. Diseñan la portada artística del podcast (dibujo o collage digital). Preparan el dossier final con las fuentes.</t>
+  </si>
+  <si>
+    <t>Archivo de audio del episodio y portada artística.</t>
+  </si>
+  <si>
+    <t>Escuchan los episodios de todos los equipos, coevalúan mediante rúbrica y completan una autoevaluación. Entregan el dossier final y las evidencias de la fase anterior.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas y dossier final.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Ofrecer múltiples formas de representación del contenido lingüístico y textual.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar los textos latinos con anotaciones de colores para cada función sintáctica (sujeto en rojo, verbo en azul, objeto en verde) y facilitar así la identificación visual.
 • Proporcionar grabaciones de audio de la pronunciación clásica o eclesiástica de cada texto, permitiendo al alumnado escuchar mientras lee.
 • Utilizar diagramas de árbol o mapas conceptuales que muestren la estructura jerárquica de las oraciones latinas, junto con el texto escrito.</t>
   </si>
@@ -2628,510 +2625,510 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>296</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>463</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>466</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>469</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>472</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>475</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>478</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>481</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>482</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>485</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>488</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>491</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>494</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>497</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>500</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>503</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>368</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>508</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>374</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>512</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>513</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>516</v>
       </c>
-      <c r="C4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>519</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>522</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>525</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>526</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>529</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>530</v>
       </c>
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>533</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>536</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>537</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>538</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D3" s="9">
         <v>1.56</v>
       </c>
       <c r="E3" s="9">
         <v>1.56</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
@@ -3260,487 +3257,487 @@
       <c r="A11" s="7">
         <v>1.9</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D11" s="9">
         <v>1.56</v>
       </c>
       <c r="E11" s="9">
         <v>1.56</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>1.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="D12" s="9">
         <v>1.56</v>
       </c>
       <c r="E12" s="9">
         <v>1.56</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>1.11</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="D13" s="9">
         <v>1.56</v>
       </c>
       <c r="E13" s="9">
         <v>1.56</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>1.12</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="D14" s="9">
         <v>1.56</v>
       </c>
       <c r="E14" s="9">
         <v>1.56</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>1.13</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D15" s="9">
         <v>1.56</v>
       </c>
       <c r="E15" s="9">
         <v>1.56</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>1.14</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="D16" s="9">
         <v>1.56</v>
       </c>
       <c r="E16" s="9">
         <v>1.56</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>1.15</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="D17" s="9">
         <v>1.56</v>
       </c>
       <c r="E17" s="9">
         <v>1.56</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>1.16</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="D18" s="9">
         <v>1.56</v>
       </c>
       <c r="E18" s="9">
         <v>1.56</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>2.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="D19" s="9">
         <v>5.0</v>
       </c>
       <c r="E19" s="9">
         <v>5.0</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>2.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="D20" s="9">
         <v>5.0</v>
       </c>
       <c r="E20" s="9">
         <v>5.0</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>2.3</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="D21" s="9">
         <v>5.0</v>
       </c>
       <c r="E21" s="9">
         <v>5.0</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>2.4</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D22" s="9">
         <v>5.0</v>
       </c>
       <c r="E22" s="9">
         <v>5.0</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>3.1</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="D23" s="9">
         <v>5.0</v>
       </c>
       <c r="E23" s="9">
         <v>5.0</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>3.2</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="D24" s="9">
         <v>5.0</v>
       </c>
       <c r="E24" s="9">
         <v>5.0</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>3.3</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="D25" s="9">
         <v>5.0</v>
       </c>
       <c r="E25" s="9">
         <v>5.0</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>3.4</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="D26" s="9">
         <v>5.0</v>
       </c>
       <c r="E26" s="9">
         <v>5.0</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>4.1</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="D27" s="9">
         <v>6.67</v>
       </c>
       <c r="E27" s="9">
         <v>6.67</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>4.2</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D28" s="9">
         <v>6.67</v>
       </c>
       <c r="E28" s="9">
         <v>6.67</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>4.3</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="D29" s="9">
         <v>6.67</v>
       </c>
       <c r="E29" s="9">
         <v>6.67</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>5.1</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="D30" s="9">
         <v>8.33</v>
       </c>
       <c r="E30" s="9">
         <v>8.33</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7">
         <v>5.2</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="D31" s="9">
         <v>8.33</v>
       </c>
       <c r="E31" s="9">
         <v>8.33</v>
       </c>
       <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7">
         <v>5.3</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="D32" s="9">
         <v>8.33</v>
       </c>
       <c r="E32" s="9">
         <v>8.33</v>
       </c>
       <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="7" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9">
         <f>SUM(E3:E32)</f>
         <v>109.95999999999999</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AH31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34">
       <c r="A1" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>1.5</v>
       </c>
       <c r="H1" s="8">
         <v>1.6</v>
       </c>
       <c r="I1" s="8">
         <v>1.7</v>
       </c>
       <c r="J1" s="8">
         <v>1.8</v>
       </c>
@@ -3789,1248 +3786,1248 @@
       <c r="Y1" s="8">
         <v>3.3</v>
       </c>
       <c r="Z1" s="8">
         <v>3.4</v>
       </c>
       <c r="AA1" s="8">
         <v>4.1</v>
       </c>
       <c r="AB1" s="8">
         <v>4.2</v>
       </c>
       <c r="AC1" s="8">
         <v>4.3</v>
       </c>
       <c r="AD1" s="8">
         <v>5.1</v>
       </c>
       <c r="AE1" s="8">
         <v>5.2</v>
       </c>
       <c r="AF1" s="8">
         <v>5.3</v>
       </c>
       <c r="AG1" s="8" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="AH1" s="8" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" s="7" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AF2),"")</f>
         <v/>
       </c>
       <c r="AH2" s="7"/>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" s="7" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AF3),"")</f>
         <v/>
       </c>
       <c r="AH3" s="7"/>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" s="7" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7"/>
       <c r="AG4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AF4),"")</f>
         <v/>
       </c>
       <c r="AH4" s="7"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" s="7" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AF5),"")</f>
         <v/>
       </c>
       <c r="AH5" s="7"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" s="7" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AF6),"")</f>
         <v/>
       </c>
       <c r="AH6" s="7"/>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" s="7" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AF7),"")</f>
         <v/>
       </c>
       <c r="AH7" s="7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" s="7" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
       <c r="AG8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AF8),"")</f>
         <v/>
       </c>
       <c r="AH8" s="7"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" s="7" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7"/>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AF9),"")</f>
         <v/>
       </c>
       <c r="AH9" s="7"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" s="7" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AF10),"")</f>
         <v/>
       </c>
       <c r="AH10" s="7"/>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" s="7" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="7"/>
       <c r="AG11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AF11),"")</f>
         <v/>
       </c>
       <c r="AH11" s="7"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" s="7" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7"/>
       <c r="AF12" s="7"/>
       <c r="AG12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AF12),"")</f>
         <v/>
       </c>
       <c r="AH12" s="7"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" s="7" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7"/>
       <c r="AF13" s="7"/>
       <c r="AG13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AF13),"")</f>
         <v/>
       </c>
       <c r="AH13" s="7"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" s="7" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AF14),"")</f>
         <v/>
       </c>
       <c r="AH14" s="7"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" s="7" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AF15),"")</f>
         <v/>
       </c>
       <c r="AH15" s="7"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" s="7" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AF16),"")</f>
         <v/>
       </c>
       <c r="AH16" s="7"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" s="7" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7"/>
       <c r="AF17" s="7"/>
       <c r="AG17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AF17),"")</f>
         <v/>
       </c>
       <c r="AH17" s="7"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" s="7" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
       <c r="AF18" s="7"/>
       <c r="AG18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AF18),"")</f>
         <v/>
       </c>
       <c r="AH18" s="7"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" s="7" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
       <c r="AF19" s="7"/>
       <c r="AG19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AF19),"")</f>
         <v/>
       </c>
       <c r="AH19" s="7"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" s="7" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AF20),"")</f>
         <v/>
       </c>
       <c r="AH20" s="7"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" s="7" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7"/>
       <c r="AG21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AF21),"")</f>
         <v/>
       </c>
       <c r="AH21" s="7"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" s="7" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
       <c r="AF22" s="7"/>
       <c r="AG22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AF22),"")</f>
         <v/>
       </c>
       <c r="AH22" s="7"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" s="7" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
       <c r="AF23" s="7"/>
       <c r="AG23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AF23),"")</f>
         <v/>
       </c>
       <c r="AH23" s="7"/>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" s="7" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
       <c r="AF24" s="7"/>
       <c r="AG24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AF24),"")</f>
         <v/>
       </c>
       <c r="AH24" s="7"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" s="7" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="7"/>
       <c r="AG25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AF25),"")</f>
         <v/>
       </c>
       <c r="AH25" s="7"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" s="7" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AF26),"")</f>
         <v/>
       </c>
       <c r="AH26" s="7"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" s="7" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AF27),"")</f>
         <v/>
       </c>
       <c r="AH27" s="7"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" s="7" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7"/>
       <c r="AG28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AF28),"")</f>
         <v/>
       </c>
       <c r="AH28" s="7"/>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" s="7" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AF29),"")</f>
         <v/>
       </c>
       <c r="AH29" s="7"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" s="7" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7"/>
       <c r="AF30" s="7"/>
       <c r="AG30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AF30),"")</f>
         <v/>
       </c>
       <c r="AH30" s="7"/>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" s="7" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -11713,108 +11710,108 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>376</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>417</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>380</v>
       </c>
       <c r="C36" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="D36" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="D36" s="7" t="s">
+      <c r="E36" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>384</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>419</v>
+        <v>381</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>387</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>390</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -11823,278 +11820,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>296</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>429</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>432</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>435</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>438</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>