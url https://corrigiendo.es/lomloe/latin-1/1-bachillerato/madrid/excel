--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:35</t>
+    <t>01/09/2026 15:04</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Latín I de Bachillerato, aplica la base estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Latin 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegramente el currículo establecido en el BOE para Latín I de 1.º Bachillerato.</t>
   </si>