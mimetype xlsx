--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:34</t>
+    <t>10/07/2026 20:19</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Latín II en 2.º Bach.; aplica íntegramente el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Latin 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen todos los criterios de evaluación y competencias específicas del BOE sin alteraciones.</t>
   </si>
@@ -1054,267 +1054,266 @@
 • Las instituciones políticas romanas y su influencia y pervivencia en el sistema político actual.
 • La importancia del discurso público para la vida política y social.
 • Instituciones, creencias y formas de vida de la civilización latina desde la perspectiva sociocultural actual.</t>
   </si>
   <si>
     <t>3.1: Interpretar y comentar textos y fragmentos literarios de diversa índole de creciente complejidad, ap
 3.2: Analizar y explicar los géneros, temas, tópicos y valores éticos o estéticos de obras o fragmentos l
 3.4: Crear textos individuales o colectivos con intención literaria y conciencia de estilo, en distintos
 4.2: Debatir acerca de la importancia, evolución, asimilación o cuestionamiento de diferentes aspectos de
 4.3: Elaborar trabajos de investigación en diferentes soportes sobre aspectos del legado de la civilizaci</t>
   </si>
   <si>
     <t>CE.L.3
 CE.L.4</t>
   </si>
   <si>
     <t>Ensayos comparativos de literatura, debates orales y simulacros de examen final integrando todos los bloques.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>De Roma a Aragón: construye tu blog sobre el legado latino</t>
+    <t>Voces desde la Roma aragonesa</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigación, traducción y divulgación del patrimonio romano en Aragón</t>
+    <t>Un pódcast sobre el legado latino de nuestro entorno</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón conserva un rico patrimonio romano (Caesaraugusta, Bilbilis, etc.) que permite al alumnado conectar el latín con su entorno. En 2º de Bachillerato, el alumnado posee ya nociones básicas de latín y necesita consolidar la traducción y la interpretación crítica de textos. Esta SDA propone un trabajo colaborativo de investigación y creación de un blog divulgativo.</t>
+    <t>El curso de Latín II encara el estudio de la literatura y civilización latinas con un enfoque competencial. El alumnado descubre que en Aragón existen numerosos restos arqueológicos romanos (Teatro de Caesaraugusta, yacimiento de Bilbilis, mosaicos de La Malena, entre otros) que apenas son conocidos fuera de los círculos especializados. El centro educativo quiere colaborar con la difusión de este patrimonio y propone al alumnado crear contenidos digitales atractivos y rigurosos para una audiencia real.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos explicar a la comunidad educativa la influencia del latín en nuestra lengua y cultura a través de un blog que analice textos latinos y restos arqueológicos de la romanización en Aragón?</t>
+    <t>El alumnado debe elaborar un pódcast (o vídeo breve) de 5-8 minutos que explique el contexto histórico y cultural de un vestigio romano de Aragón, apoye la información con citas traducidas de textos latinos (literarios o epigráficos) y valore su importancia como patrimonio.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Fragmentos de César (De bello Gallico, De bello civili) y Tito Livio (Ab urbe condita) sobre Hispania.
-[...4 lines deleted...]
-• Rúbricas de evaluación de traducción, comentario y trabajo en equipo.</t>
+• Listado de vestigios romanos en Aragón (web de la DGA, museos locales).
+• Fotografías e inscripciones digitalizadas de cada vestigio.
+• Herramientas de grabación y edición: Audacity, Canva, OBS Studio.
+• Plantilla de guion de pódcast.
+• Rúbrica de evaluación impresa o digital.</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la ciudadanía (valoración del patrimonio común, respeto por la diversidad cultural). Competencia digital (creación y gestión de un blog, manejo de plataformas colaborativas). Expresión oral y escrita (redacción de entradas divulgativas, argumentación en comentarios). Trabajo en equipo y habilidades sociales.</t>
+    <t>Educación patrimonial, competencia digital, expresión oral y escrita, trabajo en equipo, conciencia histórica.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: ¿qué sabemos de los romanos en Aragón? Lluvia de ideas. Visionado de un vídeo breve sobre Caesaraugusta. Se forman grupos de 4 y se asigna un yacimiento o vestigio romano aragonés (p.ej. Teatro de Caesaraugusta, Arco de Medinaceli, Villa de Fortunatus). Se explica el producto final: un blog con entradas individuales que integren traducción, comentario y divulgación. Se muestran ejemplos de blogs educativos.</t>
-[...2 lines deleted...]
-    <t>Ideas iniciales registradas en un Padlet compartido.</t>
+    <t>Se presenta el encargo: crear un pódcast divulgativo sobre un vestigio romano de Aragón para la oficina de turismo local. Se visualizan ejemplos de pódcast históricos y se debate sobre la importancia del patrimonio romano en la comunidad. Cada equipo elige un vestigio de una lista proporcionada por el docente (o propone uno propio). Se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Lista de equipos con el vestigio elegido y primeras ideas sobre el enfoque.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>El docente imparte mini-lecciones sobre: a) geografía e historia de la romanización en Aragón; b) lectura y traducción de inscripciones latinas sencillas (epitafios, hitos, dedicatorias); c) géneros literarios latinos relevantes para el contexto (historia, poesía, teatro). El alumnado practica con textos reales relacionados con los vestigios elegidos. Además, se ofrecen pautas para la estructura de un pódcast divulgativo: guion, lenguaje atractivo, fuentes fiables.</t>
+  </si>
+  <si>
+    <t>Fichas de traducción y análisis de textos latinos; esquema del contenido del pódcast.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos investigan en profundidad su vestigio: localización, historia, hallazgo, estado actual. Usan recursos digitales (web de la DPZ, museos virtuales, artículos) y, si es posible, realizan una visita virtual o presencial. Traducen y analizan las inscripciones o textos asociados. Discuten cómo integrar la información en el pódcast.</t>
+  </si>
+  <si>
+    <t>Documento de investigación con fuentes citadas y borrador del guion completo.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos graban y editan el pódcast (o vídeo). Utilizan grabadoras de móviles, software libre (Audacity, Canva, etc.) y bancos de imágenes libres. Se realizan ensayos y se recibe retroalimentación del docente sobre claridad, ritmo y rigor. Al finalizar, se publica el producto en una plataforma compartida (SoundCloud, YouTube o blog del instituto).</t>
+  </si>
+  <si>
+    <t>Archivo de audio/vídeo final y ficha técnica (duración, fuentes, créditos).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Visionado/escucha colectiva de algunos pódcast. Coevaluación entre equipos mediante rúbrica. Cada equipo completa una diana de autoevaluación sobre su proceso. El docente asigna niveles de logro 1-4 a los criterios evaluados basándose en la rúbrica y la evidencia recogida en las fases. Se discute cómo el proyecto ha cambiado su percepción del legado romano en Aragón.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (coevaluación y docente) y dianas de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Descifra las piedras que hablan</t>
+  </si>
+  <si>
+    <t>Catálogo colaborativo de epigrafía romana aragonesa</t>
+  </si>
+  <si>
+    <t>El departamento de Latín quiere crear un recurso digital divulgativo sobre el rico patrimonio epigráfico romano de Aragón, aprovechando que muchos centros tienen acceso a yacimientos cercanos o a las colecciones del Museo de Zaragoza. El alumnado de Latín II, con recursos lingüísticos avanzados, puede realizar una investigación primaria analizando inscripciones reales.</t>
+  </si>
+  <si>
+    <t>Investigar un conjunto de inscripciones romanas de Aragón (reales, accesibles en bases de datos o museos virtuales), realizar su transcripción, traducción y comentario histórico-lingüístico, y publicar los resultados en un catálogo digital colaborativo que pueda ser consultado por la comunidad educativa.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Corpus epigráfico digital Hispania Epigraphica (https://eda-bea.es/)
+• Fotografías de inscripciones de museos virtuales (Museo de Zaragoza, yacimientos)
+• Plantilla de transcripción paleográfica
+• Diccionario latino-español (físico o en línea: DRAE, Lewis &amp; Short)
+• Guía de abreviaturas epigráficas (TLL, CIL)
+• Herramienta colaborativa (Google Docs o Blogger) para el catálogo
+• Rúbrica de evaluación en papel o digital</t>
+  </si>
+  <si>
+    <t>Competencia digital (búsqueda y uso de bases de datos, maquetación digital), conciencia patrimonial y respeto por el legado cultural.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: ¿qué información podemos extraer de las lápidas romanas de Aragón? Se visionan ejemplos de inscripciones (fotografías) y se debate sobre su utilidad histórica. Se formula la pregunta guía y se organizan los equipos de trabajo.</t>
+  </si>
+  <si>
+    <t>Participación en debate y preguntas iniciales en el cuaderno.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: (1) traducción asistida: repaso de la flexión nominal y verbal, análisis de un fragmento de César (De bello Gallico VI.13) sobre los galos; (2) comentario literario: contextualización histórica, identificación de topoi y figuras retóricas; (3) etimología: extraer vocablos latinos y explicar su evolución al castellano y al aragonés. Cada grupo aplica estos saberes a su yacimiento: buscan un texto epigráfico o literario relacionado.</t>
-[...47 lines deleted...]
-    <t>¿Qué nos cuentan las inscripciones romanas de Aragón sobre la sociedad hispanorromana?</t>
+    <t>Sesiones de taller: repaso de gramática latina enfocada en epigrafía (abreviaturas, fórmulas funerarias, onomástica). Manejo de corpora epigráficos digitales (Hispania Epigraphica). Contexto histórico de la romanización de Aragón. Vocabulario epigráfico básico.</t>
+  </si>
+  <si>
+    <t>Ejercicios de transcripción y traducción guiada de inscripciones modelo.</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga sus inscripciones: transcribe, traduce, busca contexto histórico y elabora el comentario. Se realizan coevaluaciones entre equipos para revisar traducciones (criterio 1.3).</t>
+  </si>
+  <si>
+    <t>Traducciones y comentarios en borrador; hojas de coevaluación completadas.</t>
+  </si>
+  <si>
+    <t>Maquetación del catálogo digital: unificación de criterios, inserción de imágenes, redacción definitiva (con notas y referencias). Preparación de una breve entrada de blog que lo presente.</t>
+  </si>
+  <si>
+    <t>Fichas definitivas del catálogo y entrada de blog.</t>
+  </si>
+  <si>
+    <t>Presentación del catálogo a la clase (simulacro de audiencia), coevaluación mediante rúbrica y autoevaluación. Discusión sobre el aprendizaje y el valor patrimonial.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas y autoevaluación personal.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Aeternum in Arte: el latín como inspiración contemporánea</t>
+  </si>
+  <si>
+    <t>Creación artística a partir del legado romano en Aragón</t>
+  </si>
+  <si>
+    <t>Los alumnos de Latín II dominan ya la gramática y la traducción; ahora deben dar un paso más: usar ese conocimiento para crear una obra artística que ponga en valor el patrimonio romano de Aragón y lo acerque a la comunidad.</t>
+  </si>
+  <si>
+    <t>Producir una obra artística colectiva (vídeo, instalación, performance, cómic) que parta de un texto latino original o de un objeto arqueológico romano de Aragón, y presentarla públicamente en un centro cultural o biblioteca del barrio.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Hispania Epigraphica Online (http://eda-bea.es/)
-[...94 lines deleted...]
-    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas; breve texto reflexivo individual.</t>
+• Inscripciones latinas de Aragón (repositorio SIPCA)
+• Teatro Romano de Zaragoza (visita virtual)
+• Material audiovisual (cámaras, móviles, software de edición)
+• Material para arte (arcilla, cartulina, pintura) según proyecto
+• Espacio expositivo (centro cívico concertado)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y artística, conciencia cívica, tratamiento de la información.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: crear una obra artística para el barrio. Se realiza una visita virtual al Teatro Romano de Zaragoza o a la villa de La Malena. Lluvia de ideas sobre arte inspirado en lo antiguo (vídeos de performances, cómics clásicos). Cada equipo formula su pregunta guía.</t>
+  </si>
+  <si>
+    <t>Diario reflexivo individual con ideas iniciales.</t>
+  </si>
+  <si>
+    <t>Taller de análisis de textos latinos (inscripciones de Aragón, epigramas de Marcial) y breve repaso de géneros literarios. Se enseña a extraer ideas para una creación artística. Cada grupo selecciona un texto o vestigio como fuente de inspiración.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis textual con traducción y comentario.</t>
+  </si>
+  <si>
+    <t>Diseño de la obra: guión, storyboard, maqueta o plan de instalación. Se escribe la ficha técnica que explica la conexión con el legado romano y las referencias utilizadas. Revisión entre pares.</t>
+  </si>
+  <si>
+    <t>Plan de producción detallado y ficha técnica borrador.</t>
+  </si>
+  <si>
+    <t>Ejecución de la obra: grabación, montaje, ensayos o construcción de la instalación. Preparación de la presentación oral para el público.</t>
+  </si>
+  <si>
+    <t>Obra artística finalizada y ficha técnica definitiva.</t>
+  </si>
+  <si>
+    <t>Exposición pública en el centro cívico/biblioteca. Coevaluación entre grupos y autoevaluación mediante rúbrica. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido textual y gramatical.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer versiones en audio de los textos latinos (lectura en latín clásico) para facilitar la comprensión auditiva y la pronunciación.
@@ -8889,233 +8888,233 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>339</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>340</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>342</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>343</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>317</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>319</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>321</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>323</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>325</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>192</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>327</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>328</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>329</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>331</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>335</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>358</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>339</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>336</v>
+        <v>357</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>360</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>342</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>362</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>364</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>317</v>
@@ -9174,116 +9173,116 @@
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>192</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>327</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>328</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>329</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>331</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>373</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>335</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>375</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>339</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>342</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>379</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>381</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>382</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>