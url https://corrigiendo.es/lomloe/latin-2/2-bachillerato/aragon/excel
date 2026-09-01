--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:19</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Latín II en 2.º Bach.; aplica íntegramente el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Latin 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen todos los criterios de evaluación y competencias específicas del BOE sin alteraciones.</t>
   </si>