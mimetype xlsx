--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="583">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="582">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Latin 2</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:41</t>
+    <t>10/07/2026 20:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Latín II; se aplica directamente el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Latin 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se asume el currículo estatal en su totalidad.</t>
   </si>
@@ -1157,270 +1157,265 @@
 • El derecho romano y su importancia en el sistema jurídico actual
 • La influencia de las instituciones políticas en el sistema actual
 • Principales sitios arqueológicos y museos</t>
   </si>
   <si>
     <t>1.5: Identificar la conjugación perifrástica activa y pasiva
 3.2: Analizar géneros y valores éticos en comedia y novela
 5.1: Explicar el legado material e inmaterial
 5.2: Investigar el patrimonio histórico y artístico heredado
 5.3: Explorar las huellas de la romanización en el entorno</t>
   </si>
   <si>
     <t>CE.3: Leer, interpretar y comentar textos latinos
 CE.5: Valorar el patrimonio histórico y cultural</t>
   </si>
   <si>
     <t>Traducción de textos de comedia y fragmentos jurídicos, presentación de un proyecto de investigación sobre el patrimonio romano local.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Madrid, huella romana: crea un podcast sobre el legado latino</t>
+    <t>Complutum en tus oídos</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Del texto al territorio: traduciendo, investigando y comunicando el patrimonio romano de Madrid</t>
+    <t>Traducción y legado romano en Madrid</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 2º de Bachillerato en Madrid estudia Latín II. Se parte del interés por el patrimonio local y la necesidad de divulgar la herencia romana en la ciudad. A través de textos latinos originales y traducciones, se exploran los restos arqueológicos madrileños (Templo de Debod, murallas, calzadas, etc.) y se elabora un recurso digital para un público real.</t>
+    <t>El ayuntamiento de Alcalá de Henares está elaborando una serie divulgativa sobre el patrimonio romano de la ciudad y ha pedido colaboración a los centros educativos. El departamento de Latín asume el reto de crear un vídeo que conecte un texto latino con los restos arqueológicos de Complutum.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos elaborar un podcast que informe y sorprenda a los visitantes del Museo San Isidro sobre el legado romano en Madrid, partiendo de la traducción y comentario de textos latinos originales?</t>
+    <t>Traducir un fragmento latino sobre una ciudad romana de la zona (Complutum, Titulcia, etc.), comentarlo literaria e históricamente, y elaborar un vídeo divulgativo que muestre cómo ese texto ilumina los restos arqueológicos actuales.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Diccionario latín-español Vox o en línea (Perseus, Logeion)
-[...4 lines deleted...]
-• Rúbrica de evaluación del podcast</t>
+• Fragmentos latinos seleccionados (ediciones adaptadas)
+• Diccionario latino-español (Vox, Pabón, o digital)
+• Fotos y planos de Complutum (página web del yacimiento, Museo Arqueológico Regional)
+• Plantilla de guion para vídeo
+• Rúbrica de evaluación con niveles 1-4
+• Dispositivos con cámara y software de edición (o podcasts: grabadora de audio, Audacity)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la ciudadanía (valoración del patrimonio común), competencia digital (grabación y edición de audio), expresión oral y escrita (elaboración del guion), y trabajo en equipo (roles cooperativos).</t>
+    <t>Educación patrimonial, competencia digital (creación de contenidos), y conciencia histórica.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un podcast sobre el legado romano en Madrid para el Museo San Isidro. Se visiona un ejemplo de podcast patrimonial. Se forman equipos y se asignan roles. Se exploran los restos romanos de Madrid a partir de imágenes y se extraen ideas iniciales sobre qué textos latinos podrían estar vinculados.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en grupo: posibles restos y textos asociados (rúbrica de participación).</t>
+    <t>Presentación del encargo del ayuntamiento y del reto. Visualización de un vídeo corto sobre Complutum. Tormenta de ideas sobre qué preguntas responde el legado romano. Se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y primeras hipótesis por equipos (anotaciones en el cuaderno de aula).</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>4 sesiones</t>
-[...5 lines deleted...]
-    <t>Traducción anotada individual; cuestionario sobre el contexto histórico; práctica de grabación.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller de traducción: se repasa la morfosintaxis necesaria (declinaciones, verbos irregulares, subordinadas) y el uso del diccionario. Análisis de un modelo de comentario literario. Explicación de la etapa histórica (romanización de la Carpetania) y de las fuentes literarias que mencionan Complutum.</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos de traducción con diccionario y anotaciones de uso.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Borrador del guion con traducción y fuentes citadas.</t>
+    <t>Cada equipo recibe un fragmento latino (de Plinio, Tito Livio o Historia Augusta) sobre una ciudad romana de la zona. Trabajan la traducción guiada, identifican palabras polisémicas y justifican elecciones. Buscan información sobre los restos arqueológicos correspondientes.</t>
+  </si>
+  <si>
+    <t>Traducción escrita con justificaciones y anotaciones de diccionario. Listado de fuentes arqueológicas consultadas.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Los equipos graban y editan su podcast. Realizan una prueba de audición entre grupos y reciben retroalimentación sobre claridad, ritmo y contenido. Ajustan el producto final. Se entrega el archivo de audio y el guion definitivo.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio del podcast y guion final.</t>
+    <t>Elaboración del guion definitivo y grabación del vídeo (o grabación de podcast). Se integran imágenes de restos, mapas, y la traducción comentada. Se prepara la defensa oral ante la audiencia (presentación en clase a los compañeros de 1º y al profesor).</t>
+  </si>
+  <si>
+    <t>Vídeo finalizado y guion escrito.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Los equipos presentan su podcast al resto de la clase. Coevaluación mediante rúbrica centrada en criterios: precisión de la traducción, profundidad histórica, calidad comunicativa. Autoevaluación individual sobre el proceso y aprendizaje. Se discuten las dificultades encontradas y cómo se superaron.</t>
-[...2 lines deleted...]
-    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
+    <t>Proyección de los vídeos, coevaluación mediante rúbrica, autoevaluación con diana de logros. Asignación de niveles de logro a cada criterio. Debate sobre qué han aprendido y cómo conecta con su entorno.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Descifra el ADN del latín en la ciencia</t>
-[...8 lines deleted...]
-    <t>¿En qué medida el latín sigue siendo la base del lenguaje científico actual? El alumnado deberá investigar, recopilar y analizar datos etimológicos de términos científicos extraídos de textos reales (artículos, manuales) para elaborar un informe que cuantifique y explique la influencia del latín en la ciencia.</t>
+    <t>¿Qué huellas del latín sobreviven en tu barrio?</t>
+  </si>
+  <si>
+    <t>Ruta epigráfica de la romanización en Madrid</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que en su entorno cotidiano (calles, iglesias, museos) perviven inscripciones y nombres latinos que apenas se conocen. El ayuntamiento está interesado en promover el patrimonio cultural local y pide a los jóvenes que creen material divulgativo para una ruta autoguiada.</t>
+  </si>
+  <si>
+    <t>Investigar, documentar y comunicar las huellas del latín en el entorno del instituto, creando una ruta digital interactiva que las explique a la comunidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Diccionario etimológico latino-español (digital o impreso).
-[...13 lines deleted...]
-    <t>Registro de ideas previas en un padlet colaborativo.</t>
+• Guía de epigrafía latina (impresa o digital)
+• Diccionario latino-español (Vox o similar)
+• Cámaras o móviles para fotografía
+• Ordenadores con acceso a Google My Maps
+• Fichas de campo y plantillas de transcripción</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, conciencia cívica y digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la concejalía: crear una ruta digital sobre el latín en el barrio. Se muestra un ejemplo de inscripción (por ejemplo, la placa del Arco de Cuchilleros) y se debate qué huellas conocen. Se forma el equipo, se distribuyen roles y se establecen las zonas de investigación.</t>
+  </si>
+  <si>
+    <t>Cuaderno con ideas iniciales y posibles inscripciones.</t>
+  </si>
+  <si>
+    <t>Taller de epigrafía latina: tipos de inscripciones, abreviatura, fórmulas. Práctica de transcripción y traducción de inscripciones sencillas (p.ej., lápidas del MAN). Ejercicios de evolución fonética (latín-&gt;español) con palabras frecuentes. Manejo del diccionario.</t>
+  </si>
+  <si>
+    <t>Fichas de transcripción y traducción de 3 inscripciones modelo.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre: 1) Formación de palabras latinas: prefijos, sufijos y raíces científicas (sesión 2). 2) Evolución fonética y morfológica del latín al español y su aplicación a términos científicos (sesión 3). 3) Uso del diccionario etimológico y bases de datos (CORDE, CREA) para buscar términos (sesión 4).</t>
-[...20 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y cuestionario de autoevaluación.</t>
+    <t>Salida de campo (o investigación virtual si no es posible) para localizar, fotografiar y transcribir inscripciones reales en el distrito. Vuelta al aula: completan la ficha de cada parada con traducción, análisis morfológico, evolución y contexto histórico.</t>
+  </si>
+  <si>
+    <t>Hoja de campo con datos y fotografías de cada inscripción.</t>
+  </si>
+  <si>
+    <t>Taller de mapeo digital: suben las fichas y fotos a Google My Maps, añaden descripciones y el audio de lectura en latín. Preparan una presentación oral del recorrido para exponer a la concejalía.</t>
+  </si>
+  <si>
+    <t>Mapa digital terminado y guion de la presentación.</t>
+  </si>
+  <si>
+    <t>Presentación del mapa a un representante de la concejalía (o simulación). Coevaluación entre grupos mediante rúbrica. Cada estudiante completa una diana de autoevaluación sobre su contribución y aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación cumplimentada.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Vive el mito: recrea una leyenda latina en formato gráfico</t>
-[...8 lines deleted...]
-    <t>¿Puedes transformar un mito latino clásico en una narración visual actual que transmita su esencia y lo conecte con el legado romano de Madrid?</t>
+    <t>Cómic en dos lenguas: el legado de Complutum</t>
+  </si>
+  <si>
+    <t>Una historia romana contada en latín y castellano para el alumnado de primaria</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Alcalá de Henares ha lanzado una iniciativa para acercar el yacimiento de Complutum a los centros educativos. Nuestro instituto colaborará con un colegio de primaria cercano, y el alumnado de 2.º de Bachillerato debe crear un material atractivo que sirva de puente entre el latín y los más pequeños.</t>
+  </si>
+  <si>
+    <t>Crear un cómic bilingüe (latín y español) que narre una leyenda o episodio histórico ambientado en Complutum, con un glosario etimológico, y presentarlo como recurso didáctico para un aula de primaria.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Textos latinos originales de mitos (Ovidio, Metamorfosis; Virgilio, Eneida)
-[...37 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas, autoevaluación escrita y registro de participación en el debate.</t>
+• Visita virtual de Complutum (enlace web) o fotografías del yacimiento
+• Plantilla de storyboard (papel o digital)
+• Diccionario latino-español online (Perseus, Glosbe)
+• Material de dibujo (rotuladores, lápices de color o software de ilustración)
+• Rúbrica de evaluación de los criterios seleccionados</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y puesta en valor del legado romano; fomento de la lectura y la escritura creativa; trabajo cooperativo y comunicación oral ante una audiencia real.</t>
+  </si>
+  <si>
+    <t>Se presenta la carta del CEIP vecino solicitando material didáctico sobre Roma. Se proyectan imágenes del yacimiento de Complutum y se formula la pregunta guía. El alumnado debate qué elementos del mundo romano interesarían a niños de 10-11 años y plantea hipótesis sobre cómo contar una historia bilingüe.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y boceto inicial de la historia.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: a) repaso de morfología y sintaxis latina necesaria para construir frases cortas (nominativo, acusativo, verbos en presente); b) etimología y cambios fonéticos (regla de la sonorización de oclusivas, pérdida de -m final, etc.); c) investigación sobre Complutum: foro, termas, cultos. El alumnado completa ejercicios prácticos y selecciona el léxico que usará en el cómic.</t>
+  </si>
+  <si>
+    <t>Ejercicios de morfología y etimología corregidos.</t>
+  </si>
+  <si>
+    <t>En equipos de 4, redactan la historia en español, la traducen al latín (diálogos y pie de página) y diseñan el storyboard. El docente apoya la revisión gramatical y la corrección. Se elabora el glosario etimológico con los cambios fonéticos pertinentes.</t>
+  </si>
+  <si>
+    <t>Storyboard y borrador del texto completo en las dos lenguas.</t>
+  </si>
+  <si>
+    <t>Crean las ilustraciones finales, maquetan el cómic (digital o físico) y ensayan la presentación al alumnado de primaria. Se imprime un ejemplar por equipo y se preparan preguntas para la sesión interactiva.</t>
+  </si>
+  <si>
+    <t>Cómic terminado impreso y guion de presentación.</t>
+  </si>
+  <si>
+    <t>Visita del grupo de primaria al instituto (o videollamada) y cuenta-cuentos con los cómics. Coevaluación entre equipos mediante rúbrica y autoevaluación individual con diana. Se asignan niveles de logro (1-4) a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y dianas de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido textual y gramatical.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer versiones en audio de los textos latinos (lectura en latín clásico) para facilitar la comprensión auditiva y la pronunciación.
 • Incluir glosarios visuales con imágenes asociadas a términos clave del vocabulario, no solo definiciones textuales.
 • Presentar mapas conceptuales dinámicos que relacionen funciones sintácticas y casos, con ejemplos extraídos del texto.</t>
   </si>
@@ -2603,557 +2598,557 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>283</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>450</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>453</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>456</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>459</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>462</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>465</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>469</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>472</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>475</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>478</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>481</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>354</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>486</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>489</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>492</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>360</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>499</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>500</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>503</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>504</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>507</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>510</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>513</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>514</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>517</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>520</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>524</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>525</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D3" s="9">
         <v>1.39</v>
       </c>
       <c r="E3" s="9">
         <v>1.39</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D4" s="9">
         <v>1.39</v>
       </c>
       <c r="E4" s="9">
         <v>1.39</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="D5" s="9">
         <v>1.39</v>
       </c>
       <c r="E5" s="9">
         <v>1.39</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D6" s="9">
         <v>1.39</v>
       </c>
       <c r="E6" s="9">
         <v>1.39</v>
       </c>
@@ -3235,523 +3230,523 @@
       <c r="A11" s="7">
         <v>1.9</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D11" s="9">
         <v>1.39</v>
       </c>
       <c r="E11" s="9">
         <v>1.39</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>1.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="D12" s="9">
         <v>1.39</v>
       </c>
       <c r="E12" s="9">
         <v>1.39</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>1.11</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="D13" s="9">
         <v>1.39</v>
       </c>
       <c r="E13" s="9">
         <v>1.39</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>1.12</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D14" s="9">
         <v>1.39</v>
       </c>
       <c r="E14" s="9">
         <v>1.39</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>1.13</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="D15" s="9">
         <v>1.39</v>
       </c>
       <c r="E15" s="9">
         <v>1.39</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>1.14</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="D16" s="9">
         <v>1.39</v>
       </c>
       <c r="E16" s="9">
         <v>1.39</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>1.15</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D17" s="9">
         <v>1.39</v>
       </c>
       <c r="E17" s="9">
         <v>1.39</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>1.16</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="D18" s="9">
         <v>1.39</v>
       </c>
       <c r="E18" s="9">
         <v>1.39</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>1.17</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="D19" s="9">
         <v>1.39</v>
       </c>
       <c r="E19" s="9">
         <v>1.39</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>1.18</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="D20" s="9">
         <v>1.39</v>
       </c>
       <c r="E20" s="9">
         <v>1.39</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>2.1</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="D21" s="9">
         <v>5.0</v>
       </c>
       <c r="E21" s="9">
         <v>5.0</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>2.2</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="D22" s="9">
         <v>5.0</v>
       </c>
       <c r="E22" s="9">
         <v>5.0</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>2.3</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="D23" s="9">
         <v>5.0</v>
       </c>
       <c r="E23" s="9">
         <v>5.0</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>2.4</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="D24" s="9">
         <v>5.0</v>
       </c>
       <c r="E24" s="9">
         <v>5.0</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>3.1</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="D25" s="9">
         <v>6.25</v>
       </c>
       <c r="E25" s="9">
         <v>6.25</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>3.2</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="D26" s="9">
         <v>6.25</v>
       </c>
       <c r="E26" s="9">
         <v>6.25</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>3.3</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="D27" s="9">
         <v>6.25</v>
       </c>
       <c r="E27" s="9">
         <v>6.25</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>3.4</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="D28" s="9">
         <v>6.25</v>
       </c>
       <c r="E28" s="9">
         <v>6.25</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>4.1</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="D29" s="9">
         <v>6.67</v>
       </c>
       <c r="E29" s="9">
         <v>6.67</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>4.2</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D30" s="9">
         <v>6.67</v>
       </c>
       <c r="E30" s="9">
         <v>6.67</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7">
         <v>4.3</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="D31" s="9">
         <v>6.67</v>
       </c>
       <c r="E31" s="9">
         <v>6.67</v>
       </c>
       <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7">
         <v>5.1</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D32" s="9">
         <v>6.67</v>
       </c>
       <c r="E32" s="9">
         <v>6.67</v>
       </c>
       <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="7">
         <v>5.2</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="D33" s="9">
         <v>6.67</v>
       </c>
       <c r="E33" s="9">
         <v>6.67</v>
       </c>
       <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7">
         <v>5.3</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="D34" s="9">
         <v>6.67</v>
       </c>
       <c r="E34" s="9">
         <v>6.67</v>
       </c>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="7" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9">
         <f>SUM(E3:E34)</f>
         <v>110.04000000000002</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AJ31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>1.5</v>
       </c>
       <c r="H1" s="8">
         <v>1.6</v>
       </c>
       <c r="I1" s="8">
         <v>1.7</v>
       </c>
       <c r="J1" s="8">
         <v>1.8</v>
       </c>
@@ -3806,1306 +3801,1306 @@
       <c r="AA1" s="8">
         <v>3.3</v>
       </c>
       <c r="AB1" s="8">
         <v>3.4</v>
       </c>
       <c r="AC1" s="8">
         <v>4.1</v>
       </c>
       <c r="AD1" s="8">
         <v>4.2</v>
       </c>
       <c r="AE1" s="8">
         <v>4.3</v>
       </c>
       <c r="AF1" s="8">
         <v>5.1</v>
       </c>
       <c r="AG1" s="8">
         <v>5.2</v>
       </c>
       <c r="AH1" s="8">
         <v>5.3</v>
       </c>
       <c r="AI1" s="8" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="AJ1" s="8" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" s="7" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AH2),"")</f>
         <v/>
       </c>
       <c r="AJ2" s="7"/>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" s="7" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AH3),"")</f>
         <v/>
       </c>
       <c r="AJ3" s="7"/>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" s="7" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7"/>
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AH4),"")</f>
         <v/>
       </c>
       <c r="AJ4" s="7"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" s="7" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AH5),"")</f>
         <v/>
       </c>
       <c r="AJ5" s="7"/>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" s="7" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="7"/>
       <c r="AI6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AH6),"")</f>
         <v/>
       </c>
       <c r="AJ6" s="7"/>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" s="7" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7"/>
       <c r="AH7" s="7"/>
       <c r="AI7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AH7),"")</f>
         <v/>
       </c>
       <c r="AJ7" s="7"/>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" s="7" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
       <c r="AG8" s="7"/>
       <c r="AH8" s="7"/>
       <c r="AI8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AH8),"")</f>
         <v/>
       </c>
       <c r="AJ8" s="7"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" s="7" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7"/>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7"/>
       <c r="AH9" s="7"/>
       <c r="AI9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AH9),"")</f>
         <v/>
       </c>
       <c r="AJ9" s="7"/>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" s="7" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="7"/>
       <c r="AI10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AH10),"")</f>
         <v/>
       </c>
       <c r="AJ10" s="7"/>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" s="7" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="7"/>
       <c r="AG11" s="7"/>
       <c r="AH11" s="7"/>
       <c r="AI11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AH11),"")</f>
         <v/>
       </c>
       <c r="AJ11" s="7"/>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" s="7" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7"/>
       <c r="AF12" s="7"/>
       <c r="AG12" s="7"/>
       <c r="AH12" s="7"/>
       <c r="AI12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AH12),"")</f>
         <v/>
       </c>
       <c r="AJ12" s="7"/>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" s="7" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7"/>
       <c r="AF13" s="7"/>
       <c r="AG13" s="7"/>
       <c r="AH13" s="7"/>
       <c r="AI13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AH13),"")</f>
         <v/>
       </c>
       <c r="AJ13" s="7"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" s="7" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
       <c r="AI14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AH14),"")</f>
         <v/>
       </c>
       <c r="AJ14" s="7"/>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" s="7" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
       <c r="AI15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AH15),"")</f>
         <v/>
       </c>
       <c r="AJ15" s="7"/>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" s="7" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7"/>
       <c r="AH16" s="7"/>
       <c r="AI16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AH16),"")</f>
         <v/>
       </c>
       <c r="AJ16" s="7"/>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" s="7" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7"/>
       <c r="AF17" s="7"/>
       <c r="AG17" s="7"/>
       <c r="AH17" s="7"/>
       <c r="AI17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AH17),"")</f>
         <v/>
       </c>
       <c r="AJ17" s="7"/>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" s="7" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
       <c r="AF18" s="7"/>
       <c r="AG18" s="7"/>
       <c r="AH18" s="7"/>
       <c r="AI18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AH18),"")</f>
         <v/>
       </c>
       <c r="AJ18" s="7"/>
     </row>
     <row r="19" spans="1:36">
       <c r="A19" s="7" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
       <c r="AF19" s="7"/>
       <c r="AG19" s="7"/>
       <c r="AH19" s="7"/>
       <c r="AI19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AH19),"")</f>
         <v/>
       </c>
       <c r="AJ19" s="7"/>
     </row>
     <row r="20" spans="1:36">
       <c r="A20" s="7" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="7"/>
       <c r="AI20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AH20),"")</f>
         <v/>
       </c>
       <c r="AJ20" s="7"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" s="7" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7"/>
       <c r="AG21" s="7"/>
       <c r="AH21" s="7"/>
       <c r="AI21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AH21),"")</f>
         <v/>
       </c>
       <c r="AJ21" s="7"/>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" s="7" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
       <c r="AF22" s="7"/>
       <c r="AG22" s="7"/>
       <c r="AH22" s="7"/>
       <c r="AI22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AH22),"")</f>
         <v/>
       </c>
       <c r="AJ22" s="7"/>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" s="7" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
       <c r="AF23" s="7"/>
       <c r="AG23" s="7"/>
       <c r="AH23" s="7"/>
       <c r="AI23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AH23),"")</f>
         <v/>
       </c>
       <c r="AJ23" s="7"/>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" s="7" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
       <c r="AF24" s="7"/>
       <c r="AG24" s="7"/>
       <c r="AH24" s="7"/>
       <c r="AI24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AH24),"")</f>
         <v/>
       </c>
       <c r="AJ24" s="7"/>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" s="7" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="7"/>
       <c r="AG25" s="7"/>
       <c r="AH25" s="7"/>
       <c r="AI25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AH25),"")</f>
         <v/>
       </c>
       <c r="AJ25" s="7"/>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" s="7" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AH26),"")</f>
         <v/>
       </c>
       <c r="AJ26" s="7"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" s="7" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AH27),"")</f>
         <v/>
       </c>
       <c r="AJ27" s="7"/>
     </row>
     <row r="28" spans="1:36">
       <c r="A28" s="7" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7"/>
       <c r="AG28" s="7"/>
       <c r="AH28" s="7"/>
       <c r="AI28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AH28),"")</f>
         <v/>
       </c>
       <c r="AJ28" s="7"/>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" s="7" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7"/>
       <c r="AH29" s="7"/>
       <c r="AI29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AH29),"")</f>
         <v/>
       </c>
       <c r="AJ29" s="7"/>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" s="7" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7"/>
       <c r="AF30" s="7"/>
       <c r="AG30" s="7"/>
       <c r="AH30" s="7"/>
       <c r="AI30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AH30),"")</f>
         <v/>
       </c>
       <c r="AJ30" s="7"/>
     </row>
     <row r="31" spans="1:36">
       <c r="A31" s="7" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -11450,427 +11445,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>366</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>368</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>370</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>348</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>350</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>352</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>354</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>356</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>206</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>358</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>359</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>360</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>362</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>366</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>370</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>348</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>350</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>352</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>354</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>356</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>206</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>358</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>359</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>360</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>362</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>366</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>370</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>371</v>
+        <v>390</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>371</v>
+        <v>390</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -11879,278 +11874,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>283</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>416</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>422</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>425</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C15" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>