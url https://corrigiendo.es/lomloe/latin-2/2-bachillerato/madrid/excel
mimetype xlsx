--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:27</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Latín II; se aplica directamente el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Latin 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se asume el currículo estatal en su totalidad.</t>
   </si>