--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 23:15</t>
+    <t>11/07/2026 00:41</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Latín en 1.º ESO; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Latin</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los elementos del currículo estatal (competencias específicas, criterios de evaluación, saberes básicos) sin modificación ni adición.</t>
   </si>
@@ -1136,266 +1136,264 @@
 2.7
 2.11
 2.12
 3.1
 3.3
 4.4
 5.1
 5.2
 5.3
 5.4</t>
   </si>
   <si>
     <t>CE.3
 CE.5</t>
   </si>
   <si>
     <t>Exposición oral sobre mitología, manejo del diccionario y traducción final de un texto literario breve adaptado.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Vox Romae: desenterrando el latín en Madrid</t>
+    <t>Madrid Romana: ¿Un Imperio en tu calle?</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Un podcast sobre la romanización de nuestra ciudad</t>
+    <t>Creación de un blog sobre el legado romano en la Comunidad de Madrid</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1.º ESO en un instituto público de Madrid, con 3 horas semanales de Latín. El centro se encuentra en un barrio con vestigios romanos visibles (restos de la muralla, yacimientos cercanos). La SDA se desarrolla en el primer trimestre.</t>
+    <t>El alumnado descubre que Madrid conserva restos romanos relevantes (el yacimiento de Complutum en Alcalá de Henares, la villa romana de El Val, el puente de Alcantarilla, etc.) y que estos lugares reciben visitantes que buscan información digital. Surge la oportunidad de crear contenidos divulgativos para ese público.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Investigar la huella romana en Madrid y crear un podcast divulgativo para estudiantes de 6.º de Primaria, que explique el origen del latín, la pronunciación clásica, el alfabeto y el legado cultural romano en la ciudad.</t>
+    <t>Investigar y documentar las huellas romanas en la Comunidad de Madrid, desde la lengua a la arquitectura, y crear un blog digital que explique su significado a visitantes potenciales de esos lugares.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Mapa del Imperio Romano con provincias
-[...4 lines deleted...]
-• Rúbrica de evaluación (guion, contenido, pronunciación, colaboración)</t>
+• Mapa de la Hispania romana (digital o impreso)
+• Fichas de actividades sobre pronunciación latina
+• Recursos web sobre Complutum (página oficial, vídeos)
+• Herramienta para crear blogs (Blogger, WordPress) o grabación de audio (Audacity)
+• Rúbrica de evaluación de los criterios seleccionados</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (grabación y edición), comunicación lingüística (oral y escrita), conciencia y expresiones culturales (patrimonio romano), aprender a aprender (autoevaluación y reflexión).</t>
+    <t>Educación patrimonial y digital: valoración y difusión del legado cultural, uso crítico de herramientas digitales para la divulgación.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se plantea la pregunta: '¿Qué huellas dejaron los romanos en Madrid? Se anuncia el reto: elaborar un podcast para niños de 6º de Primaria. Se visiona un vídeo corto sobre la romanización de Hispania. Lluvia de ideas inicial. Se forman equipos de 4.</t>
-[...2 lines deleted...]
-    <t>Ideas previas anotadas en una pizarra colaborativa (Padlet).</t>
+    <t>Se presenta la pregunta guía y el encargo: crear un blog sobre la romanización de Madrid para visitantes de Complutum. Lluvia de ideas sobre lo que ya saben y lo que necesitan aprender.</t>
+  </si>
+  <si>
+    <t>Anotaciones individuales en el cuaderno sobre ideas previas y preguntas iniciales.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres rotativos: 1) Alfabeto y pronunciación latina; 2) Prefijos y sufijos latinos; 3) La romanización de Madrid: historia y monumentos. Se usan fichas, mapas, audios de pronunciación. Cada equipo completa un 'cuaderno de campo'.</t>
-[...2 lines deleted...]
-    <t>Fichas de trabajo cumplimentadas, grabaciones de pronunciación individuales.</t>
+    <t>Trabajo dirigido sobre los saberes: 1) geografía e historia de la Hispania romana (mapas, cronología), 2) pronunciación latina (alfabeto, reglas de pronunciación, práctica con palabras), 3) análisis de vestigios romanos en España y Madrid (caso de Complutum). Se utilizan fuentes diversas (vídeos, textos, visitas virtuales).</t>
+  </si>
+  <si>
+    <t>Fichas de actividades (mapa etiquetado, ejercicios de pronunciación, resumen de la historia de Complutum).</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada equipo planifica el guion del podcast: selecciona contenidos, reparte secciones (localización histórica, alfabeto, pronunciación, etimologías, monumento local). Investigan en fuentes digitales (páginas web de museos, Google Maps) y redactan el guion.</t>
-[...2 lines deleted...]
-    <t>Borrador del guion con correcciones del profesor.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Por equipos, investigan en profundidad un aspecto concreto (por ejemplo, el foro, las termas, las inscripciones, la lengua). Recopilan información y diseñan el esquema de contenidos del blog.</t>
+  </si>
+  <si>
+    <t>Boceto del blog: índice de entradas, borradores de contenido, selección de recursos multimedia.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Archivo de audio final.</t>
+    <t>Creación del blog (o podcast) con las entradas, incluyendo texto, imágenes, audio de pronunciación latina y vídeos. Se edita y se prepara para su publicación. Se ensaya la presentación oral de una entrada representativa.</t>
+  </si>
+  <si>
+    <t>Blog finalizado y accesible (o grabación de podcast).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Audición de los podcasts en clase. Coevaluación mediante rúbrica (guion, contenido, pronunciación, trabajo en equipo). Cada alumno completa una autoevaluación. Se envía el podcast al CEIP asociado para su uso.</t>
-[...2 lines deleted...]
-    <t>Rúbricas cumplimentadas, autoevaluaciones escritas.</t>
+    <t>Publicación del blog y defensa oral de una entrada. Coevaluación entre equipos y autoevaluación mediante rúbrica. Se asignan niveles de logro (1-4) para cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (autoevaluación y coevaluación), diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Del latín a la ciencia: desenterrando palabras en Madrid</t>
-[...8 lines deleted...]
-    <t>Elaborar un 'Diccionario etimológico científico' que recoja 10 términos actuales (de ciencias, medicina, ingeniería, etc.), explique su origen latino, los cambios fonéticos y morfológicos sufridos, y los relacione con vestigios romanos de la Comunidad de Madrid.</t>
+    <t>El latín que pisas: rastreando Roma en las calles de Madrid</t>
+  </si>
+  <si>
+    <t>Un estudio etimológico de campo con datos propios</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que Madrid, aunque no es una ciudad romana en su origen, tiene un callejero y un lenguaje cotidiano lleno de huellas latinas. Se propone investigar cuántas de esas palabras son realmente latinas y qué significan, para concienciar sobre el legado romano invisible.</t>
+  </si>
+  <si>
+    <t>Recoger, analizar y comunicar la presencia del latín en el entorno cotidiano del alumnado, elaborando un informe etimológico que demuestre la pervivencia de la cultura romana en el lenguaje y el paisaje urbano de Madrid.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Diccionario etimológico online (RAE, etimologías.dechile.net)
-[...36 lines deleted...]
-    <t>Rúbricas de autoevaluación y coevaluación cumplimentadas; reflexión final escrita en el cuaderno.</t>
+• Ficha de recogida de datos en papel o digital
+• Diccionario etimológico online (RAE, etimologias.dechile.net)
+• Mapa del barrio o acceso a Google Maps
+• Plantilla de informe
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, conciencia lingüística y fomento de la investigación autónoma.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: ¿qué palabras del día a día vienen del latín? Lluvia de ideas y formulación de la pregunta guía. Se asignan equipos y se prepara una ficha de recogida de datos (¿dónde mirar? calles, tiendas, marcas, anuncios).</t>
+  </si>
+  <si>
+    <t>Ficha de recogida diseñada por equipos.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: formantes de palabras, prefijos/sufijos latinos, evolución fonética, latinismos. Ejercicios prácticos con palabras cotidianas. Se muestra cómo buscar etimologías en diccionarios online (RAE, etimológico).</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis etimológico.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: los equipos salen al entorno del instituto o investigan virtualmente (Google Maps, fotos) para recoger palabras de calles, tiendas, etc. Anotan, fotografían y clasifican. En sesión de aula, depuran datos y buscan etimologías.</t>
+  </si>
+  <si>
+    <t>Tabla de datos recogidos con etimologías.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta su informe (incluyendo introducción, metodología, resultados, conclusiones) y prepara una presentación oral breve (3-5 min) para la audiencia real. Se elabora un mapa colaborativo con los hallazgos.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación oral.</t>
+  </si>
+  <si>
+    <t>Exposición de los informes ante un jurado simulado (compañeros o profesor) que actúa como la audiencia real. Coevaluación entre equipos y autoevaluación. Asignación de niveles de logro según rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Roma in Muralibus: iluminamos la vida cotidiana en la Hispania romana</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos recrear visualmente la vida cotidiana en la Hispania romana basándonos en fuentes históricas y arqueológicas, y explicarla a nuestra comunidad educativa mediante un mural que integre el latín como lengua vehicular?</t>
+    <t>Pinta el latín que heredaste</t>
+  </si>
+  <si>
+    <t>Diseñamos un mural etimológico para nuestro barrio</t>
+  </si>
+  <si>
+    <t>El ayuntamiento ha convocado un concurso de arte urbano educativo para embellecer espacios públicos y el centro decide participar con un mural que recupere el legado romano del barrio, usando nombres de calles y plazas de origen latino.</t>
+  </si>
+  <si>
+    <t>Diseñar y defender una propuesta de mural que integre palabras latinas, su evolución al español y elementos iconográficos romanos, dirigida a la junta de distrito para su posible realización.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Fichas de investigación sobre vida cotidiana romana
-[...37 lines deleted...]
-    <t>Grabación de la presentación; diario de aprendizaje cumplimentado; rúbricas de coevaluación.</t>
+• Mapa del barrio y callejero online
+• Modelos de rúbrica y diana de autoevaluación
+• Material de dibujo y maquetas
+• Fichas de etimología y latinismos
+• Recursos digitales (Canva, presentaciones)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y conciencia de ciudadanía activa.</t>
+  </si>
+  <si>
+    <t>Se presenta el concurso del ayuntamiento y se formula la pregunta guía. El alumnado explora el callejero de su barrio en busca de nombres latinos y comparte ideas iniciales sobre el mural.</t>
+  </si>
+  <si>
+    <t>Listado de palabras latinas del barrio y bocetos iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan los latinismos y la evolución fonética del latín al español, así como los periodos históricos y personajes romanos. El alumnado completa ejercicios de etimología y elabora un banco de palabras con sus definiciones.</t>
+  </si>
+  <si>
+    <t>Ejercicios de etimología y banco de palabras.</t>
+  </si>
+  <si>
+    <t>Cada equipo selecciona las palabras y personajes que incluirá en el mural, investiga el contexto histórico y busca imágenes o símbolos romanos. Elaboran un borrador del diseño y lo justifican histórica y lingüísticamente.</t>
+  </si>
+  <si>
+    <t>Borrador del mural con anotaciones históricas y lingüísticas.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora la maqueta o boceto final del mural y redacta el dossier explicativo. También preparan la presentación oral para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Maqueta terminada y dossier completo.</t>
+  </si>
+  <si>
+    <t>Se realiza la exposición oral de las propuestas ante un tribunal simulado (compañeros y docente como ayuntamiento). Se coevalúa entre equipos y se asignan niveles de logro mediante rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y coevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer una línea del tiempo interactiva con imágenes de yacimientos romanos y europeos (mosaicos, inscripciones, monedas) para comparar momentos históricos.
 • Presentar fragmentos de textos latinos (inscripciones, graffiti pompeyanos) junto a traducciones al español y otras lenguas romances para observar parentescos léxicos.
 • Utilizar mapas lingüísticos mudos de Europa donde el alumnado coloree las zonas de influencia del latín y las lenguas derivadas, asociando colores a familias lingüísticas.</t>
   </si>
@@ -11572,68 +11570,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>349</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>351</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>353</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>358</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>360</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>361</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>362</v>
       </c>
     </row>
@@ -11723,85 +11721,85 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>345</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>370</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>349</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>372</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>353</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>374</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>376</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>360</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>378</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>379</v>
       </c>
     </row>
@@ -11891,85 +11889,85 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>345</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>387</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>349</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>389</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>353</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>391</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>393</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>360</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>395</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>396</v>
       </c>
     </row>