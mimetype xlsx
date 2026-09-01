--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>11/07/2026 00:41</t>
+    <t>01/09/2026 14:58</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Latín en 1.º ESO; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Latin</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los elementos del currículo estatal (competencias específicas, criterios de evaluación, saberes básicos) sin modificación ni adición.</t>
   </si>