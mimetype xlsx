--- v2 (2026-09-01)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>01/09/2026 14:58</t>
+    <t>01/09/2026 15:09</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Latín en 1.º ESO; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Latin</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los elementos del currículo estatal (competencias específicas, criterios de evaluación, saberes básicos) sin modificación ni adición.</t>
   </si>