--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="559">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="558">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Latin</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 23:15</t>
+    <t>11/07/2026 00:41</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Latín 2.º ESO; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Latin</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los criterios de evaluación, competencias específicas, saberes básicos y orientaciones metodológicas del BOE.</t>
   </si>
@@ -1120,266 +1120,262 @@
 2.12: Identificar las construcciones concertadas de infinitivo y de participio.
 3.1: Explicar el carácter clásico y humanista de las manifestaciones culturales.
 3.2: Comprender el sentido y las ideas principales de un texto contextualizado.
 3.3: Interpretar el contenido de textos latinos de dificultad adecuada.
 4.1: Analizar aspectos morfológicos, sintácticos y léxicos en textos breves.
 4.2: Traducir al español textos sencillos justificando las decisiones tomadas.
 4.3: Producir mediante retroversión oraciones simples con estructuras latinas.
 5.1: Identificar la transmisión de los textos antiguos hasta la actualidad.
 5.2: Identificar y explicar autores y obras literarias fundamentales.
 5.4: Exponer conclusiones obtenidas de investigaciones sobre la cultura latina.</t>
   </si>
   <si>
     <t>CE.3: Leer e interpretar textos latinos para identificar su carácter clásico.
 CE.5: Valorar el patrimonio cultural y artístico romano como producto de la creación humana.</t>
   </si>
   <si>
     <t>Traducción comentada de textos literarios breves, ensayos sobre la pervivencia de mitos y defensa oral de un proyecto sobre el humanismo.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Madrid Romana: un viaje en el tiempo</t>
+    <t>Roma en tu barrio: rastrea el legado</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un vídeo podcast sobre el legado romano en la Comunidad de Madrid</t>
+    <t>Un vídeo documental sobre las huellas romanas en Madrid</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En la Comunidad de Madrid existen numerosos vestigios de la presencia romana, como el yacimiento de Complutum (Alcalá de Henares) o restos en el Museo Arqueológico Regional. El alumnado de 2º ESO, aunque familiarizado con el entorno, desconoce a menudo su origen latino y su influencia cultural y lingüística.</t>
+    <t>El instituto quiere elaborar una serie de vídeos divulgativos sobre el patrimonio histórico local. El alumnado de 2.º ESO asume el reto de investigar los vestigios romanos de la Comunidad de Madrid y crear un documental breve para el canal del centro.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos mostrar a los visitantes de Madrid las huellas romanas que aún perduran y su influencia en nuestra lengua y cultura?</t>
+    <t>Investigar y documentar en equipos los restos romanos de Madrid para elaborar un vídeo divulgativo de 3-5 minutos que explique su contexto histórico, su función original y su pervivencia actual.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Acceso a internet y dispositivos móviles o tablets con cámara
-[...4 lines deleted...]
-• Rúbrica de evaluación del producto</t>
+• Documental breve sobre la Hispania romana (ej. RTVE Play)
+• Ficha modelo de análisis de inscripción
+• Mapas históricos de Hispania
+• Dispositivos móviles o tablets para grabar
+• Ordenador con software de edición de vídeo (OpenShot, iMovie o similar)
+• Padlet / Google My Maps
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia en comunicación lingüística (expresión oral y escrita, uso de léxico latino), competencia digital (edición de vídeo, búsqueda de información), conciencia y expresiones culturales (apreciación del patrimonio), y competencias sociales y cívicas (trabajo cooperativo, valoración de la diversidad cultural).</t>
+    <t>Educación patrimonial y conciencia cultural, uso responsable de las TIC, trabajo cooperativo.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo corto sobre el legado romano en España. Lluvia de ideas: ¿qué sabemos de los romanos en Madrid? Se organizan grupos cooperativos. Cada grupo elige tres lugares romanos de Madrid para investigar.</t>
-[...2 lines deleted...]
-    <t>Listado de ideas previas y asignación de grupos.</t>
+    <t>Visualización de un fragmento de documental sobre la romanización de Hispania. Puesta en común de conocimientos previos y formulación de preguntas sobre el legado romano en Madrid. Presentación del reto: elaborar un vídeo divulgativo para el canal del instituto.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales recogidas en un padlet.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de investigación con datos históricos, geográficos y lingüísticos.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Estudio de la Hispania romana: provincias, sociedad, economía, religión. Trabajo con una inscripción latina sencilla (p. ej., de Complutum): análisis morfológico y sintáctico básico, traducción e interpretación.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de la inscripción cumplimentada.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Guion detallado y storyboard con planos y diálogos.</t>
+    <t>Investigación en equipos sobre restos romanos en Madrid: Complutum, calzada de la Fuenfría, villa de Carranque, etc. Elaboración de un mapa interactivo (Google My Maps) con localización, fotos y descripción de cada resto.</t>
+  </si>
+  <si>
+    <t>Mapa interactivo y fichas de investigación.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación y edición del vídeo podcast. Se utilizan dispositivos móviles y software de edición (p.ej., CapCut, iMovie). Los grupos ensayan y graban las tomas. Posteriormente, se comparten los vídeos en un canal privado del aula para su visualización.</t>
-[...2 lines deleted...]
-    <t>Vídeo podcast finalizado y subido a la plataforma.</t>
+    <t>Redacción del guion del vídeo, grabación y edición. El vídeo debe incluir: introducción al contexto histórico, presentación de los restos (con imágenes o dibujos), explicación de su función y pervivencia, y una reflexión final sobre la influencia romana en Madrid.</t>
+  </si>
+  <si>
+    <t>Guion escrito y vídeo finalizado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado en clase de los vídeos de todos los grupos. Coevaluación mediante una rúbrica (claridad, contenido histórico, uso de términos latinos, calidad técnica). Cada alumno completa una autoevaluación sobre su aprendizaje y contribución. Debate final sobre la importancia del legado romano.</t>
-[...2 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas y reflexiones personales escritas.</t>
+    <t>Visionado conjunto de los vídeos. Coevaluación con la rúbrica (cada equipo evalúa a otro). Autoevaluación individual. Asignación de niveles de logro (1-4) a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Datos de la Décima? Investiga la romanización de La Latina</t>
-[...8 lines deleted...]
-    <t>¿Cómo influyó la romanización en la configuración actual del barrio de La Latina y qué datos (arqueológicos, epigráficos, históricos) lo demuestran?</t>
+    <t>Latinismo en vivo</t>
+  </si>
+  <si>
+    <t>Una caza etimológica por el instituto</t>
+  </si>
+  <si>
+    <t>El instituto quiere renovar los carteles temáticos de los pasillos con etimologías, y el departamento de Lengua solicita al alumnado un catálogo de latinismos vivos en el entorno escolar y personal.</t>
+  </si>
+  <si>
+    <t>Recoger, analizar y clasificar al menos 30 latinismos o palabras con sufijos/prefijos latinos de uso real en el centro (cartelería, libros, conversaciones, marcas) y producir un catálogo etimológico argumentado.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Mapas históricos y actuales del barrio de La Latina
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación rellena, autoevaluación escrita</t>
+• Dispositivos con acceso a internet
+• Diccionario etimológico online (etimologias.dechile.net, RAE)
+• Plantilla de ficha etimológica
+• Herramientas digitales (Genially, Canva, Google Sites)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (valoración del patrimonio lingüístico), Competencia digital (tratamiento de la información y creación de contenidos).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del departamento de Lengua y la pregunta guía. El alumnado explora en pequeño grupo latinismos que ya conoce y se lanzan hipótesis sobre la cantidad de latín en su día a día.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en el cuaderno y primera lista colaborativa de posibles palabras.</t>
+  </si>
+  <si>
+    <t>Se trabajan los prefijos y sufijos latinos más frecuentes (in-, ex-, sub-, -ción, -dad, etc.), la evolución fonética básica (pérdida de -m final, sonorización, etc.) y el uso del diccionario etimológico online (RAE, etimologias.dechile.net).</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos de análisis de palabras propuestas por el profesor y búsqueda en diccionario.</t>
+  </si>
+  <si>
+    <t>El alumnado, en equipos, recoge durante una semana (parte fuera del aula) palabras de su entorno: carteles, libros de texto, marcas, conversaciones. Las anotan en una tabla y verifican su origen latino con diccionarios. Cada equipo selecciona 30 palabras.</t>
+  </si>
+  <si>
+    <t>Tabla de datos primarios con la palabra, contexto, étimo y análisis.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora el catálogo digital (Google Sites, Genially o PowerPoint) con 30 fichas etimológicas que incluyan: palabra actual, étimo latino, análisis de evolución, prefijo/sufijo si aplica, y definición etimológica. Prepara una exposición oral de 5 minutos.</t>
+  </si>
+  <si>
+    <t>Catálogo digital completo y guion de exposición.</t>
+  </si>
+  <si>
+    <t>Exposición de los catálogos ante el grupo y representante del departamento de Lengua (profesor/a). Coevaluación entre equipos con rúbrica. Cada alumno completa una diana de autoevaluación sobre su aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y dianas de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Rescata el legado romano en tu barrio</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos, a través de una intervención artística comunitaria, poner en valor el legado romano en nuestro entorno cercano?</t>
+    <t>Vidas entre ruinas: un cómic sobre la Hispania romana</t>
+  </si>
+  <si>
+    <t>De la calzada al cómic: la vida cotidiana en Complutum</t>
+  </si>
+  <si>
+    <t>La biblioteca del instituto quiere renovar sus fondos de divulgación histórica y ha encargado al alumnado de Latín la creación de materiales atractivos para jóvenes lectores. Al mismo tiempo, el barrio cuenta con una residencia de mayores que agradecería recursos sobre la historia local. El yacimiento de Complutum (Alcalá de Henares) ofrece un modelo tangible de ciudad romana en Madrid.</t>
+  </si>
+  <si>
+    <t>Crear un cómic histórico de al menos cuatro viñetas que represente escenas de la vida cotidiana en Complutum, incorporando un texto en latín (inscripción, lema o frase adaptada) con su traducción, y presentarlo a la comunidad educativa.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Material escolar: cartulinas, rotuladores, pinturas, brochas, rodillos
-[...36 lines deleted...]
-    <t>Rúbrica cumplimentada por compañeros y autoevaluación. Grabación o resumen de la inauguración.</t>
+• Ficha de investigación sobre Complutum (con enlaces a webs del Museo Arqueológico Regional)
+• Selección de inscripciones latinas adaptadas de Complutum
+• Plantilla de storyboard
+• Herramientas digitales: Canva, Pixton, o materiales para dibujo manual
+• Rúbricas de evaluación (coevaluación y heteroevaluación)</t>
+  </si>
+  <si>
+    <t>Educación en patrimonio cultural, competencia digital (uso de herramientas de diseño), expresión oral y escrita, trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la biblioteca: crear un cómic sobre la vida en Complutum. Se visualizan imágenes del yacimiento y se lee un breve texto descriptivo. Se plantea la pregunta guía y se forman equipos heterogéneos. Cada equipo elige un aspecto de la vida cotidiana (mercado, termas, escuela, etc.).</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de equipo sobre posibles historias.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Investigación sobre Complutum y la vida cotidiana romana a partir de fuentes digitales (Museo Arqueológico Regional, páginas web) y materiales proporcionados. Sesión 2: Taller de latín: se practican declinaciones y vocabulario básico (nombres de objetos, personas, acciones) y se traducen inscripciones reales de Complutum (adaptadas) como modelo para el cómic.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación cumplimentada y ejercicios de traducción.</t>
+  </si>
+  <si>
+    <t>En equipos, redactan el guión del cómic (storyboard) decidiendo personajes, escenarios y diálogos. Incorporan obligatoriamente un texto latino (inscripción, lema o frase corta) con su traducción al español. Revisan la veracidad histórica con ayuda del docente.</t>
+  </si>
+  <si>
+    <t>Storyboard y guión escrito con el texto latino incluido.</t>
+  </si>
+  <si>
+    <t>Elaboran el cómic en formato papel o digital (pueden usar herramientas como Canva, Pixton o dibujo manual). Preparam una exposición oral de 3-5 minutos por equipo explicando el proceso, las fuentes y el significado del texto latino. Se realizan ensayos.</t>
+  </si>
+  <si>
+    <t>Cómic terminado y guión de la exposición oral.</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su cómic a la clase y al profesor. Se realiza coevaluación entre equipos mediante rúbrica. El docente asigna niveles de logro 1-4 a cada criterio evaluado. Se recogen reflexiones individuales sobre el aprendizaje. Los cómics se entregan a la biblioteca y se envían a la residencia de mayores.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada, niveles de logro asignados.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer mapas interactivos con rutas de expansión romana y superposición de lenguas romances actuales, con etiquetas audibles y textos cortos.
 • Presentar un friso cronológico multimedia (imágenes, inscripciones, mapas) que relacione hitos latinos con la configuración de Europa.
 • Facilitar una tabla comparativa de palabras latinas y sus correspondientes en español, francés, italiano, portugués y rumano, con apoyo fonético y visual.</t>
   </si>
@@ -2538,506 +2534,506 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>268</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>436</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>437</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>440</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>445</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>448</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="C7" s="7"/>
       <c r="D7" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>454</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>457</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>460</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>463</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>466</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>339</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>471</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>474</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>477</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>198</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>345</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>484</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>485</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>488</v>
       </c>
-      <c r="C4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>491</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>494</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>495</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>498</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>501</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>502</v>
       </c>
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>505</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>508</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>509</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>510</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D3" s="9">
         <v>3.33</v>
       </c>
       <c r="E3" s="9">
         <v>3.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
@@ -3058,87 +3054,87 @@
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D5" s="9">
         <v>3.33</v>
       </c>
       <c r="E5" s="9">
         <v>3.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="D6" s="9">
         <v>3.33</v>
       </c>
       <c r="E6" s="9">
         <v>3.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>1.5</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D7" s="9">
         <v>3.33</v>
       </c>
       <c r="E7" s="9">
         <v>3.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>1.6</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="D8" s="9">
         <v>3.33</v>
       </c>
       <c r="E8" s="9">
         <v>3.33</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D9" s="9">
         <v>1.18</v>
       </c>
       <c r="E9" s="9">
         <v>1.18</v>
       </c>
@@ -3346,51 +3342,51 @@
       <c r="A21" s="7">
         <v>2.13</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D21" s="9">
         <v>1.18</v>
       </c>
       <c r="E21" s="9">
         <v>1.18</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>2.14</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="D22" s="9">
         <v>1.18</v>
       </c>
       <c r="E22" s="9">
         <v>1.18</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>2.15</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D23" s="9">
         <v>1.18</v>
       </c>
       <c r="E23" s="9">
         <v>1.18</v>
       </c>
@@ -3400,141 +3396,141 @@
       <c r="A24" s="7">
         <v>2.16</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D24" s="9">
         <v>1.18</v>
       </c>
       <c r="E24" s="9">
         <v>1.18</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>2.17</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D25" s="9">
         <v>1.18</v>
       </c>
       <c r="E25" s="9">
         <v>1.18</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>3.1</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="D26" s="9">
         <v>8.33</v>
       </c>
       <c r="E26" s="9">
         <v>8.33</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>3.2</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="D27" s="9">
         <v>8.33</v>
       </c>
       <c r="E27" s="9">
         <v>8.33</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>3.3</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="D28" s="9">
         <v>8.33</v>
       </c>
       <c r="E28" s="9">
         <v>8.33</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>4.1</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D29" s="9">
         <v>5.0</v>
       </c>
       <c r="E29" s="9">
         <v>5.0</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>4.2</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="D30" s="9">
         <v>5.0</v>
       </c>
       <c r="E30" s="9">
         <v>5.0</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7">
         <v>4.3</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D31" s="9">
         <v>5.0</v>
       </c>
       <c r="E31" s="9">
         <v>5.0</v>
       </c>
@@ -3562,163 +3558,163 @@
       <c r="A33" s="7">
         <v>5.1</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D33" s="9">
         <v>6.25</v>
       </c>
       <c r="E33" s="9">
         <v>6.25</v>
       </c>
       <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7">
         <v>5.2</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="D34" s="9">
         <v>6.25</v>
       </c>
       <c r="E34" s="9">
         <v>6.25</v>
       </c>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="7">
         <v>5.3</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="D35" s="9">
         <v>6.25</v>
       </c>
       <c r="E35" s="9">
         <v>6.25</v>
       </c>
       <c r="F35" s="7"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="7">
         <v>5.4</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="D36" s="9">
         <v>6.25</v>
       </c>
       <c r="E36" s="9">
         <v>6.25</v>
       </c>
       <c r="F36" s="7"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="7" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9">
         <f>SUM(E3:E36)</f>
         <v>110.029999999999987</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AL31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AL31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38">
       <c r="A1" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>1.5</v>
       </c>
       <c r="H1" s="8">
         <v>1.6</v>
       </c>
       <c r="I1" s="8">
         <v>2.1</v>
       </c>
       <c r="J1" s="8">
         <v>2.2</v>
       </c>
@@ -3779,1364 +3775,1364 @@
       <c r="AC1" s="8">
         <v>4.1</v>
       </c>
       <c r="AD1" s="8">
         <v>4.2</v>
       </c>
       <c r="AE1" s="8">
         <v>4.3</v>
       </c>
       <c r="AF1" s="8">
         <v>4.4</v>
       </c>
       <c r="AG1" s="8">
         <v>5.1</v>
       </c>
       <c r="AH1" s="8">
         <v>5.2</v>
       </c>
       <c r="AI1" s="8">
         <v>5.3</v>
       </c>
       <c r="AJ1" s="8">
         <v>5.4</v>
       </c>
       <c r="AK1" s="8" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="AL1" s="8" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" s="7" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
       <c r="AK2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AJ2),"")</f>
         <v/>
       </c>
       <c r="AL2" s="7"/>
     </row>
     <row r="3" spans="1:38">
       <c r="A3" s="7" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7"/>
       <c r="AJ3" s="7"/>
       <c r="AK3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AJ3),"")</f>
         <v/>
       </c>
       <c r="AL3" s="7"/>
     </row>
     <row r="4" spans="1:38">
       <c r="A4" s="7" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7"/>
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7"/>
       <c r="AJ4" s="7"/>
       <c r="AK4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AJ4),"")</f>
         <v/>
       </c>
       <c r="AL4" s="7"/>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" s="7" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AJ5),"")</f>
         <v/>
       </c>
       <c r="AL5" s="7"/>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" s="7" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="7"/>
       <c r="AI6" s="7"/>
       <c r="AJ6" s="7"/>
       <c r="AK6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AJ6),"")</f>
         <v/>
       </c>
       <c r="AL6" s="7"/>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" s="7" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7"/>
       <c r="AH7" s="7"/>
       <c r="AI7" s="7"/>
       <c r="AJ7" s="7"/>
       <c r="AK7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AJ7),"")</f>
         <v/>
       </c>
       <c r="AL7" s="7"/>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" s="7" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
       <c r="AG8" s="7"/>
       <c r="AH8" s="7"/>
       <c r="AI8" s="7"/>
       <c r="AJ8" s="7"/>
       <c r="AK8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AJ8),"")</f>
         <v/>
       </c>
       <c r="AL8" s="7"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" s="7" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7"/>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7"/>
       <c r="AH9" s="7"/>
       <c r="AI9" s="7"/>
       <c r="AJ9" s="7"/>
       <c r="AK9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AJ9),"")</f>
         <v/>
       </c>
       <c r="AL9" s="7"/>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" s="7" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="7"/>
       <c r="AI10" s="7"/>
       <c r="AJ10" s="7"/>
       <c r="AK10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AJ10),"")</f>
         <v/>
       </c>
       <c r="AL10" s="7"/>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" s="7" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="7"/>
       <c r="AG11" s="7"/>
       <c r="AH11" s="7"/>
       <c r="AI11" s="7"/>
       <c r="AJ11" s="7"/>
       <c r="AK11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AJ11),"")</f>
         <v/>
       </c>
       <c r="AL11" s="7"/>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" s="7" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7"/>
       <c r="AF12" s="7"/>
       <c r="AG12" s="7"/>
       <c r="AH12" s="7"/>
       <c r="AI12" s="7"/>
       <c r="AJ12" s="7"/>
       <c r="AK12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AJ12),"")</f>
         <v/>
       </c>
       <c r="AL12" s="7"/>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" s="7" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7"/>
       <c r="AF13" s="7"/>
       <c r="AG13" s="7"/>
       <c r="AH13" s="7"/>
       <c r="AI13" s="7"/>
       <c r="AJ13" s="7"/>
       <c r="AK13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AJ13),"")</f>
         <v/>
       </c>
       <c r="AL13" s="7"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" s="7" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
       <c r="AI14" s="7"/>
       <c r="AJ14" s="7"/>
       <c r="AK14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AJ14),"")</f>
         <v/>
       </c>
       <c r="AL14" s="7"/>
     </row>
     <row r="15" spans="1:38">
       <c r="A15" s="7" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
       <c r="AI15" s="7"/>
       <c r="AJ15" s="7"/>
       <c r="AK15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AJ15),"")</f>
         <v/>
       </c>
       <c r="AL15" s="7"/>
     </row>
     <row r="16" spans="1:38">
       <c r="A16" s="7" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7"/>
       <c r="AH16" s="7"/>
       <c r="AI16" s="7"/>
       <c r="AJ16" s="7"/>
       <c r="AK16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AJ16),"")</f>
         <v/>
       </c>
       <c r="AL16" s="7"/>
     </row>
     <row r="17" spans="1:38">
       <c r="A17" s="7" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7"/>
       <c r="AF17" s="7"/>
       <c r="AG17" s="7"/>
       <c r="AH17" s="7"/>
       <c r="AI17" s="7"/>
       <c r="AJ17" s="7"/>
       <c r="AK17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AJ17),"")</f>
         <v/>
       </c>
       <c r="AL17" s="7"/>
     </row>
     <row r="18" spans="1:38">
       <c r="A18" s="7" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
       <c r="AF18" s="7"/>
       <c r="AG18" s="7"/>
       <c r="AH18" s="7"/>
       <c r="AI18" s="7"/>
       <c r="AJ18" s="7"/>
       <c r="AK18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AJ18),"")</f>
         <v/>
       </c>
       <c r="AL18" s="7"/>
     </row>
     <row r="19" spans="1:38">
       <c r="A19" s="7" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
       <c r="AF19" s="7"/>
       <c r="AG19" s="7"/>
       <c r="AH19" s="7"/>
       <c r="AI19" s="7"/>
       <c r="AJ19" s="7"/>
       <c r="AK19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AJ19),"")</f>
         <v/>
       </c>
       <c r="AL19" s="7"/>
     </row>
     <row r="20" spans="1:38">
       <c r="A20" s="7" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="7"/>
       <c r="AI20" s="7"/>
       <c r="AJ20" s="7"/>
       <c r="AK20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AJ20),"")</f>
         <v/>
       </c>
       <c r="AL20" s="7"/>
     </row>
     <row r="21" spans="1:38">
       <c r="A21" s="7" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7"/>
       <c r="AG21" s="7"/>
       <c r="AH21" s="7"/>
       <c r="AI21" s="7"/>
       <c r="AJ21" s="7"/>
       <c r="AK21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AJ21),"")</f>
         <v/>
       </c>
       <c r="AL21" s="7"/>
     </row>
     <row r="22" spans="1:38">
       <c r="A22" s="7" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
       <c r="AF22" s="7"/>
       <c r="AG22" s="7"/>
       <c r="AH22" s="7"/>
       <c r="AI22" s="7"/>
       <c r="AJ22" s="7"/>
       <c r="AK22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AJ22),"")</f>
         <v/>
       </c>
       <c r="AL22" s="7"/>
     </row>
     <row r="23" spans="1:38">
       <c r="A23" s="7" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
       <c r="AF23" s="7"/>
       <c r="AG23" s="7"/>
       <c r="AH23" s="7"/>
       <c r="AI23" s="7"/>
       <c r="AJ23" s="7"/>
       <c r="AK23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AJ23),"")</f>
         <v/>
       </c>
       <c r="AL23" s="7"/>
     </row>
     <row r="24" spans="1:38">
       <c r="A24" s="7" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
       <c r="AF24" s="7"/>
       <c r="AG24" s="7"/>
       <c r="AH24" s="7"/>
       <c r="AI24" s="7"/>
       <c r="AJ24" s="7"/>
       <c r="AK24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AJ24),"")</f>
         <v/>
       </c>
       <c r="AL24" s="7"/>
     </row>
     <row r="25" spans="1:38">
       <c r="A25" s="7" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="7"/>
       <c r="AG25" s="7"/>
       <c r="AH25" s="7"/>
       <c r="AI25" s="7"/>
       <c r="AJ25" s="7"/>
       <c r="AK25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AJ25),"")</f>
         <v/>
       </c>
       <c r="AL25" s="7"/>
     </row>
     <row r="26" spans="1:38">
       <c r="A26" s="7" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7"/>
       <c r="AJ26" s="7"/>
       <c r="AK26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AJ26),"")</f>
         <v/>
       </c>
       <c r="AL26" s="7"/>
     </row>
     <row r="27" spans="1:38">
       <c r="A27" s="7" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7"/>
       <c r="AJ27" s="7"/>
       <c r="AK27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AJ27),"")</f>
         <v/>
       </c>
       <c r="AL27" s="7"/>
     </row>
     <row r="28" spans="1:38">
       <c r="A28" s="7" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7"/>
       <c r="AG28" s="7"/>
       <c r="AH28" s="7"/>
       <c r="AI28" s="7"/>
       <c r="AJ28" s="7"/>
       <c r="AK28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AJ28),"")</f>
         <v/>
       </c>
       <c r="AL28" s="7"/>
     </row>
     <row r="29" spans="1:38">
       <c r="A29" s="7" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7"/>
       <c r="AH29" s="7"/>
       <c r="AI29" s="7"/>
       <c r="AJ29" s="7"/>
       <c r="AK29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AJ29),"")</f>
         <v/>
       </c>
       <c r="AL29" s="7"/>
     </row>
     <row r="30" spans="1:38">
       <c r="A30" s="7" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7"/>
       <c r="AF30" s="7"/>
       <c r="AG30" s="7"/>
       <c r="AH30" s="7"/>
       <c r="AI30" s="7"/>
       <c r="AJ30" s="7"/>
       <c r="AK30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AJ30),"")</f>
         <v/>
       </c>
       <c r="AL30" s="7"/>
     </row>
     <row r="31" spans="1:38">
       <c r="A31" s="7" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -11558,427 +11554,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>351</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>353</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>355</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>356</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>359</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>333</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>335</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>337</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>339</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>341</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>198</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>343</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>344</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>345</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>347</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>351</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>355</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>333</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>335</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>337</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>339</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>341</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>198</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>343</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>344</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>345</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>347</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>351</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>355</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -11987,278 +11983,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>268</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>400</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>403</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>406</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>409</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C15" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>