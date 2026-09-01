--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>11/07/2026 00:41</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Latín 2.º ESO; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Latin</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los criterios de evaluación, competencias específicas, saberes básicos y orientaciones metodológicas del BOE.</t>
   </si>