--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="501">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="518">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Latin</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:32</t>
+    <t>10/07/2026 20:18</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal del RD 217/2022 para Latín en 4º ESO sin modificaciones ni añadidos autonómicos.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Latin</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La comunidad aplica íntegramente el currículo estatal del RD 217/2022 para Latín en 4º ESO, tanto en competencias específicas como en criterios de evaluación y saberes básicos.</t>
   </si>
@@ -964,208 +964,266 @@
 • Retroversión de oraciones sencillas</t>
   </si>
   <si>
     <t>1.1: Describir el significado de productos culturales del presente en el contexto clásico
 1.2: Valorar de manera crítica los modos de vida y actitudes de la sociedad romana
 3.1: Explicar el carácter clásico y humanista de las diversas manifestaciones
 3.2: Reconocer el sentido global y las ideas principales de un texto
 3.3: Interpretar de manera crítica el contenido de textos latinos
 4.3: Producir mediante retroversión oraciones simples
 5.1: Explicar los elementos de la civilización latina, especialmente la mitología</t>
   </si>
   <si>
     <t>CE.L.1: Valorar el papel de la civilización latina en la identidad europea
 CE.L.3: Leer e interpretar textos latinos como proceso dinámico</t>
   </si>
   <si>
     <t>Comentario de textos literarios, pruebas de retroversión y exposición multimodal sobre la pervivencia de la mitología en la actualidad.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¿Hablas latín sin saberlo? Investiga el ADN latino de la ciencia</t>
+    <t>Resonancias de Roma</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Análisis de datos etimológicos en el léxico científico actual en Aragón</t>
+    <t>Un podcast sobre las huellas romanas en nuestro entorno aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 4.º ESO de Latín en Aragón, con 3h semanales. Se aprovecha la cercanía de yacimientos romanos y la tradición investigadora de la comunidad para conectar el latín con las ciencias. La SDA se sitúa en el segundo trimestre, tras haber trabajado flexión nominal y verbal básica.</t>
+    <t>El centro se plantea difundir el rico patrimonio romano de Aragón (colonias, villas, inscripciones) entre el alumnado y las familias, pero falta un medio atractivo y actual. El alumnado de Latín de 4º ESO propone crear un podcast que explore un monumento o resto romano local, conectándolo con la lengua y la cultura clásicas.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Demostrar, mediante el análisis de un corpus de términos científicos (medicina, botánica, química), que el latín es la base del lenguaje científico actual y que su conocimiento permite comprender y recordar mejor dichos términos.</t>
+    <t>Investigar, documentar y producir un episodio de podcast (de 5 a 8 minutos) que explique un elemento del legado romano en Aragón, incluyendo la lectura comentada de un texto latino original (inscripción, epitafio o fragmento literario) y su conexión con aspectos actuales.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Diccionario etimológico RAE (web)
-[...3 lines deleted...]
-• Rúbrica de evaluación (archivo compartido)</t>
+• Lista de monumentos romanos de Aragón (patrimonioculturaldearagon.es)
+• Inscripciones del CIL II (Corpus Inscriptionum Latinarum) adaptadas
+• Micrófonos de ordenador o móviles
+• Software de edición de audio: Audacity o similar
+• Guía de guion radiofónico
+• Rúbrica de evaluación del podcast</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital: uso de herramientas de diseño y diccionarios online. Competencia en comunicación lingüística: producción de definiciones etimológicas y exposición oral. Conciencia y expresiones culturales: valoración del patrimonio latino en la ciencia. Competencia personal, social y de aprender a aprender: autoevaluación y trabajo en equipo.</t>
+    <t>Educación patrimonial, competencia digital y comunicación lingüística.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: ¿Sabías que la mayoría de términos científicos son latinos? Lluvia de ideas sobre palabras que usan en Biología o Química. Visualización de ejemplos sorprendentes (ej. 'vacuna' de 'vacca'). Formación de equipos y asignación de campo científico (medicina, botánica, química, etc.). Entrega de guía de trabajo y rúbrica.</t>
-[...2 lines deleted...]
-    <t>Registro de participación oral; lista de palabras aportadas por el alumnado.</t>
+    <t>Se presenta el encargo: crear un podcast sobre el legado romano aragonés. Se visiona un ejemplo de podcast patrimonial, se formula la pregunta guía y se forman equipos de 3-4 personas. Cada equipo elige un monumento o resto romano de Aragón (con ayuda de una lista proporcionada).</t>
+  </si>
+  <si>
+    <t>Ficha de elección de monumento y primeras hipótesis sobre su importancia.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre: 1) Historia y cultura romana en Hispania, con foco en Aragón. 2) Lengua latina: pronunciación, casos básicos y cómo leer una inscripción. 3) Análisis de textos latinos sencillos (inscripciones del CIL). Se proporcionan herramientas de guion radiofónico y edición de audio básica.</t>
+  </si>
+  <si>
+    <t>Ejercicios de lectura y traducción de una inscripción modelo; esquema del guion.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos investigan su monumento: buscan información histórica, fotografías, localización. Seleccionan un texto latino relacionado (inscripción real o adaptada). Redactan el guion del podcast, incluyendo la lectura del texto en latín y su explicación. Graban las pistas de audio con móviles o micrófonos del aula.</t>
+  </si>
+  <si>
+    <t>Guion final del podcast; archivos de audio en bruto.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Edición del podcast: montaje, inserción de música y efectos, ajuste de volumen. Los equipos producen el episodio final (mp3) y diseñan una portada o cartel promocional. Publicación en la web del centro y en plataformas (SoundCloud, Ivoox).</t>
+  </si>
+  <si>
+    <t>Episodio de podcast terminado y subido; cartel promocional.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Audición cruzada de los podcasts: cada equipo escucha el de otro y completa una rúbrica de coevaluación. Después, autoevaluación mediante diana. El profesor asigna el nivel de logro (1-4) a cada criterio basándose en la rúbrica y las evidencias recogidas en las fases.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Toponimia y latinidad: datos de nuestro pueblo</t>
+  </si>
+  <si>
+    <t>Un análisis estadístico de las huellas latinas en la comarca</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que los nombres de los pueblos, ríos y montes de su entorno guardan vestigios del latín. Para cerrar la SDA deben presentar a la Asociación Cultural local un informe que cuantifique y explique ese legado.</t>
+  </si>
+  <si>
+    <t>Recoger, clasificar y analizar una muestra representativa de topónimos de la comarca, determinar el origen etimológico de cada uno (latino, árabe, prerromano, etc.) y extraer conclusiones sobre la intensidad y distribución de la romanización.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Mapas físicos o digitales del IGN (Instituto Geográfico Nacional)
+• Nomenclátor Geográfico de Aragón (online)
+• Diccionario etimológico de topónimos (p. ej. de la Institución Fernando el Católico)
+• Hojas de cálculo (Excel o Google Sheets)
+• Plantilla de informe y rúbrica
+• Ejemplos de topónimos latinos en Aragón (lista inicial)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, competencia digital (tratamiento de datos), conciencia europea (origen latino) y pensamiento crítico basado en evidencias.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y se muestra un mapa antiguo de Aragón con topónimos latinos. El alumnado debate qué nombres conocen que suenen a latín y se plantea cómo demostrar su origen. Se forman equipos y se delimita el área de estudio (por ejemplo, su comarca).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial y acta de acuerdos del equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: 1) nociones básicas de etimología latina (sufijos -acus, -anum, -aria, etc.); 2) repaso de casos latinos (genitivo en topónimos como 'Castrum Caesaris'); 3) criterios de clasificación (latino, árabe, prerromano...). El alumnado completa un ejercicio de inferencia de significados (criterio 2.2) y otro de identificación de elementos latinos en una lista modelo.</t>
+  </si>
+  <si>
+    <t>Ficha de ejercicios con inferencias y clasificaciones.</t>
+  </si>
+  <si>
+    <t>Los equipos recopilan al menos 30 topónimos de su comarca usando mapas del Instituto Geográfico Nacional o el Nomenclátor de Aragón. Para cada uno documentan el origen etimológico consultando fuentes (diccionarios toponímicos, webs de patrimonio). Clasifican los datos en una hoja de cálculo y generan gráficos de frecuencias.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con topónimos clasificados y gráficos.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe estadístico que responde a la pregunta guía, incluyendo: introducción, metodología, resultados (gráficos), glosario etimológico con definiciones (criterio 2.4), y conclusiones que comparan con la romanización histórica (criterio 1.2). Ensayan la presentación oral para la asociación cultural.</t>
+  </si>
+  <si>
+    <t>Informe escrito (incluye glosario) y borrador de presentación.</t>
+  </si>
+  <si>
+    <t>Los equipos exponen sus conclusiones ante el resto de la clase, que actúa como 'asociación cultural' simulada. Se realiza coevaluación con rúbrica y autoevaluación. El profesor asigna niveles de logro a cada criterio basándose en las evidencias recogidas en todas las fases.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Mosaico de palabras: la huella romana en Aragón</t>
+  </si>
+  <si>
+    <t>Exposición artística sobre la romanización aragonesa para la comunidad</t>
+  </si>
+  <si>
+    <t>El centro se asocia con la biblioteca municipal local, que desea renovar su espacio expositivo con contenidos generados por el alumnado. Se propone una muestra sobre el legado romano en la provincia, coincidiendo con la Semana Cultural del centro.</t>
+  </si>
+  <si>
+    <t>Crear una exposición de paneles artísticos (dibujos, collages, textos latinos) que refleje el impacto de la romanización en Aragón, combinando investigación histórica, expresión artística y uso del latín, y presentarla oralmente a la comunidad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Fichas de yacimientos romanos de Aragón (proporcionadas por el profesor)
+• Diccionario latino básico y lista de locuciones latinas
+• Material artístico: cartulinas, rotuladores, tijeras, pegamento o soporte digital
+• Ordenadores/tablets con acceso a Internet para investigación
+• Rúbrica de evaluación de paneles y exposición oral</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía: valoración del patrimonio común; conciencia europea; expresión artística y competencia lingüística en latín y español.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la biblioteca: crear una exposición artística sobre la romanización en Aragón. Se visualizan ejemplos de paneles expositivos. Se formula la pregunta guía. Los equipos se organizan y eligen un aspecto concreto (yacimiento, mito, vida cotidiana, etc.) para investigar.</t>
+  </si>
+  <si>
+    <t>Anotaciones en el cuaderno de equipo sobre la pregunta guía y el enfoque elegido.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: a) fuentes históricas y arqueológicas de la romanización en Aragón (con fichas de yacimientos); b) aspectos lingüísticos: frases latinas, locuciones y etimologías; c) mitología clásica básica. El profesor guía la búsqueda de información. Se practica la redacción de textos latinos sencillos y la elaboración de mapas.</t>
+  </si>
+  <si>
+    <t>Fichas de investigación cumplimentadas por cada equipo, con datos contrastados.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: (1) Reconocimiento de raíces latinas: declinación de sustantivos comunes en ciencia (rosa, planta, corpus, etc.). (2) Evolución fonética: cómo cambian las palabras (aqua -&gt; agua, fetus -&gt; feto). (3) Sufijos productivos: -ción, -idad, -tor. (4) Uso de diccionarios en línea (RAE etimológico, Wiktionary). Cada equipo investiga su campo con fichas guía.</t>
-[...88 lines deleted...]
-    <t>Rúbricas de autoevaluación y coevaluación cumplimentadas; reflexión escrita individual.</t>
+    <t>Los equipos diseñan y producen los paneles artísticos. Incluyen: ilustraciones (a mano o digitales), titulares en latín, mapas de localización, textos explicativos (en español o bilingüe). Se revisa la corrección gramatical y ortográfica de los textos latinos con ayuda del profesor. Se prepara un guion para la exposición oral.</t>
+  </si>
+  <si>
+    <t>Borradores de paneles, correcciones, guion oral.</t>
+  </si>
+  <si>
+    <t>Finalización de los paneles: montaje, impresión o presentación digital. Ensayo de la exposición oral: cada equipo expone su panel ante el resto de la clase para recibir feedback. Ajustes finales.</t>
+  </si>
+  <si>
+    <t>Panel terminado y grabación de ensayos (opcional).</t>
+  </si>
+  <si>
+    <t>Inauguración de la exposición en la biblioteca con asistencia de familias y comunidad. Cada equipo presenta su panel (5-7 min). Se recogen preguntas del público. Posteriormente, en el aula, se realiza coevaluación mediante rúbrica y autoevaluación. El profesor asigna niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Exposición oral grabada, rúbrica de coevaluación cumplimentada.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples medios de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Mapa conceptual interactivo que relacione el latín con lenguas romances, utilizando herramientas digitales como Cmaptools o MindMeister, con nodos que incluyan ejemplos de palabras latinas y su evolución.
@@ -2336,569 +2394,569 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>376</v>
+        <v>393</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>223</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>379</v>
+        <v>396</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>381</v>
+        <v>398</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>382</v>
+        <v>399</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>383</v>
+        <v>400</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>384</v>
+        <v>401</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>385</v>
+        <v>402</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>386</v>
+        <v>403</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7" t="s">
-        <v>387</v>
+        <v>404</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>388</v>
+        <v>405</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>389</v>
+        <v>406</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>370</v>
+        <v>387</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
       <c r="C7" s="7"/>
       <c r="D7" s="7" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>392</v>
+        <v>409</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>393</v>
+        <v>410</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>394</v>
+        <v>411</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>395</v>
+        <v>412</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>396</v>
+        <v>413</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>397</v>
+        <v>414</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>398</v>
+        <v>415</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>399</v>
+        <v>416</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>400</v>
+        <v>417</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>401</v>
+        <v>418</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>403</v>
+        <v>420</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>404</v>
+        <v>421</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>405</v>
+        <v>422</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>406</v>
+        <v>423</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>407</v>
+        <v>424</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>408</v>
+        <v>425</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>409</v>
+        <v>426</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>410</v>
+        <v>427</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>411</v>
+        <v>428</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>412</v>
+        <v>429</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>413</v>
+        <v>430</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>414</v>
+        <v>431</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>415</v>
+        <v>432</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>416</v>
+        <v>433</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>294</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>417</v>
+        <v>434</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>418</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>419</v>
+        <v>436</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>180</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>420</v>
+        <v>437</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>421</v>
+        <v>438</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>300</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>422</v>
+        <v>439</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>423</v>
+        <v>440</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>424</v>
+        <v>441</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>425</v>
+        <v>442</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>426</v>
+        <v>443</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>427</v>
+        <v>444</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>428</v>
+        <v>445</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>429</v>
+        <v>446</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>430</v>
+        <v>447</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>431</v>
+        <v>448</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>424</v>
+        <v>441</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>432</v>
+        <v>449</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>433</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>434</v>
+        <v>451</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>435</v>
+        <v>452</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>436</v>
+        <v>453</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>437</v>
+        <v>454</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>438</v>
+        <v>455</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>439</v>
+        <v>456</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>440</v>
+        <v>457</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>441</v>
+        <v>458</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>442</v>
+        <v>459</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>443</v>
+        <v>460</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>444</v>
+        <v>461</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>445</v>
+        <v>462</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>446</v>
+        <v>463</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>424</v>
+        <v>441</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>447</v>
+        <v>464</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>448</v>
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>449</v>
+        <v>466</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>450</v>
+        <v>467</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>451</v>
+        <v>468</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>452</v>
+        <v>469</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>453</v>
+        <v>470</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>454</v>
+        <v>471</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>455</v>
+        <v>472</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>456</v>
+        <v>473</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="D6" s="9">
         <v>6.25</v>
       </c>
       <c r="E6" s="9">
         <v>6.25</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D7" s="9">
         <v>6.25</v>
       </c>
       <c r="E7" s="9">
         <v>6.25</v>
       </c>
@@ -2908,1131 +2966,1131 @@
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D8" s="9">
         <v>6.25</v>
       </c>
       <c r="E8" s="9">
         <v>6.25</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.4</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="D9" s="9">
         <v>6.25</v>
       </c>
       <c r="E9" s="9">
         <v>6.25</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>459</v>
+        <v>476</v>
       </c>
       <c r="D10" s="9">
         <v>6.67</v>
       </c>
       <c r="E10" s="9">
         <v>6.67</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>460</v>
+        <v>477</v>
       </c>
       <c r="D11" s="9">
         <v>6.67</v>
       </c>
       <c r="E11" s="9">
         <v>6.67</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.3</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>461</v>
+        <v>478</v>
       </c>
       <c r="D12" s="9">
         <v>6.67</v>
       </c>
       <c r="E12" s="9">
         <v>6.67</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D13" s="9">
         <v>8.33</v>
       </c>
       <c r="E13" s="9">
         <v>8.33</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
       <c r="D14" s="9">
         <v>8.33</v>
       </c>
       <c r="E14" s="9">
         <v>8.33</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D15" s="9">
         <v>8.33</v>
       </c>
       <c r="E15" s="9">
         <v>8.33</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>463</v>
+        <v>480</v>
       </c>
       <c r="D16" s="9">
         <v>6.67</v>
       </c>
       <c r="E16" s="9">
         <v>6.67</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>5.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>464</v>
+        <v>481</v>
       </c>
       <c r="D17" s="9">
         <v>6.67</v>
       </c>
       <c r="E17" s="9">
         <v>6.67</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>5.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>465</v>
+        <v>482</v>
       </c>
       <c r="D18" s="9">
         <v>6.67</v>
       </c>
       <c r="E18" s="9">
         <v>6.67</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
-        <v>466</v>
+        <v>483</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <f>SUM(E3:E18)</f>
         <v>110.019999999999996</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>467</v>
+        <v>484</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="8" t="s">
-        <v>468</v>
+        <v>485</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>469</v>
+        <v>486</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>2.4</v>
       </c>
       <c r="J1" s="8">
         <v>3.1</v>
       </c>
       <c r="K1" s="8">
         <v>3.2</v>
       </c>
       <c r="L1" s="8">
         <v>3.3</v>
       </c>
       <c r="M1" s="8">
         <v>4.1</v>
       </c>
       <c r="N1" s="8">
         <v>4.2</v>
       </c>
       <c r="O1" s="8">
         <v>4.3</v>
       </c>
       <c r="P1" s="8">
         <v>5.1</v>
       </c>
       <c r="Q1" s="8">
         <v>5.2</v>
       </c>
       <c r="R1" s="8">
         <v>5.3</v>
       </c>
       <c r="S1" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="T1" s="8" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="7" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:R2),"")</f>
         <v/>
       </c>
       <c r="T2" s="7"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="7" t="s">
-        <v>472</v>
+        <v>489</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:R3),"")</f>
         <v/>
       </c>
       <c r="T3" s="7"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="7" t="s">
-        <v>473</v>
+        <v>490</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:R4),"")</f>
         <v/>
       </c>
       <c r="T4" s="7"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="7" t="s">
-        <v>474</v>
+        <v>491</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:R5),"")</f>
         <v/>
       </c>
       <c r="T5" s="7"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="7" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:R6),"")</f>
         <v/>
       </c>
       <c r="T6" s="7"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="7" t="s">
-        <v>476</v>
+        <v>493</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:R7),"")</f>
         <v/>
       </c>
       <c r="T7" s="7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="7" t="s">
-        <v>477</v>
+        <v>494</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:R8),"")</f>
         <v/>
       </c>
       <c r="T8" s="7"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="7" t="s">
-        <v>478</v>
+        <v>495</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:R9),"")</f>
         <v/>
       </c>
       <c r="T9" s="7"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="7" t="s">
-        <v>479</v>
+        <v>496</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:R10),"")</f>
         <v/>
       </c>
       <c r="T10" s="7"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="7" t="s">
-        <v>480</v>
+        <v>497</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:R11),"")</f>
         <v/>
       </c>
       <c r="T11" s="7"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="7" t="s">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:R12),"")</f>
         <v/>
       </c>
       <c r="T12" s="7"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="7" t="s">
-        <v>482</v>
+        <v>499</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:R13),"")</f>
         <v/>
       </c>
       <c r="T13" s="7"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="7" t="s">
-        <v>483</v>
+        <v>500</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:R14),"")</f>
         <v/>
       </c>
       <c r="T14" s="7"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="7" t="s">
-        <v>484</v>
+        <v>501</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:R15),"")</f>
         <v/>
       </c>
       <c r="T15" s="7"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="7" t="s">
-        <v>485</v>
+        <v>502</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:R16),"")</f>
         <v/>
       </c>
       <c r="T16" s="7"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="7" t="s">
-        <v>486</v>
+        <v>503</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:R17),"")</f>
         <v/>
       </c>
       <c r="T17" s="7"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="7" t="s">
-        <v>487</v>
+        <v>504</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:R18),"")</f>
         <v/>
       </c>
       <c r="T18" s="7"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="7" t="s">
-        <v>488</v>
+        <v>505</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:R19),"")</f>
         <v/>
       </c>
       <c r="T19" s="7"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="7" t="s">
-        <v>489</v>
+        <v>506</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:R20),"")</f>
         <v/>
       </c>
       <c r="T20" s="7"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="7" t="s">
-        <v>490</v>
+        <v>507</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:R21),"")</f>
         <v/>
       </c>
       <c r="T21" s="7"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="7" t="s">
-        <v>491</v>
+        <v>508</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:R22),"")</f>
         <v/>
       </c>
       <c r="T22" s="7"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="7" t="s">
-        <v>492</v>
+        <v>509</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:R23),"")</f>
         <v/>
       </c>
       <c r="T23" s="7"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="7" t="s">
-        <v>493</v>
+        <v>510</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:R24),"")</f>
         <v/>
       </c>
       <c r="T24" s="7"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="7" t="s">
-        <v>494</v>
+        <v>511</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:R25),"")</f>
         <v/>
       </c>
       <c r="T25" s="7"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="7" t="s">
-        <v>495</v>
+        <v>512</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:R26),"")</f>
         <v/>
       </c>
       <c r="T26" s="7"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="7" t="s">
-        <v>496</v>
+        <v>513</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:R27),"")</f>
         <v/>
       </c>
       <c r="T27" s="7"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="7" t="s">
-        <v>497</v>
+        <v>514</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:R28),"")</f>
         <v/>
       </c>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="7" t="s">
-        <v>498</v>
+        <v>515</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:R29),"")</f>
         <v/>
       </c>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="7" t="s">
-        <v>499</v>
+        <v>516</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:R30),"")</f>
         <v/>
       </c>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="7" t="s">
-        <v>500</v>
+        <v>517</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:R31),"")</f>
         <v/>
       </c>
       <c r="T31" s="7"/>
     </row>
   </sheetData>
@@ -7702,54 +7760,54 @@
         <v>271</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
         <v>284</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E26"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A26" sqref="A26:E26"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>285</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -7851,533 +7909,707 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>306</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>311</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>314</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>288</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>290</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>292</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>294</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>296</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>180</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>298</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>299</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>300</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>306</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>310</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>335</v>
       </c>
-      <c r="E26" s="7" t="s">
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>336</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>288</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>292</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>298</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>353</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>337</v>
+        <v>354</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>223</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>347</v>
+        <v>364</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>349</v>
+        <v>366</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>350</v>
+        <v>367</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>353</v>
+        <v>370</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>354</v>
+        <v>371</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>355</v>
+        <v>372</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>356</v>
+        <v>373</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>357</v>
+        <v>374</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>359</v>
+        <v>376</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>354</v>
+        <v>371</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>360</v>
+        <v>377</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>361</v>
+        <v>378</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>362</v>
+        <v>379</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>364</v>
+        <v>381</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>365</v>
+        <v>382</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>367</v>
+        <v>384</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>368</v>
+        <v>385</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>369</v>
+        <v>386</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>370</v>
+        <v>387</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>371</v>
+        <v>388</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>370</v>
+        <v>387</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>372</v>
+        <v>389</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>373</v>
+        <v>390</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>370</v>
+        <v>387</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>374</v>
+        <v>391</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>