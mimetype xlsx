--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:18</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal del RD 217/2022 para Latín en 4º ESO sin modificaciones ni añadidos autonómicos.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Latin</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La comunidad aplica íntegramente el currículo estatal del RD 217/2022 para Latín en 4º ESO, tanto en competencias específicas como en criterios de evaluación y saberes básicos.</t>
   </si>