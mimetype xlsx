--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:48</t>
+    <t>10/07/2026 20:18</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Latín 4º ESO, aplica íntegramente el BOE.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Latin</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la Comunidad de Madrid mantiene íntegramente el currículo estatal del Real Decreto 217/2022 para Latín de 4º ESO.</t>
   </si>
@@ -1116,270 +1116,265 @@
 • Características del patrimonio cultural romano y la romanización.</t>
   </si>
   <si>
     <t>3.1: Explicar el carácter clásico y humanista de las manifestaciones latinas.
 3.2: Interpretar el sentido e ideas principales de un texto.
 3.3: Analizar el contenido de textos latinos adecuados al nivel.
 4.2: Traducir textos breves justificando las decisiones tomadas.
 5.1: Analizar la transmisión de textos antiguos.
 5.2: Identificar autores y obras literarias fundamentales.
 5.3: Reconocer las huellas de la romanización en el patrimonio actual.</t>
   </si>
   <si>
     <t>CE.3
 CE.5</t>
   </si>
   <si>
     <t>Portafolio de traducciones, comentario de textos literarios y defensa de un proyecto de investigación sobre patrimonio arqueológico.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Roma en Madrid: Crea un documental sobre el legado latino</t>
+    <t>Complutum: la Roma que pisamos</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigación, traducción y divulgación del patrimonio romano madrileño</t>
+    <t>Un documental para descubrir la romanización de la Comunidad de Madrid</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 4.º ESO Latín en Madrid. Se parte de su entorno cercano (restos romanos en la ciudad: Templo de Debod, muralla romana, Villa de Valdeolmos) para conectar con el estudio de la lengua y la cultura latinas. Se busca que el alumnado actúe como divulgador cultural.</t>
+    <t>El instituto quiere renovar su material didáctico sobre la romanización de Madrid. El alumnado de 4.º de ESO de Latín tiene que producir un documental corto para 1.º de ESO, aprovechando el yacimiento de Complutum (Alcalá de Henares), el más importante de la Comunidad de Madrid. El documental se proyectará en sesiones de tutoría y se subirá a la web del centro.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Elaborar un documental digital (vídeo o podcast) que muestre un resto arqueológico romano de Madrid, explique su contexto histórico, traduzca una inscripción latina asociada y valore su pervivencia en la cultura actual.</t>
+    <t>Diseñar y grabar un vídeo documental que explique la romanización de la Comunidad de Madrid a partir del caso de Complutum, valorando su legado y estableciendo paralelismos con la vida actual.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Listado de restos romanos en Madrid (Templo de Debod, Muralla de Madrid, Villa de Valdeolmos, etc.)
-[...6 lines deleted...]
-• Rúbrica de evaluación del documental</t>
+• Dispositivos móviles o cámaras
+• Software de edición de vídeo (OpenShot, CapCut o similar)
+• Fichas de investigación y plantillas de guion
+• Imágenes y mapas de Complutum (repositorios abiertos)
+• Web del yacimiento: complutum.es
+• Rúbrica de evaluación de criterios</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición y grabación), competencia en comunicación lingüística (expresión oral, traducción), conciencia y expresión cultural (patrimonio), aprendizaje social y cívico (trabajo en equipo, valoración del legado).</t>
+    <t>Educación patrimonial, conciencia ciudadana y uso crítico de la tecnología.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un documental sobre un resto romano de Madrid. Se muestra un ejemplo breve (vídeo sobre el Templo de Debod). Lluvia de ideas sobre qué restos conocen. Se organizan grupos y se asigna un resto (lista proporcionada). Cada grupo decide formato (vídeo o podcast).</t>
-[...2 lines deleted...]
-    <t>Registro de elección de resto y formato; preguntas iniciales que los alumnos se plantean.</t>
+    <t>Se presenta el encargo: producir un documental sobre Complutum para 1.º de ESO. Se visiona un fragmento de documental histórico. El alumnado debate qué saben de la romanización en Madrid y formula preguntas iniciales. Se presenta la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en el cuaderno y preguntas formuladas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Sesión 2: Investigación histórica. Los grupos buscan información sobre su resto (época, función, contexto). El profesor guía con preguntas: ¿Qué sabemos de la romanización en Madrid? ¿Qué personajes? Sesión 3: Iniciación a la epigrafía. Se proporciona una inscripción sencilla (real o adaptada) vinculada al resto. Se explican casos, declinaciones y traducción. Se practica con ejercicios de análisis.</t>
-[...2 lines deleted...]
-    <t>Ficha de investigación histórica completada; ejercicios de análisis morfosintáctico de la inscripción.</t>
+    <t>El alumnado investiga en equipos: contexto histórico de Complutum, personajes, organización social y política, y principales restos. Se proporcionan textos, mapas, vídeos y modelos 3D del yacimiento. Cada equipo se especializa en un aspecto (teatro, termas, foro, vida cotidiana).</t>
+  </si>
+  <si>
+    <t>Ficha de investigación cumplimentada por equipo.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los grupos aplican lo aprendido: redactan el guion del documental, incluyendo la traducción justificada de la inscripción. Practican la pronunciación latina. El profesor revisa borradores y proporciona feedback.</t>
-[...2 lines deleted...]
-    <t>Borrador del guion con traducción y justificación; correcciones del profesor.</t>
+    <t>Los equipos elaboran un guion detallado del documental: introducción, desarrollo con cada bloque temático, y conclusión con valoración del legado. Se seleccionan imágenes, se escribe el texto narrado y se asignan roles (narrador, editor, investigador). Se realiza un borrador que se retroalimenta entre equipos.</t>
+  </si>
+  <si>
+    <t>Borrador del guion con referencias históricas y valoraciones.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación del documental (vídeo o podcast). Pueden usar móviles, herramientas de edición simples. Se permite grabar en el centro o fuera (si es posible). Cada grupo entrega el archivo o enlace.</t>
-[...2 lines deleted...]
-    <t>Producto final: documental digital.</t>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Grabación del vídeo con el guion definitivo. Se usan dispositivos móviles o cámaras del centro. Edición con software libre (OpenShot, Canva). Se añaden imágenes, música y gráficos. Cada equipo produce su documental (o uno conjunto dividido en partes). El docente guía la grabación y edición en sesiones prácticas.</t>
+  </si>
+  <si>
+    <t>Vídeo finalizado y subido a plataforma del centro.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado/audición de los documentales en clase. Coevaluación con rúbrica (criterios trabajados). Cada grupo autoevalúa su proceso. Debate sobre qué han aprendido y cómo valoran el legado romano.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada; reflexión escrita individual.</t>
+    <t>Proyección de los vídeos al grupo-clase. Coevaluación mediante rúbrica entre equipos (criterios 1.1-5.4). Autoevaluación con diana de logros. El docente asigna niveles 1-4 a cada criterio. Se recoge feedforward para la siguiente SDA.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Latín en los adoquines: ¿Cuánto vive Roma en Madrid?</t>
-[...8 lines deleted...]
-    <t>¿Cómo de presente está la civilización romana en Madrid? El alumnado deberá investigar y cuantificar diversos indicadores (topónimos latinos, restos arqueológicos, latinismos en el habla común) para elaborar un informe que sintetice el grado de influencia romana en la Comunidad.</t>
+    <t>Latín en el callejero: una investigación toponímica en Madrid</t>
+  </si>
+  <si>
+    <t>¿Cuánto latín hay en las calles de tu distrito?</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Madrid no dispone de un estudio actualizado sobre el origen latino de las calles de los distritos. El alumnado de 4.º ESO puede convertirse en investigador y recoger datos primarios para elaborar un mapa etimológico del barrio.</t>
+  </si>
+  <si>
+    <t>Recoger, analizar y comunicar datos sobre la presencia de nombres de calles de origen latino en el distrito del instituto, y elaborar un informe etimológico que sirva a la Junta Municipal para valorar el legado romano en la ciudad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a Google Maps, web de yacimientos arqueológicos de Madrid (Comunidad de Madrid, Ayuntamiento).
-[...38 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada por cada equipo, autoevaluación individual y reflexión final (1 párrafo).</t>
+• Google My Maps o herramienta similar
+• Plantilla de recogida de datos
+• Diccionario etimológico online (DCECH o RAE)
+• Listado de calles del distrito (Opendata del Ayuntamiento de Madrid)
+• Ejemplos de evolución fonética (material del docente)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, competencia digital y tratamiento de la información.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la Concejalía de Cultura: crear un mapa etimológico del distrito. Se formula la pregunta guía y se debate qué calles podrían tener origen latino.</t>
+  </si>
+  <si>
+    <t>Lista inicial de hipótesis sobre calles con posible origen latino.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: evolución fonética del latín al español, prefijos y sufijos latinos, y el callejero madrileño como muestra de romanización. Se proporcionan herramientas de búsqueda etimológica y mapas digitales.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis etimológico de ejemplos proporcionados.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga el callejero del distrito mediante Google Maps o visita virtual. Recogen datos: nombre de la calle, posible origen latino, prefijos/sufijos, evolución. También pueden fotografiar rótulos.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con al menos 20 calles analizadas.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora el mapa interactivo marcando las calles con origen latino y crea un informe con gráficos (porcentajes, tipos de origen). Prepara un póster o presentación para la exposición.</t>
+  </si>
+  <si>
+    <t>Mapa y informe finales.</t>
+  </si>
+  <si>
+    <t>Exposición de los trabajos ante un representante de la Concejalía o en un evento del centro. Coevaluación entre grupos y autoevaluación mediante rúbrica. Se asignan niveles de logro a los criterios.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Roma en escena: representación de una ceremonia romana</t>
-[...8 lines deleted...]
-    <t>Representar una ceremonia romana (ej. boda, triumphus) con texto latino original adaptado, vestuario y decorados, y presentarla a la comunidad educativa.</t>
+    <t>Mitos que hablan latín</t>
+  </si>
+  <si>
+    <t>Un cómic bilingüe para la biblioteca de nuestro barrio</t>
+  </si>
+  <si>
+    <t>La biblioteca municipal del distrito nos pide una exposición de cómics que acerquen la cultura clásica a los vecinos. Nuestros cómics serán el puente entre el latín y el público actual.</t>
+  </si>
+  <si>
+    <t>Diseñar y crear un cómic bilingüe latín-español que explique un mito romano, incluyendo al menos tres latinismos o expresiones etimológicas, y presentarlo en una sesión abierta a la comunidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Textos latinos adaptados (epitalamios, descripciones de triunfos)
-[...40 lines deleted...]
-    <t>Rúbricas de coevaluación, autoevaluaciones escritas, conclusiones del debate grabadas o anotadas.</t>
+• Textos latinos adaptados (Fedro, Ovidio)
+• Diccionarios latín-español
+• Plantillas de storyboard
+• Software de edición gráfica (Canva, GIMP) o materiales de dibujo
+• Fichas de análisis y rúbrica</t>
+  </si>
+  <si>
+    <t>Educación en valores: respeto por el patrimonio cultural y fomento de la participación comunitaria.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la biblioteca: crear un cómic bilingüe sobre un mito latino. Se visionan ejemplos de cómics mitológicos y se debate qué mitos conocen. Se formula la pregunta guía y se organizan los equipos cooperativos.</t>
+  </si>
+  <si>
+    <t>Anotaciones en el cuaderno sobre mitos que les gustaría trabajar.</t>
+  </si>
+  <si>
+    <t>Cada equipo recibe un texto latino adaptado de un mito (Fedro u Ovidio). Trabajan la traducción con ayuda del docente, identifican latinismos y analizan palabras patrimoniales. Se explican los criterios de evaluación y la rúbrica.</t>
+  </si>
+  <si>
+    <t>Traducción anotada del texto latino y lista de latinismos identificados.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan el guion del cómic: deciden escenas, diálogos en latín y español, y bocetos. El docente guía la corrección lingüística y la fidelidad al mito. Se recuerda la necesidad de incluir al menos tres latinismos.</t>
+  </si>
+  <si>
+    <t>Guion escrito con viñetas y diálogos, y bocetos iniciales.</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran el cómic definitivo (digital o manual) y la guía de lectura con las definiciones etimológicas. Preparan la exposición oral de 3-5 minutos para la biblioteca: presentación del mito, proceso de creación y reflexión.</t>
+  </si>
+  <si>
+    <t>Cómic terminado, guía de lectura y guion de la presentación oral.</t>
+  </si>
+  <si>
+    <t>Jornada en la biblioteca: exposición de los cómics y presentaciones orales ante los asistentes. Coevaluación entre equipos y autoevaluación mediante diana. El docente asigna nivel de logro a cada criterio según la rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el docente y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples medios de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Mapa conceptual interactivo que relacione el latín con lenguas romances, utilizando herramientas digitales como Cmaptools o MindMeister, con nodos que incluyan ejemplos de palabras latinas y su evolución.
 • Audios de textos latinos originales (por ejemplo, un fragmento de César) recitados con pronunciación clásica, acompañados de transcripción con anotaciones léxicas y traducción, accesibles en plataforma educativa.
 • Infografía comparativa de instituciones romanas (Senado, cónsules, tribunos) y europeas actuales (Parlamento Europeo, Comisión), con enlaces a fuentes primarias y secundarias para profundizar.</t>
   </si>
@@ -11548,418 +11543,418 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>352</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>354</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>356</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>357</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>359</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>349</v>
+        <v>360</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>334</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>336</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>338</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>340</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>342</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>199</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>344</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>345</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>346</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>352</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>356</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>359</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>334</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>336</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>338</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>340</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>342</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>199</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>344</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>345</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>346</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>352</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>392</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>356</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>394</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>359</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>396</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>398</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>399</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>