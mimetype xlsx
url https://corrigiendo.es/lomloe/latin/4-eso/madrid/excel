--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:18</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Latín 4º ESO, aplica íntegramente el BOE.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Latin</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la Comunidad de Madrid mantiene íntegramente el currículo estatal del Real Decreto 217/2022 para Latín de 4º ESO.</t>
   </si>