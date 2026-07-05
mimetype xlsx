--- v0 (2026-05-19)
+++ v1 (2026-07-05)
@@ -38,197 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="668">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="657">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1172/2022, de 2 de agosto</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:48</t>
+    <t>05/07/2026 13:46</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón mantiene la estructura y competencias del RD 217/2022, pero integra de forma explícita la realidad plurilingüe y dialectal de la comunidad autónoma, enfatizando el reconocimiento del patrimonio lingüístico propio en los bloques iniciales.</t>
+    <t>Aragón sigue el currículo estatal al no tener decreto propio publicado.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Se mantiene la numeración y el enfoque competencial de las 10 competencias específicas estatales, así como la práctica totalidad de los criterios de evaluación de los bloques de comprensión, producción y alfabetización informacional.</t>
+    <t>Aragón no ha publicado decreto propio, por lo que aplica íntegramente el RD 217/2022 de ESO en la materia de Lengua Castellana y Literatura para 1.º ESO.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Orden ECD/1172/2022, de 2 de agosto, por la que se aprueba el currículo y se establece la ordenación de la Educación Secundaria Obligatoria en los centros docentes de la Comunidad Autónoma de Aragón.</t>
+    <t>RD 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>Las programaciones deben incluir contenidos específicos sobre el mapa lingüístico de Aragón y asegurar que las situaciones de aprendizaje de expresión oral incluyan dinámicas de interacción grupal formal.</t>
-[...41 lines deleted...]
-    <t>Atención especial a la variedad dialectal del propio territorio en el criterio 1.1.</t>
+    <t>Se usan los criterios y saberes del BOE sin adaptaciones autonómicas.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -724,51 +682,63 @@
   <si>
     <t>Organización de un club de lectura o foro virtual para debatir las conexiones emocionales y vitales con las obras leídas.</t>
   </si>
   <si>
     <t>Limitar la evaluación a un examen de comprobación de lectura que solo exige resumir el argumento o identificar personajes sin vinculación personal.</t>
   </si>
   <si>
     <t>Explicar y argumentar, con la ayuda de pautas y modelos, la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra, atendiendo a la configuración de los géneros y subgéneros literarios.</t>
   </si>
   <si>
     <t>Explicar el sentido de obras literarias analizando sus elementos internos y su pertenencia a un género o subgénero específico mediante guías de trabajo.</t>
   </si>
   <si>
     <t>El alumnado realiza un comentario de texto escrito o una ficha de lectura donde justifica la relación entre la estructura, el género y el significado de la obra.</t>
   </si>
   <si>
     <t>Análisis guiado en clase de fragmentos literarios o lecturas obligatorias para identificar rasgos genéricos y explicar cómo estos construyen el sentido del texto.</t>
   </si>
   <si>
     <t>Confundir la interpretación literaria con un simple resumen argumental de la obra sin analizar los elementos formales ni el género.</t>
   </si>
   <si>
     <t>Establecer, de manera guiada, vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales, así como con otras manifestaciones artísticas y culturales, en función de temas, tópicos, estructuras, lenguaje y valores éticos y estéticos, mostrando la implicación y la respuesta personal del lector o de la lectora en la lectura.</t>
   </si>
   <si>
-    <t>Comentario, redacción y producción oral</t>
+    <t>Comparar de forma guiada los textos leídos con otras obras artísticas o culturales, identificando temas y estructuras comunes para expresar una opinión personal razonada.</t>
+  </si>
+  <si>
+    <t>Relacionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una comparativa escrita o visual donde conecta elementos temáticos y estéticos de la lectura con canciones, películas o ilustraciones contemporáneas.</t>
+  </si>
+  <si>
+    <t>Actividad de aula donde se analiza un tópico literario presente en un poema clásico y se busca su rastro en un videoclip actual.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la comprensión lectora del texto base sin calificar la calidad de los vínculos establecidos con la otra manifestación artística.</t>
   </si>
   <si>
     <t>Crear textos personales o colectivos con intención literaria y conciencia de estilo, en distintos soportes y con ayuda de otros lenguajes artísticos y audiovisuales, a partir de la lectura de obras o fragmentos significativos en los que se empleen las convenciones formales de los diversos géneros y estilos literarios.</t>
   </si>
   <si>
     <t>Escribir textos originales con intención estética, aplicando las características de los géneros literarios estudiados y utilizando diversos soportes creativos o audiovisuales.</t>
   </si>
   <si>
     <t>Crear</t>
   </si>
   <si>
     <t>El alumnado produce composiciones literarias, individuales o grupales, que demuestran el uso consciente de recursos estilísticos y convenciones genéricas en soportes físicos o digitales.</t>
   </si>
   <si>
     <t>Desarrollo de talleres de escritura creativa basados en la imitación de modelos literarios (pastiches) o la transformación de textos clásicos en piezas multimedia.</t>
   </si>
   <si>
     <t>Evaluar la creación literaria basándose exclusivamente en la corrección ortográfica, ignorando el uso de recursos expresivos o la adecuación al género propuesto.</t>
   </si>
   <si>
     <t>Revisar los textos propios de manera guiada y hacer propuestas de mejora argumentando los cambios a partir de la reflexión metalingüística e interlingüística y con un metalenguaje específico.</t>
   </si>
   <si>
     <t>Mejorar los propios escritos mediante la revisión autónoma, aplicando conocimientos gramaticales y explicando los cambios con propiedad técnica para perfeccionar la expresión.</t>
   </si>
@@ -1310,262 +1280,262 @@
     <t>5.1
 5.2
 6.1
 6.2
 6.3
 8.2
 8.3
 9.1
 9.2</t>
   </si>
   <si>
     <t>CE.LCL.5
 CE.LCL.6
 CE.LCL.9</t>
   </si>
   <si>
     <t>Rúbrica de trabajo de investigación, evaluación de la producción literaria creativa y autoevaluación del proceso de revisión de textos.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Sintoniza tu tierra! El podcast de las lenguas</t>
+    <t>Alza tu voz: podcast por la diversidad lingüística</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Explorando la diversidad lingüística de Aragón y España para romper prejuicios</t>
+    <t>Un proyecto para valorar las lenguas de Aragón</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En un aula de 1.º de ESO en un instituto de Aragón, se observa una gran riqueza cultural pero también el uso de estereotipos sobre las variedades dialectales y las lenguas propias (aragonés y catalán de Aragón). Esta situación busca sensibilizar al alumnado sobre su propio patrimonio lingüístico.</t>
+    <t>El centro celebra una Semana de las Lenguas y necesita contenido digital que ponga en valor las lenguas del alumnado y del entorno aragonés (aragonés, catalán, castellano y otras).</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos convencer a nuestra comunidad de que todas las lenguas y variedades dialectales tienen el mismo valor y dignidad?</t>
+    <t>Elaborar un podcast que recoja testimonios sobre las lenguas del entorno, analice prejuicios y promueva el respeto, y difundirlo durante la Semana de las Lenguas del centro.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets para grabar
-[...3 lines deleted...]
-• Acceso a internet para investigación</t>
+• Dispositivos móviles o grabadoras
+• Ordenadores con Audacity o editor de audio similar
+• Micrófonos (si es posible)
+• Plantilla de guion
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Fomento de la competencia digital, el respeto a la diversidad cultural y el espíritu crítico ante los prejuicios sociales.</t>
+    <t>Educación intercultural y en valores, uso crítico y creativo de las TIC, competencia en comunicación lingüística.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Escucha de fragmentos de diferentes lenguas y acentos de España. Realización de un 'mentimeter' anónimo sobre qué piensan de esos acentos. Presentación del reto: crear un podcast que desmonte esos prejuicios.</t>
-[...2 lines deleted...]
-    <t>Nube de conceptos inicial y mapa mental de lenguas conocidas por el grupo.</t>
+    <t>Se presenta la Semana de las Lenguas y la pregunta guía. El alumnado reflexiona sobre las lenguas que conoce y las que se hablan en su entorno. Se forman equipos y se asigna el reto de crear un podcast.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en la pizarra o diario de aula.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Investigación guiada sobre el mapa lingüístico de España y la situación específica de Aragón (aragonés y catalán). Análisis de vídeos virales que usan el acento de forma paródica para identificar estereotipos.</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis de prejuicios lingüísticos en medios de comunicación.</t>
+    <t>Se trabajan los saberes: diversidad lingüística de España y Aragón, prejuicios lingüísticos, características de la lengua oral y escrita, y elementos del podcast (guion, entrevista). Se analizan ejemplos de podcasts.</t>
+  </si>
+  <si>
+    <t>Ejercicios escritos de identificación de dialectos y prejuicios.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Redacción del guion del podcast por equipos (secciones: noticias, entrevista a un hablante de una lengua minoritaria, sección de 'mitos vs realidades'). Transformación de textos escritos a lenguaje radiofónico oralizado.</t>
-[...2 lines deleted...]
-    <t>Borrador del guion técnico y literario del podcast.</t>
+    <t>El alumnado realiza las entrevistas (dentro o fuera del aula) y transcribe o selecciona fragmentos. También buscan información adicional sobre las lenguas mencionadas.</t>
+  </si>
+  <si>
+    <t>Grabaciones o transcripciones de las entrevistas.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Archivo de audio final del podcast.</t>
+    <t>Se edita el podcast (grabación de la narración, montaje con los fragmentos, ajuste de volumen y música). Se revisa el guion final y se corrige la ortografía.</t>
+  </si>
+  <si>
+    <t>Guion definitivo y archivo de audio del podcast.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Escucha colectiva de los episodios. Coevaluación mediante rúbrica. Reflexión final sobre si su percepción de las lenguas ha cambiado tras el proyecto.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y diana de aprendizaje.</t>
+    <t>Audición de los podcasts por equipos. Coevaluación y autoevaluación mediante rúbrica. Se asignan niveles de logro (1-4) para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el equipo y el docente.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¡Cazadores de palabras! Radiografía del habla en nuestro entorno</t>
-[...8 lines deleted...]
-    <t>¿Cómo cambian las palabras según quién las usa? Debemos investigar, recoger datos reales y demostrar mediante estadísticas y ejemplos cómo es la salud lingüística de nuestra comunidad educativa.</t>
+    <t>¿Qué lees? Datos de aula para una biblioteca mejor</t>
+  </si>
+  <si>
+    <t>Investigación colaborativa sobre los hábitos lectores del instituto</t>
+  </si>
+  <si>
+    <t>La biblioteca del instituto quiere renovar sus fondos y actividades, pero no dispone de datos reales sobre lo que lee el alumnado. Se encarga a los estudiantes de 1.º ESO que realicen una investigación con datos propios: diseñarán una encuesta, la aplicarán a una muestra representativa del centro, analizarán los resultados y redactarán un informe con conclusiones y propuestas.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos lectores, analizar los datos obtenidos y redactar un informe con recomendaciones para la biblioteca del centro, que se presentará oralmente al equipo directivo.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Formularios de Google para encuestas
-[...35 lines deleted...]
-    <t>Cuestionario de reflexión final y rúbricas de evaluación.</t>
+• Plantilla para diseño de encuestas (papel o Google Forms)
+• Hoja de cálculo (Excel, LibreOffice o Google Sheets)
+• Ejemplos de informes de investigación escolar
+• Rúbrica de evaluación (criterios 6.1, 6.2, 5.1, 5.2, 3.1)
+• Guía de ortografía y revisión textual
+• Proyector y ordenadores/tablets</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación en la mejora del centro), competencia digital (uso de herramientas de encuesta y análisis) y competencia personal, social y de aprender a aprender (autoevaluación y coevaluación).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: obtener datos reales sobre los hábitos lectores del alumnado. Se debate la pregunta guía y se formulan hipótesis iniciales. Se organizan los equipos de trabajo (4-5 miembros).</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y lluvia de ideas sobre qué preguntas incluir en la encuesta.</t>
+  </si>
+  <si>
+    <t>El alumnado aprende a diseñar una encuesta: tipos de preguntas, escalas, muestreo. También se trabaja la representación de datos (gráficos de barras, sectores) y la estructura de un informe de investigación. Se buscan ejemplos de encuestas sobre lectura (fuentes) para inspirarse.</t>
+  </si>
+  <si>
+    <t>Boceto de la encuesta (ítems y formato) y lista de fuentes consultadas.</t>
+  </si>
+  <si>
+    <t>Los equipos aplican la encuesta a una muestra del centro (otros cursos, profesorado o familias, según lo acordado). Recogen los datos y los introducen en una hoja de cálculo. Aprenden a calcular frecuencias y a generar gráficos básicos.</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa y gráficos generados por equipo.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe de investigación siguiendo una plantilla: introducción, metodología, resultados (con gráficos), conclusiones y propuestas. Se realiza una revisión entre pares y se corrige ortografía y estilo. Además, preparan la presentación oral (máximo 5 minutos, con apoyo visual).</t>
+  </si>
+  <si>
+    <t>Borrador del informe con correcciones y presentación digital.</t>
+  </si>
+  <si>
+    <t>Los equipos exponen sus resultados ante el equipo directivo (o un docente que haga de audiencia simulada). Tras cada exposición, se realiza una coevaluación mediante rúbrica. Cada alumno completa una diana de autoevaluación y se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>¡Asalta las calles con versos!</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar la poesía y el diseño visual para transmitir mensajes de convivencia y poner en valor nuestra identidad aragonesa en los espacios comunes?</t>
+    <t>Narramos el barrio: leyendas vivas en nuestra lengua</t>
+  </si>
+  <si>
+    <t>Espectáculo de narración oral y dramática para la convivencia</t>
+  </si>
+  <si>
+    <t>El instituto celebra la semana cultural y quiere abrir sus puertas al barrio, un barrio diverso con familias de origen aragonés, rumano, magrebí y latinoamericano. La biblioteca local colabora ofreciendo su espacio.</t>
+  </si>
+  <si>
+    <t>Crear y representar un espectáculo de narración oral y pequeñas dramatizaciones que fusione leyendas aragonesas con historias de otras culturas presentes en el aula, usando las lenguas maternas del alumnado (castellano, aragonés, rumano, árabe, etc.) para fomentar el respeto y la valoración de la diversidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Antología de poesía aragonesa contemporánea
-[...35 lines deleted...]
-    <t>Cuestionario de autoevaluación y registro de feedback de la audiencia.</t>
+• Ficha de análisis de leyendas (plantilla)
+• Antología de leyendas aragonesas (selección del docente y de la biblioteca)
+• Materiales para cartel e invitaciones (cartulinas, rotuladores o Canva)
+• Grabadora de audio/vídeo (móvil o tablet)
+• Espacio de la biblioteca del barrio (acuerdo previo)</t>
+  </si>
+  <si>
+    <t>Educación intercultural y para la paz; competencia en comunicación lingüística; conciencia y expresiones culturales.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la biblioteca del barrio: necesita un espectáculo que represente la diversidad del barrio. El alumnado comparte historias familiares y se lanza la pregunta guía. Se forman equipos heterogéneos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en pizarra y primeras anotaciones sobre historias familiares.</t>
+  </si>
+  <si>
+    <t>Lectura y análisis de leyendas aragonesas (p. ej., 'El hundimiento de la isla de San Juan de la Peña', 'La leyenda del Amante de Teruel'). Cada equipo elige una leyenda y la analiza (personajes, estructura, valores). Con ayuda de la biblioteca, buscan versiones de otras culturas y reflexionan sobre prejuicios lingüísticos.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de la leyenda original con apartados para adaptación.</t>
+  </si>
+  <si>
+    <t>Cada equipo adapta su leyenda: integra elementos de otra cultura (personajes, escenarios, palabras en otra lengua), reescribe el conflicto desde una perspectiva inclusiva y prepara un borrador del guion. Se realiza un taller de escritura creativa con apoyo del docente.</t>
+  </si>
+  <si>
+    <t>Borrador del guion con anotaciones sobre decisiones lingüísticas y literarias.</t>
+  </si>
+  <si>
+    <t>Ensayos de la narración oral y las pequeñas dramatizaciones. Se graban para coevaluar la expresión oral (volumen, ritmo, gestos). Se ultima el guion definitivo y se diseña la puesta en escena (cartel, invitaciones). Se representa el espectáculo en la biblioteca.</t>
+  </si>
+  <si>
+    <t>Grabación del ensayo y guion definitivo entregado.</t>
+  </si>
+  <si>
+    <t>Tras la representación, cada equipo redacta una breve memoria donde reflexiona sobre el uso de la lengua, la inclusión de otras lenguas y cómo evitaron estereotipos. Coevaluación con rúbrica y autoevaluación mediante diana.</t>
+  </si>
+  <si>
+    <t>Memoria de reflexión (portfolio) y rúbrica de coevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación para percibir y comprender la diversidad lingüística.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Mapa interactivo de la Península Ibérica con capas cronológicas que permitan visualizar la evolución desde el latín hasta las lenguas actuales, incorporando audios reales de hablantes de cada zona.
@@ -1812,297 +1782,297 @@
   <si>
     <t xml:space="preserve">
 • Reescribir un microrrelato o una escena de un cuento tradicional eliminando los sesgos de género y los abusos de poder, permitiendo la entrega en formato de guion teatral, cómic digital o podcast narrado.
 • Diseñar un 'Manual de Supervivencia Comunicativa' para el centro, donde el alumnado elija entre crear una infografía, una videoguía o un decálogo escrito sobre cómo mediar en conflictos lingüísticos cotidianos.
 • Realizar un debate reglado sobre el uso del lenguaje inclusivo en la RAE, donde los estudiantes puedan participar mediante intervenciones orales grabadas, turnos de réplica escritos en un foro o mediante el uso de tarjetas de comunicación visual.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Proyecto 'Detectives del Lenguaje': investigar de forma autónoma el léxico utilizado en ámbitos de interés del alumno (videojuegos, deportes, moda) para detectar y denunciar términos que vulneren la igualdad de derechos.
 • Simulación de un 'Gabinete de Crisis' escolar donde los alumnos asumen roles de mediadores lingüísticos para resolver un conflicto real del aula, ajustando el nivel de complejidad del reto según sus habilidades sociales.
 • Creación colaborativa de un 'Diccionario de Aula' con términos positivos y democráticos propuestos por ellos, permitiéndoles votar y decidir las normas de convivencia comunicativa que regirán sus propios debates.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, CCL5, CP2</t>
-[...47 lines deleted...]
-    <t>CCL4, CCEC1, CCEC2</t>
+    <t>CP3, CC1, CCEC1</t>
+  </si>
+  <si>
+    <t>CC2, CPSAA1</t>
+  </si>
+  <si>
+    <t>Describir y apreciar la diversidad lingüística y cultural implica reconocer la realidad plurilingüe y pluricultural, lo que se corresponde con CP3 (conciencia de la diversidad lingüística y cultural), CC1 (comprender la realidad social y cultural) y CCEC1 (apreciar el patrimonio cultural).</t>
+  </si>
+  <si>
+    <t>CCL2, CCL3</t>
+  </si>
+  <si>
+    <t>CD3</t>
+  </si>
+  <si>
+    <t>Comprender e interpretar textos orales y multimodales, valorando su fiabilidad, moviliza CCL2 (comprensión y valoración de textos orales) y CCL3 (selección y contraste de información), además de CD3 (evaluación de fiabilidad de la información digital).</t>
+  </si>
+  <si>
+    <t>CCL1, CCL5</t>
+  </si>
+  <si>
+    <t>CD2, CCEC2</t>
+  </si>
+  <si>
+    <t>Producir textos orales y multimodales con fluidez y coherencia requiere CCL1 (expresión oral) y CCL5 (comunicación en distintos formatos), así como CD2 (creación de contenidos digitales) y CCEC2 (expresión artística) para modalidades multimodales.</t>
+  </si>
+  <si>
+    <t>CCL4, CCL3</t>
+  </si>
+  <si>
+    <t>Comprender, interpretar y valorar textos escritos, identificando ideas principales y secundarias, moviliza CCL4 (lectura comprensiva) y CCL3 (localización y contrastación de información).</t>
+  </si>
+  <si>
+    <t>CCL5</t>
+  </si>
+  <si>
+    <t>Producir textos escritos y multimodales coherentes y correctos implica CCL5 (producción escrita), y secundariamente CD2 (creación de contenidos digitales) y CCEC2 (expresión artística) para formatos multimodales.</t>
+  </si>
+  <si>
+    <t>CCL3, CD3</t>
+  </si>
+  <si>
+    <t>CC3, CPSAA4</t>
+  </si>
+  <si>
+    <t>Seleccionar y contrastar información evaluando su fiabilidad y evitando riesgos de manipulación moviliza CCL3 (selección y contraste) y CD3 (evaluación digital), además de CC3 (juicio crítico) y CPSAA4 (reflexión crítica).</t>
+  </si>
+  <si>
+    <t>CCL4, CCEC1</t>
+  </si>
+  <si>
+    <t>CPSAA1, CC1</t>
+  </si>
+  <si>
+    <t>Seleccionar y leer obras diversas como fuente de placer y conocimiento implica CCL4 (lectura comprensiva) y CCEC1 (apreciación del patrimonio cultural), así como CPSAA1 (autoconocimiento) y CC1 (diversidad cultural).</t>
+  </si>
+  <si>
+    <t>CCEC1, CCEC4, CCL4</t>
+  </si>
+  <si>
+    <t>Leer, interpretar y valorar obras literarias moviliza CCEC1 (apreciación del patrimonio), CCEC4 (apreciación de la literatura) y CCL4 (lectura comprensiva), junto a CPSAA1 (experiencia biográfica) y CC1 (diversidad cultural).</t>
+  </si>
+  <si>
+    <t>CCL5, CCL1</t>
   </si>
   <si>
     <t>CPSAA1</t>
   </si>
   <si>
-    <t>Fomenta la lectura autónoma de obras diversas como fuente de placer y la configuración de un itinerario lector.</t>
-[...23 lines deleted...]
-    <t>Pone la comunicación al servicio de la convivencia, la resolución de conflictos y la igualdad de derechos.</t>
+    <t>Movilizar el conocimiento sobre la estructura de la lengua y reflexionar sobre elecciones lingüísticas para mejorar la comunicación implica CCL5 (expresión escrita correcta) y CCL1 (expresión oral correcta), así como CPSAA1 (reflexión autónoma).</t>
+  </si>
+  <si>
+    <t>CC2, CC3, CC4</t>
+  </si>
+  <si>
+    <t>CPSAA3, CCL1</t>
+  </si>
+  <si>
+    <t>Poner las prácticas comunicativas al servicio de la convivencia democrática, la resolución dialogada de conflictos y la igualdad requiere CC2 (análisis de problemas sociales), CC3 (participación con criterio ético) y CC4 (actuación democrática), además de CPSAA3 (respeto y empatía) y CCL1 (interacción oral dialogada).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué normativa autonómica específica regula el currículo de Lengua Castellana y Literatura en 1.º ESO en Aragón?</t>
-[...2 lines deleted...]
-    <t>La materia se rige por la Orden ECD/1172/2022, de 2 de agosto, que establece el currículo de la ESO en Aragón. Esta norma adapta los 38 saberes básicos y las 10 competencias específicas al contexto aragonés, garantizando que el alumnado de 1.º ESO alcance los objetivos de etapa mediante una organización que prioriza la competencia comunicativa y el respeto a la diversidad lingüística propia de la comunidad.</t>
+    <t>¿Qué normativa autonómica específica regula la enseñanza de Lengua Castellana y Literatura en 1.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>El currículo se rige por la Orden ECD/... (concreción del RD 217/2022), que establece 3 horas semanales, 10 competencias específicas, 23 criterios de evaluación y 38 saberes básicos para 1.º ESO en Aragón.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Cómo se diferencia el currículo aragonés de 1.º ESO del BOE respecto a la realidad plurilingüe de la comunidad?</t>
-[...2 lines deleted...]
-    <t>A diferencia del marco estatal, el currículo de Aragón para Lengua Castellana y Literatura en 1.º ESO incluye el estudio y valoración de las lenguas y modalidades lingüísticas propias (aragonés y catalán de Aragón). Esto obliga a integrar en los 38 saberes básicos el reconocimiento de la riqueza dialectal aragonesa, fomentando el respeto hacia las variedades locales frente al estándar, algo específico de esta autonomía.</t>
+    <t>¿En qué se diferencia la secuenciación de Lengua en 1.º ESO en Aragón respecto al BOE?</t>
+  </si>
+  <si>
+    <t>Aragón no incluye la lectura de clásicos aragoneses como saberes obligatorios en 1.º ESO, a diferencia de otras CCAA como Cataluña; el BOE los sugiere pero no los exige.</t>
   </si>
   <si>
     <t>Evaluación</t>
   </si>
   <si>
-    <t>¿Cómo afecta la limitación de 3 horas semanales a la evaluación de los 23 criterios de evaluación en 1.º ESO?</t>
-[...2 lines deleted...]
-    <t>Disponer de solo 3 horas semanales exige una planificación rigurosa para cubrir los 23 criterios de evaluación. El departamento debe priorizar la evaluación continua de las competencias específicas de comunicación oral y escrita. En Aragón, se recomienda agrupar los 38 saberes en situaciones de aprendizaje transversales que permitan evaluar varios criterios simultáneamente, optimizando el tiempo lectivo sin perder el enfoque competencial del primer curso de secundaria.</t>
+    <t>¿Cómo se organiza la evaluación de Lengua en 1.º ESO con solo 3 horas semanales?</t>
+  </si>
+  <si>
+    <t>Se priorizan dos evaluaciones trimestrales (no tres) para permitir tareas competenciales extensas, y se califica con los 23 criterios vinculados a los 38 saberes.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué exige inspección educativa en la programación de Lengua de 1.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Exige explicitar la relación entre los 23 criterios de evaluación y los 38 saberes básicos, así como las decisiones sobre agrupamientos flexibles y medidas de diversidad.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos y materiales se recomiendan para Lengua en 1.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Se recomienda el manual 'Lengua 1 ESO' de Edelvives adaptado a Aragón, la plataforma Aularagón y antologías de lecturas aragonesas juveniles.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo se coordina el departamento de Lengua con otras materias en 1.º ESO?</t>
+  </si>
+  <si>
+    <t>Se coordina con Geografía e Historia para describir paisajes aragoneses y con Música para analizar letras de canciones populares, usando 1 hora mensual de reunión interdepartamental.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas concretas de atención a la diversidad se aplican en Lengua en 1.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Para alumnado con dificultades lectoras se implementan grupos interactivos con apoyo del profesor de PT 1 hora semanal, priorizando comprensión oral y textos breves.</t>
   </si>
   <si>
     <t>Recuperación</t>
   </si>
   <si>
-    <t>¿Qué procedimiento sigue el departamento de Lengua en Aragón para la recuperación de la materia pendiente de 1.º ESO?</t>
-[...35 lines deleted...]
-    <t>Se recomienda el uso de portales como Catedu y la Red de Bibliotecas de Aragón para acceder a textos de autores locales y leyendas del Pirineo o el Moncayo. Al trabajar los 38 saberes básicos, el currículo aragonés sugiere integrar antologías que combinen la tradición oral aragonesa con los clásicos de la literatura española, permitiendo que el alumnado de 1.º ESO conecte la educación literaria con su entorno geográfico y cultural más cercano.</t>
+    <t>¿Cómo se organiza la recuperación de Lengua en 1.º ESO y pendientes?</t>
+  </si>
+  <si>
+    <t>Se ofrece un cuaderno de actividades competenciales por evaluación no superada y una prueba global en junio; los pendientes se evalúan con plan individualizado.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la relación entre las 10 Competencias Específicas de Lengua y los descriptores operativos del Perfil de Salida para entender qué se espera que el alumno sepa hacer al acabar el ciclo.</t>
-[...2 lines deleted...]
-    <t>No subrayes todo; fíjate solo en los verbos de acción de los criterios (analizar, producir, identificar) para saber si la evaluación será práctica o teórica.</t>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de 1.º ESO de Lengua Castellana y Literatura. Identifica las 10 competencias específicas, los 46 criterios de evaluación y los 83 saberes básicos distribuidos en los 3 bloques. Comprueba las horas semanales (3) y las recomendaciones metodológicas.</t>
+  </si>
+  <si>
+    <t>Suelen cambiar la numeración; anota el número exacto del decreto y compáralo con el estatal (Real Decreto 217/2022) para detectar diferencias propias de tu CCAA.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Agrupa los 46 criterios por procesos (Hablar, Escuchar, Leer, Escribir) en lugar de seguirlos por orden numérico; te facilitará la creación de rúbricas transversales.</t>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Crea una tabla o documento con las 10 competencias específicas y los 46 criterios asociados. Usa un código propio (ej. CE1.1 para el primer criterio de la primera competencia) que te permita referenciarlos fácilmente en situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios por competencia y numéralos de forma visible; te servirá después para las ponderaciones y para justificar la evaluación en las SDA.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 46 criterios a un instrumento de evaluación (rúbrica de exposición oral, lista de cotejo de escritura, prueba escrita de gramática). Con solo 3 horas semanales, debes ser selectivo.</t>
-[...2 lines deleted...]
-    <t>En 1.º ESO, prioriza la observación sistemática y las rúbricas de producto final sobre el examen tradicional para cubrir los criterios de 'Comunicación Oral'.</t>
+    <t>Decide qué criterios evaluarás con cada instrumento (rúbricas, pruebas escritas, observación, productos orales/escritos). Asigna un peso relativo a cada criterio dentro de su competencia. No todos los criterios requieren un instrumento específico; algunos se observan continuamente.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar los 46 criterios con pruebas escritas; la mayoría deben ser observables en situaciones de aula (debates, exposiciones, diarios de lectura, producciones cooperativas).</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 83 saberes básicos en los 3 bloques curriculares (Las lenguas y sus hablantes, Comunicación, Reflexión sobre la Lengua y Educación Literaria) a lo largo de los tres trimestres.</t>
-[...2 lines deleted...]
-    <t>No intentes dar los 83 saberes como temas aislados. Integra la 'Reflexión sobre la lengua' (gramática) siempre como una herramienta para mejorar la 'Comunicación' (escritura).</t>
+    <t>Reparte los 83 saberes entre los tres trimestres, teniendo en cuenta la progresión y la integración entre los tres bloques. Procura que cada trimestre incluya saberes de comunicación oral, escrita y reflexión sobre la lengua.</t>
+  </si>
+  <si>
+    <t>Agrupa saberes de gramática y uso de la lengua con la lectura de un texto literario concreto; así evitas la teoría aislada y conectas con la práctica comunicativa.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Para 1.º ESO funciona muy bien el aprendizaje basado en retos que terminen en un producto tangible; reduce la dispersión de alumnos que vienen de Primaria.</t>
+    <t>3-4 horas</t>
+  </si>
+  <si>
+    <t>Diseña una situación de aprendizaje (SDA) por trimestre que movilice varios saberes y criterios de evaluación. Incluye un producto final motivador, actividades secuenciadas y rúbricas. Asegura que aborde la oralidad, la lectura, la escritura y la reflexión lingüística.</t>
+  </si>
+  <si>
+    <t>Para 1.º ESO, elige un producto motivador (cómic, podcast, guía turística) y asegura que incluya oralidad, escritura y reflexión lingüística. No más de 8-10 sesiones por SDA.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada Competencia Específica. Asegúrate de que la suma de las 10 CE sea el 100% de la nota, independientemente de cuántos criterios tenga cada una.</t>
-[...2 lines deleted...]
-    <t>Dado que tienes 46 criterios, no les des el mismo peso a todos; otorga más valor a los criterios de producción (escribir/hablar) que a los de identificación pura.</t>
+    <t>Acuerda con el departamento los porcentajes que cada competencia específica (o criterio) tendrá en la calificación final. Define el peso de la prueba escrita (máximo 40%), la observación, las rúbricas de productos y la actitud. Documenta el acuerdo.</t>
+  </si>
+  <si>
+    <t>Recuerda que el peso de la prueba escrita no debe superar el 40% del total; inspección lo mira. Incluye la ponderación en la programación didáctica.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no alcanzados. En 1.º ESO es vital prever el desfase curricular en lectoescritura.</t>
-[...2 lines deleted...]
-    <t>Crea una 'vía de mínimos' para los criterios de gramática y ortografía, pero no bajes el nivel en los criterios de expresión oral, donde los alumnos con dificultades suelen brillar.</t>
+    <t>Redacta las medidas de atención a la diversidad (adaptaciones curriculares, refuerzo, enriquecimiento) y el plan de recuperación de evaluaciones pendientes. Especifica cómo se recuperan los criterios no superados dentro de la misma SDA o en actividades específicas.</t>
+  </si>
+  <si>
+    <t>Incluye actividades de recuperación en la propia SDA (no al final del trimestre) y especifica cómo se evalúa de nuevo (por ejemplo, repitiendo un producto similar con mejora guiada).</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer las lenguas de España y las variedades dialectales del español, con atención especial a la del propio territorio, identificando algunas nociones básicas de las lenguas, t</t>
   </si>
   <si>
     <t>Identificar prejuicios y estereotipos lingüísticos adoptando una actitud de respeto y valoración de la riqueza cultural, lingüística y dialectal, a partir de la observación de la d</t>
   </si>
   <si>
     <t>Comprender el sentido global, la estructura, la información más relevante en función de las necesidades comunicativas y la intención del emisor en textos orales y multimodales senc</t>
   </si>
@@ -2913,1063 +2883,1061 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>522</v>
+        <v>511</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>523</v>
+        <v>512</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>524</v>
+        <v>513</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>525</v>
+        <v>514</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>464</v>
+        <v>453</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>526</v>
+        <v>515</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>527</v>
+        <v>516</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>528</v>
+        <v>517</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>474</v>
+        <v>463</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>529</v>
+        <v>518</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>530</v>
+        <v>519</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>531</v>
+        <v>520</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>481</v>
+        <v>470</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>532</v>
+        <v>522</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>533</v>
+        <v>523</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>488</v>
+        <v>477</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>524</v>
+      </c>
+      <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>536</v>
+        <v>525</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>495</v>
+        <v>484</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>526</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>537</v>
+        <v>522</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>538</v>
+        <v>527</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>539</v>
+        <v>528</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>540</v>
+        <v>529</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>541</v>
+        <v>530</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>503</v>
+        <v>492</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>542</v>
+        <v>531</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>543</v>
+        <v>532</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>507</v>
+        <v>496</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>545</v>
+        <v>532</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>546</v>
+        <v>535</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>547</v>
+        <v>536</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>548</v>
+        <v>537</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>549</v>
+        <v>538</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>518</v>
+        <v>507</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>550</v>
+        <v>539</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>551</v>
+        <v>540</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>552</v>
+        <v>541</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>553</v>
+        <v>542</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>554</v>
+        <v>543</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>555</v>
+        <v>544</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>556</v>
+        <v>545</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>557</v>
+        <v>546</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>558</v>
+        <v>547</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>559</v>
+        <v>548</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>560</v>
+        <v>549</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>561</v>
+        <v>550</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>562</v>
+        <v>551</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>563</v>
+        <v>552</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>564</v>
+        <v>553</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>565</v>
+        <v>554</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>566</v>
+        <v>555</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>567</v>
+        <v>556</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>568</v>
+        <v>557</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>569</v>
+        <v>390</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>570</v>
+        <v>558</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>571</v>
+        <v>559</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>572</v>
+        <v>560</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>573</v>
+        <v>561</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>574</v>
+        <v>562</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>575</v>
+        <v>563</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>576</v>
+        <v>564</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>577</v>
+        <v>565</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>400</v>
+        <v>566</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>578</v>
+        <v>567</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>579</v>
+        <v>568</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>580</v>
+        <v>569</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>581</v>
+        <v>570</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>582</v>
+        <v>571</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>583</v>
+        <v>572</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>584</v>
+        <v>573</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>585</v>
+        <v>574</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>586</v>
+        <v>575</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>587</v>
+        <v>576</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>588</v>
+        <v>577</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>589</v>
+        <v>578</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>590</v>
+        <v>579</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>591</v>
+        <v>580</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>592</v>
+        <v>581</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>594</v>
+        <v>583</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>595</v>
+        <v>584</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>597</v>
+        <v>586</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>598</v>
+        <v>587</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>599</v>
+        <v>588</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>600</v>
+        <v>589</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>601</v>
+        <v>590</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>602</v>
+        <v>591</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>603</v>
+        <v>592</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>585</v>
+        <v>574</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>604</v>
+        <v>593</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>605</v>
+        <v>594</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>606</v>
+        <v>595</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>607</v>
+        <v>596</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>608</v>
+        <v>597</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>609</v>
+        <v>598</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>610</v>
+        <v>599</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>611</v>
+        <v>600</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>612</v>
+        <v>601</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
       <c r="D3" s="9">
         <v>7.5</v>
       </c>
       <c r="E3" s="9">
         <v>7.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>615</v>
+        <v>604</v>
       </c>
       <c r="D4" s="9">
         <v>7.5</v>
       </c>
       <c r="E4" s="9">
         <v>7.5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>616</v>
+        <v>605</v>
       </c>
       <c r="D5" s="9">
         <v>10.0</v>
       </c>
       <c r="E5" s="9">
         <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>617</v>
+        <v>606</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>618</v>
+        <v>607</v>
       </c>
       <c r="D7" s="9">
         <v>10.0</v>
       </c>
       <c r="E7" s="9">
         <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>619</v>
+        <v>608</v>
       </c>
       <c r="D8" s="9">
         <v>10.0</v>
       </c>
       <c r="E8" s="9">
         <v>10.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>620</v>
+        <v>609</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
       <c r="D10" s="9">
         <v>12.5</v>
       </c>
       <c r="E10" s="9">
         <v>12.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.1</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>622</v>
+        <v>611</v>
       </c>
       <c r="D11" s="9">
         <v>12.5</v>
       </c>
       <c r="E11" s="9">
         <v>12.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.2</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>623</v>
+        <v>612</v>
       </c>
       <c r="D12" s="9">
         <v>12.5</v>
       </c>
       <c r="E12" s="9">
         <v>12.5</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>6.1</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>624</v>
+        <v>613</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.3</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>7.1</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>625</v>
+        <v>614</v>
       </c>
       <c r="D16" s="9">
         <v>7.5</v>
       </c>
       <c r="E16" s="9">
         <v>7.5</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>7.2</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
       <c r="D17" s="9">
         <v>7.5</v>
       </c>
       <c r="E17" s="9">
         <v>7.5</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>8.1</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>626</v>
+        <v>615</v>
       </c>
       <c r="D18" s="9">
         <v>6.67</v>
       </c>
       <c r="E18" s="9">
         <v>6.67</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.2</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>627</v>
+        <v>616</v>
       </c>
       <c r="D19" s="9">
         <v>6.67</v>
       </c>
       <c r="E19" s="9">
         <v>6.67</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.3</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>628</v>
+        <v>617</v>
       </c>
       <c r="D20" s="9">
         <v>6.67</v>
       </c>
       <c r="E20" s="9">
         <v>6.67</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>9.1</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
       <c r="D21" s="9">
         <v>6.67</v>
       </c>
       <c r="E21" s="9">
         <v>6.67</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>9.2</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="D22" s="9">
         <v>6.67</v>
       </c>
       <c r="E22" s="9">
         <v>6.67</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>9.3</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
       <c r="D23" s="9">
         <v>6.67</v>
       </c>
       <c r="E23" s="9">
         <v>6.67</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>10.1</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="D24" s="9">
         <v>7.5</v>
       </c>
       <c r="E24" s="9">
         <v>7.5</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>10.2</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="D25" s="9">
         <v>7.5</v>
       </c>
       <c r="E25" s="9">
         <v>7.5</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <f>SUM(E3:E25)</f>
         <v>190.019999999999925</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="8" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>636</v>
+        <v>625</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
@@ -3997,1045 +3965,1045 @@
       <c r="R1" s="8">
         <v>8.1</v>
       </c>
       <c r="S1" s="8">
         <v>8.2</v>
       </c>
       <c r="T1" s="8">
         <v>8.3</v>
       </c>
       <c r="U1" s="8">
         <v>9.1</v>
       </c>
       <c r="V1" s="8">
         <v>9.2</v>
       </c>
       <c r="W1" s="8">
         <v>9.3</v>
       </c>
       <c r="X1" s="8">
         <v>10.1</v>
       </c>
       <c r="Y1" s="8">
         <v>10.2</v>
       </c>
       <c r="Z1" s="8" t="s">
-        <v>637</v>
+        <v>626</v>
       </c>
       <c r="AA1" s="8" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="7" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Y2),"")</f>
         <v/>
       </c>
       <c r="AA2" s="7"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="7" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Y3),"")</f>
         <v/>
       </c>
       <c r="AA3" s="7"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="7" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Y4),"")</f>
         <v/>
       </c>
       <c r="AA4" s="7"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="7" t="s">
-        <v>641</v>
+        <v>630</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Y5),"")</f>
         <v/>
       </c>
       <c r="AA5" s="7"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="7" t="s">
-        <v>642</v>
+        <v>631</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Y6),"")</f>
         <v/>
       </c>
       <c r="AA6" s="7"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="7" t="s">
-        <v>643</v>
+        <v>632</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Y7),"")</f>
         <v/>
       </c>
       <c r="AA7" s="7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="7" t="s">
-        <v>644</v>
+        <v>633</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Y8),"")</f>
         <v/>
       </c>
       <c r="AA8" s="7"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="7" t="s">
-        <v>645</v>
+        <v>634</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Y9),"")</f>
         <v/>
       </c>
       <c r="AA9" s="7"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="7" t="s">
-        <v>646</v>
+        <v>635</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Y10),"")</f>
         <v/>
       </c>
       <c r="AA10" s="7"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="7" t="s">
-        <v>647</v>
+        <v>636</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Y11),"")</f>
         <v/>
       </c>
       <c r="AA11" s="7"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="7" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Y12),"")</f>
         <v/>
       </c>
       <c r="AA12" s="7"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="7" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Y13),"")</f>
         <v/>
       </c>
       <c r="AA13" s="7"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="7" t="s">
-        <v>650</v>
+        <v>639</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Y14),"")</f>
         <v/>
       </c>
       <c r="AA14" s="7"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="7" t="s">
-        <v>651</v>
+        <v>640</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Y15),"")</f>
         <v/>
       </c>
       <c r="AA15" s="7"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="7" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Y16),"")</f>
         <v/>
       </c>
       <c r="AA16" s="7"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="7" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Y17),"")</f>
         <v/>
       </c>
       <c r="AA17" s="7"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="7" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Y18),"")</f>
         <v/>
       </c>
       <c r="AA18" s="7"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="7" t="s">
-        <v>655</v>
+        <v>644</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Y19),"")</f>
         <v/>
       </c>
       <c r="AA19" s="7"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="7" t="s">
-        <v>656</v>
+        <v>645</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Y20),"")</f>
         <v/>
       </c>
       <c r="AA20" s="7"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="7" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Y21),"")</f>
         <v/>
       </c>
       <c r="AA21" s="7"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="7" t="s">
-        <v>658</v>
+        <v>647</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Y22),"")</f>
         <v/>
       </c>
       <c r="AA22" s="7"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="7" t="s">
-        <v>659</v>
+        <v>648</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Y23),"")</f>
         <v/>
       </c>
       <c r="AA23" s="7"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="7" t="s">
-        <v>660</v>
+        <v>649</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Y24),"")</f>
         <v/>
       </c>
       <c r="AA24" s="7"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="7" t="s">
-        <v>661</v>
+        <v>650</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Y25),"")</f>
         <v/>
       </c>
       <c r="AA25" s="7"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="7" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Y26),"")</f>
         <v/>
       </c>
       <c r="AA26" s="7"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="7" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Y27),"")</f>
         <v/>
       </c>
       <c r="AA27" s="7"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="7" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Y28),"")</f>
         <v/>
       </c>
       <c r="AA28" s="7"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="7" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Y29),"")</f>
         <v/>
       </c>
       <c r="AA29" s="7"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="7" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Y30),"")</f>
         <v/>
       </c>
       <c r="AA30" s="7"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="7" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -7107,54 +7075,54 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A14" sqref="A14:C16"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -7171,3619 +7139,3551 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...74 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A8:E8"/>
-    <mergeCell ref="A13:E13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>95</v>
+        <v>81</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7">
         <v>1.1</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="K2" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7">
         <v>1.2</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="K3" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7">
         <v>2.1</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="K4" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7">
         <v>2.2</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>153</v>
+        <v>139</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="J5" s="7" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="K5" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7">
         <v>3.1</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>162</v>
+        <v>148</v>
       </c>
       <c r="K6" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7">
         <v>3.2</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>163</v>
+        <v>149</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>164</v>
+        <v>150</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>165</v>
+        <v>151</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="K7" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7">
         <v>4.1</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>171</v>
+        <v>157</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>172</v>
+        <v>158</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>175</v>
+        <v>161</v>
       </c>
       <c r="K8" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>4.2</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="K9" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7">
         <v>5.1</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="K10" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7">
         <v>5.2</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="K11" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="7">
         <v>6.1</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>197</v>
+        <v>183</v>
       </c>
       <c r="K12" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="7">
         <v>6.2</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>203</v>
+        <v>189</v>
       </c>
       <c r="K13" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="7">
         <v>6.3</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="K14" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7">
         <v>7.1</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
       <c r="K15" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="7">
         <v>7.2</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>217</v>
+        <v>203</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>165</v>
+        <v>151</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="J16" s="7" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="K16" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="7">
         <v>8.1</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="F17" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="J17" s="7" t="s">
         <v>212</v>
-      </c>
-[...10 lines deleted...]
-        <v>226</v>
       </c>
       <c r="K17" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="7">
         <v>8.2</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      <c r="G18" s="7"/>
+        <v>213</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>216</v>
+      </c>
       <c r="H18" s="7" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-      <c r="J18" s="7"/>
+        <v>120</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>218</v>
+      </c>
       <c r="K18" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="7">
         <v>8.3</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="I19" s="7" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="J19" s="7" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="K19" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="7">
         <v>9.1</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="H20" s="7" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="I20" s="7" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="J20" s="7" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="K20" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7">
         <v>9.2</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="H21" s="7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="I21" s="7" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="J21" s="7" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="K21" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="7">
         <v>9.3</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="I22" s="7" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="J22" s="7" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="K22" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="7">
         <v>10.1</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="H23" s="7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="I23" s="7" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="J23" s="7" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="K23" s="9">
         <v>4.35</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="7">
         <v>10.2</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="H24" s="7" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="I24" s="7" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="J24" s="7" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="K24" s="9">
         <v>4.35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>267</v>
+        <v>257</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>268</v>
+        <v>258</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C5" s="7">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C6" s="7">
         <v>2</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C7" s="7">
         <v>3</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C8" s="7">
         <v>4</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C9" s="7">
         <v>5</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C10" s="7">
         <v>6</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C11" s="7">
         <v>7</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C12" s="7">
         <v>8</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C13" s="7">
         <v>9</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C14" s="7">
         <v>10</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C15" s="7">
         <v>11</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C16" s="7">
         <v>12</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C17" s="7">
         <v>13</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C18" s="7">
         <v>14</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C19" s="7">
         <v>15</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C20" s="7">
         <v>16</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C21" s="7">
         <v>1</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C22" s="7">
         <v>2</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C23" s="7">
         <v>3</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C24" s="7">
         <v>4</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C25" s="7">
         <v>5</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C26" s="7">
         <v>6</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C27" s="7">
         <v>7</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C28" s="7">
         <v>8</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C29" s="7">
         <v>9</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C30" s="7">
         <v>10</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C31" s="7">
         <v>11</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C32" s="7">
         <v>12</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C33" s="7">
         <v>13</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C34" s="7">
         <v>1</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C35" s="7">
         <v>2</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C36" s="7">
         <v>3</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C37" s="7">
         <v>4</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C38" s="7">
         <v>5</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="C39" s="7">
         <v>6</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>15</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="B7" s="7">
         <v>20</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="G8" s="7" t="s">
         <v>319</v>
-      </c>
-[...4 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="B11" s="7">
         <v>20</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="G14" s="7" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="B15" s="7">
         <v>25</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="B19" s="7">
         <v>25</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="7" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="B23" s="7">
         <v>15</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="D23" s="7">
         <v>1</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7">
         <v>2</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7">
         <v>3</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7">
         <v>4</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="7" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="B27" s="7">
         <v>15</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="D27" s="7">
         <v>1</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="G27" s="7" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7">
         <v>2</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="G28" s="7" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7">
         <v>3</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="G29" s="7" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7">
         <v>4</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="G30" s="7" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="7" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="B31" s="7">
         <v>20</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="D31" s="7">
         <v>1</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="G31" s="7" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="7"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7">
         <v>2</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="G32" s="7" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="7"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7">
         <v>3</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="G33" s="7" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="7"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7">
         <v>4</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="G34" s="7" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="7" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="B35" s="7">
         <v>20</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="D35" s="7">
         <v>1</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="G35" s="7" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7">
         <v>2</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="G36" s="7" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="7"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7">
         <v>3</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="G37" s="7" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7">
         <v>4</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="G38" s="7" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="7" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="B39" s="7">
         <v>15</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="D39" s="7">
         <v>1</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="F39" s="7" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="G39" s="7" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="7"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7">
         <v>2</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="G40" s="7" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="7"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7">
         <v>3</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="F41" s="7" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="G41" s="7" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="7"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7">
         <v>4</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="G42" s="7" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="C5" s="7">
         <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="C7" s="7">
         <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>388</v>
+        <v>378</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>389</v>
+        <v>379</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>415</v>
+        <v>405</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>420</v>
+        <v>403</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>421</v>
+        <v>410</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>434</v>
+        <v>423</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>436</v>
+        <v>425</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>437</v>
+        <v>426</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>438</v>
+        <v>427</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>420</v>
+        <v>403</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>440</v>
+        <v>429</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>441</v>
+        <v>430</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>442</v>
+        <v>431</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>443</v>
+        <v>432</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>444</v>
+        <v>433</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>445</v>
+        <v>434</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>446</v>
+        <v>435</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>447</v>
+        <v>436</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>448</v>
+        <v>437</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>451</v>
+        <v>440</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>454</v>
+        <v>443</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>455</v>
+        <v>444</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>420</v>
+        <v>403</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>456</v>
+        <v>445</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>457</v>
+        <v>446</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>458</v>
+        <v>447</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>459</v>
+        <v>448</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -10792,488 +10692,488 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>460</v>
+        <v>449</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>461</v>
+        <v>450</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>462</v>
+        <v>451</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>464</v>
+        <v>453</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>467</v>
+        <v>456</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>464</v>
+        <v>453</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>469</v>
+        <v>458</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>470</v>
+        <v>459</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>464</v>
+        <v>453</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>472</v>
+        <v>461</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>473</v>
+        <v>462</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>474</v>
+        <v>463</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>465</v>
-      </c>
-[...4 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>474</v>
+        <v>463</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>478</v>
+        <v>467</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>474</v>
+        <v>463</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>479</v>
+        <v>468</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>480</v>
+        <v>469</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>481</v>
+        <v>470</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>481</v>
+        <v>470</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>484</v>
+        <v>473</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>485</v>
+        <v>474</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>481</v>
+        <v>470</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>487</v>
+        <v>476</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>488</v>
+        <v>477</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>489</v>
+        <v>478</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>490</v>
+        <v>479</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>488</v>
+        <v>477</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>491</v>
+        <v>480</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>492</v>
+        <v>481</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>488</v>
+        <v>477</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>495</v>
+        <v>484</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>475</v>
+        <v>464</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>496</v>
+        <v>485</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>495</v>
+        <v>484</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>497</v>
+        <v>486</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>495</v>
+        <v>484</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>479</v>
+        <v>468</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>498</v>
+        <v>487</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>475</v>
+        <v>464</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>500</v>
+        <v>489</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>501</v>
+        <v>490</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>479</v>
+        <v>468</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>502</v>
+        <v>491</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="7" t="s">
-        <v>503</v>
+        <v>492</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>475</v>
+        <v>464</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>504</v>
+        <v>493</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="7" t="s">
-        <v>503</v>
+        <v>492</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>505</v>
+        <v>494</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="7" t="s">
-        <v>503</v>
+        <v>492</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>479</v>
+        <v>468</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>506</v>
+        <v>495</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="7" t="s">
-        <v>507</v>
+        <v>496</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>509</v>
+        <v>498</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="7" t="s">
-        <v>507</v>
+        <v>496</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>510</v>
+        <v>499</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>511</v>
+        <v>500</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="7" t="s">
-        <v>507</v>
+        <v>496</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>512</v>
+        <v>501</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>513</v>
+        <v>502</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="7" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>475</v>
+        <v>464</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>515</v>
+        <v>504</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="7" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>516</v>
+        <v>505</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="7" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>479</v>
+        <v>468</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>517</v>
+        <v>506</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="7" t="s">
-        <v>518</v>
+        <v>507</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>475</v>
+        <v>464</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>519</v>
+        <v>508</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="7" t="s">
-        <v>518</v>
+        <v>507</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>520</v>
+        <v>509</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="7" t="s">
-        <v>518</v>
+        <v>507</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>479</v>
+        <v>468</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>521</v>
+        <v>510</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>