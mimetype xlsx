--- v1 (2026-07-05)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 13:46</t>
+    <t>01/09/2026 13:26</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón sigue el currículo estatal al no tener decreto propio publicado.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Lengua Castellana y Literatura</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio, por lo que aplica íntegramente el RD 217/2022 de ESO en la materia de Lengua Castellana y Literatura para 1.º ESO.</t>
   </si>